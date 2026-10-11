--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c709442b1e92940fd2940ca757bdbfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23cb677e3d94cab20b70363a8e2632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202401b2c11ed3ca13ebb0d572ee6fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afc2ae7ad9782d4835a59d8135de1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb196b213219d14287b021eded2cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d912386bc9f71c8acebec974772896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043c6a2eaba8002e5d26fb69dbfc09c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd089fdf8b0bd9f49b99adac6f564328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160620e18da18fc49d41736e88d4dcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb5147c0543469411c605cbed03a1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e37a14fbd5537fb79dc354d34c2c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a3c0517214d349dcc6f10d0cb114212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e15c73c3abf7d6f6b1ad93a2a29a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf2da5e12391640cbf66a000a172c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e778b629433d7d6b306aaba241f0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bb63196135c302204d7a7c3f4382516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7146d3607c85513cb0b568b0d3d8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792305746bc85b406da7ec1b824bbbbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e61d26c6edbb706f2bd64de49637319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cadc75e5a2d58fc5e4053e7c95b4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23071715c8c6fdd6a543d5f04d0f658721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecab369d5194d0e9d6f9546503676d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c755534feb5e006ce60234ccecb5e9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4cf6bae03c2544eb7cd2556facc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b03d00662c02f100544db1ea6e87f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bafa7b2aa6a11e8932ffd975096ec126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e63460814b5d3a64b94fe1c3a3766f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae665f353f46473563ab6d6a0efec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09ea2a3db8f4913a9814ea2122930f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dc3f52762349b6b60d6fcf30fb01030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706de6e6c4cc85ec88fea3124df2fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30456bc497afb57dbfcb99892ab36832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8894c1a7ab13c4392d5819fdabed2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49784711e2443971efdb9c88096f6aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb558bc89fa992a1fbf508b7de8580fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aafd9b2637cda3ef1418b6720ed96636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383d436f2dab4ddaf6c1c4f543f74637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b57699bada7bfafcd0e99a5e1f4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb7eb2f76d3e6cb25279ae3d2d03139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae66713f5314fdc9508c18698119aa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e58a38cffba9f1c3fdae423d7e18841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f6185c69a5e0875534f46037e0eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469f1cffe882d7b07b64c37f1ebf11943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae09d37365c3a343ce1e67072fddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb5092565035b89ec8ea5f27680a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270095630c13eeb54f2f2003ab14b05246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dce75f5a5c3bee78dfab76d6b259647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b786d25c39444ec4a0037823b30358e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a500aff222c2f6b4764b241c94410d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90308c7dc6ff7b74ed2ca197974753650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98cd71b59af53116002e84afb28d6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f310440b05f97f22c96e544c8f9ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c0b0362696084fdd2fcbc8895a8a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6a4b3a9e29676f05db3ad629da2a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34e526663fe00b8f0be236df3a2cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527767a4cb8ffff16ff9bfca5d938cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87149877973567a93d5bed22bee288ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e110203ad6e81969c1f6cd82f18ff258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae0628868ffdee30e80d40032ec0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457ed6e916b44b17aff6310d10d8a8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85174626fc412a73e8bdc82c0405bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244a6c768e5052e35b413c191d2771562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0537486cb2c31b60c835635b8319ddf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d36e2584c6664ccbfd008755cf7dae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe42ba236b3bfd8673eaab3acd0c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f447396cda49863311ae80996cb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7514b911ce553eb7441c58d17acf5ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff1f9e11aa8715576b48728998113968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cc09e70d961de245b3a586f7331d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b35ce81f6e4e2817f1cc09d3a9cd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6b571508772d1deea3ce37c2623b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e0639f23f0e50b703d41ec84f7b3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319afcf8e2b4f7440fac6c1cd12768b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de2eb0de3f012d2f7a27b95d53ee974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f775d8be25a7607c4b638136351e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5bc3616de002eeb85f83b5976531e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbdda6526f34d01a83c96e67ca492277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fac7a2ac5fe8faaa3b70e7476ab1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111839d0cb55562321816c2b1b1eb1cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c668e3c1112bfb87feea98c227aacf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904ed2c0820cea4e0cde9e946f0120381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbac897a45763511e4f392413c824182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b58bd35ff682ffa46419c32a0ed5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678782e0de3004ba640e14f5a66552c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd51e7a0c8394cd954110943838d09c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063c2757a90688cffa37e2f2bf2fee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc28cfc45a5fd817e0c284e7e6e75a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba908b8f651d95a94df078f89f0251e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491e37d1d21968554420e17ae432c8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a99e512579251107351c6b1aebe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bbf214a34816d55b5db0c2c279ffe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65efc3d0e2dba493f89219e63f06d0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ec02b95b8f4b6f08c2fe5668432793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052a21ebf6fc8ba2c63273fba4070f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218cebccb2059883d1b500ba9d1064c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff575c0e3a46bcfb2bf85ead2fc8b80096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dbb813471958de39cc773c83308b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11c2cfaeca140b1c631d22e4a32e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f50b4b67d3fe7dbc9eebd9fdeeb17599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779409af03520ee1a418eec401c1f65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e29b10912a82d41d3658863033f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820ff08726eb337544cd9e957c5a7a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513541ea9289fa2b48f03b2d5d740847103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2181c5e5691fa728a91f3b0032c0d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6765d51fc4deda29541cdfdcc298536105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ceb2a8da83b6adbce46bd9dff224106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788aaeeec17ef0571a332ce55a5365107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20e8dedbd8ce759b3437faaa38ad15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a495c4370cbbdcebdd2cdc09c41a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd09ccb9bd1f69f99e5562de389973a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72d630a6ad3d2d876e4f4ec283de22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0898e2753095a9394011468182b6a93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c07a7e249b0d2eae36c10942ecd72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f1aeff9abc6820e10dbdd955bdb62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663691b1d7cb40b5fe42a320d90bc3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566d734c5c05d12a95c290515605aba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a02d53cc01d6d7092344767d6783c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a31cd8e6fdf1cdd6a1700a41e9355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430919c7e2611e35a390c150ba668efd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94475a34b6a208c16b79f480aa48f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb070c6f09d0a784ff9284d44eb9e5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807284738d28868c2d43cf7764137d82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201f6a003c1c98161706bb2a43006f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f16c5c70ea8d1ba98eea218aca418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a130ea85d30aa163a0b755b8c4bbc49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb0abced768c0d92c5515504d1137b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a66a0c3ab2b37add3641673ca5faf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae8d8bfa710412abe88bee88dffd47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599c69faa903396865f7e74e7deaaf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b402e58c9aa200e9575fd12e8d1cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e9dca6415c6c1964014fab13bc10b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79283d99305a5b041bf89b2b6cd1141132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a29303d27cd35b6f01263098ac29c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e0777b33189e61e00da526c96b3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7967420a2db531d0a61d6794c8571135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e150f0d1eaf039479c85f42f3090f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf243dce34b88facc6196ed678de0cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb10fccb5af01332d3c259e54c040f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713120e75d3ca57be5af53af37e8e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468ed68f9f4034ba8f36ff58a487f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160cdd511ce657b10c2c93d2a297af2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f5e8c5fbcb448f009791b589cdb03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871101da31e396b8ace7df5fe23d5035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358a306af691e5b8ac98657cc4ac0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786eea28fa9554fb616c28f6a771a07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4f872b261a43ed8d9dddccca3edf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def5d322afc3c29a50fbff171921c7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2e4b21ee0159b7db5ea32902af680148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2654f6232b2d5882dd385ec0367c77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a7f982f30d92ec005a736590859a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb7a5b678420522c8bc7df28c2caa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357769a34ae7a6c0846ad2db1723b3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a561552f4ce46654df3cdbc764e88a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e58783b89d837d1d96d1ecbdac071154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9c8a905e1dd2689ff69e6c3400cdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa9e93a709afad8e2bea27c0b49a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660398f81364088c6ce1f2d8df86c88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530177b6e948b46c3ecb47c865018cf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4ceedd85c002b7a775d9725bf3ff0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7381b83d862b70c223c41f215fb584160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e1c0698abcc32eb63d8b50128b349161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05864d1d4285cab0b1134f302a095e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9383e3eb077ad837030d84235a69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a973a5b14c2c4a1505126a52cc1ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1a40b0146dd0423f2b468680b7c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218e99d1e7f6827f7b246fefadb964b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d46549099f7ca7333d4640e32ca6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403e4831cffa86b7e15b0aa49faec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22031e61648a89ae0ef091c27c45c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59b0eb3f5ad09eeb20f697491f62a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ad708a6edae01a389314d0641ac6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421cc0eaf039b4b84f2b8d69c0d166b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b4caba35b4a6aa4a215ea93b0bcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398019fc285ace9c93437f7c99a32b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e5a832bcf28bac0e6bd494e5fc793175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bbc322e13e1c413a4561767b608a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50d2919ce3b7a90d5d3d9103ce1dc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c12175ea3fbd83723090141317467178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fba466a80e4d428c00a9e5e60ad1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e824071560a4e5406c93b321b8ccbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b50cfe245a6930fc0ff6be3c31469181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da9a143c04b60e9a0908e5df9e04a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cfdd8c24328d5ffedb92fe995f814183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6ffecec61ce128edf7a3cf74a28a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21e4684b1645dab6ebadcc94c964e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd42aeeab190765d69828492d0eab3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4611260e0c8d90efd18f8424a11cfd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc632de722161694ab95d696977b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7b8d7c88aa96d052902c0b56da3fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494d5b8221455b5e528075f13328f07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8334f35f6bc19b81a60085acfc2df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37bd6399e6abf7ad28fae3cfa58bb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669bf69f18bb11c3a2d3f3c1270d0bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d40f490d4c274b6babf8275306ca8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457532a3662ea176d7d6d032dc7c182195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2baf742e78d1c1353fd7e81c67523196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0f7facef3669ed69a5f10c46a1ab1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfabc81808a4b9b0ab9294961f807b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3789bf845846443501beab0011b82e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac0a30d62733a6556a7ec2ea4cc8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf541f4fc9287701bf60ff66c0db41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f47216b838e40a439ea03c5488ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345d2591d246f214f4156222be9c7b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95413aef9ee4687c161241ff1031e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627941c3cbe1a0cba6fa92a74f053201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0d45f4cdcc2f7120912eb1b8a5c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964c90961b1843915df3a1c6426d13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d0259d22122d116927c4ff7ae1ae2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7818c754aadc9553e1e26ed884ead7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ab43cbcaa1f67132dbb0f9bb3da9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a929b151266e096715485bbc49ed234211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078166cbb8c0fb03d595592bc8b525e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54fd5f8e7ded7275f0597647fc252d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5987032730743ba3cd0d4a884078d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa14aa952537cbc0644c1c070f8a6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa9aa275cbef33fd997e88cc022ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba51320a4252718122fe2dfe256b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff10ac48b3cbfef0f3fadd57b5fb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cb06bf11ad0c6092d6f969403dc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb6f950bec19cb30318afdd8cb6e81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59137ad643afd72b8bfe7d6ce5360252221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bd8ff6c8622c0c0b8d9ae0a342059222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec835e0db4e3151172a8de2d665611223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662451fc1ef8539c8d70e8c1a80905a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3531b20798476c44a99770567fe41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb9fe45c2e371401c5a3c8e3aa868d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c1d96f0d8a88bd93d980f4fab783227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7902c42c76f49c0fc0f306d488d24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b66d1b9a1caea2d0a4f37358a6b08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e9523ccabebeaf25976154a15d784230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef1108a055642ecbeb12a2daf029db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61608fb76656d42f4c5f3a1e874fa37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e909a71f285b5248fedf1febd85b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804bf297f0dd0643f5d1502ef6ec2d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540c9ea34e2aba10d50f975cc33d3be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5814c34240ff8c1e3f5c546ddbf6d55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fedc2728ddbff4e2478308a3fa072b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26082ed101b9c2693d07585099a09d52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d1317c7045a8d1aa4cd0f86cd72d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e401ddf24062cf7bf282473a1fd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b5d61331a7fc8c544bfd301b14a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230ba6cc73e1ddb666c6cae2db9b09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3219cb1513012b4b3eed8657d689243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84808365a56b7b856e4b14193344d6d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e6425f634da0a20a5a7235370686f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10789513bb0268605b2c4a2adc4f6a51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6208330a704cc50d1da531a61b63198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345546a8c3c1c750539a88da04c6ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b66e1ecc12d11e9529f514f82ea87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b758b128bf57b9dbeb1ee40819b6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe770db470047f5c6fb635c5c5204e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fe4a41b1f1a750f183e7a37ff916f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7160af38aa679dc30030034c8a9135253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcde6a3b2cae2d3fb6a1099e11d93b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0fb192e722668264993f70d203f3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d73da4e61d253def1fa472959598cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb36e36a0d5d178ce894831e02d7ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f32cd118fa09c4033dd9ab72c0149258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7808b1c25f98eb55da8d23cb2cde4fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e900a66df2772f2362939d0b532036260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0283f8395b600d48158e4b2fb652e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449452fa20b76192c7ebb66b740357d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476348c93589c1a377a87ff78cde9e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4e00974d857f7fefe8be79210651264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b7606857ea803cd6ff0c9625b7aea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74224155cdfdf8c1a3c4b3a43bd621266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec1ed3df0e3b92932cfe6e1d5ee692267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e1c365ab2aa82f74b5f2e0945e9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9c455608112f62eb5274454301cc6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37f29f13377598c4e7fd5e7ab5ad7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f3b9f792b9795e55911c1dd09630271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b6b8c2c5ca96b06628fae1ed892f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b0b4d9c1124f4fde8a6d7ac8ee96a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9b258603adce1c7fc9eb06ddb39d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d89ff99536335a67b3ea7c8104f723275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a7fa37d6d2d34b106e73a61be0277276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e31ef5b1e13e6552b1df7b3ee7b4f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a8150bde0cf4d24157b161a03a889278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c04a82cf15a3071adaa5b2b549af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d5a4255dba382002a9b2430c0e3bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa66227793bbe5d5be61aaf7ece003281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f320d666988e0c745853a7fdd97a1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9086c3631731885685a9fdf9f86c39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd414bad65768ef4aac808b3b477000284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11650e90eebdf2f7cafd5c62d233d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c1b5241c5382317cc38c9e7bd235286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4618dd56162eeae29a4994084fe8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46856d6cb9400362c45b71d832e3f8b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b1fdeb767278fb5a634b1d1c40b87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a08ff1e926dd39aa98693fa22df01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217d6e878a5c9fe10d2127aa28c87a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb94734f389633d3c7a1e0e9d6f5cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5caf9cfdefa2833c5c96b7e9028f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881598d2841573e42aff5435ffaab86e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ebedd28a7f2ae2280cdd6854c5fea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42627bcc04df69dce0a9f547ccf9b45f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807baface237cd364961cb5820421842297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82338c4cf93aecdbce5075c9767b01d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882602f5793aca55468dbe97e6565480299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d709488b54111928eba725f05fb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd8805ccf72efb33f063abd04b19af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cbdb1e9992dd066b9a131b2687a37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed234bbdb40037206120874789b39b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac41edf89c7e941aa5a77199f2a0ccc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56513b32e6e473a95543d069144046305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd97282bf6914f6630d1b922256ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d452fa865f642c2f27abbd56f2a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d0c6dc37f81c29998bef05178fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985a1170ad0efd1aa62dbe24b66ff9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffad593bd0f3ecefa899891046e375310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cc888825c19b7228ab4dd0a6aa6a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78661e6074237c462444e8ebff0fee4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d746590013a9f810bc6735d4b9c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b9498914e4c141adb1403b480343a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c264bdf1d80986ed17e2a2e76ae7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a21778938996c2c314a9338bfb1f34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a275e1d891548900d79aef6e06596c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e6b98c88f77a3b7540c499829377f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de07d79284a05cb1f6fc920078f253f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc6be72a791692038733822711479320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c16280c70b1e8cf0965ae4de3a669321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205de0f9ad599c3d38d284852c2f0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91cf0a98cbffcded5de3293f638c0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7236251bb4b06e4dae76645e07021324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9ac3add43e7977dd63e348fd68483325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec3ecba04454070fb91088e473e27d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922defbf8d8fdaedaf2688156a8fa810327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994c369f64d29614534f7874a931237328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d788e6b218277b1eb8a7dc770eaf73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e8356cbf4beac87fc8dc6e5b9f07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2226fa15060e5bdf3ba6ddee2aa97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad85f5a289f757a648e90ad16a63ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e88eabb4926b34f98eb1323722bf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ff5a9014100994186c4a2892f157c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cefc8f6303875d337a5f9ed106b9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f71f3280580b59580706eb938aa543336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004dc5659476266df8dc24194cc39e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee49368bd8ef179f81e691828229dcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0a4e58c7ada956e0afd5d1406ffb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbb2659b7926fbe34c639083b912e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e9d3c8da432c618741b87a621dd1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17fd15e582e7ba70696e7f339ee2bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842df369e9d7c98201a3443556be88b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235edb6a0ab12c6314c67dfb68015666344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7270297c5286e21c6c58253bec2e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8dd520adb6b8ec15a87c113c08e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3772b76edc98f5b50dc90200ecbd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae0adfb90fd74bdf2ae4f6f3df6ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c352863340f5f041e9a6586c852ddb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d407472229ed2ca734099b63109c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15a8ac882ae5ea9727f391692f5f45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73bc626ac35e3fc9aee3c1ef204639352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298f29d2d22afcb21fb1ad2612e7ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68246b781081e34617796eaba3f3aaf7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4213168916fad834f8d22d6a2105355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b228b05895b58e4c2e88cce823502ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27af184f25d0b09079194eed80dd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe3c70575565e007139b287dc75d03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43293f44265c1c8cf4d404c64a286db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6199cb7c066803e1ed37abd69aa605c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5788501245923949589e0ab97064d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6db558e0bb4353fed6d24d3932322362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318658cb4fe65f23dd70b59efe0f72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594933fe45004d4e6f79a246e50d6d9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769dc9b57616a8f8377d12face44286365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530773949e5098b807b9c9e68fc7b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55520c9d909c8e49496fcb177411a32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c839f76ebf4d99b6295efb7cf62454368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9c2f495e43b0e7a4d400443a073b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50014c06b7ca65389156479334091ebb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b48fcddc6ac61f0354d3e73a82544371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85b67f6e88a63d9508d829e673ee04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12c1918bcd1505f75866120df789b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff91af8cabd64bee1f3aa7d32abbef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678483a0e8ac0fe373a98991bfb87f13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead29773792536db255cfbc37aefb45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e06eb4e5d91d302ccb454880345b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab93434164bf918f00081b96f231b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad1ce67caeb6a52fca1791cce151c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961a999cfb195c8949dfb192673091380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be82bbb02b72e79d3224c24471969381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff4838cb171dec024bf286d2b56948382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f2bbb58e992d50e2d42c85fa8250383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7231840051eafaa37fecdc401af2aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80df5893a4e53d3de3c27f072c84a1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad912c4cf6b53905275cb906a12a25e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7ca0f6b73404517bd11976a78158e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bb17a2c9097c9134d0b65bb03a17a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee3e621c35e945879a0e6c8f40a3af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90355f5938b704519f0d3868a40d04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf2c89eea32cdbd86230be9b25bf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e8024179f52ac5b7e9b689058c7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ce8044c494a80a1d4184cec9fb34b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d53171402148ad411ac91dd56bcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b0bf9c18b6bdb12591e5116361f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d5e1bc03a086a54d3bf21b59b19a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ccd4dbd6578a35b3093aea66e2b89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5535c4f1c14af7b0385319b678f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc808bdc78273e86c5df390c85af2d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617bfddc0b6de22005833c85edae67b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e1f7e40fb2f8ab329ba1b03b49ae3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9179e72d7793d87fcfdc79210e52584402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2336dc2e80656efd471e1722529c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f26d0777d58471bb1d187de136dd7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021228deef80e49c9d09afe8c9e80ec2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c410f365c8d32f49aade699ac281642406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7829580962723198f3c32e3962b8e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30f86ba9d156b5756b3275c6f53f87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ddbb98b8ee500361289fcd9927174409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff86c94499e872440c07f6dd613124b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07cb094ceb329bfdcf7ef45d7a4b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56879248780a29939e1b54db77555b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ca521f8a31da9eb544e0293f756f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83447b3bbad44b5c75d7cacdb192c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1781821af1986ea306ca3336e75f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fdf4bf7b37f57f22e3dc6784105cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e81521b48b4ac09ac85618b0516410417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e214bf83297035880a8bea8927af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb459dd7342a3a641edd0e32566f9fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0dcfda244239a732af5ae92fbe9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965272aa6076f198337710dae36759a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30c5008c0ac1b1ca6548e824d1954c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4a04200286d6376868e52be17bd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90557f05c2ada942fa36859cd69a0618424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6b534bc4060c544511b69c896370d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcb2981685ab7aa5bc16c8d26380d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609e2d49f338f44fffcb30f54d59201427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad486a0f0cb6ef1a22b116341b57fefc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05b318f373aba2ec67c00be61d48c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e6afb0f5a380755cb021fc3ad606430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3997bbbce2ad04f89e68a68eca801431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a876a6de7cf07800e3c7ff385f09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef5489e440910a30a435e18a260e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ca63f484ac8695b228a81286772d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54afe28c878c55ffa11b3b9be170a2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd807624a1010e4235c62e3d5f2eeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a3ddcbb659a47d3cceee5aab61d05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122449b827971f7eb82e04f5d947e98e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10efe4144951dbd8d48eee96b81c324439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f73f18f7c66a6ef91e61f226bf39dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6006320aa6308e0f89c880b7b9d5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c186b639d4740a69f7a0c318af9a8d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4051ed3cd69ee9da5813f572ff463443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2668a25059505989182b288a562cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115f6658248ed4dcd219bd00123d9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a75cdbbbc17b77babb9e8f85541361446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94e30a5efa97c4e8b032b6084adba3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3b47be95185663a8f4c2d04fe64c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b78e6064f1e877ec89c48fdfdd30f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53007adb5403eebffb0129b5882e36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf27ad4e73d3009ee46343e265db0fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4a6aee7c07b955bf1619a35cc9c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec95468535069a7988b3439985c5e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8419a6b6c3d76d4f0266ee16d282f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bd0d9f04c0c28e0dcd5784c9a5516455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da245a6aaf166c2716969152b8b67917456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876158897c3899d00726d276e6a4339457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545aef0cc07f6b66bc6edf3e598fa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63c46b4e757952d6ae7cbb611a0e34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f94ef50d379265d5a7c6c9010b0b63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3aaed68ed98fe4c73fc1e7069d01a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a0404d8e3d70914c363551e53051462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d05302b9d39ef25c06d5911b2058a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac28a9af8603a0700f93b95024c28a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec94f3f6c23a77f6768725e7dfd56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744dd241a30683cc13d2436fd67c37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccc71930fe509c47aeb4c36abff311467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c083c370e6543893ef75cb317a57292468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31e9c9e0ba9ff5217e428aeb8a62f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ddb832689098b1bb696053c7304a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07408651a5493545f223ed5208f404b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc011cb32817bc6303a5d98817cb488472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27677fcb2ecf64e06d9007f28d1674c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf8fcc1b06d5fe5531ac0ca82ddf9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c13749a91073167407acb70ddd1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9689bac4e2aecd4a358aee23ba7560f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714882e52be8632d4fd2bed42848a21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1ead4e6afb8d4968abe4beae17f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827599e25200ef3289ca501545006b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fa2320ac7d39f724f46878728186e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d96da736aa0a297325436c00fa93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d31c0a89775343fc7fd925d8d852e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec4f017d1755ea1e99b1bfc1f73d3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e446d1d1aa0d17f815a2027caa14cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c968b617dd239543af95a1a799b354485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5bc96405d4f91af54d56e9e6c5c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7556c81771236700a76b7ea280681e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19a2177f89f7f05cd41d3de2a4fd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eb8a1c7a09f71a63982ec0418bf6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4fe761b29830c8954ff6f5dd0ffdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa2f3c95112ec45dd7c6b2bdc6b47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb6e1b2659bca3257744d3f6e5e493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caf843e6915fff5f62034193a19a62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e00d14d54b02fa85c0a49eea1871fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6a5f97a6412d0dcc4a02830ee01e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1465dfe61967e78c929cada8dcb78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3aa3ab9fa5db08a9441ed43ce82b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31900ca43ce18fdf8dade53358e6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d4343b97841cf657b85153df04ff6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92140d892199bccc3960686464d413d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d8ddc658e21af84d6db8029016e5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967a7a139bf8dea52203b0d7bb7016502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8603ca233e5f6d6fd892aa1f989531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306163693a863fc69b78d00bd67ef81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f586141657e61b957b33c15141f836505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393e36547473e074162119f9ce66366506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ba44f6316cb0887576b54dee83e70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4bf8fc7392f753550d97c82944eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a11e0b6dd74cf69ad94a8e137f5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a29d8a7e2a3a6d1b11c65eae3f581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf342fd37a87c1b5d43d6d7b1cb899e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319438d8992f6536a1c43be2daaf24f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f5abc1945b60a7d58a2dc765c78f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf05b4e1915a85314872a32aae3dfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c1b202e5c908939ceac0154f7b314515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a20286841e1a894f59b6c2dfeac1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8fe831bc72b44da5580f235c5737d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b5e0b6a72b3b5ad466c1bc89cdbd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a733e171ea13b94480f361094a11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf8f8a49d22a6416656f81e28d320520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9747c6b58ebc89be6d54dbb6e0b5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54a5b74781df11f323b71cacd1a938522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17b95c3f52d91eb75475349b80fa8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7b70fec5c4973fe90816f60260fca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2184adce02657abb2999e205a19fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ff1a8d3c2e3ef0ffc5e9b14e5f50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e87dc3e83ae9363300534bdf7a33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413edf85802703b41e89e6fb53872bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53023fa06e7ebd45114beadbcb341c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32224a5753fcb5b44d30f0cb36f30c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f00ea55ae4b5e0053be136cb01ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2906a42af68520c00a814f2f7f6936532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734ab9c290f5dca2255ef3932e942c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b75047a45582255265ff9194c886534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9845c4d2677d5523373ac452c8233535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d2e2dab8fd0840c953ecedaabb72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4ee17e9f239d6da32a3b9e32d6817537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e64497582469ebafde2b21d61f6fb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be187a8d2f3cd39d1dbccd574eb3b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1796e9a513fdf3d784be368ce857fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155895d012a9f4a95822807481b7645541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af5fc23fc13c102d5ce1dc733a0243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3bdf2f9233f091012f217f5719129543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bf638c78144ecb36a00dea7f6e0c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9700640e666715656c87ac8996815f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240bb329511adb501694d46c3c2000546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f80451bd03da58a34eb4b0fb570f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede4bf530a39e439bf7db5f665d408d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1263f0219b2a51a7e1b624b45119ac5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b48da1b5c0dae4dc655435968f3c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1331f9ebb826f59fc3a2573d3a0e98a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8cb5a408bd75b841c3e59bc9dbc76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8c844c2dfd5171f4f186fe1d7ed6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876c2addd9df55d77e4eb13e95b62e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363a32421ed27d0239db7759c24a75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262687855c0d24624bda9a7bccd0cbab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e481fc3e011d44b989621cd77fc4ee8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad3c4026d7af945c76eab2ee7ae880558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db330ce5ca925d4aed04262b35450ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f53224d779aa6ba255ea02a94d63a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db9310aff3d576eabba6c9dd5ccd1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d079a460ef0570dc7597fccda6ce8bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350978e1514f1544a9c33c4d220efc36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b82ed97259319efcc841537f76ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ab1331077ffd645d3657d01a0971565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78132cd74c94556aba1eaa1ed477d6fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba10addaa1453e8cbe231c329007795567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15961dd9add9b361f3b95fda0b4daf72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b5ef579737210c5e7a0e05faaa473569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6fa548284e76da03ae72ade43a15e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cecec40780fb9f24b0e1972167b8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba1c6965b24c3c322396305e663ffc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ac4c49e127c194308f18ebcf5ca9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a959a118db5a193aef4208c8194ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478ee787b5abca37938618d2a1b7303575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34802ff0085a392a9b97a3507333e218576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8645cbea73408a8e806d68a1cec4f95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615695121472b5900232bdedd5832cf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1c773601fc7fa61da81ce37f68c80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf03697970211b4aa47b9a64279fbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280da6d7ce2f96deb5b2f58caf79ee98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63946793f9c6b9b8d0dcd26bcb41e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995088866afffdd8bc0b6aee5fe8574583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0400d3c91ae8b8cc0c26bd3877513f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db20590cf84f1ff5f3e89273827c24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f50b75e951c5de8b31c1820fa11d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0d88ce0c45370fca20ba7a17d7a1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3724f0712cc306b74d4931d954f11f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa5f381aee6ecfc83ac7b896952dee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ec8c0cc9ce0dedbe983e4eabd2a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed89b56e95bbd9d707303f107b401591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dab9517f5f45383d8d1ee23c0a13e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ef6a15681e478ef6800cefc070135593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee54d74b6037e48257ebb44637a9368594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a9435f12002e4521477f03e5a23c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df1c61045ad783bb791f0a312622e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d42da9e73df2b45def90a14223dde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35d741ba8bc22b0efd7ded136f31b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67810e2be7ac248765c46680f9699d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d076e62919a3b7f9fffe0d56b671c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48943720db371c7ded4ded9269e6c788601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453a96d10433afb6bd4a11cdc12e65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db9423412146c41e56f5ad88d68c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52884508679024072050f5a5792113d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce45b54ef34991114b35bdcd7f4ab76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d6a2a6dde39a46e1f90200d80aef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c0f150e427b0b6264352557c9cd86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6610ff2458f8b5151ac785063c74fa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49357e770bfa3786c5d0624992d69a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f57159d131c2b7995ffbe8455501bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370602c2cdab9792775e262ce89a6de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344405c14eafdd8cf6139ac21be5e02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d712eab397d187f9d15e073179e06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb595694ad339d9fb29c6c5065308f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7a4ef7d58352374cd3baf9bd7af5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd3cd8478c4a2823f51717be73f04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67cd4222ec9a989d044b445c3dfc14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c86898083ed934ec34cc41916b09e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58daa0f216cdbe7c545c9d500623c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f76f32f0f6f8ac707c4abc8bf6d59d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f32ceb5fbbc523048b601c014a763621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e53e0ecae18cbc3556c940b099a01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5098360d355f766103f12f4c79e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0675655ac6c2a81fa0d93b855875624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919ebe925a24300f2a29439af93a538625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b664c6673950f09ff904ddc5c7faa8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44588e27c3ce0663ee7549c9f9d18f9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f1a2d67ef0f678d47f70baa7480d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef8b185f5ade9bdb68cf519416bf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b08697b781203bd2146996b7bdc7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737512eb90a866f7287f3b9d628f0b31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd2d1046c1c1c1a6f60f230be3eb2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c7539bbf28821fcd9854746d4154633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd2761ad2e383b2d098d6ebfc9770a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8350122df7928ef1c00985ab67198ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705f053a3f606098811ae1dbe92f84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74129d887988702217b09a442b648499637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a0f28ec35391991008e156860978638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c80768881a5cf3934170b313dfbec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf0545aec2c277d7aa370fa67a27d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d75011b035d744048952eb5bf2b47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cbaae92d594a3519c98d921124ee1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c7b5f6a463a8224369b9876163e4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97762e9eec13eca72ef184f6b80d5087644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405c40c8e63eb1b74775fed87dfbf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725dc3f33485cebd3cae7f8d16bdb45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ecf5585ff9259850ac891d088cd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d28a51ad44ee24ca6045135663dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463092665455d8cc8fd80e67b6fb693649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548840fccf9af1502dc086f487d25490650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e469b2bafb232bd9ec24d84916ef0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa8c0da3cdb0ff5b5ee3e9ef0b7a56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037acd01683e706575f8999e79926667653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e88cf570309ff4b8e850b2ac594f87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3820ecca8f7fd14bf473abe74456a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e33f039f35ed5bfca7826aaf0a15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d206f5b9452b7281243e04871a353657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d55ffa0edf99af0a7b1aba4d361c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0551d307b71079b8bf14e89b9e74569659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd399deae2b6070b22744cb6839f71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682bb1e5fbca23ea274d4cc91099338661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188389c1c9c64aff0e709ab80d7b68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5efe0843ef300bb647c32cd96e0ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1537806bf21f5dc2610777c4d78d8f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6325e00f9957f2eb36764302f2b451c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a3fb072cf7b048b0a97b78f1fc21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c07e7c20d1087488acff0c8ea3e17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7ad5d97275ce5724e945629c4206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7345b78332bd32a544b5c3dbc154669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e9d75d87483c3c1de818b83959cd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86699c3c988ca8494211d5f39e4411b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8056f1c86d4198a781aef969e111f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f084ba786a6d4272a12606337fc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392f7057490d85138b45c92c1188447674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167c4d7e39ab10846bf47e7e3b8249675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1796b4442975d1e5cb7c23d93aa9ce3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de311694bcd38dd20246bf6cda5bc4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874a73a94007fd13ed784a507cef408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c1dd832801c258c4bdd4ada23d804679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ac423d31926384e082b0ac046b01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f938f5721ce6278b52f8fa0ca39fb9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1b86229e921bc6fb11838c43ddfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b303c339a825a36d55fe7b4a5597683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c1c8d238e0026da75bcb73557e15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a67f44f9cc9098e56f05abb0db891685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb161b034f6232dd25ad9b36e2a85e78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d307fc7e66bfa168a16ac5ea61d35a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d645ba986bfdf8419a518678f2b28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1954b408f66a778e6a01a812b4687689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75838147cd9907d66f36d23b7927ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835ba408c0cb80f680d1b4dbe10658691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0933bc3fd1102ddd7a5095b3558f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af16c47dbfbc3aab90b81125da00dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424bb5a85c7fcf5b75c225b53d2e0d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1794f47db0c15b7068ee9d77487186a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f592af32c4c4aba2526c5ea66413a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf940dad1be1313b99d9a403ff559e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd83f826a550fedc98b4d762da6b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec8bb28e2fa9b06150b6cf9696f2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db33c8bf26ec842160ed2b508c62d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d844dcf04b7e26bc458a82d4834ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06610175dabc70c82568a55abf359eeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e69cce3b136b92c24ce304aeb71ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02c50f578e2741b87191c55c66c80d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d5523fc64899ba6573f6a75dc39d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336270ec1e5d1fb25c354915709aaff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633ba7a4a324e66abf0ec0ce4f7e563707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5272df1ca7f978ce6135525c98f0b47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc98ca0bbef6986fee826dcb85fc652709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a3c5180319f188ecc23fecd2f8553710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534269c3c67274b8904a7477622d61b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df7bf623bd944b18d61390ad072bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84665c46ddc97056080d0ec7c247f84f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc9a5be8ce7725bdcb5d05325f87fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a940591cb12acc1bdb96f8b834746a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d801cc5c4be6188e677f3a3e30bd882716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ab723effb46f6b9b75734125e649717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f794342703dd1474ad9dea019aff12b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c548b084f4379ec65fabf6e5ff53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c3ff93c1938878a8eb7a9d368a2d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cb7514e0362fae303e84d01a0c997721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b592808cfd806750105d95fefec671d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2121406066044d40bc56c01bd7e6115723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299fe7eba09e518637ed4f36b7d8cd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f5490e2a1bd416edcf5fffacefd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e14c7db7c40199685e4bdb147b8501726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffd60c54039b6e5b788262cd03e598727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e7377114344602efcd35a1f07abe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7dc9da1c126bcd5708d66b8f7c3f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68550d0d8f5348a6dea94048af5d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489585f43be455dacffb8879daaa471731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654fbe79a1344ef16081087d3c42457732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e57895b02d99565c5c090271f9103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b67ccf2f72711d7fb32c5aa50b2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4b881050a7085a36cb0cb0fc415f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d541bdbaefcb1f1920502e321e8f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e5da84b6c3fc1b09efa5e2ca9a35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b74f316822e0a3b264f72b3cf0d04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dabcaee2456a2bc0f074d049338bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99665f942518162630837b74d75cd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c2854c550228921ca079e9a9f8ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1710ce521f77e557d3030e59e703db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807409f63220d7012c1d82947cb87d79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b148db12770cc03a27f0cdc89177744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff32b7d9722dc12b43557f875ed476e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14ea328217d066cd1e4f8a840e38e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2cb3f5c70b8d9b78ee82d82232902747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe4a8a64637b0b4254feb2f5bb2a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e27a7e37263d157e7f86165b8e43c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ee8b6726f77a8ee13989d611e920a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74567642f06b8481578537ec8790945751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aeb808733bcdbf1c5994f89b7ae83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ae9170c34e49aceb46f79b02122a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac68ec5ea0d4eaafb19cb49611326754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de43b001be8e9d46ae1c3ca91f36d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896126bd0d7c0d064d7d8e5a0509e41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55bc561615e29b20bf9a9cacbde39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873720d957e46d55ac9f7c63a390582758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b65dc03c497bdb8e04f29d7affc28759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937b2db2495ce3e662efac6d91e00eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b9b866d327052416fcf3947b75c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b611d7ec30badf22b9f94b7d25bf8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e921b4f61286bbce54f07f61a6344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceecc2c3519d6a1ab483ff0c1fa7135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425debbb8c5671135894d53d828ff4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41273fb362415f241e108f18c8a1a5887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f79b5c645aaad2a598d00aea5f3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396526745e5bb78881b2f9e8b798853f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b1c88fa8357a86483ab7b2e52e04610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0f2b6beafc245954f8ca39fa546011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c36cac4c194240b5d4acd156a3ad1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2f378d53e0536c60426783e92afe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e6ee955aa0ff9f0746c5d13cde4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445750605cda7b256d98f418e16638d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70626becc19058caf3488123677fce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b18b43854eb6be3491c88ff1f637817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138794eb67cbcb5021f014ad64ac5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede17f5a8c37817d26e8ddda40adc04319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8de8a4f78f2cd4ab021521fe7b81fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c882527351ab33794914bcd767ac12321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172cd926055f51be9a87151750559422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d57ce8dfc9535dc86b710aaae5f3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926417d8839df03550c8abe4963afa424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469014a01d6857693064c74d0e33736025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ccc4965932dbc8214d86515fd77d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6f42f55ac305ecba3917d539f115027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bdbb2dfa6929408f25a6a9fafe15928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65029734ed1d2413e2372d021d9481a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e5f244a2fa4dd0d0cc199e15cc66f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863e5dc7acc85b7bd669c667caf72031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd4afb023be0770f33e31484352f9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24111fb80b40d7f9b224dab7e744002e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b56eb72bf22fde7d9dbfe52a6ee2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aca9607aaa65a3c5aeff0f749182d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a0d23cccaf7e22a9043a9aa17aff036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf50dd6541eb04c2d2e43e27ecd7ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa38c003e3b2f61d1fcf8355b64ead38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0becfe700d9eb272dfcf1119973d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e65e4d2de9704e35c044f5d0d9cb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b17a9d343202e44bc5ddd85d4f60f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159821d4c164880f9957d181ebac3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46490cfcdf7a95fa56a87d72006d5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b06d8caf90c534f9cb38a463b919a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9dd7a3d74f8e4a04bcbc4d451181645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bae5fa2ee44efb54c216d55964add446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9844c86cde9ea0799aa694b3564321447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6fee848a03ef389ce7c9c8fb870e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557080cb3264836ce2e2c3c0c3a41f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc69f7c020c0c375e5f5d2e81702350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ebee82941efa70737bf91ed3b682051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f55c395580d50d62fc15273bbc7a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467f342d75bfadddf3d33c6fd007fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ed21fda4370329d6d586db65fdff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cdec463de2339f619da44dd118f0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd785c3466d650def9506adc7ad7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568bf773934b4255b8200872a91887357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feabebffbe998ea269e192ac8cf118658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548ab4bfac28ae801eea105563442f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f948560e904398fe6ccf284fc4d4a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34c5305c4f3dec90c37e995fc7132f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce45d5cf1ed68810056930aa9ec3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969f3109e919758d58479f88fbc40b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a861db7111f8cbcaa124b9a595d8ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a1790809020d7aad111fdb70c60f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586e2a5ef0e558be626ebeba80f21166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71af2f0c08c3326b0e40f2b935b066e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263a22ecc78ab2c0fe35d727ec553da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f00015966c93413bb9fcb0d6d53ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b427a46645d35776a8d2a9d37f4c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ed1752b64baf81e97ceda53e6caa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06c21d02ce6c24cd02894308d5293272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8455029e20ed2d065155ea180248f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7149c04573ed9d37874eb198664c90574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34626e0d23fd78b996119415b45b470775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d4510eec0f3994ea420aea06dec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f3e3f8229c685e0e0861cd977d1cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f7e198f4fa133e9458fcff16173478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f948aa69224b660c6443c3d63fc2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce70bb691b36348e6feb4406fee9e2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad1fc92c9838fb7b3e57b4463b56181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b30639310d5f8af558b93f43a371582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99f55127d56aada1eb22ec41c553683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea2deac94e5df9b612482107bf36184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20004dd08baa72161db35e038ed691e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b5f6b55d03871b74b95e7e948d8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b947137c161964de7140335388b1e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b029b5dc90e66fb5e8bec4cdd45fa688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd1ceb214ce301811c08572c784d5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd5e10fbe9520df7ed0f12664dc7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44d4f2a864342d5047051dc0c2efab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec954a912bc36fc2478c2eeb2059f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e0fe97aa4117b1a71c602f2002be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf75443649478318885d6d124254894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffc56becf79cf6cf00be681cddd54b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ef262727dd8315a78f234ba92e0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b29c52e8057e89c34ea3609fa6c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda6586169bef5c7a6b0638939f1d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a5af97d2e348aa2417d5bb91ece6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23afcd049fd3c7a07391463aaed606100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf0744cab0ebb9e7d529ce631ea58d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda7c172966c9de56aabc71e4fc116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aa21e7877effd2879b03f2744acf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a0d49bfec7828e6288402535a442104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10cb23a8d852ef738003487ef189b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cf470ce3a4a969f5f3177db390c2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e9288e409d92394bc333b6f0c91c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182fd0fe241c0c3d1989bc3781f8100108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea3ae685327e28092cf21854781fe1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50776c6043a5ee90bba463b08b429c15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f554416a6ea984aabfa648401c33b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f351d41199a2145bf5e9ea3b0c7ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecca2a57d49646b5ebbe5ae4af550d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986d4c6946d867dca983a5682b97fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e6a7870bbf4cecdc0c978449efab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd210ce219bd0bd23750d4f1e8b20f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908259dfe14f6542e0f6d242ff2350ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9847e34989e0519766ffcde59b9d3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325720add6a3f9c8643b9e07f7097419119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5b0b04cdfbdb797430689429f7366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ff75abe5a7cad92d77a4c89266fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f9e918e35b6bc525578ef28eba04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093229049929ec888ae6d9e1cdb9fda8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315c41f27c48bb437dce8d00f925c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cd2c4ffc3f18ce7ee1ee8907d101125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341c55d908ad15f8693410d2c74ec1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a880f15718e521e36e307f5ac420127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93aad116c91a3318169da33bb0414128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff61bcf71270498703daf00308085b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa48973fbb6db68c2aa32d33b3b31e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d14736c8f21e865375393823353f90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad599497ac0ec77e7fd612e0755b020132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c2da745f92249fc446f8b930b082133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139d29f0b2733dfbe550d5080304b62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8ef31f0d6d3eda3ba52a7a49a913135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df53b626185f3cbdbc04579e6cae2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a000fc54ccbbcb029682cfbca9cda6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f1c973e1462849d586290e5bec25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cadefa65e570afa4aab880e624fc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eac7635cec93c7f3e8deda8389aa5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caae6cf9ad445d0373dbb6429314451141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b74d54800ebf6a222e1ddd7dc9bf85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e3946f69aed8ec3114627cbcae64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c1e1de7418ec91a0ea996d5391ee4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365bc878bc3b576822b13fb324e9b25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f28a764ee08a5516aefa270fcdfd3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3aca2ce29fa8ca7a2c444c1c03ea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5f816d7a77a162e93e5b92215c3fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf1b313a41bd507a543380e02acc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fded252a62cf852da9ed143902728150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa88a4b3d9df548ae8f960a4ce47cb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508f5ef173a262cb2a7ac168836ae82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c583e43a7a34ca7605eb633b896ecec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15194701f387d0fe63a0873800fc1580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77ce8c6e110294c7f44732122abc2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b595b39652560b9fec2ca8c9c18c23c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670365a68a5134067a8ec6b923faee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ded99617f66f42ec53ae3ae7441a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76834aa4dcfa489bb090732e9c34b65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb74de50994b43d7485686c0e7faf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c9e5e2e2267aee26a99723740dfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d193e3522df172428cae0189f96a45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5879b9baf698489ca9f261140bb4d41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92297356443ab8b66c86237e376c3a73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc540d9cbb03b73fa52a3cc2024c21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a430dbee3499a3deed24b28377dfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec526e25a05888f5cc87cb9f1ce056167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5bc56a00d5bc66013bbef24939ca7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936640c9ccf8789830193fee105ca01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610250f45c2f4b93790322d40d8b1549170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62448707088669d53282d1fda15102b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b90a78053c38cc2f4e3adf937ba36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b955902a58ec87944e834a6534f18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad4fcf5dd4e1f23e43cd83fb61fe39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5aad2c99ec72b038c64b1dbe1a699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4df67bdac5c2a6bb1a8e9d7068d38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9114972997d87e614356bc4e798b8af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c3dfd4f3801e0369f5948a80f4de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261859e9b19aebb4bffbdffea13ebee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d4f1955b2401d030ffe91815acaee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a4b419bbc9a2753696b007edd4c00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e002a8471e8ef937a6462113d72226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01cc84691edfcb60366c228d4f96bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdffc985d89623f590972343e7e01fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac25dd4566c90981bda6f2d43ff600185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ce2cd169f32e37fcbd7e9c8d7248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38374bb826794d24940d256b713dc109187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112962736f79d255493543c194e03559188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735db08961538431623b1cc067c721e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855fb9a69912b36570bc72435c1233c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd395fd76239d71c0e5ccc322cb1adf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a1b2b917950ce4e341ab716b50f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b249b9d6ca223fec1b7d456ca767dd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ee7dd320afb6d986f71db11017e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed5e0007a116c8d31eaea73e9424ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18391801efe3be2888778cb3a2513196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f861c932f1c1245d6d18b8a6ccc79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264ea7ed136a26ddb3867faf093fd2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e24e00376b0126ccd86169d2ee12c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db872055169aabef886c7b7c57134c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b2403eb4c3cc4baa8aecc32f37b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9919f0d4125261eb7a7da8864cfc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf1dab2a8bac5f9d5b4b87be9402c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b122a039bd2ab38257ce11227795afa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f78cc1b7e559b8fe00c2da7c52573205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df73db63efd83223e5e2b3f31df539206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a383755de957f3b607d3ec36f3ef250207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9455ed49414d6478970cf82078c9bb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999abdf1a342e907e5541b067cd68523209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128dd9c3ee3fa664e748b9b20bdf21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99ca74257fc47dc7da27fea0d1ab32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a355d649f3890e263385831e1000212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0efee15c9e394127024bce9ee6545b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b11d7d5d4aa355de36f7038c9d203a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba84f6cd3149676e8613b0c7332aa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552c1994adf5fbe5982104e49903a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd32ac531d13ff09afb43b24948f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60588ad133271742a386dc805c17b73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca362296d4151b5c3b15aed7cefb0e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec1ab00434de5b55f6f194834bfe77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7c902a3831146667f6be4f22cc9c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d5540e036630c870a91b77edbab8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca227ca819c1a0a01110b5d3ecbf0327223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf93e466a8ac5cf9352748440dd40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a539bbb6c248a9b04fa05979743d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb1651af0b51e21a41b9621fd53c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a87095a64f397af82ce48c3956a0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c097b056695d320c0bf3d5e88f41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9430309976abf551b5b2e2f80946c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad91537b4c05f30bdb9406e822c313230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28138ff242d62e25c483a7622beca5e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa5f76dde6c3599a49df10dd95bd38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2613b7f632befc36bd1e8d12a8e990b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443ee28861bd30cc6ec7311419f8280234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602e46f6edaab06fb4164484052da2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66146dd8c9cb4865a53a780910b106b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08e17429d2fc5b07633f7f335ec605237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a5103c5a76bc32ac776211882aea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399763801438a2bd694d213d46aed7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f7b87e7ffda8e9878629332c0fac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95e56fc5a2ce98430c43954e8aa715241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec177748f3d914b3e5002925d8fbb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb31cccb68650afedeee747d381103243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1105b4d9e44d3a68b421da5df259b97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dd1a62701f62218e4c2f8bdb8291c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f1146bf85e1b5ad420d7abc48a073246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441afaced8e614efd6f50a4ea775e6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4776280e8817ee718ab13b3cf046f23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e343def9a551a43669f214fdd8e6347249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb209d9e3dc2e1e3aa8ec8ab4acb3c05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f97fa37f4c0e6953005d86a68c1bfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8049597446181c515507195dc327a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c57a19df53b183969aff11a93f4ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a912a1513af34622a201fd0b03c9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445d533cd08bbb068321bb770937b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe39c8e5741f5dcc8ae97b0acc2712256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80551c929757848bce784f19939fc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37497e4c127f312a58f4a2f79268c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1acf720c34998122f579063c1573d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ccc745c24b6db9b77bdac13a5c79b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f11d1aa869d0c87b2a5f8e85cc70a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550e18541298dd23c0733b62f7a60e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415d0f33fd0ced4a39818bbc99b86ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64154dc979e570e493c187b1bacd8f72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08162cab62c386937a39bbe5052a2f87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be53ab7e54d81274cad22ecd518103266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56048cbe1a94a7bf8c867a6dba1558c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2feff5bddfddb58bc76c26f2a9f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16310544748fe46893858c6e60114284269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f52f16378c0e027f808ee9b18960c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0286e11c50a6211fc731bd93b02e24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31661ff21993254a06244a0b74fb8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf82be5ec66bbf3b71d95275404a8c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422d3203528b4339453eadcac5751ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb903d59d3095abc38d2860699e36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b903bbdb0d5037be552dc8ed1632e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e5b72914e25e990a474112e44858277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa9efafd634dcf85996270520812ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccfe93ab096643874d87b2868eea22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb560a54c3d0a3b704ebdec3168e3eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f282c6942d26d78a513d8498537759a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0d706d4d386dd6f34d76d40cef0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfefc90285e16a41984a6e9ca1ee1f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4562bd2df121dfaa557f06755454d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8db66d035bba3ac2c022451801ecf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed359ef1cc4d69cffe81224756336da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1919458d134b490f253b428c6e597287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d9ae6adfbdaf6b9872ceec858613288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc2e6627717ec0d09a918eb2b108c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717319f5c2320b0e85e1d5a6c08cea2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2351ae4d710d8bebafb54ed257b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8166c9c22cb40df57b6c1eb60e63fc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e301e7335616387273d98a1d6ce84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa45165e302d5ad293d7322911dc48b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8301290f3360aec5be47a729d71517295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46707b94becc0053a57bc1a6c49307d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d680c58de9c1f63feca1cff83066297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea127953f890dd1d2c5cf3171388059c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c243f5e8713abe68a9e4cde6508f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b58a9334e37677d7eb2efaa54e61ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901f26b63ff515d22cf327bbcd23bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63089c962b834eb95ea6fe66ed2e37d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220300621b77bd2f641638080313cc93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff852edb46919b12fcf396e0d4012b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498ac1e43fd7b7877adc5508e1e6a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928f410d7cb5c4d8bc92bad848c947306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb64c9445cecac11b2e78fda69b709c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c9db9d220ed8279f4a71acfc3421308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340698ba6720339d623c1d3558c7474309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19ef35edda626e47b9f6da3e9270d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd8137e4e6ec7d6b43d4547c3d61e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501d2a62829fc2ce325ad036be9b771312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5c2518238c2f2933d0d5d8e4d0c8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72f5903fd0e9aae739fd442bca0f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef26625cb605712aa80b22adf23776d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843962b36932d63d6ec340e2d56f331316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9929db0f151e4010e267a869f752a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d15a6b8e8c40cfb4d9c3260aa3157318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbefddca8a643d05dc2b4e8159ddd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2e90e97bae2052fcd38d0744a52f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac697388354fb1b92e52d3d50ce3c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e634d0d84c5355bc5eb728d1896a651322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990bf1dabfcbc0575c1f7d431f450fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f8e4e69454f8aa73c7dbd95ba3e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce22c9f88950c6853b8497b3c2f2d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39cc823a717d58722f2a5c3820e093326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc7a0a8ff6993f6d91ab3f8deb3026327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d2c8112f90e5d5ff5a8401ee70e3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280cfcb7a933fd58824c52d2e3c8a20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d5407ed5b8b41ab4ffc4ccff8eb61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f9c2a37e59d138f45da8218d5361331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea1de4938410ba2fd33c2e7443212332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdeca1a30226df2a1cfd45d8015e09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308a30bb9e10ef89e3098121f595c6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ab9cf805fab1b5909d03b8420ec18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f15f5a9c982b65e152c8dcabb38668336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad367288d75f22e492c50f566bd7ab1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc89e0c3fa76045ca2e34df0e1754c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a457178d5bf55b4d180e4e2b0c8183339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c2975bbbee351b93d520b6659787340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b87f0911ec8060f9a3bfaac8bab4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cab0a50c4ba49b1339f16c626c9d68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dcf8bb3153e826100a5847eb0becd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5fd4a0afc172b7dc879171ebf3cd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd5e87f214146eec849cb339be8e4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4846868f62508d0c5fb45da18d1d4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77af471b912643dac6de86aaa22e1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e942d7043b1f5c2259ca80cf14a8be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c9b99699ee27ec2e9df295ead5e77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a671c24becf8bc0fed3e683296321f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2947ae94869d19efe83ecdabb271f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b004cc30ed3a1e6f21f4758fe5210352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c7de3ee1fc5f7ba6f807108b7d0bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e33db7f5c5e2f2875ecdf81f4db85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a292fb6003bfe6ce8040eaf90e6ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395c53a7d364678b38b44497695853356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939100a3c8c4848517153b904547db2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e729b6fe23d0d51330ecfc8a2a39f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0051ae189d8754483b5c07c1e2afde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4714ce42403d1d0c0f1d2043d9007c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90656da1229e5812d41696b82224a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c91f21c88d280b18ed6913b9ba8699362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0171062e002111950692fe59eabb62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93b60da0c3628b1738c74c047b3df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a6f60d16d2d82c886a59cfc092c4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d7101b48f2360a27bceaf54acff5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1eac830156e0a4cf03f14f3c89211367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f987ea693988bf299d5bfbf3c52c58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d408a3c1577468994a7365d860ada45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fc4e1ff847121dc14054f6ca8649c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad40be427b1aa4e3f17a5a35b71b8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3038d8cecabc565dff97a9931dafb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad5d01f38e8f22b5ace1da7d8eb629373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160aef0e5323790146073c9bf906903374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d711cbdaa09214b3587efd6c709047375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73849eec60147f74b5041e9d8a12e04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cf7eb626585ad668233935040fb5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8770391c56027640a6d6b2152fd02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0081c7f4ca13a9a348ccad9f51cefa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd56c75349df3a3879af48a7345c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293749762a20329036c4700f889c407381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e626684b5ca586262498f3d7800b02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf8c49721dcb025dd16522c0334fed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30683bce6a21901b97f05e10da46017384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baf7b008c016bafbe4194011ddffac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15575100b22194d41af4faa22a82bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05db76a3828b660536288fe98370f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c9655f1f14876f3f0dd3dc9c4e93f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a66ad20cb569d05a285dac31ffd0d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de10f0564d23e0a1dde73923e00713390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab394071726dcc72b4d8f301a4e80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c788bbc48df1e4f15fb53cb4781c4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e81de153e2713136f86f4de7858fe4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fde75d6c3911da3eb348067379fe9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c6a5876b3c0551d7871f070663725395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0383a603a69d5f704fe453253c5e4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657eda2ffaf8022e4b4266f23f3858397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc77edf8555e0bd0b99a883e5e411f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6b80cd8c6535211d40e09b22420e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b25c320104ba9d584f43ec609c3bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885affd58117892ee6b6344ed31766e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273b2edf5f1e88828afefd5e68f73b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8047a839fbd0139ca323fc731aaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a799225795b02a55108da1f2d88b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff48a223125c28a38c49fab503112405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e602e3a26706244b06a9aa84d6ef7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d330ac95fe3544bcc24679105769407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ec59374c26ef3aadcefdb49e35bd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0d5ab7a74ed1dd1d5ca13e4e147b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a33fe002f87838016ee8cb4c59263410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c52507e4cd15f35c7bc9709d159d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba594fa4430cabaab1ea6939b67edd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861eb4e4fa9d9b3464ffcb0c6a69694413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e379d340dfe1c588d9a7dac89ff537414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36363173c3eb028343840ec16cddbd20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd903970f5ec544ccc67d93fc8fc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b09364fe16ba690c6504454eaf445417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ab6b2470074be9ed74045597d178418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464a56a2a4ceae966986939adc41d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a249bc4f7c051ef68c461995e1c8d08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93ea9d88af557280e605460cc6b032421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ce02d4aed839136a3d75a1bd14708422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7a1db6f5359af15131387f15370a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a3eafb97f7acf7a629cca9c466734424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84638f5a4698d839226b2fc9135a5fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427238b33cd6b9faffc4f1626d3f473426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdade1ac7705ba93b6edcd429261759f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb159b75431706f66a804190bff60e3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974afb0757883886e04b1c9feb5656429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616989f4f7716fee8e7c3f09f85d842430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036316cfa79dc0ae16fe5e7a3af38a9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfe8bca33d1bcbe5c23bacebe3e249432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81fa031464377090eb8fdc572b2ee8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f8ef0f7b1304079fcae4aedaeacaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c92dc8dab26ea5d5322fa9e6cec38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1352a9628b52ada6cd77532959218436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907743832e172f9f19874957ead1e01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f49d5890358d9b5b509f311238b1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98eb57f094b3a06ea8eb8c973254f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35e9ec9770468055b01f6d6c5cd145440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a1a3656ae20df878807dd519b030441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b710b44062d6a3375bdd7020efa5a7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e6164aa7e55ba4523584fe8ce213443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d806959a0efc381946b68d79e0cf46a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7921be94b74563720ea35b150f9b32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440993aacb57322f21193d9bbb3227e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e841b5b7cedbc09225cb4f0c42ff74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bba223bf0d38f7a25d3be4f737dc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639080f777c96b89ae3eb420a8ba13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa09aa2e29a27451e3383ea00752af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fafd789ab32966d5df713831e23d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f57576e0dea902556e2a59075dc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a7fc143b35ec2b30865b9f8b6df77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e33ded6844dc7083abbc888c937bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0554a1ba5f73576568e2773960d4180455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c36d5ef27d683a127ca63aece16a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb8e8addac992eaaf0eb044b742902457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9ee330c36cf1e4d15f95c11f400e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df7a4e226c0d07865c64f03be9e145459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be1af4315bb46faf8ed349bac84f47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff07081930091b83cf02490c848fc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24b332f17a09785342755694e1b91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7832516b807e3ca8952a05fd854f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9fd4c7582c601e2188430e0438699464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f485c3ce280c4ce37fb06b3003a662465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a74c959d0f024bace39ec27e85ca0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6883000fd6bf847a50fe1f5d5d5e34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aeb8308b5cbf9d7ea101cf34bd244468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e5968f1d36733d7577ac1f5bb6b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b1b67114c10a8ac6837ef2955c896470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8416785d2a972b182c96e8f71db6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f32b9d81966cb086239b1bb37b6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e56f808ae11ca3eb9553de2f3983e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0701fccd5519aeaad8a6fea0568fc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de59014e6076640299900c1d4e9e7c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efb4d984a91b4fca2e20378846bc2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6cad03c7eefc520992a50698fbd02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb871da11f4761c7ff6aae96191e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf699474e5b1b4f89fccc9c6963fb23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29a51c37c5e7610b40af63f6454ca7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d7bdf5409ac20137d9a262486cf53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d9c27f0769dfb1abe537f53474edc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cf3482911b626bd5928ed2316c96b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6956cb9d71ef9ea26cf4182b5655e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cb0df09b004854ed029999e46cfee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc41efae111ab8ddb6506bc34c42ea7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a54b826b8165adf9b1679a27205ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce791e357e0d4108cb909ee2f5aa4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a055c8d2753f3af8b68165db9a22f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9edaca1968c6003e9ab04dae331a8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cec892c7ab6337df8ae9563a180fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68009bafceb3f14b264e9e971dc304ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a4cca35852861c856e7ff0dea047493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d88a51e29c73de3cfb2ece46c4ee7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ae76ba7a764b06bc04f1e02ce63f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a566cf21e0a83fdd3024fe71386708496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a13a3aea04e6e6cee4dfd417ad2e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c38aad6a8b1ab0862239523202fd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd1e9acd7da7445401a1f7585a8f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b406ba3f4ea610c8eef1dd7328d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c455504e4dde55082ebd6a91d9e97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf928aafda5ed07a09d15fc9170b3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657414c31f5757a8fb8c9db3a995ce1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac2f3fa990c8de3a35b1c28249910504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de5de3595089c99ac4055bb0bda96d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e708002d8e9ffac7457821f5f6de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d1886b35f1c8f9468f52a91be4294507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd424e0c631029e55661d295654acc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3410438367af6f3c45d9c6cc06398b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31d39a70f5db7a0afdfabb88505e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2fddcd81c3611ce8c5b357aa52de5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b61e669cac1198845d0d7c1647ff1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706524529c4bfa1d91b61340542a4b88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163329ad1193bbff5017ee1e7131cb81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99502d8f43757e3ded1c46c081aa6d5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35097d4745285cf974b318a454b519516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6c7dec089ac865a6cb4683178b55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f1e4d87e95636ba20323e865d184518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a74cc0555d2a47cecd840bd64914519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a5a4f9f795af3f2c0de39195510e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddd7af31cfe4b538a7b048837824ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7164c9421f19c5e32ef3f37f33cf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680cb1b94e5f9f1825b9fb64473cbad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4892a165bf54cde4413c7f58e880d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ecdc8be0a1851c86941356889c654525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a8abd89247646aaa1412efd42c52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde230880d84f315ab78a4cf402907b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b019ccfa07ce47196ec50f52c564a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffed9906f6429a3c12863ef61cc1d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ebcda2cbcba36606d81c795a5d13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d49e83884f4ac4879454bcb347ad0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2044bbb56f2692c38976dae654e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a04913630f5f232db9deec3d2d9b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66295f82fc95fbbc090d0767be71b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d7a1afb2a126612018316847cfe1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df94222dd12da8db6ec58ad30300821536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87861779cab8e5a0388943e53c0593537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ddc3fa891b2cf0f3915b6fbbd5147538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba0e5f69590d6b35bf38bd01a26470539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62daa28a64eda5bb78a651b44b85f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63a32dd7dfd5bcdee286fe9fe26733541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac8d6c685295a554878a20b264c88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dced1c10ce4e481e46e3c49e3fdc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b791b42da8f671be0844fb2d0ba406f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563179b5362299d0888df38dffd9125545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7542a38d95a72dfa802f94bc8930b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb8247669da4c928d3807d9dac24c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b870a8d4fe7d3129844a005d818b3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d184a48a6c9162e59c1f0ef17be0047549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73d0ec0d0a7f943eef8640076466d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119fb1fe7f4bbc9501c57eba29bf560551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f695a8a87044fd9a3f9c3283501d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c55c34c1f1160ed9ed4e81b52ddac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34dd1662ee4225d264faec8e2f4cba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42904ac90d787dcfeca5bb3e2f89ec9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f0736cc17b4b35684d43db86e2a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cbfdf7c3947e7c00da3d5b79e40c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2378845f45edbcdc193ffb50ffca9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae119ce8939ebe26e341ba0261adb7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88bce3821457a3005930255d81298560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01411e5fe9400f7cd3edc35cfc0a15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd38082e7df9b6993754a41efc95d47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a187a98f3fade46979ee1dff9fd915563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5e0cde960abde94d6c688cc3768f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9dad48cd368552dd8b335ee27dfb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb3d5506ba5180be2008e99fdae252566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27ecd9e8044c5a91d44a73f358d30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0627a4e6385b16e137bd2054657a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee024235304ccc206d9ebcc2132ce5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9af1ba08dc5b787c47761b3ad4d3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a86ec998c5dca7d641c3091860eb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7521f8b55c12748023203eb0ce3ee91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c8c591aeed9204c726974f1fa174573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58acf8af8b11c5829f7bff2cf0a13f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12141da587ec33a8b260841241e07b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d794ed0b66fdb30061b0402ee9655576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309735ee2addca91d30c3ca3b6c941b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7f2453cd85a3193e0d5d919875bcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa66685f32838727b04bb95f1d87d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf8f326eadf34bbb3768fcb3c78f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71c939f5cb642079793a45700622f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a92ad696f4a100f81aefb380249982582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f700607e991e2c5e0f383bc67bf4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c8e4b3aedb0fb7702efc99cb9564584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897e73cb8569a6b304d85ab155aae52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915e71e85f01d40e59e03d226eaf515586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e22162aafcc104d19fbffe671a22d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ea77de090eb4f56302c481f8bfc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139861c19c2e4734c67896f916395692589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0dabf3198788b546551d3b476382590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004bc91970bab7dd375960c3da02cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594570a8d62cfffb4f33adee1fe217db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930947a116918c204ee206996d616c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb559ac59c74cf2164054f5685ce3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb68816d4b6f513fe57fb4ebd5751595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00d97bc30a58c80f9c2aaa1084045d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa4695a97e5191c55715e59260f910597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1305ea1bff3afb42c7182af6d8f674c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfcf43a50e90c7069d9b6051d1a578599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbda54622b89de5024a35f06d1b58f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fe95ae19fd6915c6c4ef2f2580a1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db82e89a2932eee06d9e33090ac06c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20894e1895ce5f699a3c72a77cf933f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e6c695e31f3353116c40d63ab667f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586202a82320cee1805d4799ff44acc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bff870060e5d96b3bdfe9fdb89236606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d56c0cadd6fbd14d2a4c49c8c542a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216e4bd875d9449c0e34f597f01a6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48c32153ece0ec3be40aafb8b1184609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9271cd91c22376c011e98edf7f925610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2ef5afd30996deb925a0a8632a88d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed5bbe1ed9071cf67e9da2c6c4e1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f931979b9c3864a7def635112e090df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86416fbbab04ab7f38dd211d807442614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d7d4329165aa000ae4552394d920615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343405d6e16e489c7437e8131033e49f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc611d4585caf5f1c8249e789e6321c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7dda17e3d390c856796ad69e8cfc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64775328b3d5aacd11e48e506cb42d05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574c2ef03538981e5c68c9e4596ab20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4eb164627d175f50979ae7862de5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ae7b023adc95eb735cc32e3b4498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c6448441117671eac571bdf9ddff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326a9b3fc7505ab10e052ffb002734b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e69e352d5d5b6a3a44ee3f01e9f5a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31557e5501d6aaccd51a226d4e4d8a0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a983d6fb646dc1eca7dcde6bcd64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dc5c20ac505bf4d3bf74839847f03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307248ec75d3befdcccc20fbc6d63f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca91c56e876447bebae296ef977968630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a2564a8f2a2e145a57ec0191866f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b8c1bbd10f0b977c7cf38f5dd8018632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909abd7be93e324a55fea15253f8717a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c13a3dfff3d7ec70b673d848f6be32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b65d96025c501b9262dc60029f4a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51a4a2d7391b061863607c6bcd8ff2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b2767ac95c6e3c2b50543b5efb0ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ed073365502455363b1ab96c0ac22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575342c89bf36888f6af178320f3b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3e70c0d07cd95e0430f7cc1d7b0ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190932cff62ce38929ce90cb5b5d72db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec3491a00dde68468834182294404d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8b6a2861af7cb12b751c18112527643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034e4b8ddd192965e88c7e9438774e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93589608e945c000af2e2fedc1b30e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b1a4815de683af0e292af33cf093f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4dd8983082a76f7e0cbadb9d2446647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e6ade18aa00fdda968226340ae623648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b09e01eb0842c535f60ce9ebdaec5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ac3d603586df0164f5be0a0a7dc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e1217ed0ed21265dce0909991ed23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e78508d96b92e84b5bef814f9b2ed1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49465234edd77d4b47543bec6d3d4f9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9358ec7cb5d106b316139afc3234c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca459d6f5e95e878a4cf9ca34b041224655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41793016afb850a7c1132ea0221f9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb37a62b9a62ba23c9b4b0d11171a70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d05489cc750f87c92f4fc65730cbeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c785e757a35a118822d66ab40269659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991d6d5d22295a09561974458ac54b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbdc6fcda2f71314ef36ad7de97b23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc221d3658e664d34d69077ee229c82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fa842a973b3c4180491f00302d3c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7971af2ba9e677130cbb944e20c27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f19a0c87dec3b35fb9197dcb3633665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10a5282e22944fcb383ebea339c0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81734e6216fb7fd6df03878aca69d32a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02108d1fe7471aa477420a3c348a58cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a216452446093473e205a6134eb42f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfab08c353a1c3f9a81943b9149f6cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112bae1c36e95dd78733c5e7c38ae6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f6fc41bd95bfa1fd5b1d528a30ba3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff006a1c7186921126704f78c49369673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b107a0093b0349c0897056351f8f48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b47c9be82e1f596e8db3d9ec31f69d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53074f3301e14d1342c1e413fc30b76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66a4dc3932935b0fdf320eaa3b7ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ee99005c8e44747bcbb0e6e7c6b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74aed70a91f329757c710848448d0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0680045db6a21c1d2f7a024c88784680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986a27b1066a3d80348fc0a0c0193c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3eb33d4ba68e20429d43dc4bbf0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb2f0117d1e46a9ff3dc4b83b6328d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3953dfca0e6d57c282cfef18410f1eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfaca14f6beb97e5e36fb198cbbf17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364072e467b49218ca2f8490a22c82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556ceaca95f0a8f04da94ce4d7a3ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70a2244074f1dc8faab71dd49c32d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82b91dffeb16cb081be8c0e5a4bcc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff9be0ffa2664c5fa3fd6b8e993f89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f79983a2f8f725cfe4b07f2ce713b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f41392f25b553ec2bd5bbc3d095e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0abe149cf801029f2ad91111ea52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b472cf0dee1af27fa5d1e86b72e5651694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1237d9d4381146f9170c2afa8eb6312695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1cf32f74adb519c030cf4c843be48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506f3c0575ffa19af1879db8a61463f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3aa504b7002adfc9b58b5ed69c39d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ffc9ffda7960ac4a72b2b3a122bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfefe945dcbe21078c9b1933e4210d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0a2a54be15564e90634716604c8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eb3d80e971d4467010753894edeba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbd40b34d428b8c368ac7b68c681f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64cff6ede945051801ac5460bca725704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e93068468d7e332442a863091e3737705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae4277535e1ed641fd11c3cc966cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cdb5d1aa42ade096f47776c241e4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf14f03ce760a8c7f79333ece43dac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187447a4a14673c9b3a416cb6c18dd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea5eecaebd0d27060e0dbe571f75be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ba32599acc779b2068de3d218246711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320e88a47a2e9a2b715eb7de726e87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05fdf771b95b2ab402938951dd0249713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f174bd7cae5b7cdae0014b276c09f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c2f56de6ab78c94f78eeabdd7dfd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa5e6eaaecd3c116750a538f5d7cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a10f7810258b0447d071d6e955372c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d24cfbef2934eb625a2c3d69213e0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff6bea8bc07c63ce33b7b75b45c31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f84a5875cc1fa714a6f6223a036fb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ede521a955512cb90f405bdf7165b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e784254818ec1e32ffac0413b53cd8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df160ad746d780cfcc66e67f751f28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043426cdbb40b72617d90af8b8cebd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23ec6600bb9326fe2d5e5ca3792768725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b0d6ce542d03e3119dfc17203d466726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1573356ae00307b646ab50d61d289f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d06b34a07509404cf3d4031c36d94a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c0b2772d2cf821aa7263ee501640729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7079b3e9662deb4c8b024807d095bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a4d87c25119157871f97ef240253731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d17dfdac634c540ef70d8855777461732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a77a8d11ba276a825f3f4fc0fdefa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873f2563260383de9afebf4f7001d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e49d098cb388f8645b6aab4437bc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda8decbf81a141833b8dbafaa83607736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60f2d0f255e0e6f7403062dde89f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9d0812f6b2273133912b6a4d3237b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d943fbf9f7850cf04ba98fc004606739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c040a786de5319d69afb937ba8d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a579c9d843bf0304efbcca46fa08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b70a699cc5ebdedd712e9eb5d00c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe12bdf4114d6782756c530786c68d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164746835574806dd57d7275be48728744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fd450084498d33a5afd93dba9a981745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e44c649df5d163ce2bb661b45605e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac16ebce2444d845f93826cbd4951e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6981addd6d6ce4894ef4bc7413772c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ee16d7c082210cf8f23ecc376657749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6264ab27a781ed37c67d06424b1ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a174b4b9df203967392ff2b8e47b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6774a74252909eebe2c99c86d9f2c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545c01819f98d2329848618ab453695753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>