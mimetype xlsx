--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cf8b7f74be44088ef61c1eface11c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51880602bc7cad8c14fbca753d0ae022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cad3b7e923939d17e24d5bf081fd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365172acfbfe6f0ea6e29ea953a53d6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d553b6a553b9edce5a9e21e762d8435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc237dc78d7941158d4b2670276c23cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909682e3ef164bde7b5583d4504b0e197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d8b38f018b056664052cecc7d73388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb51966e487c2678b97c7ebdc817a929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fb906371d73b42b9b5da19c42aca910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b727e330f12527b65bab2680161de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2326003dd53bca4fc4b3960daf3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bea6652fdfc7ff645ecdf2e4f46b4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d0be748cc174aa1645bf39dcabb1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d42bc990c18cebf98cb71a6591eb4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272865beed859ca54f71b167c4689fb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecacfa94ede402906c81766f2c459a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738924a34f4559ef8e387163a293550218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b9827108d8255cc11de2aa34493619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e15aed86bb3f64212e63b38f1482320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075f96a8f0d3de87b7a9fb1541622c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe10b22759a249f6b21da3d3e66f4d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c19dcabc62d80780297d738986b4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f85a158f3b01782ce084f84eb17424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179cfca95a9e2b13496c09eaadbee125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb954d4c5a91bc690762450e8085121226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d25b93af5bd44cd2c13611ecf8714c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cf7e14cc59dda72352caf6a500c4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd80042c83ed0e74604d7aa50f65729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559fa4bc947d42d45cf67a0f27d05cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041746a19a9880d5ed658bf935a291931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0857c9697a188f81a3c6be5f20366e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350faa6ef64f50c3bc3bb26eea15db3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633d2832bd6b18a7bb16dea6ad5db1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1a56106719b8a83d70a5bba73f5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8122e2b40dd90ee9f74d1b87dbaa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011ad75be410024e8c44bd46b1d7c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a220029f3dff106102e0223aed97638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0ad8e1469e011abce981f8516745339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f636337c462fdabf26a6886e8f8dd2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b8ace811ac6ee5850a849a265d06141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b65a3e8845bd65b1d7f16c83c102c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268d2d4ea8363416b883bf61c1acc3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449c71594c9ec3fdfcfb4724a74204844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe039eb30d34dae9aae3a5cbbf3cbc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b140b47c29b04061553ccad0574b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea98f7df2e6bd812059c751db6d56af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acf5ee7ccb19c2f81c83f34f2c2fa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878225dd76421571da421bfaa2c071b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d7d1b8be031d63bd73b7d1ff1198450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdc86f101b4a829819651ba74b5b6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492d4c7213b0e09007c5c686708cbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ebd762195eff4578caeb7b298515553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f1c65a597237bcfe7fe978ae7fb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abece99493412afc57599d416c113655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea025e6e0fc404c19814e242496383e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd921ffd7d05e4e84d53da7c76cf7adb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07978df7d4f549981c1da8b2c7c9ba2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d9f4541b315be170466d6007c0b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c07ac1c761a87ceae83f28ab31c5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851951f158657fecd09517550e8e31e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83fe4cd010c080f22b4971b1268ac962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e779623be9705c78b22ce784b17d1bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6a357a0522d781f15fae1cbbc586964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2391fa010279dc5604acdefbc8e85365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae755b2eadb180c898b89df25827c28d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf5b0758bf70f21ed2692c77174bdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a1c98edb9f4a8dbe6666220fcc3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6b0aa38dd597ac2bba2fda8c5dbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d4c88b6d5a14240456398f3fa30370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b961129fb2f47151910230bcb01171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c821d55aa370b6ef45f7ec1f7fab6c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933c248b46e5452068a0109515986673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247821d900b24d6ebe52c1d05f7823974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd05ce3728ab666868edda44e03f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c6f74f5b16588f062ad7ef6750e9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57d9eafca6bb0cb2c9cb4e2ff4af7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1de2d0c04c1cfc1ef5af14728df0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95160e7ac3024e88c50a4448884a93d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cc66558be29fae2c84326640cb5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00948c87bc1607e003f034e7da5044181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0cdaf93fd8ddc00caeacf4ba3739682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b6f0b4e0f1918efdcbcdeeaa7cb3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c2df2813959c0ec12e8b870dca27984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592a737684e9e5eba967e713aee9b8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7798f854184a061787ccf473f605886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794908d99a13572d23a51c54840150ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918b64b89ac04cce99e46a50f95552488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa296b3a993031c3c4379852380bf50189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af5a8ed547f41959f3bd6e31ce7e3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf2177c2432a3800ec9530a0fdb6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d645062cc6c151db4fc0a8ec19136c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9d3038ad22a93ca550198ec323c5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849686e54332ac1bedd896145da750894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc989c105584e1e5ca8dee86ebe3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24252dff2c0b823f7822a8228c076f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07634ee9ef7bca66e708291ebfbf6ac697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b211db337459050a42a9a2ef780d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3d9b82c8eed2220920c65e33f398e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b224b37a4d065e6df43209d7dabb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eefd20d0eb731c840b57b2831eb632101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab97e8f8ac53e56581b028bf3c87dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4065c780e98f91886438a8ebc9c938103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce11c4ee3dcc15ed14e9c410d8170da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad805f21bbdf48bf21fce816b7a0d4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bd31a37d7f9835c36f11537f286d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5bfd4ee30e5d7f242cc6be0157670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c65edab399b8a30fbad74335d50ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39111508ea70d08f04ad19159f0edb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b0766f4e7c0f05272b2c4d536882110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d8d4e55848a086249852d594c7f8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16e884e52ef48141cb7f56cbcc6cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dec8eade5c4ebac9105b56da6940b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e9d357a77b872a6d8cd279d3ffc3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c6bf482e32ac2166fdb5e1cb415b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabab74ca3b45d23aa4aa3c3a8dc2ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd7665bf588454fe4be22ee5a64d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf765c386d4ceaa932974b54f1b90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b0ff977ae07ef7798b0db6e7f6268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812729f7e25c210ff511b7e67c89c2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ced7932c1e8c35ef510ee2120b78f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fb3e4cb07398be0f94031cb650624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32f62f716986677230096a430fd47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b7be67c824323e6299d887381ceb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95486c26d4894d913a90fc1101139c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231319bda37f7519a6b5280c596f5ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559ca5c49ae9f10a90f8c69eac498c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca01d1353267c1e76ef94419532d1b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb058c33908d4cf6726acff24503a0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d974b179ec8a8e49e2a0a7eac4cc2db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf9b3886b0d2f9818026e52f640754131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed52ee9acb0b1f9184087c17758523a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0884edb3cd53053a4472b0057004a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b07c6b5c5a434de079dc0a1975b4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba5329e990eec4c8e10330ddf5926c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb20c454eb66fdd29f836e1ffd8c95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce437be776c8535af70693e27861519137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa75f4d5beff57afb2b07466ef14834138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec63aa3ef0a30a6a13dc01486e2d81d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5481d32c0cf4d848dd5773405af8a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191491088f661da3524c59bfac8b287141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78035dd3d8cf17b2e940c19601e22ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2505092b97dd7176bb8de91c776f13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffc7d15c3247f91fc0ec367f727106144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409cfac39167521ec66b11304afaadd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd156087fb99c6bb867cf725a9d8e77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24445420a14a34ace746fd706c9b20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d4db751cd787e3827147bc11fbdac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec663f6ce0946473edfb01b2f0db37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d009d27c02db81d4b8caae544c37e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981561d1c733efb7888061f012a684b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a79861aefcaba7e826a262e40e978152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177d52c4f0b210d871318055ba04ef9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406445f76904d26b22535561fdef8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ec87bab293e7a1b08b9e9aa311c4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc570a062a8dd1911cb8fc45e985372156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93575bd1af7379374dd6820a93a8e0a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9b3ac2da9ea11d0ef3fe9de84815158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f7eed445ba8fefcd305ae5ff7a9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8530ed1af9b3073818faa799a058160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489f0cea09a0e230ec959b2bf45c63a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a737023270f713f436d4b2ba62073162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc55af65cbf48c21b3d23d2f9550ec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488e81ab6a56d1c5b0826cbf9e18d9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf75a64218d5ff251f5ee17ae4b2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164c0b14679f4ce6e9d9417f11f20f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a29933bd3b77deca3342c63cc530fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac73094620b1de21f3b0e7c84d7fd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00cc7d7c3c88c9c6bb9d19bcdf33b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d31373fafcde0e317d17a9fe4c95b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440b4e4d9052a113ebbe98b8e2a99f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089981674d0c90fb09a9bb78bc1f28d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f54f419f73de09bf8641e3aee4e3f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57442dedea2cdbfbb89206dc7baa1d0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8b17e4d736950cd6fddd2df73808d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099fe8dc32b13df6465aa7799ace11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d4c88b181712ef81cf93f88372086177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2e2a4dbf7de5c8f161509dab24467178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017ce79575256fabc42a74ada288434179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306c02de17a8dd8deb2ae9384b5225180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f63ffed6ee59e1e8cd9a247ac07a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09779a8c4c7e261e3eb07a7b5acb1a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1def9dc73bc88ae537615d093098ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84280dd26c408bdcb98271205be368184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb54b0aee36c73b954bbdf9762a86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b39cc23e62b08506d124a3b4c314d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62a1ed4972adcf1e56ba1b1a3eaa49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f00156d6d8bd68df4bbc1dec80c9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5cb65e0e0c44471637b755f35014c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1da966160fcf1c625e1f4399a667a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e628fb288d72348c27a53e5fca4e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2c80b4654df75b215a0ec85dca394192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f812ac33f0044515d116acf593dee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697a87bf3fe1e6703d1c540150a61ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f72d244dee0048bdb2348d6dc59554195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6b3921a2cccbaf8ace546d7a8c0ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0f264954d697335404057b442d11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd2bc0d5e8c656beefbf8716e56554198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d8050041ed43f418b671406f9eb7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba226ac42f0ce667b11fece5974f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5cbac4bde5ae3d9484d2c8996f1bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db396d68f9a57bff290477ce7fc6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e25f37580d1b397ff896043d63b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c330b558609f34a26a72092f0635cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7e13919eb10817bbe4bfedcf6b8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5829bb86a1e6f4e862504decbb44c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549216afcb1047e211376f514d6d6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244123d26a42731b0d43a6c677a7a382208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c70a688bc028ce6255471c5b7f1d1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c93024d54a027590b9546a815565d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc6e8c8b6976e95ec42cf79050eee2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72f01dded87854312c5c574d17369a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d26bbe0d49d0080ca3a933e22a59f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b599a4a5d3b69805ceb2602819ffa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dff8e27215c0efff50a2d50cdc748215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4957d69c080402d87624a38b2d267216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452732754bdb4234200dd155f43dedaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3593647ceda579acd493998cf7371a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef422ddad1dc4ff257d372df141ba08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fcd45e7ee21954a77c24bc7bc7785220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464977922c0b59e250f6f338703eee1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a12f931abd3f33bb411331766cd0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a0a4953c3b10f3052df96de818f5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2016b227675065fb18cee1ccca809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64403e359f52d6d563227132677a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6c8a9f052c0b6e2eb3792db449413226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ac9d5310240a8510b0d16ad03880227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c0675cd3801855ab679798f045e7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db3a7d6e8356cc20fe21cc5e43071c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1525001f1c20f6a1a5dca888eb4bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e75fbd4561899cd0ea74688fcca2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cbb008707eda787662930cd3d3ebe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad57c373fa938574477f5cb0b788372233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa55e8b0d6f1b3ff3957e2ed44b0b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbba1790c211913c1b876722e742f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1e2e408d4079725efeb56edbb5a45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd33abcd1ece6cb11c3a8267e2e6a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43505c9a705127ac1a92c0cd1388a6d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d6b03c9a0e4d6838730eabb955f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb442e56618b6fb99ee7690e91d6e21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e652b790973a0250a436d3bf0132e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97add8d88eb37acf3e14f66de79195c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e363a24cfe19efb847f31bf9e642243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7d5bed0fcfac258c36c1701f3f01a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc69b2dfb2d97bc331bec4098e7a34f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe352aaec1a1470445725e6214471b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2bce2d1061e94b13d98d14cc59df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522493777e597ffcb03915ba74c3fffc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154106ddbbc0367cccf4776905c4f72d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7714db10b466c7d21c880ae8f98b0a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738e4a4396427676f9dc784c1224c0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c705895791c858fcf60fd35c01964252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df1d91d0e91022c0ffa4f32209464253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b0f83e59edb7a1b16968142dbf398254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd73eb535bd5d092dcaa2b351158b50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f5823d0a9d697d343c9854150495256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39b59c10ae94a79eccaa7d13bf5ce6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b046df2639d8063021bc92c14eb13cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b058425e947cf07d6f49bfa3f3b629259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e394a3f628d337ab1fd25b863ce7c88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767cd1630696886a0261f2d9738d754261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f04c838cfbbbd71827f9d2d445e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d97580c82adcf4f8a58601e7bb26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976b2f2b8bf2bca2b51cc464404281b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67fd77afd8056a2883375917bb5a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b464fee3b59996128cbc2b0986b8bc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592e9273f127016229c5e707d0becc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74219eaaa10ef68bfd908510aee118268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f7c0486c4e1c52a35f2466b4bc7ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9cfff2757b900e0fd9ef3d6b191c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8b6541c967ebc07c9071c77f45af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea289adff407414ba29922e1f0890c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49e86e44fba2492e171664da063c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd394aaa4abc30333ef2d2c2e1f6470274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697065d12474d6efc910abe75dae97a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40ddbcda9f26cc21fc73fb3421f73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfcaa0a634d5062d54247e16d693c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e50c514b6a3f84a4f32682cc57af62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee0ec0a16f4de15020ee02c9b7bda1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81701b2360666ccf7207d60751418f84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44c541018d929d1d3c3567128a02d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731777267b2672971d29fe9c6c57e7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad449bf9b7a47fb0239b8373db57e10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d533d1ae1b596bb21ca2fd7e2663284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204126e6e87d6834cf013bd329ac6df7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceed9ee1f2342e176171b2f27bc79bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbe5bcaedd0e0ba4307676ec8b2be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a548c566cbad6e5ad2493aed624fcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a3e425f248f8fdc325060616df3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aeb349c5c04cd7aab3d6248b43334290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f317203b30a709d39bae093a42fad9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c51495a0280bc211d0cd45b3be7387292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b930b623ce630e08de6fa17de20bec3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb68619e23d1b621f141933739a6e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7d56fa1518859129fd27149e817d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f71a223916bdd972693c4b1a0b7a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4568082201020cfc9c8df03774956297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7341eb8b5dcc8ced18770db176bec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33a0b1db6cd4cdcd788ca0c9d6374299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdba479a2943e5273377a17aca570c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131f7f4b4303edcbbf3766f300a779301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1612738c26fef15ba32b9ab902971e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242315810e3fd623dc96df2f4522eb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0344e9021123404a4b83808ad25af36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf6aca54e79897ec8308f9ea80d96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32f8fcf2394ad92d98d4459835cea6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372b02549ff4778ab4d711677051ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b9bb6a4649d78d58d44c0003a0ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7ba84dd8ff4cd9c6fb3b02a4c0b54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c80b269c1997e3d3d230772575a19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33c2e40c20469a39e1dc6eda33889a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677945ea515609aaf9a8499c097e5850312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231c2a3e0d0eab0d573674d8808cf9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8dd599aa962fe2fd1b6b6f0aa242314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c32e2f194646e39ed9e4a17e4936315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309d816594b67a52f18b6112e5e754316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55c97263bbe46d028a2e7c03966e21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad07240f97012165fa06a80badb9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7bd1394c6b819b772ca5b42d6dcfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e48d1525bf87a8d1f9d9694af97bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30e432a6dd07409580b877223787b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d707747b73cce03e27569462fe83ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96550638c122cfce75f489dce7fb1c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c50372f1e35c726172a24a7e7a909324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a2973a9012cff812c1ef6d0b04fab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191209fb3fffb4eeb6f0f5b0cdf31ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76aa6d1118df61716445cf76a0abe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08651d1b027138d4a32f09073b789b8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cbf2035864ff768f9bcebe141e4b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf3958ab40e97134bf56eb520e1e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35f5856e451e24540527c14a2a17e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c00176e6c7d5edef9303cc26feb53d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8f39ad306aa3e1af961ba2a4fa73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac32be8c5c621c1f570faf0a7c7b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82745d55eb31191b89a3c14d8b9198e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10186657a26d166c3b01e5841bb2830336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67618ba77a32abc880cbaa4c0eb51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb79ee96f30843d3065ad41fdc6407338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0932613de2230bd7d62b00494addc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339080deb4ad351682d093aebedd936340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00132106d21bdd254c408226da5453cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ad9416af756a46c2ce3c817c2f80b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad40ed043f3a73a29bdd348b72c183343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1608e217b4c3b50c71aefd2f1bcfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaec173e89cc86d8ad2cb5a38474df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0322dc0f8923f643bb3caf18793c33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5e8727a801b9ad6aa4bcebd64682347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72c43d88e10d9ac637c58b6ffbbb7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c109125f0840365e603ab1b0ca6017f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c43e998ee6af9d5ef7c68a1b018502350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e03da0ffb79528599f44af393d883351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93088290a4aa015226400444c73f82a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee07e1bc26829946dcc809a3ff68484353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2869682392e058fb8f313ee4e7b6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52fc1dfc0de1165ad73879997426da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459663851f8d3293e3f5b9ff4e92488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f1e6fdcb23f3d4952422d26c715f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45216e16bba73b05ec3f68ecf5138bdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3b17e1bfcd2de27b361d5a1591a5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8787c3d0babc9a592049060aa97007f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a87d0630f6eb054ada386afee2015361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873238d95dd8ed784b0dcef4d95f56b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7749d0f18bfb45120089f88a9c063363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85509c40f0c7bc7456bb2d3ea609a18a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf49ad5a9045ca0f5d43fde33978ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb692cd89a199b9ec9d25cc8820cf6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294855d7d55d4ea3bd540498bcc51c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683df5382623294c8ed5c691aaf8aaaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67b871107dc2426ad2b745a64ad9e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ffa3043aa640b5a210e43ef070a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689164edbf890456d86890d7a3e3728371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e76e8fdb24c30c7e1fec0a8425ef5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a26a63267168779b6d6ccb354be154373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc791d39e66133e0c6ad66d7887e93e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f269658b88d57c6b2334591c35f3ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42210721e187b7a65ec6ecea7c7267b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd0112e51a36bd16a307bec9175d70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e1c72cbe48b5081112b6cc84ec640378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d142c853c3795909d9767bca7b56b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b25a15fa84cf35210fe7912c27db4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9f755abbd198a3b720da99f112d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e0e333739f3bf80ba5b1d1199570b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710566ed62d640f97cafdc3ae00927c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c8da8060b9ac2cee6742ca2eaab4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3afd5640f9ebaf22ca8908151ff7cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58772e868970c75720e72b4e48de783c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a21a75a8076111a4a45e9c29f7f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da155598e1369e6c71af2cef207ea17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576827bb5660a5cf762eaa5aafb3eb06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa583b436495c8636a11e22c0e3e488f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2e0628bfe4960e1467ae19fce7451391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99517568916e8c8b47ea7a2432f470392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c5381ffd303375fb6464e4cfc201d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfb6eb074c0149b1269a97c93c54f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b91b25f23781a9f537812c9553350395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dea8cef42237ce89bd099014542ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c60f39f5527d9ea85fb73bdbf483a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006591b9c7099dff6d56835a2e0450c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293e43a2a109ba242d7902af02cc672399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f030834815298faae94bc2f4fdb4c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bda3ed00b178f7d7ae196f552c41b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07196c21d78d63d28b380c3c9815392b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7553fb5479064452de55cfb56199fbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d75536225f22bfd80039d295321d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312310d15488107b95c585af4a2a781405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a56a8961a752f262a1f2f42af52203406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd580d4224503e47b713fc4d7b2884e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300e64408f62cc4613edb8c30f59e55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e210ce4810bdbde0bf476b3761cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f0155d3b0753ff607cf244dfa5b08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fbf187bb7716e3bd10c8e2a8d3a74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a94b7709a38437584db2600f2ddc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f19303de34c41e8a22ec42f308e7c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d2e0ebd0c1d35d473e7b3f6dba69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c06f513043753b088b8857a4d47d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbab712e01da8387d10f3e0568306ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0174798c0893e3acd05c48f20d33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90ed39763f728db1fdc47e83e89fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c42f501ccc0bc88fc024b5697cfa93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dcf9d0a40171d721508e95c84aaed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6371d5aa4c628227e029e159bb4ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a1b2ed5fb98ea3434064e69539ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f45f407ab7867cb6ec4de76d33a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f66a2d11149f778affbed14ff67f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d51c18f40d00e0213e8dfd6f9391f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a194eef2df6be3c5b31454638a2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f2a5d42f47685ff8c1d77b3ac702427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a4f63b1e072b557de01847920885e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459853cc850ad43250f51efa5c373fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897eb240480b44ba4020530e0728195430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c2d6079881e7e037c117298e0d89b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae787362fdccc31029547467c293bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fb54ab1edb2aedfa70ee1db5640fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ac699960f2c2840cfcfbdbce61661434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879c03a1ea0d30803cdeed2f97006f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c251428f142650bca7dc6c7f74923436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1defc8f11e91b0826c147187d74e5c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb346c262e292fb55e9136809492a377438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f00d26e46dfa4e3787fb23970d6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07d74459ead3735992f2b196c9f14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbea0f5f0c964473b33280afb9c0c34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dc37c38fa930aeafe3d29ceac18c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a54295e8715be2fdad0e1a862697443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e502b461a7794711c655f21763445e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85336c53e308956dd3418cf63b4e323445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae29f9f49fba773a2c734d9ae4b248446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c114eba4340cb45c84c9815c1457dea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465dba49cd1f2b5ea094996fa3734d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255ec9f848e461a5cab1772ecc4fa70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e224fe2307ed63e97082dfbed2650450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93087c1f6d92c7fc7ab5a62646328ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8fd6e70b18b210f82296c8224351e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8f6d4fd49bab62cb695d494b7719453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51c998f4d9c2ef82ff5f998a5afabf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039f5983883cee5817a8a05088d70e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b69ce0a72cc04ebc2be07e343f404456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7490b287a2da9e258ddf1966d55e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46396976afffdc90a938e202a1b974458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f565bf9922db97c710bf3092b1b1cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba70eb6710043d28c8b34e5506f979460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f21ecaecd98f1127530127849589c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce64358139a37b589d32eaf9a3cfb6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29269edc4ddc1193edb5a3664f9cf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2021d3b06aa7f64b7d0f41861f9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5bc8d68a7caa99c83891c379022c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf67459fbcb67ce44ebed7a3b646c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e9fb5420032aefab63cd71872fe93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a05268e0e4a735774d62657d90ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886446f85b399c6e9660c2ed036d0bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f680b78d4e4d3021a0cd782f1ac906470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcb479ab93ae35fb9579af406b82b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb9a9f53bb47761b0ad40b08526f28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed9aa10fa361b42c0cf114104370c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2fe3ec2e2b3df39fd4a44c7e1c6e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afba7a8657161346f0cb241a60d9855475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54cfd6ef41715066cee3c3ad15f239476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b57e1f6f41d178fa66a3e016603704477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e691ef95c1f8c732d49b8116ac339478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e7b12f627af93651f6ac36faddb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3673435dbe18257ce20194a0b1698480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c54d5959fc170be2114bb15e64115a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50b2a1e04e67dc414ec0fa501f7ede482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490a9b7cb96db73ea648de083b118d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3606dcf1bcbcd4282e219a3d390c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6667ef84b2c2942409625c854ab69d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f619a58f386c5d3cea4afd0b3aa77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f6c703eebb7c676508334724667e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170b57af01dc16443eaeab38d37e2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1d049aac3d862df9dbffd3a98d831489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b522d665dcaff24d54ef9002b1d17c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6073a51bc545480d42c2563ce657491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733b35aa04710d1be40ad8db3a454ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5473b84c0970dc6de24298b408bff4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa6ee37611a9c5e72463ce0a3c98d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58432fbf1bd8a9c6b787e4721b0809d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795626bda641090ae51e2f2c597835e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783db2e21929ee3b4f3dd97517af1c0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf2a789dab10355c2f02bcf066c79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeee72cd6bf8bb3a2f7914b8c36a86d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144045aaf01c59ed92fe09993cac181500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f96ec3322eff74a50b111a97ac0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7876b48b445e8188d07d9e7467a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af50918774678341c9debb0d31d900503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c2ac58348b822fec1b14598a5ebb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e5cb2603748ac74785c5ccb4e75b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf64fa357f7dd9b7e688bac1fdc416506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7275fef5a67b87e33b44ece0349492f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ce5d4d731ba00d14b6dd8c50dc06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4391d813bcb24ed62e87f010fb4c443509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c41759f78272bd573f9b0b2ca2be7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf08323bd6be36ffad48a247c6773511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45102046c4f8982e31a1550b995c533512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d3b5d2925ba5cd5e74fedb410e3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06225de2267b893929fd9c3c2fbc5ab6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b116364a04a45a6b4b8f01b4cdc43c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b072cb4902fec19f1c0126bbf9c5716516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ba0e88651e284a80470f67ea4cb1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb947e384f885b2e41a0c42de08b4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c39083753a5ab17ba821a4400326ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6cc54b5831a2329b477ac86050d7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd510e6653464f23007b20aea79abe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158aef692e29b07f64875789f5acb9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531a8a26f972f77c9310d569c9f288b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2b2589385cc78fed4aa20a7f3c07d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839637a89698ac248689f8e6188f95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f2f7c18bbb9993a39f46734aa54b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4a081fde8873423ebb5a428ef830527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b49d90a8132b3dc3845962a068d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e619ea051b5f12a63588aa4bd1c56d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a4c364c6d8d8384e8d42c4ccf5ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4387415496e155abeb7202ad011009b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1b78abaa83cc7b5c3a17f6bd18dec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15ba8e5fc10ef37008abb6b27c294a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3091a692b093c98321c97d916254534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a152c7584c0e086e882cee6701a53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f454c68e7f5b2de2112ba33cc082536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a01ade6df35bd942fcb84503374d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8320afd8cd64fe66ab51f40fe61c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe0587ccf83d5e191d62c05dd8e78a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e61fa0e92c7af559fa4e2c0648915540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66d5ba590f0277c24f326e9e62c4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdfcb416a17013fadf30da1036e77c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ab43628823d65ef6f7ac1b39cd569543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f943fb0859c3d180571184a73118c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42efb4dc6766850886c0b2d11138a11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41f7d4d13317865f1f1b37c44256c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07039bd10fe86665001d088528ea54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e59cd59a7caa8d2bc9db035f60390f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d61aac6c83cdc7033df40a8caf0bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a836ed6ffa55ee1b255c7a3b142dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b72a6aa35544352d10a3bf67b23a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07938f6d0c66aab21fbe95cc06fe47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dc942b85f950101c7129f4f7517c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842be09a1a84e8efcf532a0fe6a520554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e68426980a7c7da138447ea8f0988555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4488e0da6f27ff3cd1ef22a12d82d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe192bf6d7f8b11a57cdaf358cddb449557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4fa08c9a229f0d4e9402f31320eca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0b81acae6353e13ddb94adfd35fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2377ed8f06b2dd5677b89efe55c402560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e2dca7729051de62c2cdac63a5f15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed88341d91374095f191d14b514a2a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121face6fe5ced586ab2583344f8a26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635f6760004bc432d0717625985934f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393451d5d98fcb1e110986b04c374fd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e1fd99185e912de8ed0657decd9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1624691f98eaaeafe573d5b25e865ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc5a036d7a2d04c115baba998c403f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0662788b4a552d259150339fc73ad6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a0ad76c0874702e78ec1435294e30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97dbafbea52e99311c1bee795cec77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b7bd1f411c275264e871b9dc59ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a80a577a0745fef8c97c72ca4c56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa786b78c284c3efd97f07d426d48ef5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b29c795fe917a32ff39451586dd8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d72af5ea4edfa40cca2fdaad5b10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418c9a2a8b26c0219d0c0d50b6d5f7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88a72e4bbfa006b947517b84935d77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a67fca05b7f3d5b96ba185f27b44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa047fe516d65baafa8ad2da0c81d72a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bfbd19c6b49e25ac20e33c98f54ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fecc9280462190c0af60722d0af90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0569a1d5ea28bc68cc300bd64d8e9ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de213cd1241d4898125b6841c691ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ad9eba1bee99b2b72e1f4efba614585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff2bdfb45f804ef5f5b8eab1211059586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917205faa435de863bf81f6ea0c7955587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda4feb196a4f8e9aa2812f64e1726588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b232bb84f70e7a57f62066ea4c23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae2f7382d68fb17320e8e5810c0d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec342d0c0d3b515496d105eb9859cec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee92ea890abcc1dc7800128568a4da9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116c41ef3ec08ec4bf4776c287c548593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa2774704459295a00efe09db4ee1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80cd931ea65e1de71da96bf66ab1fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6cb96d2551ee6df39cde89f81f948596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac173f92ad99e2404740acb23af5d925597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022265fd5696329ecf3d523e2fa6a7e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d9db90e829fd661946d3f6721bb6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799b1bed0561917089b4db29e8f555600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7608563823cc4c15abd64e2dfaff0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e430c4453e34c7cea9e33c4aa6cc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07baf7776583b1abc9cf934988354b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2389a97918d4cb48357214dcabe41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b69c307e1f4453980cc96e9b139af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4049e0ad9f575db2a972870a3f1c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374a384425b10450f97111f84c594a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03691d9a1895308a7d2b2cedeac35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67affb66cbf2eebf9b7918909b2adc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f59f2e281e57355e34642ba6c884d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90456c53b5b68bfe05cf67bb4a0914611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43b6efa69efa7a89e22b8d1110d42f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308d95005685192861ab5972c126e13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8621cbd5a8ec7b3834f1ce92a2e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd7e36b033dacf653c746c5ad4819615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf0f8d8a5a6e6ede1d8cc9e0686cba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb806f2904b14d5cfb00850f7dfbbf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a0e039d9d175cd8b86cf25b8bae07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8192f6a6ad570970d41e5d5506e878619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d01cad0bf9ab85fd658f1d71b3541c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea990cc7cdee97cbad18b35269347621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d07e0aa366e08e93b35ebb16063743622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715179ba2c556705da0df5106e4f20f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f8e6fc398eef7a4ae840a17cb3b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a88f2f3accad1465918c52b7ad300625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b44f729e02b764270ba1a120ea2fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b577f7b7eb8d56c91e4b73c467bbb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3b7870dcd62e85cd99a83f310bf8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6441bf86435246c501afdcb519a33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9afaebc7ee10afd78b9aa9242b7c0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e952e1d52aae671b5fa9452bff268631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce6011a148be7304f3580d7500d404632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c5af29737ac36fe2d39618b73e30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f65390380ff06fab07507b2e605f35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcf61f64e358864e32ff9d1c29ca34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37f12b43e2f225921dc9d221827da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42368600fac43574e7167679182cb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4489a0dccbb88b4ca1d578a082bd39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac226f7a3ef2c512f9db19dc0f72b7ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321e23aefd1f620dd0718ce9714a39d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307219d27bd9bfdbe2bc41b6b71f8d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fac6515b347a19e70011f1b205b8ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d568f80524cd8a166556c58ac6a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d3b7b32ac26a2471880022a8b3988644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a5587ab69305cf870d2529dc89c05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9a8399d5d1bd934b1100aec5211ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29da54a73fa6533349aa2b8fe9d621647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1edd26ff110b332c3ebc50fab807648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6375818b899e64880844fd6fab9c086649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd24d34ddcfd9470ac34baf7fba5691650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91611e8807a3a174cff28059c20488651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a35e7e05fcd45f423470d0a1b2c0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3184e45d898a9ed76bcfc07f5041bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2add90a8cec040f8216113a64525f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624112e50f7c37d9c93f13979db819c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18546cbe3dd68e9c106b853f4f9554b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c1bee9109cfdf89ce193cfddf755f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fe2ac85e5c7d3729a8c238a7fee06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ccc7355388e2605773a20a9d8f60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb83d1e762c553f9c53871efbdae3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6098e01e0ba8286a54625b9cde45e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17cdbe43a35c3b171acef0265104f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d12e4d877c7615085463b87c548754663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834914571d646cd821d0cafe108bf27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b91d61a98b82b8bf4c2ddfbe797145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233231c9dc473ab63c5537710972dab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b5bcbbb56fdc03f425a5e2fbfd15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05291073043a4c3fbd1e7cc85ee28de4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59136caff14a0464bab3a7094aeb523669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1b857c378619c471cf81f63e77a24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207083ccca4daf4e8bfcd6d45120fd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846a2129cfc15fa311f9a784650bfa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e0aec605f3a86bbd2aa000c9bf4bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d3b8fe3f36f29bdb9e9cc24c8b70e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d08324589cbf06d4d55aaaa54a9b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb4be992b7dbcf06bd6bdbc7113d59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d95e530ca7b48cbb9e99dfbd31ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa575153f772c32160f8cb54ff4f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feca7dc30ba26d92c935f45c57942d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7314b518df61defe35e014f80907d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592438a90ae27d366fa7d7597bb9c78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c2095d29760e92f20b0835d84e0c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b2154f84d27c8857990e5ddaf982c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7253b5152ed59e2f5ac9c5835e2e1d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8c6d1e3a446a1cc0b3189402103fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25727bf8ca237bc4d68094136ed8cf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eb8d6c6e8d22a6e52d57cda2421e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d28fb3f5dbd5b6d528e4a5ba9ef6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8cad67abbc7cf403f4adbb3d2b1e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2269c9eebc5acddbc44eec059668e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d657d6caaaad9388547fe2bcf2c45a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a35497467577f4e4b4f1a7c9caed5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc237f0f8ac21245648eef8a62a2d838693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd8deb2371d07d294508e21d1765e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574864e1e92175a60baca58ebdbf2d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f081e65d07f485163e3bc7e83d37a28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b56fd16693626b4efec0f8d601d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f634beea0a875582b148b6663f7175698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88ccea5f96ef504f036ad62bec4c7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03108c5d76bd7bd8137f8cbc33e019e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c7a1776e4a8822cc00fc059ed541701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6951347cefc8d0f3f73d308fd0be75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025221871310051b6363786f781947703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff72aa71b85da135d7ecb3140f8877704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c9bd8736e10faa4f19659e7b91d58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e3cc3f262029a5bbeb7b7e97ad02e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b996429acb573bf547b0a3c0c1c4bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecbb79a09bc8aaf4b477e00ff2fdf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b7484b756386eeaebc1d4ffe818d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f776a3acdf79739b897861038e2f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f10f2218e50d6f4c93331f2de33f38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b80575d145a24a64afdde9d2b05b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ff1fef96a04b2fe47bac7cf4b901713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a9b7afa6fc7e31c2b4b3b6dc27308714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0183a6a2251414366779a864bce6a20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877597343065461446b8f17f0cb3e1ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b2dd1d12b1fa8807cae7972e5367717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eab90e20df82229fc1aa77e271927718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b051a54cf69dccb7ef37a3c69b5751719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28c0a409a8f2deaa88eb9167fc17f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a8280a63eb90056e91cbea40d5eae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aba45f5e5003f389c49a068120fcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169bb96a55bca01745fface83b059ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4af7eead7cd58b9fb8dd61be59b5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d0ec621ef027508b0b77e4e7642c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f61ea4b4e2176fe06f86414a4e64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffbee025f5fa77ccdb03302486a522727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d12a2cefb665348ea81cedcc8b280728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf59491fd91f974946435573d5b8ba4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bc939c175023c1e7ed67e70830d3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc60af2457648805f776be920a16aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af974120e57f64730f1fa00d3432861732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a79b8c20c7c47c3ee92bf6958fea3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b733992a74342f5c694d89ffc1614734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf2f73a0c531bd40c749ce44f3fa2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d25e25cc97d91113ba846e69a0503e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07343740f3521ac7fa044a31ba7ba33f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0e172eb007737bd8b4be533ddf2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dade7e479ccd5f758e23a31d446aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd02896b8fa6f52cf3531049507282740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cac0e48155d2e7c274838ac8f9d12c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a52c7f63fe641cffc43e73b093f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112af4fa6e4099ab6f0056fc76d9e80b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78e79f605fb3e0403f0a87b2f003f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948010f0dc573a6f5ea39ad43fb89a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b4b1eb7fa60cd7aeaf5e1907326ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e678612f66a7742be8c68ed6a87cfaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b7f35b7f5c5b80ec12b7b109457c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ba3b9d0e5db7b0787b4ee92924125749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4252a90761f722edf6da845ee0cbd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32f2a684044c4c7f6846b13d8a77f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9c1a3527fd49e32378c61745e0c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bbf1ca2e907799b1fa98c325edf46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424a0f15f206d2be6d6be1a9b329fca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41291d6749b113a0c5f90f0903a567755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f347997204721c147af5ea4bc20b59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3065f87c182db0668753670a857fbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1aea0dca9cf882966c815a3581b82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2f02c44bcc9415de03cf32883d0f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd96acbb9893660ccfeb951da8356401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617627660aabca9b033e14c2f91ed5232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486f563ca4011211ed4acf09601a223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e0eec34734b4aceded957fdcfe304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c18c3dae1f344698b74aecf20e33945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea01dab7e065a82b2727cf2fcf2dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84e35b2024448bf7bf3b375df5a627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a483779aa7355a647c1dfc885ab3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec421c3a78a53415fe7fb69f0222cb809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24d89f3d833edb51b4747a42a355210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d189d18901ad4e278b913e2e781e2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6c9d62f46a48c5ae19c93e32043912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69982c16e6443af5c9544635f3fd75f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b408d5dba871000863445597e1a3aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86c27fc7e60f7f0c001742f2afefd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7063aad0ba22edb606d9fc31e8e3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f36cb02f4220b032998354e26f8b9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215467bd1539d8ea8d978a68990e1f6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df6a979c0ece1008d17e8bebdd770c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3caba7d61d1c5a3be0cdca1bcaa2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d6febf3000125b039ed3e637c83ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cc9da7ec13c42c8c209801572218322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269830b3181a671ce01f06bf7923e8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702430be33f28155dc670907c6c245624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a291cc532cfbbbe0b8d6c363b9f2c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47b582cee47cc46c243b62f882ce926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9cd56b0f0cd1b01dd220cd381f02927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c56f598529d03d247f487d999f0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e97bc75948b672b7f53275334ac3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d02b9b37a2c05da8aa0175e73dbfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da45d0efea8c6922090f250f69298f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc3a8231d2fa84b1a86ccf07d0ea1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6727eb28627cf1bb359839efdcbcef233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664f8d3f021ba3657477111e245da7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62becf56ff9b555cc74fe5a02203bda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61c0cc668ecb38d89c916296553fa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2afdba23460e2d567caa3c37fddc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fc07f6be677c05e85efde6465e86e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa103eb50bef857c1a196fb90b76d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b04af2a5c4df4dd80e2974bde1bf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d5ec9ccfe6613b0b4d17c46b6f15e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678fa8ca40aa77ff4ef62dd3bc3d9c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af95e2230e31a7ca11de4787d7aefb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ac6a9fc38b68f4c1e6c35295648944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13774698baf006fd275f8d90cad2cc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c84e100318b736fec797d7187a9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675281de1b775fcecb6a7587900e7f8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61d5c046c6b45b5c1298235240baa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca2b84ca6a395a008c1678963a8dc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc9847d61530a99a2f60d3604588750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd7ccbfc88cb063566f7bdf493ddf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a8f2ce8522f3ca02aad4e3412595f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fe80a951c1b34d10a0276c433fd1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285ebae4cdc8d501c3689e1ab76c52a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e410a14bed97ccc815729a3e94a6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66912caa1e36344a01cd50db8f90156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b8f6d62e31b24bbe098b949a22b4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873333fedef0ef6e623bc26c5cb7d6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a41758ca8baec014402f5df3dd02a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5301be7828259da7ea45ae96b68263060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d734141bb735e9d84a2fbe9d26d822c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e56b9a7d55c34716e53cb5566e57ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81a4f72bcfc00bfee2a7ea96cd274763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9c861b46f51a208017eb17db6cb7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584993830f42b2ccd00dad30b1ef9c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc9f44860d68246b37bb57d4eb836d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f828b9eb3c71397ed6b35bc2000f84467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fd400ab5b24fd0a764b18aef9ee7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6eacde37bde6d748ab058b81260d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5a1d4164318c4e192d1d8496aafe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8a9ce71dce6772d6da3ecb656f80f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745b1bfb0f9f22960aa5e499e9f7c6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec319236ff65bdcd97f156e403e0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064ed336103b702944c03268c36ce974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45a3b4552932519990cbce8894c0ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f01f3f98085913d232c98706d302ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46627247e749225c09912f74858abd7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db099cedc80448c221d3cfcbdf47537078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b253cac10485298cd6f9f257afb9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba2e9b33d789923889672a52d5de480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c7eb687de73935d6dc704822933a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efca40179e31f2fd0acba98b6a620a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbabf9e23703c8a8e09fb190350008583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77fe17e2e94dc6d1fffddcdde05c5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3376cc16ba59ec498ae59b50a55ec7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b534b8f9bf4a3cd93d92ec3147928086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856d080a44d795aeeefe2408cb7a3a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba68eced50540df15769bd5c7ac0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db049b08ae029630bb2e53800ef86c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376482af7e7951bb369425ae955ebaeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab693606ba6eed2b2dddfe7bb35a1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ab823e2af3449650b4aeb1996dfd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2022ce0228a1b6c92240aa3499f9b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803b463bb0b95e7f4b5b917d462fa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ac856aa74988d6ae1d06b53d14dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69144e75e5ee28e386c7424105195c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050ee5503f896468aadee8deaff661097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9902fe25ad5d8a309cbc010d5e759598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9694ea01b1f3d70796ef513b06cae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a4321155f9c59684247c753a9a3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c25b16ce6112d9c5fe30a0a277e5d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280adb39d1e69008b360e44b2cdd13c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18588ea4e351db13e2730362a4ddc162103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a68d3289e1bd08148a8a078c07134104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1732ab2092c67d879645b844fb27d92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5315a7e8dbe19cf0cdf347308e0a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ff53d3c13d476b066b807230c93e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33ae441ecd5b1e9dfa2e40d2575d2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c41a666f29ae6d09e0c7bb7a350a13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965124dd9dd5593e34c15c2ce4346bed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb18145cb3a726c192badf7b61da6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9bf733b3b27ff4277b11a00b5586b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d15c896df559801942e858147622ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d68d77825267160f8dbebe0f0c016114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e91b08b75656e7cdd4edd39640daa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c6e43ed9dc698704c72f79f907618116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9815467fe8f3d06903a89020aed8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef7bb7c1134909d83e644449a80f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f6a18f3435ad6be0729eb0b8687f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb0433860213ade53277ba37dec556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb6d175e8057a0825e71afe1dd5067121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49810124f8fb2feb1a052fee7ebaaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e622981e5dda6fde05a070f31aa768d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4c6fcd34ee0512f73af80eaa336ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d3dca0bd12fe365eda3f2edd40fd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4900af45cb1abd821846d05f9858126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e740697d0a34fe76e5b05709cb23c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999aa52581d4638370e27fac84eafc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696725cbd6894cd05a0d4e3b0467eb05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592832c3d6fa920864dd2ffcf2df6bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e75c3721b6835a42d324291d3bda8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168cff3cd665f0f88ada82b0c1c14fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d32f9d603569cb29b8ef3896d25313133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6e04533a4440b9ca96fd54a9e7a24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce3d381bcebfff2d51afaa78e50c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f789327fe9fd1c686c8b058bd409c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96fec5b7eaf5fa78863813dba6fe20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b15c4c42413306842494a2c20f4fdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745650db5bee7dc83a4866ad10a9cac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd737f1c148b04f251528bda9f2be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77198d25a05ba7d26b2f57babae64d4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c23c099fb22d77e98c5bb3219bd1cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb82762ced88f68530509dcce4128f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d772bca8692a7778998d5859cbc72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8da5589b71127c88e2e0f6adccf6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344f22ae181072ad7164f0b10cbe07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb951142f9d38df5fcd9cd46ddb16d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ecdcaf4a8b46be07cbcca0e0e43af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d64301fda71fe7fee9d9b3d149cd23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b384c146d65df5699fc7082e4ad8d76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ea3d67bcc8a0b9570aed86a64e0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900685e151aa656cf65e425b8759843152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef99a0cea4c9040a2cfbe927f30a91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89938798c259c4c28d39e6123e895952154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1f666a1bdd2463d5fe63f98e921a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32137abac91ae2be9f7c453f895cb1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42719242f81fa50227fa21745b95371e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93cc29c954d40225a8fbcb0e927bde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119400baee3261216c837190097d047d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2076705270078a673bf7697e01b90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1762850afaa0ffa237288488c4c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3c1fea99fb16e176c3ebb6f681f46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cbeed324a1439b610437175a314e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c343ef7156c2e60e1ac998153539e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f69d796bc713b6d9b3b898faa74ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb77b385130a853946ca4c9785c04a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec642f7db8d9458b99368bb777b78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2e9e0aaf9563045b3a616d650e3d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d181a4373d59623c991e38f66bc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5772c1efdee345d1752c26247a5d1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c80d44ebb76f5fa1ed5961d9e5b595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6733a885e7eb5f2bc275e7379f5e15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44dfca59a1991d23f65a60a68295ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec9def447e416a8b39b7c13ec0e89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8914d9d655bcc8dbff1a506a769b3fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9fee276c3d97750be584c818d105176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff69892aa31eaa5ccd12fb0cefb468177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf51a0ab53b8c356634332fef3499ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6f80d6e6edef347a8312f066ca6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1bb5129d91051f890d09847cb0f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd2d96892b07c3867a03b3d9cf590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f02ef79dc8876a9bd8843081dad612182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb299870cf82e07f9f94375288c09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4cc3f16f5f4ac62e4aa4ec70a66a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61146b95f4b7aadc9763cee1e3319b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6496413e77fd39a2d1ac0fea4f5fc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e82b68780ae0cdff73c598ec73df9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f756738b9a567d9f9eeb4da6dc50977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1052e41f2706bb24f65cebdc8725a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd9913b02b58b70022100f1b3db17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688b96833cf4acddc666a2a75e2bd86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d399cde7a38fb0ba4d890987eb5ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb5218a9588b7e88dded2e27e43024193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7d25cf5153315e3ad77d9a05f5ffd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53564c1e8e94b44b19fa74cc6589d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc817338d2fe370596e47d7bd5868d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d1bfa52db0c1e817cbf90ee36e215197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0c9dbb3ebef9701929d5bfbc33929198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019bd78df2fda078e8a1ad61d2e0603199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7ff0cf60f61a761b7625fcd62f16d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92569cb6cb615862cda531b692660ed6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6c8639e58ea2b0bf7beeb34339d1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5fe19f16a89c830d637706aecb831203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21273613ad30c75bda06f0c7b0cf2f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abcb7d749ed88b8d14cfffd63435b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c591d9ae107a24dd7470c3e7b97a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c68d8eb8582645a01b8d4e718771207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710165ffdfb1bab5aea2023767e38c00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc970b9240b244487ebbae97615ec4e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2731039f5e29c0a22ab53e66f0a7a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f47ba49575ebece16e41915574d7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b30a33c40371bd3e3c682cb206be57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4967fbd93087c5b32a4d5ca47c7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662928e8d8a766985afab9ff977a4b12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b43452ce11c3b5f6bb57873454e85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca675a7d3ca55d259dad102d6ce159216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df17c85dc807477a0e2a24c30a9bb00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe32eba2fadc3674f3dd4d157719b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a2b9606fcc45198843b6256d9385219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545f0ba88e245a1d1612a7833559798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85059e9e8a2585051c5458a90d26f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614abdd16eb1e7a0d2c25b67ab7131d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba341937e298beaf8c7bde00e9a048223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad7976e68a760f78a722aea40bc21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d60418777f9edf91b24b537228318225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c18e67640224496954b1ed569e76d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63178597ecba20653c79a9ab82aa4a17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e654d069b41dc8927673332f02036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077e108f2f0bd6bf2802e34982d14ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48faf3494712460ba7dd5cbaef94138230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1862f7a23f8fcff6ad70c71f1511231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af0702e3ad8e9a392083882f778ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782ba6ba94d5080c6f3f9aae36e632233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122fbd1bdaf2d6c95b37ede9f6e1ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b41436a459a6f6c2fa41333e0452c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997cb6b13d05f496eb30f2652801154236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b527173d77ce7acd06baefcc6366237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb18f81c73afb7e91e805b0efc0a8e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891891554d60958eb0f12bb2de05ba09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb0f5ae14d3ba64b4553ad8eaafaf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361766e7f6df1ba145b98fc173843df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865340d2348ac45fdec8800a85c9e4e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc4708af2e556460b94b964c597b79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c7fd7c7feca5363a35cc77a3c1103244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d51e11975cb1896dcbf7c22f6f3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d3079ada07f6fd0ab8d82f6ac9712246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc03a880a437ccd5353110eee14edd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef433fca31bb37572120c65bc21bf8e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9e9d3f8b418983275a5438c2172b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c6bd4d46e5d515e3aa95eae0206a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b32ad610d2d27b9ef523f4e0aaa290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae01111d2a2107c77f88c2f8008a472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf82937bf6e1633a3ffa9e89caba274253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbcc967b76071ca2b5a9cc5388b8a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afe402f32362ce298c5d110b503c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c92271b64425b00737ee1d01a48d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c89c2057b9c0ba81354657ac76c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd3c4fe05e289201b994ad679db34f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a700500e672119495afb4cc162b1e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904653c2808c5aeaf2805071a1d93ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604363dd661518f2969d3ece321a257261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565edaf5423cc7db6bfbfd850e6cb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20efd6718aa8095f4dc6ccd24c9021263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa592c13f2494f3263c896197365207264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f74f4f6d45c95695d560e27f4ae98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ad5d9c46df16e447ff6fda3996bda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161903639908e6da0b3d7567f0070aaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fb819e8be7ebb57e34dbd8950ab4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a327f900204dddd00e59e9edd5b4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbeb28df7e3cd69fa03350d1cc9135270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab84e92e749f3ed8bf416c66bc238c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc435e50296dc5402d0f45d9f317e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a82b1c2ffc3e503672323a146338273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09702f8cc4dee9ad19755c946b67309b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdeff5e44b49c88911081303098014275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95166dd34c280b8c2cec4eee3693460276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b6e46f84bd884234729b4ed0c28d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc671be20e069c76f59d82e2373a0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecd71a1cde7746f1364ec3ceca61c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a1bfdf201d53355f4091ca188b4a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f2b56a23caba2a47718f640bd8250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd41f2ab8f897cd58d41293dd57abc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2dd3b7dbd36705d328e552208a863283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157fa173afebb23a4a6ecb874b31b72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964f7bbc6905d72677aae6040a0464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f132d79c2351496bb87d4fc07c4bd61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb50cfc60caeb3920e78da86b5271b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346e7817ef1810b66a078bba5c01f5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42ce14eb68e471b9e84937d1824cd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fe99d933a4193219c89980ad9a0dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af938b252056a7810a57165107a1ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f22c0ed2287b1c69ad16ba083b42f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ec249a3840b991bdd9b1bf3b425f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f18d6746873305687d37c240777ae5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db667506fbeeea93cec370fc7f9aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe36af5b8b274630c72985b9031074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d7b1ed8988fc0c2554679a5a9cb34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded74d98817aefccfcf029b0a6cde215298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd7441c801470dc21c536afaf7fac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887eb71a746361c61333bfe5c8d2ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a4cc69ba74ba83ab128646fad86a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975beac67f09cb8c959a760eed9c541302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d95ead59a91f68d23428556e59b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907716d3e43470e59bab31bad26377304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caed6cb73f25078595644b1eed2f25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70bd8f6519a8cba9f919604ea7f1e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ef01fa7c846b303e36e561992d6b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1573d4eabb8c1d51405aa23ba29088a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2833264cfd3902e75238b184dbfe5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156c40abd9f39d18a4be39f4f903f99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344f36ff1cbdb9b41d13d6a84bd52d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895dd1abf3c05c86817400192048aa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b41f9be396ad28453f6fa886910161313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18544af19263ca30833f3525e922fd98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbe03b22e7fc6b8f3fa81e5554dec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0ffc819483fc1c3e8030f136f80c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79130f9a20820b7a5267a24c2e16fa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c805df13b29fab917c78917f03be83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ad7052bd168d8f37405ac340eff1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7ff5e8e05def06659620bdd83d92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba12b938d48d3b363f0f32800117d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1fcf2949e6e7c0c549ff1fa8c1ea1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e664821ff4f45f92b4871d18fd87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca906c7999c8d4309272b855e22b8d0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e0045c842ca033e85f2410327da6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2ffa0dedc8572d21bbb5707d4ba67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c92d82b45d2ccd0c488b09ca8c3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9eb663bcf6eb628203c02ad5631a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175674e7a96e4b7680f489d7de455e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0fe56143800f4b54b425b376196e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051d971cc98b022e46e03be9ef20f32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c576300268ee94d86e7a1bc316f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631b4460d2648f25b7b68e8e00ea0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeaecd3b7abc04eb02016ba21fa985334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea764659c00a2be138dfb5595938e5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff6978f28cf877ba97794ca60b8aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f31bb872dc08312dbf09408ef512f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07adbd8906267d570e5503e17fec4af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95988afd8f67ded644ecb2b0180b8f8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1597a73f860f38ec03bc2222e74112340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441b385210b8444f300be79ea1cd2cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6cab6566f48ae34bd60c5d6bbebad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae1eb45ef0ce34a024c3036922f0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac0e6a72527bbb67ae6f10a04fbf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede52c8da05c07c976a1dd240688f22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c4a3d1e952e9d6d1ae9ad1db6d01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51213ec197beb9edb98ded5f10069743347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99189a3f4fd52a9975212d946e6fe7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc7ffdc1d17cbdc90dc2f8370f62a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7665d10ee7f62ba88f9860e932e5968350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ff5a30ea511a9578282c23bbb63a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6f59a2769b00dbed54be3df51a083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6836de9506ec3ab47f2d5dbaf6719f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bd91e340f6fd71947751673c30f1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43aad0ab87990638d41435f7a77cab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bfc24e30e775814bc315ecadf13d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46fff8c0634f0ecc1d979fc2ddfc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63c6277ee44eb2feabe552f87c865358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b702cbe04bec5aac13ef0e24f0041359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ff6bf3c2b30a78370a4fe39174869360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c15f9cc03a59ac32b5e10240cf986f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e04c807fa2cadb1b138ac8af5812a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe86587100cf36a48f159c0e775452c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05d84f3bc5f888f41412c27b2b4d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67287c83cfe3790ae1110d7794e26c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c570837fe565e0f277dfbff79a41d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8aa3cf3d07525762bb82f8c554273367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b284a051b38a65798e2b0bb42f250368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f42e6f93e7be6f219fe6f563dd8cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86288d3bdb1b3d41caa11519a6d82e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b51e9a2021eef49daca8a653781cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b65c1145f7dd04fa2a7e0ef502b94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd669ea8e9d1c61139bc03823031ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12b7223c66cb8c870be8751ed93473374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a44a8a286be6b271fe016c31db990375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289988ae599e5a4e15d265bbb5e531d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cd5af62eef7c9a720856f45504efa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3e0bbbe1405332f8e4af834713048378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c29c7be3d777d8b393ca198fa8688a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472782eb55fb7c05393975f9c32e229e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c43d7c8b504f5dec704aca646481c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3249d9c2cb061d54b5dd69e9ebaec42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d04304f6adab47ad3d61623a53f6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f0ba1667a5d38f72010cc7e7cd61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3104a6a1a588ac713815e94ff4804385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f72e030f7c79aedcea740fdab8e64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efecf82e413426d713eed2c6fbb047c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1710ecab8605ff697afd051d7137388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb7955046348df8447ed64b34aee06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d023fe01c4f673fe7b0b52ba008e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ae1ef75695a214f22ab39ad1030e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d956a541b96e743208b14b21747c605392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a341c65ffd6a5d92b5e0c1988ec8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f21019c9514ed9fa19616137d66c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cb8bf46af197ff9d9edcad9aa0771395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23127134c027d5f8f77ae95140dc04e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefb2df5e308717088835c94c034fdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc0d95e7569fae82664b43169011bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c86d4d963d8ca36b9e468ae805889f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b4f8d06db62f44ebf6c301c360d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae57dd31bc110f6a33d64ea0c1c2a9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865c319ea02b4422799f2ef58e7761402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c59137f9c23b75fe4f8a6a0c827b3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eec7b8d3773f0b91d296cff575caa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7426c94321675041c442bee58a1a04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6121cb75a8a1a1bb98ba1716d6ca46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2516e30df6ce356c2c1f2e21206fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a0da06ab57f5ec8afd376e08df2a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ac1bf7860691f3444f47a9151401409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c1fd907068228d6f2d4b6434ac8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb500eb858849e4b26faa4a474efe69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a624c25e2df0224d164012467a57e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f626cf97c8913afe890715750e1e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7ebee429102d319a109ea75453e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7b0521dc27705ccb68cd87c9f3508415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727be093f213bd0769fc3989ec44f1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b4e780ac7af449b2dbfbe08b6165417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09e0cf7e9863f520e8eec1fd16af70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc9d7705d24290184f21eac6f1a5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f74c6b20a5404b259d6850aaf99f6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330936785c318eb9412102deec6ed3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd23ee73715ee58ea2a139cf7037ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06db8d417dd27bd9f40e0eec31a789423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c047d49263703a8edc3d2ccf0ce37ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acfa5032181f2e2e701babecb1a970425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e32257fc61aca9d3272e4c4c2b719e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e1e1ebd34d87b94d81acf15d4fa6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480817803decf43902c694dfb053d09d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44d35705e9a848097b55b8f4ee9f0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979ba534a2c1898aeebfa4843139b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497500b347ec1e201cf7c493606be0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce51a04b401fd58df56e69f73f9fefb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7db107c389d94cc9c21211818789e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db984ebd45d75111c4b7548687d62a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9dd17774fc652092fde29e5a1b33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470892d2c5554db2ca74889c4cf00b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a793df71f720b504ff5f88142955bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8380ad99e51e02072e3945cb8a7cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad8cb438a6593ecc1ba36c37b5ed80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089faf3f40cda752f5cedb7313f8eb27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca671ad56ad20f7879389203aa44ced441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dfe007f26d7d228dd9cb48d997eb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f8b23b7a7165f15cc19bcc450136443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dae635f91f783040e108300ca831d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803c793b1b4aae97c4cd3424d656bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c13f976a6978d768cd3893f9cd93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126cb80326c5d02a71a3ab404fdf76a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fab3d4f45a8b105fda127c2a8fa1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230de62a3f2976f1fdf01658d49676f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b76a9c0c37f10e6a0494a1d07cde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c6d0eca5b5ed0878b7207f716562451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60588d7cad80ac733ccf370922416fe0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27eb855a7171ae5142107564a979d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d892437fcfb1d166021510a03be777d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e90e15cee4cae49db167ba6107d85d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dcdddf4c185e5c21ded9a859bc904456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e8ee622f9ae2a9062f6b12b28b154457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8150a080556c445054a0b18b6579b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442289703ac87b812690c03c5f195143459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf179068ed1cd2e7e9da5c1060c79d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f37fb2f58fef3f1836cfb4a61c9ac1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4aad5454d50acbb4bf4c0ffbad8fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb089ae1d495df2551d77e380d00d54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b984917d32f7a2c0e84fdec721bb600464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d27b62f0c6935a455d4e1bc637073465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca3f43e229f77fddb3fcba30fa9e08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974271abbaae9bafff0253b0646b36ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c4ff03d6a1e3a0d1c28e377dfa61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e2335706f092f922c196f16b2d4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174ba23700d003300ffd4d2d907b0a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ee9ca4e6899216a48a74b54117686471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9070b314789295c35f75b40e6c660472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2da9fd3ddb126e62538ed528c40d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24944ae4da845e5e834b4a16283158474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da4d8b5c3af843ff6d3b3f82fd4a1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e89c5adda9352db3cd60667bd442f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d41d81af961dd6840a36f6b0cdbe9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde138e8aac865080ce5c5584c7ca6ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4537e0fd4c83533518a297f0be4af70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e0c08d8eab4acd0fa3532fd39e201480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff5c8fc8b350317d780b18037b4542481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89725bb2b4be2f2194e7c600c26e649482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92afd51c36712a78b459296baa5234d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ebcd44658e3f860026366e43df1da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fd0a202fb151197a8410db451c2a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c30512e6a01c3e3da42683e561be9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b87280ecba2ef78f4e8b119e29e86b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110d630b9d3bf3e91c4974233602287488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db950c08e1e9387742a6f15c80bf625b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b690b67d092f4d88074842dbfa42a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb890dc39d6dc62add093d8e1bb826d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2d636849470dd2e2b52218a4d1bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8affacb891511a9488a9a5697536b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43d523e289d0f67c0926951069939494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f160cbfe3f272002a6c3eb9a4ed7b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf2f071bbc609af067a376fabc8e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb98da2843d39cd9e8b79caf460fdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269114c2eccec09335b042762b824530498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728a9e31808606aa0b2a07e6fdeb0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c73927045ecb1ff0c2414d2166c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8b82ad75fc807b9ded1773a4bc74f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a305ac9d3193ed0fd551711668bd38f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ed4c608d66cb61be3d64fcc5c83b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24acf977b659a4dd8dbc168eb0671e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e23324d40aefb4a4b7cf6a86354fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222355db6903c3874d230fb5ffd7fabc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49fc7cfd09371321fe064cdc3cc27a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113fa8bb934a6012a2465402b0418e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7b66644f3b106ea85a3888abd15b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c65ba343a6c769d3cd50630d2cf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbefd1ecf3f50961e3fcd4df2c1646511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9e9d16aa5f3ecda7d65df94134dd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad768f4bf46f90dfcb7f23c3ec37b3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524cb781721909662a7120de2ad421a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832935af2c2910c6a63783a0426bd38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5910a970ddd96ac25d87a7f1f304e70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfbd8f370ce1d4f9d2f55a7c6fd302517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30ace2180ffbe65bb3b2fba81bfdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df29fb13a3d36ca549dbc71e58525a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e543115cf92ee30f6fadb914ebb5cee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654eb23cbe29583c837f79984d77bf5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00793370dcd9c6b6cce9a47a76ccc6ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6153623f45f30326e4c1b5a262f7153523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71b6e64881311533199a655ad186bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172eb2e1d670bdb4cc5e388b00655b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ea35191b3fa41190da00104ff563526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978bf6e8f19e611576d02ce855baed2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd00d6b3c5df6b16e43dfb0c0b7604528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30142ce215d89205b9624bbbc3a3e67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b5717e9ca123556d33ff15477282530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d13fff0a097d76c388b0b0ab5f424531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c5e92d49525a5eb4699b1b6e12598532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2cefcabce545e4b116fa25321ecb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d38ef23b49d14fd3ade9e38a328d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc871375c4fb5b6a12d53bd0f6297535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c778f1de624e38c26a17a5c54db2d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558588e91fd2b9f911f8bf504728525537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f880ec25959a867827cf17d3c2886538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdd81a83bfe4fedfb4b82a7901f2a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682b7a96d4113d383d5dbbd6d40d97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357589b3c1194122ec1089935ed51be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70fbda01a84bf3fe0242cc5570c12c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e9b1e27d65b9ffdf8330c076a646543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835896870cfa77f5b584640f309d6d11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b04b3ac90dc47cc8c0266be4c2417545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03197e2fc8af5befb2f1be28d5ecebf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2aef0236e976da88253f39f667c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca51c5720bfc19b1836c55f98bc96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ed510a0796b073ca3865e9d5cd2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5ad32b00905ce1a956532b38730b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d87a77979bd82c3f0e5627d42f87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd8232305f8f6bbb9318f5dcb3556552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eabfb95fe04df0e0245ae06b6a6860553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1719bbccdeced1b80706cb443199554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7773f0ddeccbae68b01939ad164565555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6565557f6f5278f22ef12ca6f8de93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee6214de3cc3663b2bcaf728700ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365a705ac8b46dea99680dd293baa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3d051c28111552327dc982961d30e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8018aca1fd10b20246097071999a21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8ba9b4cfeb2c17f10afff6886abfd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d40dd1d74fbff7d7bba10f26e9a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e73cc99613bd69d7405860deff53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce38366253f13039eae4c5500b2fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ea8ff6ae0f7045260c70b373f86c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0db45dadd45cbfbf96fc33e31c4fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd7b62bd505e63d41a988f6a3e8c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b29e4a7e432c196f6f643a9ac3bf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77186b070e93a1961afe01901345d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e916d3693c6535dd28fa2d3bb1fe1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c904f426e2e1b16ec2a54485bcff22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de20cec6df7d0cca947a4687201bf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64b1fe9de946b5eeafd91aaf3ca3a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da2828856503cb7f82aae35c2ed62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a11e7960f7d754b25c628970e295575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6943f0c5a48ccf429b2d44abbc97f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288971d0bb50fe062894279375ccd93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413648f3baac4da063c59395d7ad30f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dfc96ca467967d1981dde47ae2064579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860deb8fc269edc24aa4500e891e10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f69a9394c2f11ff809fc50b3354ad5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f20b2603079ee3b22dc251ab31f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523f0755acdb531c85a179b121fce12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d6624708ead5862a677cc8020eac4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb8ba856f36228b3059db7fe05fdc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052e1ac1439a74a0b79c81dba42067586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c8afd97b085839d9afbee78b246b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917205ddf9f47bd99ed560a8aba1cc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86752cd4e739e66fc6e41416fb782866589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b862fcc8a023ad700987100f4d6ae00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85593ce9decd88ff6cef5d7b7110e081591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da434d427fb2e288c514b2a2b17c9ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ca50e8b05ad4ae97f95d0093c3f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05607550cd62386d7c423302d52df2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446cec6a9c92bad4d3640a1ce1e790595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0239c360f17d6767ae8828277cafde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6f9010e72e83f238d636298a2a358597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4570ca7f7a4a158a558a1682c71b3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f556b17bef75392833f16b5eac4e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e84ed1da9e3c23c1812e183bb5710600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866597d724031699dda5ade851ff9880601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce73584bf450683f3b0a8682e711b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11d51e75a4e842672d474183dafa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ec70badeb239d00ec759ad8370ddd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb5a59d53d5172a1a884d23406642f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef5a33f1c31ccb1a43838e1bdd041f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a5408a76e02169331dcd86d74d78c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70fb22e294173da776f86fcfce4a33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c073d5abd6f83b93026e13977544609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593205c2eee4bb5ea7b0c7b1482d47f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907c2bcf017d50612f3ff10810de6ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc67c914006fba65654345f3f2ba4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbae8bc5fc311b3781fdf4d46c9080613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b45cc2cb454e34d53612b9d38c97d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3242b20bbd5a65c30df35bf3e7a86d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6706e367d36775c5bd76223fda057616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac8c8f375e024ef7aaded300a0fd58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450139030f60cd712f33bd1ab615604b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179f2273651fdaf70c9e680f617a75e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e275d6f4c1317f7a67edae69f0f3f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f36f2c5793f86ba9d89d67e58db0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d74ec8dbe48f0bf134e2b7eca9a6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c884ff325b272265280b6e7a97d16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077c421e8afd0b024622fca77946d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ce43cf985596604b8619b20c1f62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f4253be0238d77b0d8aaf0eee034626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc13e5c3d36e981412ce179514f15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602eebb59413f4f13d74431f08f1965628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928017551f0a8fadf18126ffebd841c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c456f634e36fb2ef2129d2150d82ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5986a3eca2a5860276131853ca7e43f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ac43c4da361418526755125a8c20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445df28e897f785c7d732c6aaf1483f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635339a5ba1adbd59c6a7b13c4fe995c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3db7589e4714fb41742137e3880a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808d59ce82c343bd9d4e1a8c5f6dc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b3757490c83828a6470b2d6e0957637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d2ce6b7812cf1bdc546af032af99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034765c26bda59117adbd73cfa24126639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99138a55de11eea7bf2f21a340938128640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cee1658691f4e97f904a2ec7332a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdacf67149f7b1a94ce2d57a971c091642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878db85e350833293ef23ef85e7c8fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd4cc201d6f80e6f8ba39f9cb871a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01045410a06fd076d05ea7148f33127645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdfb342a6b95b8e06074111c7997b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dd744427b5cdd99b9dbe8fe54fee8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25db779b3e918cc2d83c2a4e9bdb64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e33e1e36d5392724a62af42acc74a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43489d69b26f6519960aa152e38da6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1cf4a22199d2f1d470c56e989ba0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ead64b59748e56bfcfe000c2e761652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19153fe06e35ce4f1cba0f2fe0f1af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b7a0a97abff3759a7b026ae60de01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df818b6d82a874735fd262b74cc0a2d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5816b5deaa978b48518c8c4493a347a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4542bdb654b5160502740280a05b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789803261a7673b1a539809ba2286ef8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2b866256763eec935ad94d31e2670659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab808b1cc07d9fd7d03b7f86674e0dc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb280dda8bc52e2d5df7dfab3ef0c67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a22d91584e07996996a06fe5c7af8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda683abd3eba1d2cd4320fed77523663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd90ce4c2c6df5d95ff583676cd3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5628277f643db370cb2db5c65a9a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c30870fd269e2392b97a2f59726985666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deacf1af1e58250bdd55b147d321d4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911197ab1242c090ac3e8a9a088b02c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5695da511d5cb0bedd471ec80cf58b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee337e7e7776bd8e6e89ec15cec5562a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d058179853cbad6624595198212da5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d33e0e8849d8bf1d84a3cb6a22ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818312eb6bdac28d0c5027092aa5bcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57fc9181e11ab4d9114ffb947c0295674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1162d74396ceab6be88abda2ec9dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e12667f357c948b3b4c5fe8b715d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac351f3ad7c8cdfad91ef6941810c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da1fb7698b0b294e09d5b9f059992c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976f8e0724a6e7b5926f3102bd4e453679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e65acba145a4b140e7beeaf23a22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0761744d244cf8478c39622bdf9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05626b66070b42a0206a9822f8edfca2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f0d5658faa2ad9d21512845bb4df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8988951c1257350803f12544a8b197684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1bb096ecd957a4767d1301e3abfa2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71569994acd2ccb67d7bf7b23c675b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f6f3a306ee7e815609c8402fd699f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b551b2c9ed46658940180eb5daad02d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5dc7d5b60d5fbc0d844b98bab11bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d16ba77c6f7a5e614e136e15e2a122690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe4fc28aef386f80ec06d22544cfcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938523be2a9a33063971255b833b42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f85daa639cf36622cb7813ccff378693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6b2aadfef7649275b494917a0c97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9250180774e64e4d984b5359796720c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c2357e4100af827d5b85ffd02f947696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12705d453a17a7566bd342f0579f019c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36884f7e1be7e579964d56469f2d374698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d2d2ee9f0603c156acd348f7ba82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7b0732b5ffa3b4a7d8ac4c7828f0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d403bbe1c8b66b1b64ea162d9ef461701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96069ec518d5bc3a9e1d97a95d75c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b838d448b26c81d33c26956694e38c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed318042e43530bc467609e0bdc158704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba662ca2f09827f10257e0bb5ef1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211d9da4083d4645bcb069fd76367f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032c8be58eff2e2874b2579ed107bbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebf703b4d09e7e89376b49f8e7bca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013683606c6c1c8f094cbd24568d0d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447e46f2af42f8edcda71fafebcc73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634171dc8d886d96755be07c2b0f0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e172856a5211a54cce72ddfb4c62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6315b06cefb31ebfa93645aab374ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f515bc2d8245c89bcadefdd8378cba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c14a823d68e57c29c5c43b7c6cf33c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938edb5a997e288be3f38342ac9dcd73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea28b7a65e0c22c64efb1e88641d693717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa313901b6f1ea705eeafea3931e97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e3c38d0605dcd80321eb2f4976281719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5703da60ee52294d9a88d84690281720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02bdfa58d0c7fb4525a6e526d195c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e49e910fa1e68b886998dd2afe17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec6939f113c567e28efbdb53420b4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e9fe72c7c94fa687888a1c61debe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344cfc7c232909b3339acc12f4517b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc180487ac4d17fa0044b28cc90d0bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc5cfd3a87a2e9f34e688861894ddc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1e0f1e75e96b26298227149f2f8d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7d0a38185fdc19c7379639290cb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1428137be8d4a9467f077a867bb9d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f17467f59b46dffcae2cf427a69164731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae41ef5d12e98574d251278d09df8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f583c96296060c8425855d676105e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02ae9beda87e2c6ac91abea14e0b69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3358c8ce6b0cc2a994d3f16dc3b9215735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6224c9a79720d5d45a57ed04b9952736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ce396c811c2591237fbf4e3acbe16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba764dc4036c0064f3543f1d09d912d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb7aef8ea349a2d0534cb591c85631739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ced0a53e53e0916d6149f1280444e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c76ffb035e18970678bd1425dd702d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b86b08325860370406f4e03d3a1fb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0287b5450efd25d069b1dc0e31e7500743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986f55cbc7ace1695b4eda516fa2da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cf887d5bfb41353ddb0fe0bd1ba69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f032613a2b4d2c5c2a7f3e0aee22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70531a230c474624707a480e47b1958d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614ec52e0213a40f3468fdab67156f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99229f22ae951e4f0ca95fe79f1263ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceb176d10813ea1115d22bd0de23cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063f457e1727a4a49f27950a98bec1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d2c4589753cd82215d770b5522d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9289172d41c2914c037d592c5f8be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ae17d2ed4d198b4bd3eae3acf1fec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e641ceca1b767bb89bfd4c898c1e971755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adac980677c47bdd934dc2ad24f8c52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37cc14fa2b6366f3d1efaa29a35092757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aeb62941f57c3fb3ca5222b887b3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a71d6ef2f936b274a8ebb8919733f0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>