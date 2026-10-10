--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85c36ea1a60a430617a585ab45c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897cf5354984f5faa8b7d6f7d3eb3b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf311600702d94436c344107dedcdac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936750994dd659be08cfb0676241bd054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cc64dd35a28bc3cadf7896f7b048d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e82bf964cc484fad64ef09caeaface6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3f448126aad4970e132b4fd122a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a80fda12ffd602f900630bbec5558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed29fbe1f1d88177636bfcbfc4b0f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b25b50379a3dd9970c3eb655dcc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486dc16e52c11eef994ab055ad65a4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc555cecbe8878a0b11e216d9ec5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835f498759b420d10dd32bf7e732e6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5194626a496a9bb5af69a6c6cc8b6c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8957498007d0462347a11808e1d39415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a25915ab2c169e294f3dffe49a032116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2372851265224d92f81bd50ffe6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c950807da75aa492b5d58fea1171a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f2aef5a0daf5b255f671280421b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8bcbe2967fc2e247bde5caa3bebb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e87db01fd8692c05dd77ae2e587e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5377fa894c76859b6fd353b481e298e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51cfc1bd004c82319acbfb1eb79b3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e6183838839bcea18d2a7a526bb6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce422eff8021ce93f17d0c5332cf0e7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b51f33302de2970727f1675ba1b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9b1ffa16d4e0d0ef4c9b7343f346727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e8fb03d70b4d2739224f67ffcacd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b73057065b25f4a8910e7f5bc6da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6edd9dd198c19b6ed60f7c09ca386330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdc6178935db291a179020fc54626e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c2ef24053cd01db05b68ab76ac82e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe4ebb78a8a4a7846bb8463a18d2c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab63005c8fbe2a4a46ac618d9fcd87f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8d82f8d49de8a22a104862972d64b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82b189d7b8bb3d53f7e35e8da6ec9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6a53d3547c7ad6b86c6c6d639f7f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd894b4abd360f0f89f8edc1a1c2fe438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f42960addd451d698cfc5441d3c9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a79a42ae1d4dd777effeffd3cb1b1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef636be399e994bd8efb353cfd1d7bbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f33a7ecd3bb35ea60fa6797a381d6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8a859ad220dcfa649e7fcf48af1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611db58ad5bc0938516b74ec181e08e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964da05b236ab01398dd957c6007d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6ff83b8b6ddfc00a8d26aa688faa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279623ff8d1f046669f69cfd55978cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa3ae74cdf0fdf0347d6b9f570225548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b62fa90d2fcc19710720be89937cd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4574c529c2b9611456c6412e34174bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181809b3340d02fab8b62a6634c30a3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5926bca66047b48b5bd4a7c6462252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a02c74d8c334ff92ac10d8329d92353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b148c4902dda93d9b813746c9cd8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356fb3133c76c36874f37ad50f1684455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85552144c978accfe01dc54219db8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5e3a1304c96415803918826d41b4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b29314b37c8ba0e7057de4b2352a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8851b127d431076a321a88544176959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aeb2063bf066dc6813af5a2eaba8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad39e433ab293168ace7beb75047f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710b1c9d0cde6e922666d2885c795b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab270ed48ac5d5aa4abe524c295536a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6febfa03bf4274eb84c981e9bae6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b414899c60059e25d56a4ed12537a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a45ce601d147f7217ccf4eac8ab07866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c3ac64eb09a1b34330673ea89cff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb190bc55a22590eb63e8d281779ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70de98d843dfa5ffb419f1d6c4329e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9010ea19bdcdde4678e5b02ad83a5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffea1846ddba32242710b4643d01b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08451f0072dfef23c4f6d0debe220072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8777345ae335471351e9f29877e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ff948257c7f7fb30c483a7fc8e7fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1460395b5ec56a74ec1ad53e0acbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52e493c84280dd6ba8ee02b9009ce276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688110f6c71bd86e3b6992646f12a2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334a786bcd2b5c705bf75ad55d3b4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b173848e2fd510a140a50c920d7d5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109698edc9319987380c0051833f08cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6034980f42c776fd8273efa8cacd2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d43e9b19336c84a1d500fc2f06c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98681fde93aa1afb3c9f73efa7d57f2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701ac7ae25d2065ebe62ce96c07169e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2832599f801df8794bcf8bba1208585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cb3f64c6e4b86e343c9418cf4603586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df4c331755266ba6d25acf0177ae7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e99f510e3fa730f354e6e4b2f81a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bc4e8037ce226f38a9226c6f4aada89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726a700e9792276710d1859f68615090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad84dca79b60b246bb0a26c796620191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb017d07a272831ececb38cc9bc5e7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e586f7a386b1d24fbef3a039030da293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dbc71df5490784de19d871cbcacb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c999793d0b8fae0ae057b79eecf7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b51d5617ac8b1329684141718f88896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1663a6025a26075c873faf40cae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5574bbfbc8d4d526b7d92afa68c6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac50bee2afde004c0783036ebf741899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a6415cffb68b1ad0719f8c551ad8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c1ec30c5cf94d2c65c7bb1e165a25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083ef36689eb09ee1af48939ff7707102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bf940f025daed0d435b2f5bfbcc9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76087312c6d95cb728e19d6326957d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f93f881361fdd7fbe6a72911c6af1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13def9c9d63be87b7a7ea2d8d2689a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e618c6dc656d53f9afb6223afa97aa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc5da8139bdbb22b1e896b9a2f9c68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf23f9f6960e3346bf6b36a7fab1839109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e493ca02a6e9e0e73c76b706bf6af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26c015e28d683222130ac6ecd5d130111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211550693dbb68113c0c0ea12f19916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443af19116294335165fa4e9d2afd0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2079895086a3a351f0e780d7bb41667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c035121de63957a3b356a44e55c069115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960faf941f257b60f99b279c67545fc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219856826d637fffeb8ba02a4b181ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e2579cf4e8d4781322dcf684823f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc56732cbc651e9b071dde1e0460a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf061e5848bef1ea15e0c8bbc1bb2493120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba240d9b8b104b841c136a0c07ca8339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4f2e4b28e13a9b4f376b7b92b9d7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b684e2338f8f238053db00f350e28f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19691d6551fb22d04eeae80052bc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4325d213a64555472c517303c2cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866ef6fe70604ab828beed63e8de69d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049247059db335abeca33852e13c6f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d5cdfd8798460f427984c5f465a0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7e9be79420d0500281517dfef903129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54cfe2e68b30c19a23a16a5635b826130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6ad5eaad42014a3919a58b1410d51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de084ceac8c3de1bcc04353a7c2ff4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2eb3d2378e49456dcbcd70b069b80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c59c05d08eb07dc60c42a57449d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a454ce351a1a7d8b4fff8447d396e8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3d3a6368ed8777647f0b0e231885c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518352ca7766ea8e12dfabfe4a3512c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2624edbf4ac4f925497958828b93a3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994612db45ddbde1f5c9758546dc1bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde44c1689cd0521a6b14f2c46d6316140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689864bbcfa06a50456fd751c666514d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6409d9948cfc8d545001e4824bb1b3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc0a404abaef2e4afe1327db859361143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cab7721dbfdccfe5e05034bdca3b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530460a354c4e30e9ab1139e608060d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afb81e713b7f33c1efe5f9ea644676146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0f7b7dffd08445a8e58ab3413dbad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3844b6f0bbdb40294890a9dd1924b62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4902f9e83144a14c14c0ae60d35a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c4ac8aea11a06e0e9cd47cbff2e0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63ee078403e7d358363c012ddcf1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f814f30fd7e882c769a866037941d06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f06bdd90f34ba2581c1ba100f1d0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608259719ee4c89fc787da8989fd4d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749386b4d6448fff152ce6e84f5cd4f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5845c61f8dbf8ff61edd1f22cef7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964131c25f260f86728c6880c2dc939157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba657d1cbe1a50ba7dc9859a2ed770158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb948d459bd7005692ccb6a349f1d20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65858d69848c4635867f487877ed841160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ef4382b63bb0ce3fe082283b475a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef405d031779744ca0c986011bee04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f515d2d30dfd4e66a8c4de3ec6fee1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259baf3a9326136151fe7b316cecc65b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022d514ed2291a229d7067898f6e81e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61da82c450fbe940fb001a9786ae79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd205f8ccecfe971729eb7b577864dea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31aad168312fa507d3f5df911b613168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6141e4c9319c054dec5d15906eff7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1dd2a9c013b42ad1ec98adff532ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd04d0f7679c131cb7952885827cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8eea9de622e72223e1f5f6835ce8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f4f7a4e6732391b26696ca3557e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a80264cfa7ea7024b613ffef5b749f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916c0a901aeff5a69af2f68cc9595c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f64f9b46c7af8e737cdf5fc04988176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c6abd56a820e8a2ddcfb547e038f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e627c3ffc5e15c8a339c24f00c35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eeb37d9a138eb02a42a89df809ec6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5804a3ab360256d9ba40744ceb08e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113715fc647b663d639e9709feadf48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46845f5c06c46024303ddf6c392baa3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d49f5363ed6a51f98149afa200fbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d60c057c108c90c86770dd7bac0570184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a88dcc8f00a1878345dbd9d388ffb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab54907e744d90ff612b0a987acc0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6702f4c236481d6269f96cc82f8c25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f1426a83612854075f08c4eb3dcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e207b4a22a04e631184917db2a7ec2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7cc06d2520a826b7be4014c9057ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88da51ac309dada87a26b32016adb9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9010718204b458bfaeaa8aa75ef99d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a7ee08bed4cb708c930f719c9d9f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85577caf54a78d6647f9582e00cb89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77cf55b505b54cb02cabdb40dd778195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f116d0dcc0dde0f46e8c77ddce6e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8cec65b010f76c3af195ccbe9dca4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb01a4793d5bce437b635abd9a0df6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f76db522aa99bfc0b4cd452e0dbb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392155987fe95c5b74dd16b53e47c9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f8080447410c9b2d9056dfa8721b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f02a76cc5fa16634c4c6a476847b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0fd6b2fb1869832a2d47ebb51781f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496286ba2a9bec9f40c6ac31dee84eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582205be820fa4cade5cbe51db1a5ad8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb3e3ef2f219c3bd73fb39ebc91d8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f95d8c3237432a9e0cddc1b809231207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819279ee30e7bfe7b55f6896e75642208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94feb33c408cb032c228071a3def57e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5241d61a076aa2f124ec04848d949210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93fd81d4849551eaad62ece9bc691d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0727717cec8168daf1d318967bc3e24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bd749cce2bb206b376c64056425f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2197b7f10ba28b6b43d9c560344b16d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62471227f868e1bcf69f0cadc8c169e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab99d5244b1290e96127b05bbf0b6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689becc786eeae6ec10f8bedf47cebf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc78662e3a47cafda1861ff829afd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d3f07fbc0c9e8b01cf5b326e1f28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f804ca227248ffad117e936c7f691220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88778ccc041947a7043e3fda19f41f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be8867a481c8a237f9f72a4169bd49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bcc3b94d8ac5453f4c52818471e96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db970140a36cba7dfc6be4255f1f52a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2c4fdfe57d8a23eb38edbc21ccac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadee8da29267676553c491d7b18223226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda2ccdcddbf9c47fd796423588a0a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab2406924aca1fcf4e6510dc913431228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de845ee9c4f1314085c8a4ad96e0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41abd3f5679ea8d416a914ab6b00ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05f73a537db1a2c1745cbe2d44bb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a024ff7aed1d15c05d95eef39a9317232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffd714a913b50b0983aaa351023499233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696a6744c0efd0adbd16fb5eda4306234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683c472c29acfb753db759d51cd9495235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1803014efe5c878f6c446d5c850db73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861f15c4993776a2c361e01547cd41e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5491462c7c51bb26ddfad30ad3a6809238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424990f367415d72e5d50eb465427d84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd6ae675ebf2a403d36a830ebc18d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b3db330ce4b790e4bb405065234a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55b4e61cfd481352fe10ebd5f0ac9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf170b03a668cd631c4479da36e8f73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f35ac23dac4d53ef5016ce8744938244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ba47af138d6df4f5bf844791ff59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0b8cfb7d542dddaa404ba5d0f805246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84659aa7d4627582398e6505d98b6d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710916c6809f7db392012917a34d5cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e494841457839ac5ef8402641ca09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00c9b1efcf7c0307f998e028f7ebeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea057405384e05bcc0298589de97614251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed41ac647651869ebe16df9f9d4bca4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c25f39416816dca1fe09f605a35c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44568a623d6f86b09a3fc6c9e0725a4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0916f3a67b910162bb037f3a9a56e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7015739afc78701518d42c3a034a71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e281e2842abd145dacdea43baca32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0efb7f1cf25ded2e371cbff2b85755258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bca524333312c8a21755436d53b08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d336d57b1cf3d7ec868668c85b4f42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2f948a78fa3b939a6dd5e5372848261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d121e765ab8c38c7773bc44769764c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9206d7902a846f6c1d1b328350b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a46282b5da6814ec08bc8a102b8a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685bc25803a75c36dab73967a5ccc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e833818eed22998e46be36a585c62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b2f9d4da587203124257ad8d7c26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7d8fbe36ca57afe1e60aef31b57f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c44199c3e9cfae3b01d13bbc5ab9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40815879acfc7ceec53a73c128d1d194270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9513126c141d3c3ec93d35296e4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d5bfbc9fbb2761f5df9207e61d05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473172d24eb6b4bc5f94ad42bb220517273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074eb67379a57157cdc1e1a783f31ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbede0865ecd6bc904c32218b806882275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c09279f493abf993caf28d40862ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79be7ea821cd9917fa4cb35c97114d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e899b879d75d6ccdae6b0f4318f3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540331f17cb287b82836353d5e2d5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdabe23b9de8810bacd2b9f3b1ff1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf467e4efbf57558f87181b293c2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cdf2555fdb7a0acb5fdf54aed2c65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea049a332c42699cfae5405a6113467283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288daf630372a5de97b31d4a3659bff8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ad5c773d04f366dc1c4bfbdd4bb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715c05251dcc90a650d6291121d752286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687499196f0a4fa5d09e885668d2b75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eed2ebe3d68663b417054816cbe6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4d99c23cbcd5841e062ecf36df95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900630333dbf06f0fa497ed2ed3faf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931623623b517ff6cf16c4899f4d8a2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac2ab818d6b40749e9b69098bf000292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad94a13bbafd2748dfd9c69bd65effe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef410e44d6c4959d5c1722df45bf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7144d62127c1730cf400761c70bda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84421a86a782005ffdd9a84d44556ed3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf948926313d0c6d58ae19b3377343297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c635062df7ede555260957739fab4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dba4f7cee4fa63650569ab0b4a667299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11153a1e5b728ce6df619427c27c106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f256f6cb9363d55a81ec62591757301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad42cb4ccdc540c649f2cb8dae292302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a89ec3d0000fd9d87eb5f3ee4bdac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8af8d2933f3608537da170c20f694b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eff6906d16d9954dccf5d78c55de36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198265cb61c868e95b8a9a9d9147d839306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b999343a4a37118625d61de470612b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81bc3b7864fd186e95706a9658672b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30e9223729a45430b0bfaec2290d22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee06e9ae3598e9455f76a67657f4496310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17677e167675ff60afdf8589eb755c2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a362ffc7b33bbb7936e39003c55e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf504f07312f630ce6fa83485c8503313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4086cfecb5a0efc0f5058708824488314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d690cc1ddc3ce9f87105f4978701d5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec34ec3cdb294962557e6ba6ec9cef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a234791b4d41e894d348b933d87cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d331cd0b84a789cf73470b518bda057318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5bd8fb65ca31bf13413fc9860cb89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf24f59a890b0b83ea562c1b8c270f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b14a62e7ae84e75687f01e9f52461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c14432c46c16f33979294d4601b49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f3220b2e336f6941baac3177452e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056146cfa92dfdcf8d70952355435a06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072894635d851a3554dc28bf371d11f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28affa4d368cd82cf51574e9093bd15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1921954ec997487d8e7552fcec1efd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3218a88a3d0ed4874e745ef59fb05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e8043c9c9cd44bd82cd03f02cbf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1dd5ea1a0e707ff199720a864d2d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113c13e2ae2303b0080b578d05d763331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eddae2228a68163d1d10b9a49f06a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec52ac0b4b8dba01e53852b5dc3bb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fd404252f3ee0a259e4124b0affaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368e35eb54383af83c113fde39f3be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6495e6caa86f380fb9a606502a92fa3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397edc6b2b6f9b491d9423a1d12e349337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1dd51560aaa826c21c09732b956db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68045a58168cc611db9d6c3e148189339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6e0959275aa36af104a4c82b6a26d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5c72bbce5b124ea26bfe3289fc0fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588e0250934d3ef2f730685cc6acb23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60355b51e62ab6167b34b62fd11815d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326e33af37cd5e90fab850c544bd21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3199dc63ce911cf3d88e2a985a95e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812d0a3aecf2710f86a618a55383231346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ad113cbe8412d0e0fc37cf19ad64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6c0719145f7ebe2a463824e4f37c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5037a36aec9c3d27a81b41dee7324349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc7ebea17ed0d1437644e72c7d66c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad610140c52c08539ce498b9633787a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb0d62a79d79678cef7708e1a80c61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af1da3ebfdf1a5954d57d3d5dc256353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a9c9c2f62df1bd2fa9fbeb461bb30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27543301288221b49f4582907e7289e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6641177f6f9272105c370a09d8d2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418886aedcb8ea7ccd5e699fe28da0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2eab75d86a14d2717841ed2ec43b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8d6800ea9a54190d441aa658d2c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed86363a5875152b4429c8684403dce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f2d5d6b399b8ac28d0d4fb100fb7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2365dba2372dabe81bd1e7b8c39660362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec4b12fa9e98f9233f5ace21a58e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea8d623ee46e32de9946a630c1c616364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342cb2d52acf1d9f59942c4ac2ef143365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a936d7657d0451418c8ea7a1eac53c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f5b2c202daf0c348013d80ae4e87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd6bf1369ee509a3397bc253dba16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26b527a11a9ecafdf4ecfd86595b39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fadd31a41c2c36bbfd78b0f0ecd93c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6612121cc15abdcc7b4e90f776e98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f2a93caa29726868e56d8f80d701c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031853e11161abba2c16fd4db95e34a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e7ec35c702a357c56aa78f9e9aa7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198c5fd0a71a0f51ea63ccd08e92016375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332d6852e7d8cc679b95aa932b9219c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e6651e7fb8f1431fb11b77ce29b16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e6ca59bc648c0a4d53c1ea9dab85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88301a26684d5a9fee1bb2f488ba49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184820b20cb534b83982498b83ef91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61921ef4bf9bbfbd7876dda1ff8b4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38a5484de0b5fc4484768f7991da20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc36005c13cc1ec41a26f411fa8a64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bdda2658482e2e430451ec5ff0770384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c55bcdd0fd3e11d16323ea49c864f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3ad4f11ff00b036c4024a12bcebd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c78b8c5cbf934167efffb0b6def275387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf551a915318166ec411a0c04b09e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837db32e9f0cfb0ea602d0e137d9f12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403be828b4c710111a5b8f9b9e80f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac138ee7feaecb2ba96c726dbf1f362391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072279cbead74e85c240c19b79587e3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb52569492dfa49ac549c8c464b062393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e763b25a874ea8f1abab140ba5f27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ea004a19b202ac1933c7a94c3d47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d132882a1d89ad4e4a3f5c1b06fe59a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a873fea31207bf4e265b09a937843397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768d36e57a8cafb89f5bdd4f5efbc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee003c49f0d12e857299642683582eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2a2fe617f5300a8f92636135d1ad5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49508ae34face8b0f9e36851580a896f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b18640f497260b6410e2a0f44212402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008cb8fe92ccd1f44489efe2535eab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e19e80ef069b66bdcc888f91488a46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2567316523bb530ebddc5decab4df9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d928ba9b899a89a7110013e11af61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8617d499dee75cdee56f49808851a89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100e84ba404503503599727dbdf2dd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13c5d81b6f898afd90e6b74995729e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e63b4165724da128f06ea2a9c581cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4655e70e4eac777f74f4c3856bd2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc65149c65abf205e1d7edb5b964f55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cae1f43b4d232cc29a5cd42184b63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb776cbcb98d04386ee8a37efb1ba5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1e2ec617da50ad5b0c90a1a8654ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9a06e446bddbcfaee68f5d194d5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbbbc9021c196f722e7e7d2151b566417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162d8ed0100097cee124fbb5ade8987418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ea59c0c914b0374dd04e5d61ad33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02ead8470624f14e23a0567964b286420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb065dac7005dae53ab7d61ca1a1c83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c607e9583834ab143d7997cef5d7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf1e12c82d6633c81cacf1f74f1611423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf59dc3365bf98b02f0b92761c23ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07a2d87168e8bc47516561dc3f26c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b81fe42a908b9a5c145a96767ea0bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525253c8a28d29a302b04e6b801a426427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b6f962a568ce7495124671bb5295f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90989c5b07487c951b2e80854d83f1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b374ce901074274b207821f738bf14b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb178643f341e59363f561aef0053147431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e22e7e34f17f46f417801b213cc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4bd1d84d3d2d900d67f2e8b799df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce25e47d96560057fb82f1fb0d362434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d58fa041240a9c7ecf9e339673b1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d0a324852cf211710f0bd618c3017436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4b5dd1de1532183b513c8d0a1f259437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6f0fa023f285c19636a42e54990bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083144cb61073064b8cfa69cef8f70a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649ecc7194f6eae86b065a0eab1b7d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbacfdc47aae6c8344046127902bd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eee16d7e81bae6faef65c2f1c79e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834215a15d0d9dd899eedfbdee934715443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f906a0c0d960d5bdf5d78bc07d9906444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d69816736ecc521099b4cf0dd75e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe661c010e32734eca9d555b7175ca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75348c44935901fafb8835ec850f0965447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d17c9ae41ad55141b4afed00f7ccd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80fd895d4f882c3ca17f6531e7d666449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e0e2c22bab3602616e6a8d4661fc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1a5169728a774142787b3c5fe9edb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d5ec109b512fe5b83a155c6e51f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e072e507f0ee09744ee3d2336e06b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a096be6559b44417f8f382208d3f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282a0d108271014876f5d6de99f8726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab650d2e582153e0ce10491daa7e83a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a71ee69a4a6e72149db37469bb591b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ee22278dae81ff53c89bb3437594458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04165106d455a48cd95de7e83a41e32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea3c2e70916c59c27e95959863ebb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed5e18aa0b36e6b3d8bda0a140daf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a76dae4a56119e081938faeefb81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fce882a975bfbdea90ce9d0ba24b7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68777b43d5ae265f224a0c70e21e0fda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c583e1ec4a41e1ab1f40ae93658ae3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1662aa24f45a60658245d1a1ec4b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce363c1511d2c4daaa4117bf6317c07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6e2740869139f6d15a45b14c4e1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d84349a7120f3d854a8d6e1d338ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081c143f45a6a45a704fab8d0afd9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73f07e8560ab207b817c85d61066b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8571246c5759a21c376eb1574176d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c9870912ab6375c8bbdfb6bc427e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f19ce4a2e2c5539c22ebe4a43105474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166764676285aca0e8a03c141050534475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21198e3970f3afe4ac699d24ae8c9c86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f4a9875612e57713a767fe2de319477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5360a41b935423fa34d26a7854a566478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60603b3cf60593b9ca694236cf6904479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a207277bddb4fc24f8843d4f606ab6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c6b85d21e9106e4e6166593548693481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c31baae5781fb3f7950e14676015482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9e6ccf59edf5346e24f5f0959268483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db0742394cf66316442f9f3baefc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481edf7873412e5ded004f46348f9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55de436168cf525bdc909db876c008486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd7cd5774f4963f0140208fe53325487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e8e0d32817e8a2ea0c437cbdaeeda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a96ae8141aa86eb01eac858d4b0e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ae54c339eb10cdf5cc2f7cfc20aa0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c6221772e4ce3220c44c9c74a034491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f8749531d3548e8cbbbc950ee2dc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eac91602013afbd210870c920eedba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c009991fe47a79f48ec977be9086b16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653f580e35d7b4b67cfb46a5af1d6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b0cf98f5c90a90197693a019e38d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5b47ab3e8bd55adfa3a9fa6792df7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17495066291197a176fe26211752377498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2bba150f3c4d36784ad51c8e904c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26cc9d4360ea35269426c710eaf1df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7bb7c7f045a3e4a786dc4bc14486501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4028af1c8555cee128f592f74cfe56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83740794bd2839307409c3652ccd6cb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c827f5cd5a5bb0574f08443e8efe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff081003ffdbe90fae3feb583edb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bec080bdf9e3b690febeb8fce019c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d46877581f78ae7d6edfd0263af3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c638b6779c030b966c10b7d241d9bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2c6fc5651dbc323a31c0fea54b043509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2562f6ae2887ab5f7b9d4f44542cb74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6718b50374f6ed9ea8035bbb5a0271511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb867464b3460c7cdbaba4d3377b5a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa217a056c2e433de83f0853332aed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f0d3f39ad620638e5e3300a87da94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e09f0165662216819a1b6453efc0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3efb18f279bf0aae084d50f76d4f4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a08b19f0deed4d352ee5d701c4495517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3a356a89fc59dbf96cc1d25535f68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec39a3d56003525f5bbb8c99fcb8f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d7bba6c4c662d6320b6fada72524520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a91ad5610cb7b1d3ade48e80e772ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c16e0fc1a1d605da0806a70c97aa5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a3b03106ab3c2e75f58edc1c01e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f6be5a1c2eba5ed864747b8e5270524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb8c678d1ac027bef79a24a7e8ede525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c664e11aeb69238167016701d912526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c492fa1581cf3f2abc021927d2b5db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de966727412daaa3efabd99faa947f7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8773a73b3eff1879c6f0a14c1b5b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419158f71f7be16e5202c4b34a1af97f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85272dca7ecdbc27d8426dbebce9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a23990600df78c121d203e363292f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633136013539d709c9cea29be238cd80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b9bd7d42d496dd872a9186a639f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ede269dd6e71f2525c8a33fce38ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fb7ba862fa3c8b73d1fe6d5f5d41e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc1a9a2fb87da593783f231af4c391537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d747f782cd6ef3fb7fdc2b414f9a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ed7fd4673f9742b6d415e43e174d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a41ef72d012b6c94be81170122470540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447a06e6bd73da3167b3ab3db60121541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274462d5c343db7e32a94e315bc7002542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108906e2ff0aeb704f64aea1e866f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff00ebb0986f2569d0bed06155594b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a31258af79167ebed569b1f459599545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f71826cb5bae1bb96b56a6e2f9f55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e49ce21b2ff682f6c7873581084262547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad8776e1fe54d2a25d3a661b7cc87e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439ed031cf73287f88fe4b9243f90d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca365aea924f05d73d58dae2630407cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d1583826ebf056daaeb8679f7b83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2082ac3f0d9a9823b1bbe3c08da604552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e6003c3f74970b107a68de337e784553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46f7e01aebee9e343b6f41c307603554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd2e9e2094d90a0100fed3531eff2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8c3ed660df23a7633f999dc906083556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c980eaa1eb14ce8ee81862f110a90b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35f9231eb290f4285ebb3a28f9b65f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace84721c3ac91ac1547caa8520589d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4fffb6a5413be5c89bc44fedc9873560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe3fbf2e2edcc8cf01860331d817c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6301c9810691ecd833b9779d951b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15733398bb9beaced296972ab624708d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92398bf3755cba3e52710269ce9f66c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b5345c643a9873f7c08c1d73c7900565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8552d9f2629cad0ef68cd71d7e829e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a513ef484d7b00232d9404219888a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94bbbbacddc02466470311b26528e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6bb2e67ee94ff445b8adbad3d9ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bec8de638851e81331c400df586754570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1662691bc07d08bc5c5b7887eda2b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572329a42d818879a9049f951d83457a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40196ffe1b8b97cff96bb49668c46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d6e1c738583f398ce95045945d641574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31439611d74f17c76583d596cdb74ed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d8b4210607fd8cebcd573051e683576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e4882ba105e5b02a85bef5426170e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c0573d106b9a15b960a9920e2819578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aec37bf978bb265991d7b2d4c0002579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8589f2df0693053246c4b03cca819cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0cc772779ae36a7b1f4b64d7a3a28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d98bbb6d84545a29a27cdf8f16fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c49926ca1ff697b462d3a5cb7aa3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefff7d3f86c7f618e9828d7d40199a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b10a36c0b0c8120fdb2daf3f832eb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f450248986d4f89441b2e655de910586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd727f923277096f0bb9ce871b82f5ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92489c78062c861a70d6f5d5aece15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387763368a1218e70fb92e9a75d65d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d107543fd3a5bf02fcbdb078ac908590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dba6c3ab37accf7a1c77d3b9bcaa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870c5593423cccefb5b925e5cc27793592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463408b5ef9a80122515264bcf9de47f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1359fc2823fa9926c319af8d7a279594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a627525cb03b1125db93eac22b06a65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae147f1b22f064a197a53e79bb3aeaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2abd1da894a292df081c52293963a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07880c59ff6df87b7ae92b23b2e45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085d4f85b39cf7e18b503ad2c91b08a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec89905364b05000f53c2789e955c4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ee600aa08fddcd114519bb94db2c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a8f0b13fda1d8011e89457864f94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c1d902305c269a7685644d2eaff8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d45b3a46866c171f152492e233b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c24afd20b421c0497dded138d5ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3204180e9a45ee13a6aee4f226bd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db303a9d1af19a129f54f64bba74d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf2da5df545d86a295e788c7fda125608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ecb1a09b14322ce9b80c67ad0d63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b8a93c5db312b3405f811c889a61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663acbba76a133c52ed678345eea948f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d9e655da196441951bdc1f5a6b9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba60ed239ff74e605e53c0c4b681c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ac0d426bb1b8ac8d3770d9c5300d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689ca94574d82ae3331752c01ed117615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f62a9d13d0f3c0ac04a32a837a99e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9b5946434d0eb926dc1e5f8ce889d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1dcab4e20c9b21d98810f99a8619618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36dcdffd50533c63bb61ec97ad1588619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482cef236282a4a51213a9641e98341620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3cb54751c141b8a3fa225714326b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa389c2f5bbd17361091a22c20e5666622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606565a391d4a7d5b6378a7ae1cf9fe6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976e6b16416202d58fec633072c5038624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7b74d72e8ae2c05fad73e6a95446625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f9cec0dae5e5fe0fa45e40e40c2c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb093f1126b76387c2fc3c87ac640980627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8885f157e881f98f7ad92644eab4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728214033266a5116acd87922cc1d807629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e672beb5418d0c230752a5682dc89a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0a2ee9b10076f15c6e8d8a02f96d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf63ac83452b5cafba23f2685757b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab55ad6c0edc84e99d0521b443836633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486e1c3183f85e15090508d45c8d0cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64481982ba2fcec153301892a411cbc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944301a404b9f6af896dfda5f6b84a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f905a52b64f092a22e3bb62ca1ac8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d52e08f402bbedabeb06f0a8223b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b0862b40e0d3596ed505df0ae477639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86462b1f119b995365fcb8a34348f5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef2260a13e2c7720d8a6c0b3e83f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac56bf0f754f9e38aa8f732cb93ecb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70878c1ea1379b8488800edcc5bde3d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561114efc1f63f5669f6de4ddaf0ea3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47c199a169ec4c863fdd2a79b2e61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c849e2fa07cd3bbb92706426a8dd44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db01e6df72ebc928b85870db6b4079647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072cdf78da4f5d1822f048a44e430d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c16ab496b17feeab4796b0312c5ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf74b7f007f66ca23ac38bef9107fdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999fc9fac698a3db11411b04ecc68e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b371a79676855254fbf761b447f66ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed32e067b192b424ed67fd2aff8b9ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3fb7b5489198f5624e761055734eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd25d65121946d850ae2562dd2cbb17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a286c5ac53a9b97ae33f6f646426b45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fc62e917150e3e2bb874d8f7f29bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a289e31903ad6c31ba532bed2dcb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a48a7a27159be754d9d3dd94f926d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e06dcc93d6820490def3cd8742d1cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc8e5aaa964ccafcc2a7de8ecad9ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d2e8d63e58c838eebfd39c00726e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd6b765faaf56ffd1d306752bc745663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41bc20a71bf76127233dc94d63f09b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d78277c6001c82582ab26545ce436b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3a27f6539599f22f53f21ad6cd3b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6212a63a6a7fac4078e26b128ee47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26571be1cc95999de0f88da58892113668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ec41999bafaf291f05c1be706d2cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45204c1238ce062938267a462281af4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3301bceb4da6b963d63cab08e8a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aada0435d0885af340b82d66fb570672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b0b799e7e7e4d1c09b51e24af4773673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2202db885d394f96f2d439f7a603674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0a1aa34b2def6153b343b4031bda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69de23a7bf3eda5588667fd2f83cdd3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31288bf65c8d6c46ac6184b7d8ef36fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1905c0560f8f9c479445a821df46ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b718fef4afd3e47b2f2264f8818d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30139bf794798a0b06944ccd7d38797c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734a62e6392539ca16ccea13a5a878f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd9f0ed2d951c867c3ec40c01c3907682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02303e6705caa2f7ad58a3d5bb1fa3bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e84c2436dc6b9dca4972155f7b3b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7dc82d20f212285b48294cfa49ad9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fd7b046ffc2139daf486c1e2435fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41999ba147e9814e8a33f62ecf895900687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562a3889946740c6df3471f0f3148f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5e3d4353389907210d8a4261b3626689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017956c2a97a83f7c82c405a4c1018da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921b9f249cd537af236296f2a2cb689691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3fe5fecfb0e28edb34c452863e9b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0659c4c298a872471561bff79e8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90261efadb7bb8d25db95bd893290c34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b64e245fad73fd947f298c0c8a88b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4226fbdf684ea33e55b74948a493fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d836a78a4b34e06be1b731e4a2d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ee3cca05eef0c6f13c8535369075d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e61dc04dda22d9469b0508c52eb4d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e901b407965e09a9d9e49c8bb12fbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d041fb440ec86682125aca47f6b87d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b83af0dab0f2f320806f489e4786b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de61b99adbd4624a413a36b9e6d822703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb2e896773089ebea68e0c5ff86ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f8fe5c2185120464bfcae879a532705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6bcbe869f823345ba1acb17d4c725706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fdf4e9fcd9e237d360080caee2996707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd9545e114f54e5f921521f88ca559708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd6a608c8adea8692cf6a98f6c860709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ee5131661f0bcca49a253817c4de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81fb93ef32df1df4c416c94d25cc7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c1c1b2e4d6d16abdcda6d1c27ff9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c26baf3b443952cbe9d832aaeea21e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aaa2c69967a759c210412bb1cfc09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d66251f3b415e140b8243b020bdb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373035020521691573b28292a3612f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f5afc52a82d2da1eed2ed011f27ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066ed140b214306b61f6f4e654df553718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a582e03221f6e1e35d5ae48c3b8d74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df9b551db2b02f7356bbb0abc8bfc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b7fee3ec4068f0b14ec916f462fe2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bce80a19c6a3b1556a0963f136636722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f651552b00c626c812c81e8771e4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca994c70492937795cf60f7427946724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed94a21fd10ab12eca0f545a1c70ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c908dd24ab6459ed505b4cae9d93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3861915800ce48939888a2c13c883d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b3a7245b43fe0e46928a6a5b2ce7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29ccd56706028226b5bf4e4d67b35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da62763eeed4a08943a7dafca62df8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63100d9745fbfc8ff4f20c945e2900731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616d9a41ab7e3b96bb81aad32ce0fa5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a163f10a56d6d6d74b7e931b869e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2346002254f6ff07958791050e3d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d41e4d47bc4eedbce5d9ee21cf14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339cf7f7434ffa88a60b100cb8ede40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac5cb3f5b4060c11f9dd75620f1fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb2e3904d5ab4e5b1d2ccb3b7860b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457ee9b40bd379009d4a5710303cab8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651513180d6c4d7ee6dba2bbc44d9e4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6675ef7c8a1262d3e048b8042445a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce3cde787825c5f8b67e70aeb2fa3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc83228b0b2937e458d8098689388c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77226084f136036ce10e32e196ff486e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb8e5a38f2d24fbf876ed3f4823a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13220145e44c40434a143519ccdf16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac37ed5f2c0b5f9b68b2502e9aceb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d435d39b137734f604038bb92da9d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb1420ed405fbccd38a400d9d4ee2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e516d104d887958f1adfebe4f7beb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80819994ee6427e8fa18c113abe54aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3bd1f93c35d1de003b2700d2ca5ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbce613923d954edfabe4bc6b66f802753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846854e3a1eed348654ffd852ec758c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6535bb22863ea832347515c9775b690755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4aa2f1a220b24157242cd8139dcab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9022eb0a42cb44140d1713ddd15171757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ca627ac367e55bb8eee72d0752852758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb6288ccaa02deca16216de5332e13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc6b2518d4621f6a8e8371374d2de01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c2b5025573f8cb07855527de823652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866e72a225e58eb9a083f7fd17f5c9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b3ed48424345e84a10647c2951204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433afb1e33bfcfc41dabed9097c34255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc8758b86ee7e4f451e762858246546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165012670bf22b537ace4661aefc8937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73c9776ace07790d5b87f405f496998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e363a61525e86c7ad51409ac517609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c89f070860f2ffbe32fed4d5b9ce810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9399a3db1929292ec1e6f0b7dae17111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ddcfa8a18cef186be2df45c694eb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463cb7a9f47e4a2c7614b1ccecddd6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f106a8188a4f982358589916b5ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ba923d0497e5157c58f5a8fd2c05e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ee72a6facaf16fcfba1325f5b1aba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1887589aeba527f29e9d555ddb3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423dbf167e1f6a654551bfdfc9bcd3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae0fb8f0667bc24a1a77a39b2cfdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ace4057cc6421792144d6984cfaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ccd5720563b5793bc2ae2b59b0eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3fe851b6571cd8d0276eeba7b2a8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964beca3a0bec470fcaae8350735fd7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3def6f225a332f1b9754630ff430f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb92036c9f2ac78e814da3685b62e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27221f1e6c85652ab315931ceb2f1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d303700f5ca8d557363ea5a61ecb5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545a66a37a5bbccc58d2c7e5261ae2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69791ed9a10249016301c1765f640df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ea54a24f4bce41b7d061ded577ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc3c3aa286b79968565c73cb92035c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a278b42a396a77b98695e1238b8e69a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ca3401ef2deca118bb7f25d4948133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3671353ad37d88bc3a7c80adb50dca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46973202d9bb8e85bd2a8a7431a33535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acce084e1e65bade4266d64ffc09e6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c69f8792b435c72d6f81f4df4107537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1588247ab9972873e4933d8adb3c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071c20725938f307224920b80d14ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb11b8157473b161eb0ab6c0252aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac7eb2b7a54125d8a86c5b578b755d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf3eb75f1f0260fa4589a2bab9f6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeecf17bd23095334b1019e9cbc384143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085117d16ea820545a376550862cca3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ced82437e832183a2e61f05b97e1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced9878bb8c2af760db5620d65ad46b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55809e070d7b07d6d718b16918ba9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d1cc40d0735e5dae12fe1f6f7b9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860f43d8c1206606faf2e289080e2e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ca172390bc6adcb515b0f7d63398550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2d67bc2129395c89e2c3edaf4fe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf6a465cc99ea0983687bc9f16d84452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c9027e7f53d09a59c213a77c14b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362f7b35490e2b2b57abffa78ec9c2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7d6a60578858c4c64246d686b3e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47e15812cbefe8aafa7d0cfd0340b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9fce7388fbb4afa8bef77dd01835a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabad5db0efd07d9dbb10b62b2298cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06d6086c44503c4125e70b7f3a39d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438856f765f556bd486a4a04773259e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35441297935711fdbb5ca23b35bc70b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b9ac868b78b50647af3695edc18862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc23ef7bda5815a6c8ae2e363e5ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f7d626c964418cab80bc628bd952964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e1b9fa308e59db57d338b2baae05965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de75e4bb282c16008de02737e8de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b400358eaa027fca29965d6d1693d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f26d326e015893ce61e4b67731b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f6b70841c936f0a078f1299e0166e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9287d1e893ab9f8b424ede9b178eff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a7d1f9925d7d1cbf2b9c248143fca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e98a2fa36c01f023035cd053c9f7cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca9355c8d8177959c9d47aa9c8bd8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbcdf9306857b3dea33a865b3d691b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3978a25e0abc55f8d8e19609a32369175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812ca9336cada20d4be9dd62e8813276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df23c4406514cce2680eb8eba1838777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaafbfc17ea6a202992216dd9b94c5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59480ab8cd54e6446b0a65b75f23201e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee57a3d145181cd58d5fe3621dcb9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708ea1f15ba42ce51c2c4915be573981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91174670e96d05fe980717ab0306b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057545029e4fe3b58b703df92d9f2c8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25f695c4133e4cad0770b1765515484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebf69ebf98eca3f3e34d783e1119ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7df87fe3cadbbb9c17ac2f5dbecf6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070fab76b534be331ed35f76d64192487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7d02865fe4eeb200ca1a5c7b5d62488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35e8e89232f2991c467dde18d55adc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67c902e5643a855e4bddcd1fbf6d8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ec61f939488bf0fbe9367145d7eed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085122ae75a5fbaf7e4c1cfd7c798ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec655550369b6dba5d13889a683abbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9dca5f075a2bf8e882c3beec265194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f8214ea2a8314e8134a391a9930295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feca6ee001acdbbb479c70bbb52a8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887f6d66cbdd8ef1ec75edf5a57d81f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116d54b0248e7c0ed0c12b68547bf5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7d7a1ea4dd6783b126326109ee2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021751273a6da48d126d67b5ede74c82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c867dbff21c7a4abc917de4dcb20e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fecfd46cd05d1151608ff3ffda560102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf98a93eb9ad20449d3d7cd1e1d454103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40aade5cdbe61d5a9377bbcb6406c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd17777a8cc8d4e93197a3fd14b526105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d48abc7e034bbf8c9fbc0ed1b4f84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072aceb3495685b119e49c6f5f1d661107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de3cf14f3f5a58cf6f7b656feda9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf01e42f8b5d3fff3e880dc62a1c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc7cb787b363d1f4809ed5715c4df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd339340cfeed65a3ad29a7028dbc378111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c276a932e3e4a18af2466b28ab9889e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1535dcf7fcee5270193dd8cbf3e43cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1fcb14ca65be32d32f0b79392cdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc414d368a2d27c1ad4a3f2bb5dfc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858fcac90b37162918933dd1620a1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de8647d2ff441cfd8ff4cbbcc4daf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8683910e1aa957bda720ed997c86a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89cd1fb5f4dd712e5b77671f2a0f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7fd362acc3019159c975fe3dbecd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c3c28a83f15591e76e0777f7573e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110faf1176675c63c4eec478257715e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31011fd204ae95e84b99beedd38cd10e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99b90189da28237439ca8ef0874437124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5db7753ff40c68ded6ecd509ed88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49762fd5471e5d52a4126a128c1247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748480c5a72d1e70e4a80edbbb672a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b41c21ed75584392851bed83898ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf734a675e5491841220bfcc85a1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688443550a0f7e5cbe73139bbc4b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209226ed5c3c3a65e82a85a9ca5a0a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39af967736a07d9c74fc64a1e5fa0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b11d2e87940e860a46060e03c932c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369295674e8b37b0ea5952dd6503035e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a41a0a79e48ef30229534ad4ce0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae4b2b133f36e0801047975fa1100136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed4240c7e6afcb4f87224197789215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7c64c7e7a2cb9205ac8bbd59af508138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303871da223580d0dcff945a7d0ff6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b47f69987c623599b48574e29262140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff98a42eceb57490ce178b0c0332d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cc528789d02e0ea29c00e2c5327ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525af471267e68259d2af2a0a64950e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f22c051f051fb28368bd2c05ab1dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04875b8487b2cee240e151226040231e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b4576ec4effa55bf5044d297719f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a69141d31c4f8a6ccb96d28bfabe71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18498f9b532dbe134a3b798292df3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d202d1b5c082135fe3b2e01319515a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a120e2a93a50d0516e7c6847cd66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e591dfe621e126f8147263ed0a81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b574a09463be41f3d3bb8cfcff721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ad11aca71d6dea61c3d0e6d15d912153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7d7e7946cb73769841bcc3414a6e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1447164f3d5263df3081622894a3ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4b0d784faa5912881c156e193e175156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62217d5738c3a1c4729bbaaf745d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33227a1eafb243c86a71bbdc8f9ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d9ed0161b70b3837a7bb260abaea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e6b43ec2a80774f0211033f36815b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82016c0e561e5242d1f7c538dbb35a6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32b34c5474b8bad52c8692e50ccde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a39cd0b0c90c5cd97d808cae4dd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d88db749617fa575b67cf1ad4f2b4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788da63a51925b75b648df11c333ed9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d86f22239272da6d41d3785caabc2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a708ccad2d32c562a799de7a1983339167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7d086f51dbd00a53fc07d71779b44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01abc564a868f60e1760483f94f4ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bc5d0826fe3cdd90eb0c6d6248ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1443c0fb176a91f36007c8e21aec62d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a6c0944bc3e13ebcaec427291a7ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45662a16ff0291e45a585b7dc6b40730173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc293fddc80d1f637abbe7820a6c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3c8a5f7ffa6bde158d7bf6c33ad47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362dca37280cc9e308651f5d13fbaca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8c4520027a1e3fddebbd369b4c8d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd0951c241316195d34e95029c1e9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233ce0aac559aae4afb1a4e6e2d3a4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f74d98c7ddf6b60a7d9d52d23bc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671626903243b8e8a68f593026021555181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acce90988308982d7f5cdc757c8663a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d481b1109b58bef50a7a2d74811a5d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce98f1cfdd6c058cd2f78fb4f3130184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999390284c43403cf1c6d60b572cbfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8a76fb2f930ed54223d4aa802b84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b9db69a406ed290eb83027c7d0576187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bea95c95c944ef8edd057ab740f9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f013d9934394c857ad73d4b9d4be8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ffcb8fdcc41fa8f0eead1cfd453f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff8a0baed037193f866ac9a30bfd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18594fc64ca148f25826110974eabcee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118232d84e244b47a0cbda81fe5c319193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd1175d7b57157f0e347d4ab00b80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43601242545f19f0ae7a5cc0d03a48e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d4bc00947a2cb97e1b153f31dcb13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e788c909701d0460f049cadf5b1627197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f362d83b67d9478da3310426ec14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0d2de6756fb6970fa08d25cb2defd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478453e7d5ec8f452bdc8139319c9e2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c5d661986d6d45c7a3cba786c6e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6059e77053e14a46ca01898b6e17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbac7de41b56b92d5f6764a5a29471203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b3457262d53d9ec65b6719cdbcb15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1d33a305597c1653808815f949f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc40832268a8185386f1b2c13b9d2d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5b4200b4e8cd23ad72f30f0edbb2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caedd0e710721e763d6c56a24ddd489208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c35b75a863fe591f8f50facfc8e2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c2c7638df7ddfe76d55c6385514cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307927a42b066ae8d9881b48f735d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f545c69c3879794853b6445cb15a52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085530bdb6315c6d3b68aa96f3e27c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f15f102ecc7c1aeb473706018be19b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b5fe68722d705373d13bb9212e14e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c22aa553d2014155b66930b48cd4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed70fd46bd4b005f48488d05597820217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d6faf70efb310fffe692b2b29ec6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d70d6818e0995dc894240adce0c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252549d712ecdb23ef0c1ccbc3c7986220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe6c879e420680521e487a43f40550221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95a2ce694e61dda4bc82cf9d398b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4db042ef816b06d9199c294024392223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19801f809f8eb4fb9b22d31bef083046224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82e377600045861baa986f0dd5f0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973bdebd13a09b027e2721b3c9189ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775438f250ad4594fb922133b5af05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011430226e5a148f136dbb7919855e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c8638f40631852a24260d74b562ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8354e2e253cc811bfea6983727787d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57183263c7b1966fe03116cd0c898d51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d463b304db3237eff50d02ed80d29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42767629aa40d9511f9b5ff6eebe8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d327513cbe39a9e0b61a229343293234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057799fbcb29ab00056d243fa36b5fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0485d036f30a8040869e49c563153e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4030724d07457dafaeb90be6b327f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f65b06ddbc2c02d56a9911d8e095e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2b9127fe122c8c8a5d0bf2d93949a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75725940463e3d33bdb3defe736ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ad1e44ca3d275c73bafa383136c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ac2f0a480896bc11d5772aa90711242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f13ff5f775a85ca9d4423bfb5edb17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a42f5ac46e3556275492cf77aac6c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff407ab5553199cc242f5b897b821c7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d994ed969b4d0d10bff35fe70d644ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2025139d21f41e2fdecf3eb7ee6774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddc26f335d340daf449214fdc4906c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a611e3c9e84a520aa49af1d2d38045249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323bcf1c4f8f39c4f5be81b980e6390250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dc634a988a0a712219e7f00a18dc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9efafeed22196a817bd9c6c4e7a03d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3391aeb1c42c4004a9c56e21758f246253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8616df1e39cc929e649372df08298254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a2835d57178562b4a94855f5b2968255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab5f2ee057565d85e224d2985fbd86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c916c539c927b75d77c325c68a92218257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed2327d4894bc335079b9fbfd77833258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e09630487440568d485aa9c12f15c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4a1da525ee7b3deca61c7d118f55d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230326a1bd584f5350ec8fc67f14b8ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d42960ef2a9dc7ed35e760cc3ad05d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667c624c703018961a2829645286d51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6499a4cd119423739a41c689758bbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389a5ea19b9ecd18af09b5a486c335f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dbf40e02fda48754eafca45f62fc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6ca275632a9a977dc50bdecb7ab32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de00ed4498229fcbad802798fdc614268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a2d83e6233021cfd8ab99dba12651269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18759296885c9dd4e42af900f9561a15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85790d002da7d4f8fc1b8299bbeedaec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd877ff8df5ecd8cf88d24d45403f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ac88b1df5f6fe4f36a6b73310ca4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecfdb0f4a6ba929fee78d06f6d8b41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598173c4239afad95059449703cd7fbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3c0633d6bb39cc1bded96bd22c05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca292016f131abf909d7c43c719f379277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3a7759d4b14f18de7a0b981336fc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d841c7e72e2af33246e797aaf402da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489781a2846c109ee96723f9e327a718280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21ba798d0622bae6cac7355afd257281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a3c8a85801845a531917564b0682e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644c6d47190db46ad6cc17057a483b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4827764affc29c35b29f631aa0e3bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8772cf733fb4b96fed02d525f9491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f530fd9ef54cfb9203f856f8b374b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58478fbb9d0421f7ae4c98cdd16c37bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e42ee306c7da111f5abf0de7eadf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cc5dfe4bfb412038f15d9e1bdec23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221184268df6316a116711a94d6ed39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a99e6d1f2bc6a65b0604487f01b0e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33287e665a44fb90ab95aa59ecfa8294292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e036ccb3284398db33480ceee32dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e816df60a977eabaf40ef28d41623294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7598030499521e3fd2338571470ea59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73a23c150eac791bfa0b4dc6462b78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b1f8d6ed89f978049da5fdd090a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea29347b11710cf6fde05d6513eba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec81d5c465db1683e871d40be559f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c1b71df5e85d82c4fd1c11bad5189300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316069b885d60e9e08c1ae3a97490e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78f79982a223981ea37c165951fc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7761ec25ccbf8f85ac37ba7f8b788303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389255802c35f22df895f5cb7116956d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3953ceb9d2c1560a58f50299acaa86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519843cfce8289f660123559d8edb96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df056b399ecd697aea5983f3588a2a66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d145a12770f6dc4f59fd92b4ff1cc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e633508f96b0d1098b0636d92345880309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857fe51b185d16eec13a73adf242093310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab816430545cde7ef269b1f6d69dc726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11cb87163366d45c7e490b93ccecee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41a212d7ef4e9c24d1a424d87b4b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99a2ec26a10b53cb776d8979ad6625314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79221fdfd8d5196f27b59ccd1d67d242315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde29f096a0728a39767940a7c04c6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43e9e2e2bf99f0674d48678f3309d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36ebf8d79c538bff027485403ba694318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5408be743b5432de58914d22d0386319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfffa7001e6b0d8028aea71a9bab935320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ae0c189f906ce64a58d2fdcffa587321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f993adbba3beb7abcd86d78c40418322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f68c0c6d3946e84aacd0e5c9b3f306323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaafb4b28c16881632b9377300efa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5af937b122c6a2879fc94576a8181325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d86ed32478b6e62ff7d3a0b144baf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2c245a1de42b37ba51abc802c1de2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893577ec22f2562d7fcf15f38d30ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b83a9e7c48fcbe734c0b126fae0625329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa098c817b4a45199e5902d638991e5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c76950556549359b7d1e69159ce99c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f44a90257a2a60d50e72bd4ab0cbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c601388854965ba9eb48c7ccc604e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff44f4048e7bbcb83abde2b35b3cd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757c7ee61e21d47a672610134b2cc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcbd6e64c1613dc21e66b3943833f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a3c6456bde06ceea57d4ca49a641337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba043795e472bea8d645237ed59f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e781c171dc659fa3a41c0093be157339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545d1797b386ede5354c5ead9818b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eb8270612c5a7556928a1ae705f0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5d851758dfebd153f64c1440d8c83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167895d8075ed122d8b05031d7c6679e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84034c6573c70cf488baac75bf5817e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf36a3f67cbb9a58446e267742b283345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dc5fa8fc87ec7caca58cb37b7f8c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484567f618d90d4aaa1022d089d0e3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834e63ce195bf44ffdfb52fcac7429348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb358476d31692628b311439f6ba488349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7190a30ef530e4ee16e734928cd78b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643f7026de5a4507f578e0c85a84430351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95469aee77d097e104cb98725621eab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ba264363fa01510e24a08db4092f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d558cdb53c11aaa91cb49c1985e689354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0cff742010d2c29665a745e7d8a42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f28160b7b9b45d863be964c266fef1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15999913d039f561d7af2bbc151b93aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e5d468d14e1a753eb7d7a95026b2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b723b5ca553f4f8fa445e1362e37c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb59f228cbce9c425e3943cb8c54c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8e9a205137f6c0ad14badb93ca96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87fbb44756dbb39dfd8d667b9896a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf81d1628b26b73ec0b36533e15804363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a170d66990aa37b98d5890f17dddb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89d9ab14ab8027daed4b72908c1c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e81e6ee6affb886e314ddf692a4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137a6d73c20baae480bdec6781599a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397108bb11e2a458a80e6089542ab32c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d91163f3bbd2fdaf26d9e1036363369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7482da6b00ebcec4edd0af61b19f63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee0a792385e96123764174282870b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2e381fbe61640c969246891888c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714d635f741920f9e0eca540827b2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafee8cc884bcb95da7fa168876853b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50123c2f17392126ddbcc6d538c4387d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6308504d88e017a5057f05b7e08b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59fb4d5451ce69c5aeb2da4aa4f4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce08168ae02b2dd40722398be3bcff6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede36193b6d75d6ee9df475e350445e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20988e3ac0673e6c0a005ca46317c448380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd11a91b17d0217c2dd52889aee8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59429cfe7dbe17bccd1a3e64230dbb9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268106722753451030b8ed8d67a49db5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86741869244561bff4e237ae27207e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16198a01c76745662cee7460c371e580385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcf8025c8794bd43f53dc1df025c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc55827c0aa1718d2dba26631a54c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7539513259e4ab36d48e349598aaf8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b38ed69e6a7e172f2e947832f28826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea9a8adfa8d6a1a48c7141ed41283390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88545d3d317b0e0d69a0272062f8ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b91bc53a815a14faa0bd1d3baf65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107070dbc151c930acae7ee60ddf9607393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0e930614c246edf35194e3310612394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3484db59694b2f4c95a49ce5d5f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf246169aa50a52bebfbbb468e592d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc13d7acd87d6e9be70a4360dc0ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a7aa221aaed9a8d782580a1a3f8c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba21553683d2963ae03edfb97a2b3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcc6869cad82f336c42f5c3c644695400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f96e20d3fa4ada496316d5c7b478d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4a73478d0f25c7ce2cdab4b5551fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760efb74134fd75b1585f92021cc5f26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e49e1a4855cc379b66bc2cadf986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e7ecde14d4739b7601471ba4c9a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0c5e3674bd6ac796a59bb7ba3675406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2763a440cbf1758c778237fec6abbb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86141590227557006cc05a2336bb36f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0907ade2dc2708a43eb5237b7959c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437c4cf5a673874afb8d4aac4612db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1293bbfc2e5df312eb4ffdf2f82574411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0d8f867b86d0c0098763c35dcfeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09448f8b418b89a73d2079e2734ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bdd609767b9ba2d6f87de87cf435c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462b09bae77c0b25d24cfafa8f8882b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56564106fef053c566e8a98491ac2a52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087b7cd555e71ded7f4ff946c848a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b89b87aaf5e31a1f3e9176107938418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f31469ba5c04aa1c685936d15d3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9009b2d8d24d2577fe0c425138d5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f20df09bdbaf513d3e6395bd2788b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ca1c1fbb172b385bf96115855dd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dfe4e2a964017844575999d4194d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a79b9bd881941f13d77a7839f38aa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8848e8469d9970914f4210cc3e1cf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097c214836b526635bc1c192dd355ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d824bcd70f2c78bc0d980634298f5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84789097f6375adc4d61c3161946ab3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815c7a0470ed3b7121c9b0bdf4f95f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448311cdd97776825392e653e411150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d4a6d16d3b928b0cd9037046599c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f706888396a4ee006da8988e6f22a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63705cc628c8515f065f81eaa38d3fb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78e8800908bd58c3701e2cf79bb299434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d0d9e0f8badb0a281a7f36eb3bf6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27af5034b75309949624a435c9ed540436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c17f4705571ec6625edd4f17f918437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066293a6e9cf7776b800af9da25bc406438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c435fdc39fbd8af1138ef73ab3382439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9a6027d86fa2515db61e8cd69903d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2c2f47221502c25c221de36ea2fd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb3b32f142931b8bb02391c01bc191442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa97b82d0d1538b64266139f5a33875443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38e2cb679fd7c887dc656d47e4efc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8f87ae4041216d240144a4e0218a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b798f60a9cfe0f6742a9a1ec3446446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec2fb9b0cecd574096dfd094bc29dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96201139a6f370918f859ce219871f46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8161b8edfca0c0db9627ee042dbbd9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9252eacab27d1f0e05c1af218d08389450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd705646fe79c10442b44cb3bea8ff8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f3e78f48a0a1c7d71686a30658026452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67908be4b1028ac471d92ee952020a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d94e6cceffcb202782e675573bdca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c88a7030c0372af9bf7520ffba25e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c76515e864c376260d172abc1b6ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ef0003f8c9c9ad265fe5fa7765427457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262767f9a10a5d6ddd1826b2ecb1d981458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076860fa2f46ec92535fabf4f38e87c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87597453618aa30acdacf8eda2dc1c62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b35541f0024e9de9a1df56d77c702461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d030436dfbc9d8b7e8ab4d5132a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e966a7fc0b863131ba85d760fe401c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5e05a6107e5b781ae81d215cfcfba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b24ebf3286a64413ed6eb42d8e0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942366a6add71d12725b7e75bb53ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a84d8bf5eedf6a1dfd94567dfa0569467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ac968edd9da925b9eb33f372a4f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56d728e5a3d0b5fa14f19ece565408469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b54e9fc17be115ce8c854273b8ca4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c7ae7a1dfe4944799a01fdfa0065471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418f873c42b53e31961f7dfbda3be0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b7327743250dd268a84a9241968f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df561b7f97e63484c8c10bf311fcdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01802f3318ba613bd30a5021b71843475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93e27b21fc0e0d8756f56c2352960476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508792b3f9e24520360d7bec6a4e9923477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de808d553bfe8af44a4136e177f4fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152048abf61e1447374bc3cf0afe78b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546268bd0e8dec8574544510bd38aa8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736bee099bb0aa2b3cc1d5b4021d83f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b8ee435a8ee0d08abef3b86a7e869482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dba34f3e168f96fb2b40a7a78c39c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01583cee4df9522da6d88a51c62a76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620baa70ab47ff588c939de1818889b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05d5cbc72bc51ae39358b1d7e1e84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb76836babe5f734745eff552d9fc53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a623b5654d3edfde606c92bae0598488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59973624c07b68e3458000aa450980489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea48bfc6d0ad06783fbe74bff44b3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256325961c0c67c803d352afa2c880e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d6a4d8886cb81f16e10694e40b23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603058a4f93be6fd3736d9b97bcd07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb47fa4d4b1d349066afa1eebe486e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c8e6c827fd1d313e45146a08a4dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455916299d1fe492540b70f9ae075c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8beca7c693fc1cf3de8235a8a61b7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eafad0be33a6409e00bc2e54eae47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce2f947328c89b7f5add1683912dc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f296e6805a8ad29f55c30fa60689500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c335efab3680cf4f8f505bb0a368501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0053c2f425d94b3fe91900d7dc26fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fd6de94e828229b8bcdae4669051f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e87317a107e5d050e1f7c19ed4aad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9abb7449a8995527a7c9c57c245d5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe30bc6c52939e0c99052972a17f2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04161418f1166d531d295bb5c08bf565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d6c1b27de06dcc88184ad9904272508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdb52c2fd7483064fe1569a53706a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c9d74824eab1ea4e92b5a0304e9e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7940fba5405970d444ded59c3ad8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b3598c2935d45e531da97363e7f35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eba1245daafc12937b9cd0a665989513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047cf2f4af97ac74db50499881d53f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bfa359126a9239143727a4e9e8d03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5fd2087549c4dc6f7b56e6c9b70e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f238e29562e788ba3ee8cdce675c98f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721847416ec00dd1b22c7adc6e025d39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c8180bcdd11d146a7de9f64b4a7ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c75c7e05ef6e1e4ee2050af9f568a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee8374f2f06b4cf7fdd20ad62cb8ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed7a56c2cb0c28e0669b3bc226ab13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c993f0a3db2364d89c17ca534418523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca72f19723443e88d0a040628d9ad0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaad51b12955cb98f3eae5b2ddb1af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc4411e690cce06c9cea54ec974884526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74698c130e99b9e3f34924c261a6fc3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52811cdaa4121604018a4ecc0ac8dd2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf617d40687f970b9b6300b12d9cad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240f020173b675bb932646772b53d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c077a9c2edba5e561b99199cc73175531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e1d19aa4cb3d6527a5cbe9e088667532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4ceff98080306731301fbbd27302d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd37b8efa5fdbd998eb37727d4363b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea95aa0d6c9984a3e6ae6d4c08b4a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca664f62288235e65273034e787b179536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982cab06dd731530c2702e6aac1545a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd73809051edc8389153d1fe1ed1954538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756a206c088133b980b1d2ad92f2ba4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320115c93871ecc61f0e1958cf4ce4d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48572344a470495863a090b97dca2970541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dbcee095e16936b4c1bdbe5491ac0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d9933241492aaf8ba0c5b5fda1867543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eff94017bc3679cb45e99da210c36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109559f6dee826e042d34dfdab7965b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05909436ea9e9fa0b6f4b5b69ddb42f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788938500e4b92a0986921268ac4ca55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f751f98894279e2cb6445bfb2794f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f9de0631aee00ef199d83f577c81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeacef862a5715b30169388df3bfbfd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadf0eca558383d1738d3179d7fbab3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fdf4b5ce4e29ee2262be9051ac216552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665f06e3016d852180edbcc4ca9676553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df3abe5597d3889b5c805639447f42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b232af81c7b7a1a35c154b8d1cf044555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc41797c111202e2dc23ac4dddd39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b71fa271a7ce16e2346d5b52090d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd3c15ea8d91b63127e029ad990df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2779447050cd01c4b6e82991c688a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae398e8cb83e1d2fd0daebec1eb5b2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263508bf67e86e5657ac21e869d856561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce838d826b56fe8e2cf30acd40733fc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf48aea8c9d867c104a31cc45aa50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29567902da66267569845f99a79d47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411a031e674a9928e9098bd6480c6df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada3a6546092635d6ca64c68adf9dcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a42c75670780a010329a2bfc108c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cb4f7cdba5ca1f5db34b5e7c2c5a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b5dd9d50bb812afffe3b5c45dace8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c082381df9d298fbb513d9b384e5931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d331ecc7dc1a5c6f011f88a102a8e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45e1594cdb5774ba5808413e033144572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d2d9f9a26186a046f923434411620573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd1bdf1a9383668605c9805c135fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ce8aa272090f62a623dee14fd560575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6601b0dc9c25e7b377e0c9d4c978ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035d134691ab79d121772990b244f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e913091bc6fa64c4121c8e3776be13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503cd800662e67b6e433ce76ae604f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca626ea04bf67375702bca461138fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded91108ec4255fecc275523441ab9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd85c04e717a265ddaa3c0341b9916582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ea5242569cf2573ea544c8ec3edcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826557802911e3157a77add5376b69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a126ee4daae38ba283d461b9eadfe7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e17c9882bed3efe11e98cdc979bc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbbddb7374c9f6f096282ad31c275a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0abf74e71623dd127e2c3bce63e338588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfd1ebd21ec54e8351e44e75980f1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d555028b154497d9825dbe958587d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3f09c8db5607a85f8f4fcc9029b7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0c56fccea19c86986e3aa3bf4f63e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056607027648e482f9ab10245ef1b77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc061ab3a6eb0c4b7812d46f4b5bcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c8e09b45aad62c52fb4da6a6c9d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200661565a9197cef22ec6b55dc618596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf0a77d3f32b3e4a327ffab4ef552f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b9bfc24a554238af553e3d92c5a2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45db8040e35855950833ebfffaca3c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d8b18f6d504c25ad61f659e48048600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc6f0f1d031011728ecc713403ad1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e98faf9b167a89de64ce95d6bd35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee410c7994bcb4a8a74177def6417c76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752473be3dff4285d6757bce8f31382604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1950f7ddfac6ef66be1b34fb0fa5f60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad59161ae178633dfa413418404aab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395871da4c95f34590297dd4b6b6c23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea045c765ac8945b36f4da1dae4352608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204384db59287253484d03fd4a2c6eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234edbfa62805edbec0f812fcb58bf2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255680090a2113dbc5cc1e31b75ad3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9896eac84aa127b39f8c76d0ca68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c07cb1856f218ea7ac02a4503b227613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729bc0e43940a1be4457b3e32fc944614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21259c594b140702baf105e5ea4269c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f39e1b4e8b96a6f435f8174f190831616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3edf2dc89d2a79f180d48c748dc7be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f872cb7a3fa0ae4d995542b57d5c0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c674735b67e9c3a6f3d8305e3f7a157619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d1c48dd308f9d326cb2cc478502d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa42ae3ed411a4d2a833eeac3c63a10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4469339ce10203c0b7ac422b35a8ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f5ba4cfadfb198edc28372075c598623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff5d159785c3b8444e99d5380125ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09de41af95bb164b1926472a552c52d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80c465c28e220fa962a7b3479956ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba645872b656c58a5cc0c508392b94b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203af36e60f4f72facd2a4e4a761f75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f87a704d9f843d6c4c71c1fd8d011629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb85fb04bda7453faa0f6a4cf7d3dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d550420fdd30cfd8203b6ce1fb30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d30e7132abc03cb4fa8097300381632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ac2f6910ba168da1f8e2baf6b6c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f59e2b6e0c0d45581d367130b0ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afab9d1ebfb5625cbeaddfcdc6cf12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f00dc2cc83993471828b7001f219b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b2fdec84c495a8f5926e1686f1574637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b3cebc73c7c97e94a65ff31709f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d3bc8c659b6fed5070e4f0df80967639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14dc3b06b0fbb6535b4cba753d64f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7301a43c1335c80f646df6f7f7a87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169cf175de67645e8e30bfa18d91910642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393d978c0b97c5564de09a3aa1943e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6a7c459d48fcc181e548ac4f5984644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fe77beb08db807ba6b10ee18ed4d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84294257d3cddac59190a24153dd861646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8e7a6ed64b1d7f6b972bab6f49204647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6df29eaec27126f706887a16fe18f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c0e673b1ea1753977ad3e0c3a327a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c8d0828713ada0c3be9ce46eb620e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e0cf22cbba125f4afab3cf858a7a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee112c5fb9da5207d48aab0acf2df4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d3ad39af6d6e16399119bea096ddf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5835dffa0a5212b844204fcee9288e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e25d46873ceaafb43338d8462fc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22562a2b191e24b2a00a574de9c70e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0cd8eabee6c06e95c70e2b697116657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a525aa72c0b06f5b19ad5411ef8419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a292fcdb41b4fc10a4e60bd37c6bca6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a635b4444e059c3456ec8a983811c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ae047e62abd2910166b22248f184661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aa3f4feca711dea1aa38dbb248127662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb03b015203272def82c9525639060663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ee7d03256d0b001f481312fcfe79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711efe9ecbc04d4a5f3643ffb8ff6de2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02078dc3e60eaeba523ac4df30830b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470559022c4b5822c60caee7167195a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567cf6ff884f8c31400e5eeaeffa2cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741bffc2a46c2f524942e6a4c3df13e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed5a474ab5b9236dab727a56baea40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7140a3a97f0bee774e1ad74dcb7bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31aeaf60bfdfe3253671906dbff77a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cf024f77c344726a50d64b2ef8333673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af0fed5456a1038ee00f6d931b9caf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828056881ddd22444a08e524f650a13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda7c8838f82a1977298df402ff7e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9ae0a87fbba2c2fbd391472411617677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51b7181916ed19e7e96e89e0ef4e15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c3c3cd87256fb0bd547515378abe4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b037331fea10b2fc4e06f2a4c77a1dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e7417175d11cc186fb8a015ecea8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1f42ae1af3798581f894b0c569b8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5c7d20dfde05dda0c47445e0f46b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf3dbc80f48a596ffb53efeab81ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bac075da817a92389ad8d50fbfc83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e386005f1fbb33937178aa04a07f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1547963c7bf865443a6dca9989b6839687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8817ffaa18474374420a897c1e526b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4a1b3690bdc9888b46d132f40bf7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1324fa3e5f453e6c83932bd4cc0e1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d8b38e24a3630b58fe1c32bc76018691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84638b77bfe3eb1e02c0d0f3abb478d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ed29770de1169a75038ce02c7753693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aec5bd5ab23163b709cf24d7ee440f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c4e60abce7ef8bf5b9562faa01b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6fcee3ef94db221e34e8b8573e41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c9db4447dc4d617e2c24fd3a79be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5eeacbc5c115bd26f3626094f590698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae8d83a9178fba91ee39704965da2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ce1fa4faf36e86574aa12a34bd8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae528bab856d27fb3147041bc33077d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455dda9358ed074e5e90a85456b6e1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0c90a01ceb221745f7a73204fef63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa96fc00d89a63199e1c8e94f7e43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7709e12ace494930a388937b41a4db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b229f04a44e10ace4adaceb9b549c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af96cf17f99260bb668bcb0e520823707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70643293b4e1404d41896c9ffe1a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5923e6e34137eaef375cf5c7322d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab393e765c70317425baeab4271d130710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612700af54f1c413deb929e0b377035711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c837c5d79dbfb9c811f6df09cb5b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b48961544a9a782b52289b5972c67c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de084dd17f32e55e68000d14134e1662714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d078d411954473086dae85cdc610c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc90028422ded97d3f85bb13d251cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769474b2655864b6a0c45b6ab0235c60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce6d8c4651c724f23048d5628592a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b800293f7e4552ee7b2b3c9f983622719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f824c24549ca3d8a6c89bff42dee73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bab8baed21f52fcceed3404c9ff68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee30637bc2cd32006eb10c8f34775a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a63694ac33c1d7bad4955ca2dbb5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77593a85d3d88cf1f93e511ae5bdcb3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ddcfea49d9c0cb24b2e5a09b775ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182330ed91737a01d07719d6807382e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85240e0f72bc509c967998b631cd0c8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91720f38d8739508bdf93b8def4b3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824f7cdfe9f136dc99db15c4a6add2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1048e9cd1fb85e98e73ee2259632730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584f3d9a3652e4f127949356ecf42f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c938beebf82a8549990f175f3e6989732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e93f45f8ed8d07a484dbb82aeab69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33818218c37dda59b41815fa8cbcf8c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16bd9611b1f8662f15f53f4508128d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f4d4446f1ec58891394feb6bc746736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e32696b450e55a020ea515532aab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c1111bef152344c594126d80775f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6179e5e3c8794e1b2c75278f5e37d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5edde83fce3eaaeac305695310ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99540d8391518d4bd9a92b7cec003fa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755939aa0a5c8b5754d3ee1b37579cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa00908c6ac2ade207b2584771b6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f365243b3a4cb09f82b1d58f0142a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5461c8e501c18b8b1cf44739cd33777745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd32100eca4700adb133259945371746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580b504f4c0e64a3672493ba6a64c2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84578788806bf799319e3a796dff253e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b470e85c601719b6288cf63a6f1710749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0da2fc90ddfee7af5eed1243203ee7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db251fa1183e1eda4b6c680158a25933751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785d2946882be944d90486e4691883a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dfd33fb30f95fe0c442ce9bb90b6a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>