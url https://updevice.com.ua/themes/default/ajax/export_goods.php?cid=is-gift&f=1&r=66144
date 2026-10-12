--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194999b676ab8da9b328c07ba639a6cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff95c15dc5b894a08d1382a89db6f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e0ac3521f2df791c009b9cb380443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46aef49b0078903f7d27979259d9a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799269b97b6299a8fc040a9990fce60b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da2beae3914206101a49089ea8842f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6cd96288e618f4b9d98a9b8ff9a657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709232b4a65589f02d2ffbd8b189ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b3ded19b6eae2be7c50c4968f1c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b609b1b12289176ab3072ddbfdc6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7427df6f6dfef175f34e06fef69a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db485d09b3676590dc0b717533d301d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf2f77069bddca6dd9b1060ff395b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219790703a53569f4308df8170897514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9fd68975815094452f67a73e818a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30cb0e5109f2a7aebded49a499b7aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed46cd192d8cff91469c27c3c09ada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c8e8919977cef4455497866db193a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd68a0d01476aff3b44adfef09fa83b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e383bfd372febe1daa975d22c697d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef437ddaebae413a1ecea0cde649b41521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc1c3aee4e884002a6d9703c700cc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09861ebeb27c0f8e333169d04d1a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618c2d56b5a813bad8d1993e4efc53824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e96b21c7f9e064913bab524ea098f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd2c9d31a9e9c44982c24dce655f4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0d6c7f1c5dbdec0dc211c20f432c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcd7f1fd79faaf439211ef30b7795328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d458b00b52e8dedd38cfa47ed675a4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994246706c5cbad11ce5585092df530f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc554ff27dc15262493b825a95589b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32945554f0f9ed06ae3ef4dbab84664232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892007080c511d26446336e64db830c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33106fb285610a24d8648981dbdc6dd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db39bc0093eaa7fe8518aa3375d6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e186b2221e94ebbf05ec076410444e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee86717047ecb1323666faf6f5fa1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7efadca73858eba0f78f606006fa138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc439bf8bc52838d01192190707f7fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba7fb5956613f532aa0671c063bb6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1f80c3320e5c7b138b54ebe62725c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d503d732a184a24ab2c37ce67c419642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a6caf6bb0d3e23818f482f6ef31543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafa023cdba2860d5d01c4da33ade0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bdb6e9c4ebc9b8e73548160c5c43545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8abe756a243133bd61a30cf1778c6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33753b5d9bcd27df23897c8f169aad547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d16495932f56d9aabf34ccffad3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd544b4b0b0d7c25c2fb2e7d84cc48d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35467754e302548a56dec20bf199e21150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c7b2317e415d5ab918abf0337272d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b247d65bf7c7c1bca10231ca2bdbdaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07ba1cbbb8aa330affc9264b042d3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36f5b8c880110137d27fdb1098e4e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986657644de4ce211e1284fe6dab71d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90454a90b01b78fc5a21b749e99ef156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7a60d1334f6034baf98c00cf9d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea10abbcd731554f4bf569eb8645a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad64ff3c25300ead200b5f2902ec6dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aeead993a7fa5d2e8638ed375b36260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f38c67e5fb9d9f92cfad08c75319df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d96990610ae66cb470d9b54148e71a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90076b616abee5c8a63783e430db67063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290019f7c676243697a2546e44c407dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab0868dcddbf94bc29c503493942565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67722e7a7059e821b717ea88df957c0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b61cd5afb6120af5a840e2b9961d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e23fee0aade627249330f5ba45e2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248faf4619cc1b5e103a34c8c06232369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5ffb3a00e8f32203795f1000020c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b432eeb09be8f07d9e174125c6f14e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa059b5ae6f0897f43cc75cb2d02dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad0bfd54017bb18b13a9dab715d81b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f47ebd96bcd0d1c49f34b1566e9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf369db69d710b08b1f0ad26e7091575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d6c0d77e9b3179ca05c374b7e466876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b90aad19746fbabd74d05e79bee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0bd8b79ffd39be4c0648551670b7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9cb24d4d36806391e6e345f1455479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc11e50f80618fc1ef78433431b54180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f1807ab66f521498438334c22d0f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff75dfa2e6e0e338e39fc2d78921c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985458b2f6daa17a827e55f575c9551b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915de3221181d1a6c66e99f9fd5dc2ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9536627710afb06c6f926935da3a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dfe8465d39cb5a08bc7fdc1762e0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0976e6830dd2dcfc0507de114a15687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bcc7427405bd57f06b9651af5665d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b8d70012725e94bc36eac28b462789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b7efdd6ce4180fd3d2105a81e4a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e792287efffef373a724284a7eccc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5649df7de5e0824d86a3e104e80f9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66549b630ee7cf845b4e74260ced493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828b7f46e6e2a01a2060eab755cddf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c92b5a2781b659b6205da44a22679a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b50351c65ca951fef0e0ef872147396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a72ed361ac51a81acc1ec781d7fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16530e667884da6db839d0bc548adc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f79817ef0013532cc8e82559bf05799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939af084a2c4dc148a0b304878254c91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b61a4f123533f4edb6c6f9bfb75e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37bb05ac15d90078ed46fe9930883102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f1b6e779d261e4267d1fa125ecdf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a682f8c6734812c5bdbfc62bbaff98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ae18eee8e57c00ec66663857d02b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee9be4ddefd0153835dfd9f70006f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725389dc60d23e433269799746136ee1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7587d38b5358cd5923799a0990b95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa83868aec0b8c34c9233e5472e507109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbc982a574c9ea25ddfef6df05f95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c00a41d86e04a4e4a3e7f0dd69482111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa04fab938cd17287d35acd4467e8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b694ff27b58d98b8982fd97f73d9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec2cbe45e6d23f8d7bfe8b5ab7b39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8747d9e4c48443ce1fd299a4afa90f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8fd06fbfa1a3752fbaaf3d915469116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6531886e792dfb3c249a50a02ee79a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244c24fc18484f5afba500964bef518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731aefe209f2346a21cb09720f4f871119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb362a5ba0505bcf24705d42fcd21a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae777f118d1120582824a2312ea55c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072e9738fe7cecf99c9346529e674e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908fb9b05f29a91251d17901046a499123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b453b26e05b0250430b78c059447124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55ac51ad9398490ee440c41e8e468125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d82cf94b3c53675d923b8cf7da7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd57530f9e867f330878f39c8c6485127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2372068abd02960a7ab210387c3fd9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53579346eb35faf2a012bcba11d42b12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce66bdb1250ba4554a4b6314c11f03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39ef97e66ef915f91dca258b72d2fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f5e6d723cdf72258977140b4fcbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655d801ab9b419e2ba40f6bf55be022133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c0cb7a7499aa635047f9a1af3b3a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef891f4dfcb7627d1186294140640cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b857adc49e83546b68c02c2ab99cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f152e87ad170861908df375c6a5f24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61940d3084c10bc7125499575088d68b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2b8faf76fbf219b5a8d5812ddd555139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40acb3f03ef70f72fb3fa72351b81cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d07b06fe911b3ecb738cf9dca95fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0962450cd46449000486e2b98e14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574552010731ed0a3c0adf01052b23d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682305477f6a599b55c51876d57a727b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527ee2ee8db57126610187c939d9f6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f3fdb0856c05f7305ab0e996a8bc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a55d04c1e8076dbf129416449bab2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db6275f8d290b0566ee0827debc82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810030dc03501c6f8ad461698dce375149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19ba969168dac40ef18d18429a2780150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdaf48333ea8ecd8907bb6f7c54fba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f82878a66716052a5b222bea014e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ccebee07af8c47347f5a7035af4c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdf99949c2b053645a12aba67032f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b979d373968d9d39a29a58a981208f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19595cb8c4a027d2a4af9bb897b7824156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c476ea74dfcf78a6b93b5dd06313157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e30ce4de79d695cc0a18ba8bbf076158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbd238eb8f56330b415664d933e355159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e10963616edeb0eee1a37b16d99f48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1ec66a8df4be54b68db5337b0646b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e09e5a5fb15633bfe3a25f198ae5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38678ece00bd703917e3795a3c676c57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4dddedb101f006968a8c27b228260164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3667d416d3844446828a66d27a5cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e214de4b0b0b6b3857f4e45ee427e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee281d3e8c03dba65af1d05e792f0f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd038e7c1b5df5828e24d4648ad63a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9e77210a03367dab2f9b1c66ee5ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531b762c00fe2a0e9f836f5bc12e730170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738fb20988e4415608b4aa8f6d82b77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4253a8c177a7f1eb4a199b29af928172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef361559b8bce50e41d05689f255ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfa031067fc6fcf48f95efbf860788174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1621699f9a9c813f5512d9b2ba5d72d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e07cbd5ceac0117b3bb64ce465fc90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8245c227c2d62449ef2dce54e7074177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4475230bf7d58f12c32a243b54666a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2c6c62f5e2b6f5ec094b8989c67e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584f3d4578e5306c2f08620241653a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d61eccf765ca72d728cc2aff2817b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042bc064dae37748d982957258b79e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27e4fe4a1842ac106e9e0233f23ea8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149796eb234c763b7cbbe505b42672184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c021b758edb7846aff4070bed7349185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c58ad00c896df16a5952a5c85470a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ca19910c9b9f2d746ad598fbb4d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e6930f4cac343801a3b4950a657d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404447ef195c2cc2cad5597dbc7288189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444d1ade03fe54b82bc8852ea6047c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de601512283f396c55aa0e18261018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc65808c69e0faab722611a230c976192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae4dad8dfbec01347c4c6136627fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250aa6c76b12bfe90781029c158925b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d756d42ef282e523b235092adbd0f84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60e2472740f0e50d44bc76c73d1864196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8476ff56ed8d23fe6f6f4ec9bf6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a3f4488b1a75c979a53fc1646014198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04970f60979b26972cabae3a33af83d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb5450d83fc21cd3d40fb8548c7e84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28912d4d8e645b98a3c429cfce2c122a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f8dd9d9912825df12864d85c95720202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff82c91a0dd6d4fe6b8b30c62e1440203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7a3c00d31800d0e1b44c2d7ece59e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c21e7b4543d380d30b707c9f7f10a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0afc816d7204b57724c57aac7daf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833f744397fae58b159c0770d31186207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e464e96bb9c9f2967169b1692082208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884501385139e36f5053e0e82c2faf10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d62b18759ce803c11dbbfe5b218ecc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9fe29d286dac63c20010e89fc7d02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08fd8a3254d1989ceb7fcaa2ae375b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144cf7655e93b10c74f6810c2835a0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c251d8b0c1f2b4c561517dffc171214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b76bc2c459169f1f7fdcc45739dca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5dd82a3a1612a8057230803c37101216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a698e5a2fbfc6332bf1db8445673a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ac1370d5acc6c24eba7ff5ca09f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aeffa658fb6f21858fd359a14fe67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d3117d71962feca0a97a6709920f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f095df2d1c3401fbf89c3bdb6de8d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9eda001afa75cc003d1e286dd251b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb678a8b971e7fdbd2b9e354ad1fe7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14223e33108b11b3058fbbdee98bbed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba1cd8292a53fc75cf73cba26f62c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8f0e95a9b9291174c8aa4decb8185226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997770c576f2ff87c77c3ac8afd948227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ef28fa819eaca1921cacb13e70519228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a64f9a4ea82babad065ebf50a71413229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d902b18d6549be0c98e2d19e214737a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482cb42e4ae13759c6ddb470b4a66e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5e46d92b8ce6ed3db4286c3160f17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb68a6ee8f7537e95cd757f35b8ff3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ae760b189541129f0612d1895014234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a86efd0bd5016143db3577ab6813fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48197a5391fba267dc3368f351ba1e93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018cd987f5151ea1cd20ea21635fef4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16d9ab34f50f5a5c9843d604aaf669238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442127866f606385cfdae8573bbb62ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736c0e3757131de82d4a945e69de85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2919d436bbbf559872243e24d3457241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4121c9ba988fb1cbdee6d2ed1941e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab150957bc5867542a4e82c60447e7a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e8d53789ca0d09009772a0c1007c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e60fb12ff47454ebe923cc99751b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe06755630719a862edb906f16051246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275391db16e1a40bb6951efe27e2a37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a9220cf86d94c6ccba40f4a1eca6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b16232bf7d59261143c64e34143c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967eba1316d0ec59e4ccbc0a382d20d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09d5f2a1b56727f8f2c2165743951251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28ec45a604042e84854d660c1814a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114b5985bb32c409bbc3f4d9ff1a5e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140ecf1d6e2c03ef213fc334b68b2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d42124174c2a80448adaa16207ef9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6814ef6c7429a621239192a5f554256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cff4be0cabfba5659b03f6379f682257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119af67448faf391427748075f8c82d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e58dca092a4122a52f033783d3072259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e1394942b61fe65560dd65768461260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b5672e70a4e2022f892141e9e57a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d84c30ef149a0d4971f91e2c876d2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff8431fd51dfc71d2dd5301823c894263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b029b837bf74772cab2bd7f6e903a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bdc78c45bd89de99610083817dc59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89d4f363f7606daa0d8e4a85acd48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a310fd7897568399f639f9d5d14006c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a108df79ded9fc7d30878948d7fdd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41ec7e24416b9ed477341c8209d429269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fbc9b3dfb21561ab67890424a2c66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f218f289653c25a28ca36277edd7b01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454aed8de302712e4804525bf1c530272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a47e395839ffd48adbf77d79828c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b51d88032ff7cdd9b270f10b5babe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374989ed40d379f07963c6e25b1ddcaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655420e2a485f4f9511f9f9a8b281f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf0d79f6bc52a58129c1390ae575fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b4dd4113cdd8ab3c940420b3c5edd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea14947bfba2828f42614868f93a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cd2d962c941f2e4bb24b055960f0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff8dc6cf933275c2ba82124e4ae85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9debc18056a38d1bb1499b0b1e6af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b330cb28094fd3a778c6a2cee86eab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f6f0d2016509b5b8e2496ffc85a25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925302467f3394fb20144ff7546448d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870032b6ac0a4364b8a5c1211dfb0fc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e871d47412d761e6aa5c6774a39c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b538a83eb53f76dafa363926a505288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a17d8922ecce3bb8d7f334beef499289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cde4db482c95ba8375cb1c08618d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b4bc5157b12b90af622b1cf3c03fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b34d556e80fa96afecbb7e8cfd89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbed8499ec66fef5995fbba749bd000293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583702ac6223f5ca26ac8f353a5303a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0679e9ce3aae14869111d596daccb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fda5713420c6c04159335b0dbf8f96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de68b9614264100d5dc3194fce8f32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f80be318966919f29c461e92f1fd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6897ec5c4506cd0b4b8a3dc2210f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7120996457907272d9f4e0cfa4df9ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85debbe881004d08b52160426ed934c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb0eb6f8972bd27f66127525bdb88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa264f3e88a30273110927514cdf51b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b3c0259666a86de9056e0d4ca53f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac4c74b156a50197aceed516097bd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2619882112987b0c26fbfd3d180778306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fcf05fa3c137260059fdc5206c254307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ec4c7b11079ac6587aa8f5ae3d43f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abab09758974ef4954fc10fac7ca74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897038d7d75aa03ad3a29fbd2f709334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e8497b9a516aa6e2e7bfc954b795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f88c90f79eb91364dff422bad97ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f705568b2cf5e2a5db8f1a4f743f0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bc031b4e560943297eb7bb0ef94cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa612349da910b75b66ad7b15ffd9e9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716db79dda021b96f591592c856e397316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abe467a5262da51618108d1f677cd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda180d09a3133dd755d3c433c1f2e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5515de7e3bad81eedbb5d324cc45fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee4408dac40b492c4bc2e73d619de9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07598707280af93ceda91b0acbdcc84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdfd1c31f5728f4febd7a04768b584322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082a78f49a7048f6b1ade5aee07aa60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6fbb6a151c29704aaeb60b944fae5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acff123ee8a29a50d3f404efbb39e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b513dfcd5b76e07a2addca256ffd47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58830f76920e35cd4ff4d7a0191925c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde353ce79b72e627e1c3bd26c72e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb248e329ff67a6289a75664741f46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3625f20e9fc25c8a096c3858b86a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022fa873352d65a93f1187bc22ad4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c159250d16f5b21087ac8f6f7d9f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbb01bf655d23f6dc2b2d5417510ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd68cc28e511576f4511a8e911d38a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c809f048ac10acd5f3359465fe9b24a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65084650aec8b026ce38d6e58f53934336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33024c8a7880e57e014d4a7b93ae51bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d19a07930bbe38ef74fd23ed80abd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d0fff02388e081980c16e07c3bd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91561e4ec2c57cdfbc58a3b54ef3f0d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fba55cc15c4d087c14d8a2de17561341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a3870627c7b641f04694e4475b677342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958ac2efe0244f6982eb3441716d95f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055857ab214ba0f6e42c4627984d61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90a23587f0ba2f6773716c76d8d62a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eabbd6aa069ac37de8699e7b5fd788346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912b94fa31c01a8ade53c6cd0790795347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a05bd81ad674f05d630ea99299a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ebc4412e93e1d8500d0056bca8d01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf724b3dcb217a7548f631e5df3604d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b82c2043d4bcb3a2e68abf15d6914351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd9134a576047889cef50c6fb18240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e2455097ae8a21d8099b394d2c94c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf058e159e0656edcb911ac38c3ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ccb7b9dcfa2472471322f342202b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5ea7bf3ed2e70ee485a2a75a19fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a50338173fd73852900853022840b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d35cb9b11ef78f4bfd759dc6c29131358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb98ede513c71b55831fb50d13deb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbdf47242260ca67b3cfe2ca44c676360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee32227f7ae5f87c77c9b5038c80eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb344edcdbd5edc4adfadd3c029cad44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0f7461d5e2c663f1876de796145ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f36f41cd43aebe190b51a67ef034c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a65226bfea76818deccf9e95f545a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498d1a910707dad50661d74d62ea8c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8909b2da32d07cffde8ac37ab3c5ce8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acd878ab70e5181dceb89974adf7fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378c9fc8f56ffad75876f9ff4adeda1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4499eb03c350ea9599daf62fad9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeed78056061fc461e3b81d93aa644371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27c3882592059af2a63057eb10feb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d442737e280353f48f414863e4dbad3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1f62c29a804912bfdd7153a94c25e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc315aee84d9d71f0980d88da6b0f3cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42472fd09ca1fcad698b4fa86e696d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b881a18a69b72e2a6aeb56ae395180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33eb774419fed0880b6e59f83e81a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34401686e94da37fefb2a14f2008b80b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2431b88d8dc9a5eb4a304fc6cef078380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702e0aa101c8c79504c36f0263c1ae3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e61765d444d5e6882876cd970686382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b6e877e69ec11fa64780686726e9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74be6311a0805f56201aa3457be52e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08abe8b2fdd3ac858c3a76859460af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197fcd1aaaffa5b262dd691544b6cba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57014a28f26f874dd6d1ad2903652e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad1afa4d42a6f31cb655c4652f2084388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296b53087c58b0ff1a294def25fc0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5c506a4479e180a9410d0c1ec4996390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8f1d5f2baa0c70b0a6b92660ab522391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb0b5632a779a3a1bebb471352a727392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfeec4fa4ad302f2c4df25e370c71b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739afa9ca5ef283aa0cdcf0589941378394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f73dd5bc030a1469ba5a4f4078b7a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6b541a07ec4e8c5b3ba837548c58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7bfcd2753eff484119f38ae38592c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c139bbed63ab62710e1e314e2483e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ab32a3550a133bd2d82a186c45068399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f846b43b1e1d3ffd0425aeb619e71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e8102f290dfeee3cd1bbf9f972ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a27a8fcce7fe0c0b24bb7006261233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a15ce206a78112d841551f686ba30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24b32423f22be6c1fa277cd98bd1d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833cac4c5d27a9631e3f4dfb9eecb7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d33bc0718796d1e1df48dd8162b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23d1b4afbf68db7e6a635c060954e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9fd8738b0110663c0abea1c708112408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee38079f4f433dbc1a44d5f5ec335e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835860910c1a590640f53642578c876f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf53b7bf20f8a0fe1f310ce47d3e98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c518b2f9ea97dab4214b4e6bd5f3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7bf2a5052786da660835f33e52022413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508af44a3055fe1dcee4e2de6a8d6bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045bf7dc7aafd38aac5685cb5680de4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6a4e7541ac74c4decc208528eaf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff26fe7e1de48eda5afee375e241851417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a386ca0168c9c0b6cfbdbe414c52927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325605db3c483f4889f20b4c2185cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313c962c2b09ade0426332de1f3bf2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4894d60fc226e7e9370f3a33b7d9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee57a48b60f2fedc6c75042d298cf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ecc41085fe990fcddd3cc631e0043423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955ef3c03cb37c177bbbe8db4d84d59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da638d3b56ed21307c74de9b278840e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e1087f5c68038a4f379d0deb3bd76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6acd65daedb75d39b8f9e492eac651427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf4cd30de1ed574c550ffbda5de73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2c0662eceb54f1bacc9752318fc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78624e5a730cef2139fd59ba328fd081430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3139320c1e2ed80fe1688dcc70fba7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca75f1f168af2cd32642169133305432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102afba51e730df6334369313af31da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6313171e49136725fc9dbbda6e6ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8adfef1f6ac3a28b692765ec6099e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3cb634c50d0e1210f49a167871361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71617d7eeecf730d94bb87d12fee235437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eecc261903efcd71df22f92a13850438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6a1111f6a39b61ca8988eb14d9c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d01c197917ad8f29f642edbb109221440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441550a83ac62110865d5a9ce6e541441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28145505c7ce052033d15f960183b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b8a188683029e1c9a48af303a09e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ba018390d7367b42cd41add7dea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26be4494b1381d402e0761e0fe13ce8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870fffe3703a9836b50bef7afb90df2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e00e584aeb3985ea75f92f0bec7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9bf3d20c79507b0bbae3f91558e67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd305632e16af2f681ceb9de34439bcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebb6ea26d643b583f6d9ff1b83ebbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650862536704dc654e38933cb406411e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6739fa35eac4dc381e2725c06f0082452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b5b3ec64d73730ce1e79fc25baa34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26322552c0141cc7154c37eb6d795eb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4de24589a8138b8f206abaf6766bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c24d27633bb2068473659f7db5780c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03324ad72c210d31b3edbaf0bcc7e81d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4946babd7111566c66428fe9459c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73913df8eff11b001bf4ff72a304b7f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc06a6c2e328e49a26cd4f179bf456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b23365e3bb8aea759ed81a004353461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978e32ff8ad8790997cc6830a859d01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe254f0651a14be3af43dcd424d374c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289bf448983251e2417a398535ca2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b157b948eac9efa1033ba6ca8d0a9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42b8cdb5977aa43c9fd05eec7d624f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506b311f04bab280cbb0c7585b1e56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94091ddc7883e020c4df20560d34b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4688dea4d2ec39014269b3d0e54b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5efd0d7c03af6e25edc77820392f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935bfb851bed17fb328da695b1798d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745d1036f9b25c0c560c8403991f83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcc81e355a702111f364654add853a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f237f9c4ab61533fa91bdcd0b782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3327abde6b2232b525a313f968ecb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e3b68b0b39740abc23c579e715042476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9381549e05bb10587995e65e7fdd4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ea9755f2bdc0ff1546f0afe3d74a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937063796e26d3473d9371e488cc19b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e0fd92d898084c4cb6afb43ab620c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f5dca467f90f4fff1964e59a00fca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a2759e79e52d123231d46f154edfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992e106ab887cf63795407249b3dd50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c65dbbb596f3a455dce08d45378a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef72b0aaa1ed9bed6238810f1acc410485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020626158083135fc31740b1340966b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c090c5a827948bdffe612b83a34c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034770ee9ab2c1a4a3e1f68eb42903488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfe935de63685d6531cac8934936d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea486917ca54ba1ac968fd7f1ab332ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e12dd2d1c4f99af020363a347eb655491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24360ac7f140ecbcd5b03ac965f53c4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b5760ac24707c8a98b87b16d8775493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a181c4b6617e556686118ab44776bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bc1d744aaa327f064347d1630e644495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4aea24ef4101912acd368ce7a0dd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc4b8e9b4f79fe5876bee413d6c0cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e863f088f497b9772cbe27490ad32c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a58755fb38257b111bbe0dacd10b04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683fb0e2f10e9fb08e4dff86c681fff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f931dd7c5cc635c6a2987cb9fb0095501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82a22431f55c60fd2c9aa3001adb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47b82b3fa2249c8a12ba0e2a5edd0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec54d318a73a6ba0aa7b1c95f9d35a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ce21de9637fa11442bbe8c2a3147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada891b5070fe725446e625ea1cb1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b85e065c1d26df16bde149d054115507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11383ae83239f78c3e910f7afab24c89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90b3a056f5564cc391533eaa6b04cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3002d21d033fdbb46aec6ae1fcbe9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63750e6c8b9a889e8a31364a09ee3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c7ea57250e64b2f7e48b57d9fbab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d577ea240ac8eb3a2bd865322773d26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba53eebf585fef90ef08237c12369514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2b90efd008035aa4da94c661f4560515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9944c3d0dc69b3336c5d3db64aa9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681825c6d6783d321eea4d10c0c65a9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298070bf8c9d0a86a7d46efd55c2827518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d75a24d0b36fdf4f2fbbbffe0297c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37e959c905715668219537c4f3bbce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d6c276d7205460e8655c932321e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0733f28811889a5c9fa4b5b6a197c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d64d592b04312e80fcfa128ea6d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69187166304ae8f6e5d61e0d2619c6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6452c661db1b6778ddaf0f0d2bad96d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db77d5e7aa64289c8515945a910c07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbad38fe1e78978bbe481f024c41e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c7008e82a5319466761e899b3f96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8e05b367e63d6327e0a30a7bd02da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb9e6aa7b68c943f5ae92ffda51a90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa87689238082b7c9ad0fa55d1b37f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf7ef54cef10dc6398f2ad3b3e11b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115d1f8f8389eaa404881a5c4db6d14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927aaa5aa3d5cfc90907dcca3e0759534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57374a9125314f1915a8245eaf12f962535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccc976e5036c4c9a6dccdd009237cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fe6494193d0720d83c37222d09c38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78c31fb78565180b66ab2c3519c11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168bdddca6f774f0d65e74d2166ae0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce97d8ee82aac992e9095d5c4d78bfd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45e918c292d786a5cdd8e8756d4b30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e5d6e9072a44b7733039e11ccd76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c79bc180526b9c0aea5dc5ceabbaf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51e444a128afdb53817a6b455f9c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b89de52d6cf56c0f7a44f30d3d7982545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b71149c1af1f800a82ff65c2a31b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98e42f5453853935099e9804155f05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62317a5c3b898ef49d40c7ad8a26939b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252975d14fccac45160947798af9dbf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39be7ecd85e78e938c8db4b250eb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3e6de8ee117efff69e0fa9896d1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22734dcbc945a391741e315c98f22103552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1a1208987c64e7676781d688b2e73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58737e72c1f370bb5c943413ab99b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fe27ba2ddcc01195ca4a7f5d66a6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eab0287cdb7843a71135a89f52bf1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75e4d5bc70848c5d0630cb692222e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a81a80d2950c43dc2ed62f687e93c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391f16c258d75aa0f46d9ffa5fe03fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d847d0d3a28afb5ca81f04f8632e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4fc33f3543007b96888260d3376e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e021511ac80869264c20cfda5018b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad4730bf549d2369904eb179343326563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a674cc7c3683e0f89c4d5daa7c2adc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd94064ac470736d94951c592fae66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d526a590354321d721a543cfa703d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77ccb88e6ddab3eff512323c961c04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f6028c5fb240580e743d9ea5fe2fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7530f87e16835bf9699b6e3b45a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf86e46dc15e763e0a1de600420ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1cd3b5c05f976fe84a46f41b3e6d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf771cf647fb5e1efdc2caaa36034d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1c50e5749a3bd9f1968a6effe5a61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace710c7a389a469c04fa578e7060cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b61783b97bee84224545ed0a33591575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bb096dd281287d804876b1d1778ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4b23f4a4d2648338ab7836915271577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcef755eb15b0332d35bba411b15cd3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b184babea04f82990a3d9e35de501579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8877ac14590ee0574ba652a188e8a01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b93444497b05636fd1122597f0422581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3acc4ed1967aa9037f19b750140ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d7c875dbe147986b4fb1cf297301583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db95daf753674a47db2cfa4efe327584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ef79fd88215567cb6639fc526814585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbde103a2808614c0fac2f37fe8573586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828dc9658417d2c6a85d98e1952da1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d467a6be6d4c625eca013a2f6c69f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143673578ccaa49d43ae34c85ce6d98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904ed41bedb13e781c0d11ee21557b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee0c6beb0cedbd1e5a3b10d065bdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53219114d705cf4f54f5e0446dc77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348bc1cd08565855c0152ab6957d44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d95cc57b1b88b9591f4bc3c2f61e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f54ce31fb6612f552a26833287e162595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588afe590ecffcfe70f628c3bbf22093596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57791df76b88fc82bcc28333ca28fb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e486771283727bbfc58d351e4e37629598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a376d6b8034e1143b20ef41b268955c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1194c8be18748c1ab42ccdf5ccb61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aecc7e67269aa5deb75029c1b566d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cc4fd476466db7a2a502bc8c59a5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b97364ce27997292d32dec0bb7098603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eaa4eee93a19b7264cabd8ef743ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784e6ba602a7b1d1b08f0762079cb51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f0cd95fffef190915d3e124009e88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e94592329fb8e5f00d18c672cb865607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e252c4e2b8abae758436261bbcccecf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860ee78bfa129910253e45d03d22299609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a2cce0b71869c6d110e0ed05bf423610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc0b5c7ea9347599523c30b81c4215611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3fd7478a7e575ff29a126c6d3e97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ec123bc251fe668b9ee1b5874cfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0cd2e4c19f6d3631c83d7c7e28467614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e89eb071eb1e768a4562431a9dfcb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d930fe9a7f847ecc8aaf4985e5353616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08c1001f44810fddc87ce279c82dce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1b376e1b9e474449d542db855c65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32603a695bc7f4922caf7ac3ec39c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805de0f230ed0ee1fc1a31574c5a26ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b7e3102de52425ebc2e9e70fe0158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae473619bd2172cb1e32e1afd9345d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917597a1d0859517b785bb7574b79d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad46e1806944c1f6a5ba164b6d38749624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362257884187567d4696f72b0c988dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb96b3c8cddd1ca277d666bd14e9c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1623a527cca5adebfd00ebd8c985e3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f376e9deed686f7a16a3a3b2b4413628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ce307e9679ac1537bf8a5062a5148629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d5441f5cd3159f1a164a4bddcc24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48851d7bd2d9ed103411c9b8f1d494c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6315dc33a1748ca74faa3ab7ae3d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf7fcb3a48bd343a70c6bfeef64f98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a849c60bf3ed1ecee2bac7665762ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e60e6c5b1e3ee07e631fd275ca67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a785d7c84d8d1b7c8ac146cca8357a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291bc3d802865b6ddf8f681bef632bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860ee1a09bfb818af0ec9c331a95a58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6130c740f9be34e6cc09b8858838d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa59f525b5d4d2980840439624afd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e0a14bb960949dbc67a9cc90d9bfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110d0f2a09202d4574ad1bdf29b30e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e8842fd2901d3aa1879e77980edd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99c2f096d4ef27ffc6a9c28bc0b40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f045ca70e8a1c4e14ec034d2234c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b314bef7db37dccd6965670577ada646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b4726eb5b72dd744c9cf4afd38883647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f6594bcfff26f3315d9ff09642772648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254286ec2fb9bb5780c4ea469c2c562649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa17ed8d818dacdcb17438cd44835650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a1def3a40bb5ff8752e38cd55baa3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922a96d023094b11f47d27cdee77925652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff91eec80c2a358812d1799911854a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784874878d473ac1f11fe7886b15da60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49efd226e7df3e8afce72bef8b63b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94812666055fae1e4ede4e621e1cc909656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f3939dc22f9c53e1096f422b951dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49370f0d97939f29aac70571070dc046658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdde2f117b75c7ccc33fc3ce906208659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3479b53b956fe29346a3fd3c2e155660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0ede7fddb8312fac92c20b14ef65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48e3d54e527d6a09f359632358740662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc308c7a6a44020f03552a852753c9c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e40ee7e663595048e04475979ea8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc98fb5be6d1d4a79356986e23d198665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed941d0826b0c696eb80906ee3310d6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56abca08d1c11162b1f878bdf88e7e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76653fe08e00db0a9dd0cbf8a96b4e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b60efc5ac73f95192a8b530128a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a51b4c5702bb53835018c459a1c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071096a1312afd2638fac220aef510d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b204a8d8d01dd2766ef7b1c0d166b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30188a46c462f53110ee2e70ac526846673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ac3caa40d190fb54e24f75bf49b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df63b621cc3828fc34b9d057dac6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253df52eaea76e911267a3f11981b06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1852290377e968ba914e3b1df2120c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456682971dbbedc511a37d4ba35bc6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e9c5d2c6a8961451b6ebb68304e3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd49d6b2583ec6856947cfa4a2568b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eb196d2d2ba44cba5d272a5483642681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e1c5e676901b1288278d5e3e3c39f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120db3dcd4de95102bde163469b5e693683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473c2c4f80ce67f26c7dd43fcfe812684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938781df750bf13f62a57d24da033a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afccc7c0844257b00d6346e236d65e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbf8c998deeb99cf87adb5ccd339d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcdb3a42469f5e9c9d9d9cd65527ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ddb30c2d16270c147013c3994a01c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7cba302ff53e678537df4cbd2d2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084526a92d7450d32f04d29be351e40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828378e3fc7e64bc9d04ad13aaec5a31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6975a685ee786e24432bc7a233f03a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3333501db20822fc639d598f312109a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf354021b519d57bf3a31d5200a07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e0f6ed6a5ed1876fd79232ba22ae2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f79b195017789fafa9bdf61011ecf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef5bfd8b2eef56606f69a01c40c614698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dd763dc4f72710494c381322e4356699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748eba5beb18166bec5284bcad4a299700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff01df2d95f40e1244f5d4816d30187701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be25347d4381b79fae9b953d77056702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b273560755851ea941232807216e93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cadafeadd73aedc31950ade432edc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af030c6871d1a7c8ff205bf9ca858ba2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f8ce0e63a15357df5d55befda3b92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212c95c460374e1b43ba90476108b25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb15815fd32e0cd062f4aed807be3e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b48c12c03d94bfa7ba66effae39f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92551fe2092b05b609410b303125c565710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014093b0e4897e3e0b82243f57834e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d92c8a602eb03e1710e09c707193f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58772a1847c5e5237cbed54576bd52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b557d04813d14fab6c02e2843fe252b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288e39cfd11a620d5d0235feca7f905715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e29b3713dfe7b0dad5bc648b6c795716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb332766f723c45fb4154cafd8166b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb0d8a9d91a1b9d6d0e79324fd428718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371388434c634eb457a98c169068b07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b9ae833c40270503a3d591db9745c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aec3fa3233270482617613cd68d33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bd3fdee8f0034d8f0586b9dfd75da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99848a20cd4f3c5d0099e2ed0903437d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ef94176e4da8e8af23541e48c400724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aa327b01499a3adacc6a28cf85755725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6883719c092b4c34ff799c3c3fee26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2442ac0402a8e615dccb8c3651e3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c216074c5608a19627799f39cf665728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046db54431fd472dd793a149705f239729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcfa21ee28e29a65530690094efc35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48456506566b17db667bcc29482d5c39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7923753c95c9776a038fa1e25c6eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8422ea9b7035417e44447640b677d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb753e8564d566eb8ac32920793adf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e98c99bfbf3067d33eb04bc53a1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a9e2fd7da31278eb1a2f031ca7f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466116117f468180ca60ae3ab0d48c86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f56cdecdfed9ac8c00295d43c801738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c844f0342b0edee64824676492e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef7fd66978114e2fb8e28ecf186276740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52804ec0841091850ab3d2e2a24fd87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168640dafa79cd1d52f5d8c3332d253c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274c71f7b57a6945e46c67c4e78d6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930a965d6bf9d5c53dbd8e4ff88b638744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da7c5fd90b4547342335b6fd2f3ae8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c4c9dce0abab4c5af311f30b54eaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f1be7adae7645506663d5190cfcd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80dd3c545f0ab187a6c06ceb2b26d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262249e557f8054ada15e43ab3ed45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741706879501d1cc353bd2d453d00b9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c982353058ff253fb18dd5d187668751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1202ce74adaf4a0336ef864fd7791752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594f57b2f6f87dd6b5e41e4b56429a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69df7e592b4382e727381b062654d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb5b5b633ae13bfe73702b3eb6a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee330aa6da395238c3b79c4d5d931b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d74b768f404cb9c9534844c609bf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39ba6cfdce1e7e6c88ead0f55752a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016322f6db0664be2f05f756e9ad746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614d01f12dcb622e5b72e0d3124ad47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c18a5afc01542f9f1cc294aaeb928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1aca60c038f41775d81921c6fd6a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae61d9401c4d2d1934df92de20c691910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5aa85ed816a5b58876289016331b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5939181297b357b3a0cf2081abb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa8d72909b2d9dfbbc892fd4795c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc994bae837f39738059401be9717814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e086a5e2ebbfb407d150be9d6e1b7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efefecb251a6fbd0b5dfaa7fa90884f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4211da7d716b5b13ae465a19556b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b71c4bd4224320758e58a181746218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c407c9ca7dba96aa8ae966d4f1c9f2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ce1854bae076f361be9bc8cfd1f4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bedebc68ebcc92f5e4580cf6d047e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131df4b1d0a2e79a26b362b47e3bb7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64e00e58170b6a1cbbffb09e3d34c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268751282d780533b68fb6249397d0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f4e50d991f3157120bb461293953825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13029f2674ec113d29fd01360e979c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14fb8abf055c675f22ea9948e1778c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2717fae98e5c7def3cbbad810f4e9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223c3ac9114478a0285393eeeef24129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18458b1d294aff2e85c39b6148292d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33442e5b44a7dd78ba449293a9db6cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0feb313ba20d228edc303402fe4cf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ec4d58240b8cdba944ad756171c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f5cfdfc519e25cfd89112f614f1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b176742c6afd26c8e6a8c0f00f17935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847fe3da8d676842faf8ec73438116b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe22c991332124941d71b6818bc2f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74080125c1231e3f12e8ef4bb0ba99538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e77844bda93b74089728103f76d6f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b6c9e7d355434f5daa74cf48ecdc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fb646ced6f1910049b89d8c3c2ccc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca4294e997a538ee3c495f051f603e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a26961b32c1aaeb89797f44684d45c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c525432a44c9b4b9755f03f1136144444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb1723ddc9bb1580183d6e5df2823e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2086c3eb2aca124da6dfa2e11b1eca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b879c6cad0d4f51e50b95e42fae047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b161f5417b177bb6ed30677ba46815c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2d72fa82982de41179bedaef1c57349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6498bf4009a1c605972e86e04cf11650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803c9f3f859371bbae49b099c6a75b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24444b287389000d647304fb3247d5e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebdaecaca51d3dfbcd564d307b458d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461e7245eaf459cdd987ae17dd1c05054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ea4d16a9d3015b26a1e8a879f59355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438405e7957040e8134e5b510a1451f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e929897a76a5e7f002368c784058557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5afe49715273a55fe3ded6202fe8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17b51155cc5da91a954c437c3993f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c910f43e80d25f68e50c6d1e882a9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecd51dd12327200021364cfeee4ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24af1fb08fda4d41424432be8c0b3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb169b90f4510c9e577bca6acb4b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da35c600818c5ffc34d3b6f9abac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b3c77cd134d86b9d5568a2b698b6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd073759bb403f23044a81659f4c2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c90d2ed1aa8cde41b383281d2b7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed19f51d2fe1717f1fdc2de86bd81f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448cb4655ddec9a30d559b7548eea0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7ecdda5b6d30ab769fa7b606976c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c85c8ea208f01caf56f6b5eb67278671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de550e4d78ad6fb5f1e24e9234260272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f96b43a277e48a72c6341f08c019e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0afd1f19dabfe58f05fa6991e6064f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408c2f94085ddd18a8a9f1aea308e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd74f91e4445f34c5f5c7a2e3ac9d3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e6a07c4778865f6c615a7d72c1c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512e7d62156ffd2a64f8877b41c782878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c94554d0b5f18a8eff6a5c0528d4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18705b42fc47816d553c0a9fe17b0be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c8c29306d6f64e152d6b2eb30def81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432175c89e1dc6d8641d6dce5949bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbfed537822f3e67a5ec5d732deb0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7301b613f5594b83fe192dadbe1b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad606dfaefe7ad521dd193270edd1b4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed5c9f720ce768964ff48e5f32c2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034e372b43bbc3aab38c12f9412c22587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0853f1d47b691114f1c9ecbfa45543688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3e7d08bc1bfd473bdea9e1ef3df0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92967ed104d652940a47d90076255d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d854cc29b891914ddedba49f283791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf227b1e6d1ba9dd4904b8e1c5c55192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b3c2adcc8a4595e5d8ff688b7b9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677c6aa774df6e90df97a5a6b83e11e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf870c087f13fb1065d1eef48399b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763fec3e46ac5008065df2e065ffc5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094181bee74e65a2a8f2f6fbccc9a0bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91519f29750ab679ff544aa68107d38e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecdc1d7ce0c15d33587787932d9b8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd9d2730f34c72f0a0a6f03f047ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5412edc7b5dba96e695e0f3daa1ff7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19be8882d0b4f74c65be22fef6a85b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28074f5ec75545c5ad867ea3ed29f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce93345ca921fcb3866312acfd4be0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dc153441d634872d7adf3e6a9c3df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b06b55f15164106eb571e2affa5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd0444730cf11603b2bb1dd5f4b863107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6abbaf1c010081f2172e3df9c8b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179363ecd3f0239e9a6da3d69e463ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85681bdd1c72cc1f4976a7f601b6e5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bdfd71b04ee43641fbfea67b9435e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6e86cdaf8ad4e24c672a9f23cb6ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223760a93a8a4045fed229cb6f6dcccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc93c0726c66d4b56a93d19fe882ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6be4ec5893f5f04bf635baac9f163115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e3b5d47082c37988ccb773a2c409e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f6f60f1aa88e586bb42df2e76b0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedb1114f53160b8c45d5cf27d594e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f060055ced8766fd877496e50124cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d4e718aff0b122424788343209a10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e568feb51a1df0c5e966c80f06c1ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3056776ffb68d996cf0373f52620e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110699b362223d69274501e71a087c99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac436b34faf80cd34fe0c3238339ee8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a29d2157bd123922fd7d9a6ef69273125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ee8e28aafb68da838c562f21d89e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d77b5a095edd3bc8e750cf4b71af4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4768ec41a9703c7500a2cddfdb6f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c3c038f57c7fb4aaded8ce187c3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d16a2f805ae5273c920268655a52e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84883ee1409b19ddf5dfc43b3428193131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97576afbb3876ca56cdedde1ffd6c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd8cc87e0a925d07eb1805b78ab900133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28506c078fc994968066b10097af265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320902c78ffd1231493610391fca4b27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e88fd09a766e98e84c205efe291968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5cbfd9bd6ea484472fef75d8561ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293526e2d0fd19a02c1a8a495f3fedb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceb32286867d38155adb8f99835832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257f86fcf898e8afce0f9d25fd0816e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609ed68d068177ed74aab4b4408b23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0e2c7cd551a2a8eeaf12ddb92d60a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f49487fac90125f74d5290b8845d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d812e75c6a9f446be40d6780b3645144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bf8a63cd0ab0c3b240cc26c136685145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3530188dc8d2f557b42c74701f477a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ba2b314afcb787d6be7257a2c3405147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0a2637cf294fcaa5399ee2ed4dbbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8fa7504f563d08f1a171fae426c9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe491e7d2be7ed4ded200dc01a5358e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b1151e845eab18d839628d3ef825a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fec2240d176bcb3612c1202225936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1743a93f2ffc4e885d0ca2c5ed0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61cb6b0f571a75bbf38fd1b22504e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123b18da6e1df06eab9bb7eb327a3dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d3c4d724480ad48bbdf7c0eb84ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0843bedfb55d92dbfa4b988762ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ef723cd0e87c42b21fe8aa6df085158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ca7d60f00d9391b2280448ccd03b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6e00a898e491f210d58e9e73ef2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999268c2f62338e396c4d358ee3c358161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281550ca9e376d8f8e3108545197a393162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348ce4a623e82398886644a00d9497b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccbec8805208a7bb392810d7ffb24c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff99fad9d6eea4de69bbf2a9a63410165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be4157b307623bc7824a758dd59631166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5e1d80a7b87db3509bae20fe73d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89d5e3acedb56b7ddad7175f3ed03f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e870ee6c5d2117fa2beade9d57d4a45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e19303a9f6457a514b334d6311dd61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba506945a390d36e00a3bb5372e604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa1576aa165005a45bbb12fd4b1e86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0508012dd136d62fc58c41b3d18a1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc30fe8393f74fab9c14fe2351f2c20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65813685b2f2b1f817080e496d8862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61998149dce5721c8b9b91352776030176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d245ee196e4893d07482c97c1a59027177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dfb1e1128f400da452afa58aa52f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2af516b3ed660ff053ac5b3fc1fcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbcfd975aa5e64081cb4a4f5b2ed6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a5744026f7ae144e7e5a40456483181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065c1465f53e83195ddafcb05b0533a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1096b9a7e7a74085f478a48575e4f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b130f46682f3649bb64d69721965bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a646fdde7fd839dc57e48bef4acb76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95126b180e0995f09071c1be9da16255186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa2486013a8b2a89586f2accb8a20b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2f4e94104df98c63c75198e1d15c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3b5421ec6772a137ae681c97e6df3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf065d26c9f930b3d31075792c0f95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a96d438225c8471adc7c54598f43f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23e34ddfdde65c73a130417a166f93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418b450ddc56940f1d9cdeff7490d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276b159233e05552f36832497bd519194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0547898f4f910bbe9b1ea5525b082195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e2bcf6af3670aa6a139abf68a00e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80041c1d2a1f8524bad29d36350e03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae250942ee19241eff493d1e1900e8bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e6bc94fe456059bbbe4b965cc8136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f48f81ff9c9782db2d83c12891395200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3960821273144829f196405b722d0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33ff31d8d64fe2056a54fd2acf8220202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9621424bb32a6804217f99dc0cc947203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b54860e7cbd5e8ec9e6876bc42dd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934752663a3198d91a2671c59affa261205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148b2c3418a5c3b452a472dc95d7e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187444f190433838bab1bd8b58b962c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a750ba3d7733507a57941c44790e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb1a1b7f0a8a75dd3ac4444e3669f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6fe2e3484b3bf13f1f660fba5dd7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ed595323179e0275577f340ebe82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0b8c3317a6e311453853dd890efbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f09f687576fc92ce966910ad57d63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513cc71191d54dd796e7b03aebe1837214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6eb3749dde892124c46b24d5c0ea2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e78d880c5f8d1dcc5fef009b48e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21978dd76705b394df5efd9c125435217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de525f90907c12010f3d79c1b47b3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a43a5d0738c0fdb56106cdfe9fcea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a944a35c550b372be598ac098016d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4c5055e047cb80e9fe89e595f3e71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bb06b260e84ff7ffcc6bb64de3f52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787500f494d7a75340fd3632afac1bfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2762ad1ba0a23ec8b35616d163b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491931287eec1cacf0a8b30669f6a244225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ce18289dd7580401920c1bf6e6dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c8fdfea9e1fa51a295bf5ef413a0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07588af88e6a5b7638ab1e0f6ccd11a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5492ce5cefea2fed6745785b66d6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab85175991c5663278f00846c0d0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfda63a4dd4a72d0fb9f0c3a61e06b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7393d31f52867d05fb5919a55453a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352342f61909d0244e0fd116a091e0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2a2505cfd0adbce18c2937f780e1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587474418990d24bfc88933465246760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fab710afa46cad81b7d110414a3346236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129d7e72df61e3d42ac3d0617d0448c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873d3b511d99ce16e361ed97df7a141238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5860eebf8751f4c2cb5338f6ded99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481fa27b2b6b0d6fc7564e259ab46a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3670946f27915a2306d0e27b3dd89aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca234e0f970b6e1eb9cab6a1628a796242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b5d175bc59d9cd219b32257e7454243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424a94825ca412780aa52bb516cfe9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c725018a0a994316c9e67be7f6cd95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee2660be13792a024e30702a27d094246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea745a17b81e81e6cca002e22b9a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0f78142167eaba14dead838d03eb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37512b7f6cfd473e619fff80e608a8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc60ef8a90ec6a05664f29712e042250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc6fad930e4ac17856c0e9c6555623251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3219396338e27058ac14d6c84eefbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c0c1600426589d77558989017f57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf8b421c0908b0f1a6678d24f9e95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c1ece64106a6e6b01b8cf781f0b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5500a0611725753105b21ffe0a07534256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb2f0db4444c948cc1da21c1c02ec3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc175372a6e581fedec4c35f4462eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab7fe6e4948c7c572745a480acd76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b90674eded6fed64e5957f19d3921260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a458bbfdf6fae8c9bd9141193923c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0239c7c340d4206cf67bd19c0baa4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc796544f36462a5faba8b1fc820a1ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1077f65753f5290087fada9728c3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f9db804a636faeb6b128e904d1c8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7672f6baa94113938d4230cd268bdd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3b7fb3943ba2cfc022aa06863b69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb63e3ed4b88967c98e3b2e903ae7ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deee19a36fd5770a618673ea2bec32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab73a9ca5f4aa4cdd9886a0a0a0c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a5f3827c19cc4a93be8ccd9329d3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7314f53b110b45acee6ad98921dd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fea9384b4c18031c17ded1ce3f34dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002a1a6df10991d1afc8ad265e78c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baebdacdad7ef2eda0e4fec352695c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb1a578e8533f7d34ab32e3275594b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160fdeb185298f268aa5ed7881e0060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3379a0c317abfd8549959aa335604e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a82dc6711670aba2a2a5671c9b0c48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e50cfb78f5561344d9481af8b2ae8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d91c148337331e34741b0acc7031281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61764ea60a53209d516dc93e734bd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c31999b4b9431ef3da24759c8110e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0fbde74af86da17a646521c256b57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb154fc825b87bf0fe6ad75d93e88b71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973bf5d52922d9b7e642eff20bfa3d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c48da1a5cc7813a6224e7d96cf262287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b4ddb33029058fa711f2c6ce13e4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a57105d5e8af7f1a3f95ca393f1609289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12a04cbdb7f9ece75afed7af6f106f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a15092d198df4d9678753f899bd19b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b2f838f024c4aa273c25dd6ba5bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77f343144b17dfb2e1da210ee4cc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac1cb624f720349df623fc1699a69e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740ccecf651a1b7d10e3bf73b2d1f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43344493e6425c2b148b64b2b11ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c1bb5199d860b55c8d258d0cb8b2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590357879b53c24767598dd5970d189298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775919f6779e6c48513f8db40ff0cda1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee679063c3a24a5dc40f93a44a1cd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c520fd5ab6907ee4ee8492f5112dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b34020863469b9685e9d9fb143c46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d2b4060aef6159accc84de372fda9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151cde72f49afd4fce20c7d15965ac1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c5b3d7b1ca317a0ff70b82a5ee561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d807c373720722cdadeba5359481ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113e05e5f4e692a1ec1153016ef4f58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc35977099355a6ceb9152f09aa1d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021298ec39a13347e9325b85ddb5cf16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d39fdf2e59820082ab022b19cc8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f008468cded505302bb19e49777e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7ead3a116551d11e6ed3d1840ac48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa85aa7c53ca017f95aa771906e4dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63064e38a47e87051521efb04763fcb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49976ebbcaa2b70b91eb5e7f54cca440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ab5684bdcda4fcced2133b4dd2c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245146269aa73ce1887f9d5d42b8dfd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbc70989d22541375229f27a04b56f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e23d5fc9957a1a2c47fed8546dff38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9719270a2f1d707606641c3911f82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0056fd11bfefc66dea9ffed96f78cc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f638a9991dcf7988d2f0926b2e7a89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25afd305851269bbbbf507114fddfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54e62e5f91e0f329d357a5c6bee11d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda063558fd6e59b6b521306ea97428325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4e65be7843d29e3b047527a6d1eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937b9f6791eb355172d65ce9ec6b3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10596ea0d472fbaca3f71230d2ee8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998da142510512625837a6788174d64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7824494e8b0ef1738a672d568336017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f5d62dd5d695930bc2a1da8734ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ad9abb4c48cfec30714bd048e4db9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe727928adc657648a6654ae29377b45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1507cb64e84d5dc1cbbca118471d23c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d196a2000ed0510ec34be1f4c7b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde93bb141050ac83b17b523980d1ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791444068b933b11b1144ce189d34217337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb0ddd77fa294d64df81a2e7649974338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2b8213f37825cda76b59e4fad0f45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc85814b855a624e5c9f39c870c1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da554513f34c78d0ec9e718202f59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246ed0fd21308104e8246e6bffc50b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5eb0ac1cf414d7240f0dffeadb764343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5bb6be202fbe1fdba0cdccba5875b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60560d0df1709bda8305049a61a5d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dc126d70be4494a4e7b031a0386df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bd5fe301d528a31b07c83ee8edd75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9705b18a882bb9d82a7e6d534f134348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422f19aa6acaec263813a6aea08db8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1750cfda1359f6c9bac3a9428e913350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c8569fe0799b7c8b172de8d5b3646351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7f3ba9735ce97835281adc87a22fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7bea460dfda05b798e26f8d4eae7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1d5ae00c7fb148a179e8803cc9f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed37cfb91dc6297575471d98148cd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a91f578a28fe9bbf09ee31f757f00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c040dc69a9730b41da85bdb78f34082357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ffe71ff5f5063777194fdd4aab87a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d86f7a2915ffa69050da43b043562b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d00966984d97af3d94f738bbed23e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65ad59059ebfbd688233a7e2dfe03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb411ab5cfa8867decee4be6fdf667f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7df2ccaae4ea0d1e0491d3f80ddf9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd589a392928eac5ea65f9e5a6557adc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5d06441e1e2a4904b4e76c133dc46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda66dbab6fca4f3ea91ff361a875b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34a135820099a810400301462451c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996e0b2c096cd54c7c48182968e8248368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303afaae7e063f590e8f825f7bf4f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440dadd0d3816e142ee3703fbff2f81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add11b060cf89e7f473dc0514253787371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa258402bdf015fc7d4b90f0f119a230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db5b520d04f1523b5c703309cf1202373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d520b718fd5f093afd8e923099d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c9a46ce5f6b386ea5f76bbbd15366375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3501b482e8db19bee1191406810a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab6ee414101eaa555e4d37bc4ef7ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae664e5691477cb45284a03b706e5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530f97df86dfceac5192e98887fdd32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566054fe89cd5cdfe503324328ee50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce51c61bac033b93650b7ddc1b3fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c70727bf8959593b9758e78874a92b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70c0244d5c2d9d46bff47428ee3d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f476717813c8d52e7aea865a374fa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434cdaa4348df08a1ab2f3b02e0708d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c046191189a9342a8c479d0cb0ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0435f4b465a66915a791d11c45b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324059c371bdd6eaec3d1f34b6095d7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c86e393225bf5f88816aa9a6f5c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3eb12f10d6ce3c6aace1275d1b2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bc51f7fd9a6df0844ddd655b65670391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda431f3b0edcb28830e39c01eca5d87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61dc895dba1abefdbcf74a39010c98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1f81a2051e1ecf2eb6e8115901e20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a908d44cac5215b48c240090f7c157395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9f59d1c653c9d7e8315d189895a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b21cbbe6ac2cac9531f3973ce102c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33f6c2008f324f85e710a9f5291733398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47792c4fd0c0eb36e9f85a410393b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796810da73079e3167bf2cdb6eeabbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a40317125287e8a866c97f70d458401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea2c89b93246afcbc0f4cb297e193402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e800dcc4f441b4792be166751745f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e589252c83bd3772a6a46ea35a3ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f77361e939b4ee3f08264072cb5b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae9bab77459e34731d6f9d19abb1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326364ea58de42927e0c710f1ac35dee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb965af7b84956648b9d6c186fda6cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b19407511314b354fcbacaa96b0e5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccd9b6c9288c26ad26e10b5d2c1c0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e25cf08535064a65adff30bf2a7ea3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1abc499d99bff6fdb2000c9c08e3a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ac7bb087fb5f343794f3600644518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22229f3bc644eb6f30defbfc9cb8600c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126c604b4ec7b561e99e724dd2d822415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094df74cbb53edd6ca438358ee8edf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692d8ae17048b057fc4ae5010776a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd67bddf8065e2c6d6ea215c1ffae5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09554a56c2019e024110ff2ca9e63a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321864de688bc540539fd6af1579a49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815968e834f463a216aca99fe01ba78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8c82831241c445fbb08a8e847b9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e55c937c11e6efe8df0eee47a5e2f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994a7df5bc0cd71adb464aa202f5e2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c47cb7d87f38b56b12ab10a28dfad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd50bf268795eb4ec24a35018ed0ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba10ff33491710b3c29035bbea67085427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f0a647541ff95014315e07b518f64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea505712ceeb6ba4947652de935d176429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489ac78064f57516439ad37e575f3e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bcaca51a30d0f74ae49efe8d84f42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c825398da4de30a3aec48d2f19e5acc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88b358957bbda35969feb6d439882433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee7c18d2c87e806b58c03f446e9cff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b9b744cdda469abd6f33cd4a3cad5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb95a24581a85b2a493779b697958436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4170ba2ed67114ea15804d828f1b99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771ef7df06c493d78fb16e628b58bd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329952619fcb41de072922f90ff8eb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f8c8b2da7388e8fd151d6ab207ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431857aa5ef0730437a8a72c7fc077f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c545c04134eb76046ecdf21c7b06ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603a51d4c4bd513aa55690f8f30b4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63aaa1f3f5b67875c85e745794cc61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837410af5d27efb7c00d863e0243c5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066951277dfdd7e65c99d5c37133cab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade564ffd7cfd15d78596ad7e10bcb4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa1241e7cd8044a309b5b766ec482b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb4dfa2a6b00a66de973f80d521076449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02ff799fa55fe51b1044d23985fdb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb31341ca7a1995ae64735f7f9321451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8291de8f6e2338431bd48f31c412d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240fae0e4aa6be64c2f05abaa9301d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38047371032d517948e1c86863457586454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d585f9dd2552bcd380f118b11733a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d159379f94035c0038971caebbb09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3073529d341fb4edf39a67a114f6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd581a3d16b82c5a5aa720a313b6880d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3da60b33e7b7169f434510d98d04e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc93cb0999a2c545d0327307434d5e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454571fa97eb5b5f5778f802da27305461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125569cc03efdec63b14af43af06ed70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcca1efcc46255872bf14215370e204463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629e0f2c7ed5174308269f22b823f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7aefdf81a1afb0efb71273b67df78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5882fc0fbab5e436a9fb879aba732466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c89534275b7a3fc1d99e036f89a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6094701662d88de767bed2ddd99d36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e047a3fb880d501e052f4198015902469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fbd64b201adf866528918bb4a478d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35856662519d8bb99da18cfd6d0264c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6be7bbda53623759c7c1083d2afa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91b4caec4e0a87de92b9f11fd40d27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78240d5534a35898beb1526721a47f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4718eee22f33ddcf438ead96b637033475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261164d6ba16cc2b02034ff797dbfd62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45019950faac8059247e88bdc5f7ac75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666353bcb655af1cac0cdb864825e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7ae3336e7f8d523b1c7a9b96019b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e4a3934e922993e3e40996592c6fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1ac0eb41116fa1e04cda1c9c41d1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace49e80bf7b3197beb79e2596436173482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b4c7340682e4ece6a258bdbbdc0f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb5e3724e2e6a841d183c1b82baa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172da20f65725e177933e1b692637b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e540e05e9fe20fc30006e8fff560e75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913934be9e9d709f9d40da5fb8a9fc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681999cc5d782fce3c5cfe6b8ecb15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ba72bf252da7745c61c3a6d75b02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343ab4e589cd052af1fd80569e9493490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b238dab23dd178e88ce32e55d20628491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be1ffdffb4125723f835529125082d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b0199b6a1b8e66caafc32205a1b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c90647aec9fc39d69d7d3ca3807395494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0c2752ba725564d15421f3b19c1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea597e1ac887cea636249f14017b15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a860929baa47168819409c3620d9cdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a38dc6d6ae022aa1465a12768ed79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ebb123ffa0a6b5b6d676eaa5c1839499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435d1bbe657fd2c74d5dcb9f9e62553500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4393ba6424f6f9824efad78e4b8cf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ece83600fb4d38a8e8443eaaeb8d6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a79f1c936c0c180ccddb40c45ee8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6207decaacf6a3bc34049fd82589dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb0da17b64df688b2fca393b98ff1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d9f04117d601c8ac4c390187dca74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71453ca815bced291b8508a2f3a52026507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a54d95103b531e327c06db133855d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc665394ab6fc6ed2c9d879d92385509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d17b64ba4a60d28351ecc9c7503296510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946142fdf8ef61768e3caf9f54f38d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b52c1e9f23c08472a678dc975f38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02bfe20b0635064af9471f717279d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd0c0862d4a50c570632cceb9ec074514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217aabfc571002713e068a73f4d179515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c84f192eeb30439e1f9aff2ec150516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3013a1a3bb3cd31a0c061208ef56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5eb660a9d8f4d3a64604a5881a0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbce84239e6bf49564cee6dc2df552519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f0135cf5b776999534220d18f9072520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda40412d77c4d805ed0f2c48c13cce2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb842276118e8a6e1ad360c9ac2d3e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b963d8033b5acfc44a12d05115fb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70829b2655ed0c544b25ce48c9e360bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d49c0687bc82830d7354c1fb3b8723525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e640c92c38607e611a345737aef4d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff8f6d510401a0b0b688d9cc99d23b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bfa1156e5387789487aad2b16bc88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504965245f57b62ca5f29dda42c0560529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e75d684b55c567b3821bc22fe1359530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9405d5f7490cf8d05b4a6be8dc0c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17de8c7df0bb463c8f949ca45f0b48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d4b82cbf31c397e09424b88f4723533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942677457d0be20c206b67752f2888c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aec5c9fbb157e2d803cc98de36c084535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb5559bbe4901de9f4c1278459f891536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6253041f2b5e55558aa2b3aa0c66e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae76d848cbb66032f9063bdc2f68f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb52c24312211085385c2108f4e2f71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b40fd3083add229f8082a327ed7286540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37900e5cb37a479f702aec9259fb05c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f00aca9e89e8543f9afb702a0b677542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2b357286de3d358fb47c141d6c0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5e2c6a395151fafadecb1fdd4c9b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6f5aeb15fe0d78cd37cf5dc27bc27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e29d314dfba99a3895f200e7691bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb30e9fa182eb795471fbcfea350cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3552d3eb3f2e150d76a492a05f42bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a0acb50b5fecb5ed415a59996f33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9f809bbf14a3a36648eaa201b5977550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892fbb12e42336c5292feb9b2db6de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2541d8b1d14639779a3c3cc95deb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1edb0041d48f9e3a8018e0df327b8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d65b1b843be2637825c04baf1ac8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabf723f16d09b6e5ac0dcddc6417bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbfb9f3040eaac95778b767a85ed8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8e8f91d2220578fd6c7f8fdccad0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929216a9e9cbd2d0de32de50fe7d6b43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62eb0d1a328ca70e1442dd25109cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc23fbd72fc096b994f5c1041c2c88b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db012083d7d2b61f6542d66b2eb4aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc818ee80b213d744d1a233d5ed50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144e3f67de23a9e4726a2ea2bd7e56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf60bf31f570343d5985d67344ab31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c853371fcf84252882ad44f70ef85e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c672086735ce64e215c26ce723c6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61ebe6215ce8a48184204d26cc0f73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eebc9bd20f512d100aeaa3f8f89bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f386fd06c75d6d17391c0e83c9f4e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2cb9d84aa5daded6b612a51eba9f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29947d5b64817ca2111d7231f507df7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba023cbbd4515f9b95bc9b2285149b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aaf51b13eb63ff51438de1bb2d3ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7459ea4e7f49f9647d2ffdb42233da5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ccbd13b82d9cc01af4a3ac6ecdc17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e7c926d5ed3343dcfec3746c66119576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e901acb2d7988ab0c03f4e05115cc57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1054dc25b11f0f9f6caf76c80c8962d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af921deef48452203a5af6287cfdd135579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9945d656e647dd464c19abe045fc1e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c47dd29915fadbcc0a560db73ef9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b345ce07c32d63d730e78a962ae7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e136e1920c11e1122c98238f329d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76678c11124b3c5b079f772c2f4e54c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637266dba2df36267695dc60678f477585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e263c768398500af985ca9066d376586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a81b21f9c2da95163c43293f7fdeb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b818a48ef8f5e28842de21bca0550588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005af0312b505874eb0301746dddf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951173c03fc81fec4bcd07c66beaa8b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678111d816d7b4c618c876818dc4741591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276162877980c7b69feb0cb27796306b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc248fe0f02e175bd311c6fa0b4d435593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901b7b13f68d31710aa5d39f736870f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb269f72e3b250f7b3bcb0b4bc3d5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3663a0975b3aa478b3feb04280d9fa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce4ba7845194ad29ecc3f8c6863443597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a78e4589dbe1f692ee7ba1fb53e68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75dde75599bf785e50926c37c3cce8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436839d14aa1afae64d56bc91d5f6a46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec465e82a5477834fb938b21b40ac51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d23a5f4ed63aa198f6d8814d1b870602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c71592a66985c06363a614b6fc415603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ff0d1d38e0837b31d0bf909cdb1e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6abc304fe873d01ee932b54cdd0697605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac460670e1017381f600cc74a5c1ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b89e85ea67a5437dc7f7af978fcd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a65b7ba1a75e2f24d403373ad54e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd56569003d5711b67a5df89dddcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e257da740bce8e9c4dc88aa4b95029e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a6f33a1632a1e77201ecf674f9772611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea295343c97e0116e4d9282c18edf4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fec7ea82a732a659505a66642ef11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b7f3b77aab70fe09c496b05b97157614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419ae28861967d3a838d702af32401615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c1435ff339578a790d10ab961dc34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf491b58eff64eefd6388688159354617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad01a26346b993273dea025513667d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a46d25f38da97bd3c8cad86026ee9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d63824c330ff531edff582a3f55167620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c023c26a0be0f33324f546a6a52bbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae356c9090c44ba79f1eadd2a4cb7c66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdbdabadecf3d04a882a6fde46a6b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd4cb16689ae60c4e8e669b6fcaa8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdc9224c1138b157e6ee0dbc77258b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec24b28ac8bf21176f2b10f3677b29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabe6d8abcbfac3ec0d5cb7a1d0ce44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4993fad5c0df1d621628e536cddfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13870ae0bed468de05ac31fa775fb3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93620fe1cf2a92e29de70ab86442c801630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f2323b9ee79f0cf2f1117e1f757c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d6ed4b0cd8d0db34c345ba5056e24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbf11fa821a5718b5b865559f882cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d71a4f1558199d452ed5c787cb03df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c9f533b917708ed8376e1e90d7279635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919695a504ff3e2f0e64974a050a443e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82a4775372415c231fcb1580d1071637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9fe8c26073ba8bb02599efa2ccbcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23a8f6759185ca48a4e89514f57e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cac53ce0597d58c74f16f355d0ed4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153fab4d8fe784fb9df88db49a2890d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a4b505b6843c6f2cf52dc8826995642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae63ed1cc11b5012505bbdf73912a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f32386a1dc8813868ffa20a24e2e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376203fc440b9f13380077a6e2bbc4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdd407bc7f5b3406c069efec6972e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed164a76dd83e4244c15ba6efacc8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc232d7abc50428e896fd122f2d64d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a0e1ac632a5c5e6f306e11d2f67a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1de1f0d946bcf3062fcb8656dc670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fca6f4cdc0a7f8c1355c871db69ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023df13c8e2d80036cbea9951a73c8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f09a48cfb4a9648f27d900e14b4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554c13377172a7350fb66e9205fa842654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778578616c3a8dec48b4d2ed1f4d82b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e303e7858014ceddb3c72bba6edaf11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7ee8460e315b69b615f5d65fd688657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec40287d40dd8d498e5d432d78a353658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf53cd92b033878212b99bd575427659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb64341a2b08c24e343bc7e359a340660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c5be3654ab8c3bf3d55e6e3c3d9c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6d61d9ceb07cb289616c28beba2a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf84b208fa9c6705ec48c068dc69be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f959de0ac85340dd77f88899e47d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4e41253511f4956864907ef67e4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da653506c2fe319ef8849bbd4ecd6a29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d00e82613a6d826acf3b746412ccf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaa64785948fca542b7bf9b70cd5cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d71a7fcc66cdbef01dc224cb25b292669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c1407fe7e6d194a7ccba9179bbdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e38198b664a2a20c592e07286faa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b882e72f8a886e0ad7e1ad761e39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae833d5cae2db7804438fc9871583673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19ae818b7aa37f3c5827985a7d34c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f8fcc63991ad02ae75acbc922a07b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184347527c98c87183a468471f948c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf19d4980708717e4d604de072bd97b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae65e2ba3a4087d549659c8771eb76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db879f8cd1b5f198083d3ebf1ce10d7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbbf87039a4ddab67578d5aabc0303680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f7bb3e3c26647d45c1b632d5f1dc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823dbef7e4d17b6aa091e9154f47a1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629a614d7eb13f123e37075f7bb8f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708299f5045df6092b3ceca595f79a6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9d9760b41a3534a771a2aea5a7a67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d7d27daf75eaeedc22b7c3c97a7dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39896d544b06247e553f5fccc6cd48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e654976ae816b8c61152e5822002688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f704454438385bf7af0726f9cb94a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bf36170e15d6baeaf30aee74c1977690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d2da654577c1e022998744005029691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93997dc3960cea487d2c4edb9c5d1a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b28a141caf4e3fb92862e24051f9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118915d1a44f67e8eb77892ab458c56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f38b1213e1c0103c6dc302d41cdb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f14167c3337e28e1cd47b693616338696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0af3bb8462a3a698e5878dc38bb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d02212d1a25c5e03316718c1fd18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aff0d2bf5801bf8b513a273ac918f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366268bbed80ea7538aa0be390d6c195700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b1fd1f2e5100c846fdbd70b581fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498fe4c51787c86bc09759b7d3f6366702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e43d4b19b65b5ec8bcbb579fce1786703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b706c12162691c71071966c493048704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3ce7a2189c63958800f8c693fbe33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b4f39ec28263d31b78d55b9737cdf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf0ad9e7b59f8726b09eab498968d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada00d62c4e588f700d6875796bd34a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a3bf37beae656a1cc5d01e0084e0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b9cf1ce7800e22e0b968606bc1ec2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff0202d239ab79df28d9765ecbed0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b16ba3b377d0586d65be54d3f6488712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599026f19dfc20e5d4f330f609e19996713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07562e8f9cfa5bea190ce9c8a3d94c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060f6d04c4a3d50e92afb6f05a0defc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b26bbcd848f0ee7dd55bd15ee6e52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0ae3576f1f6c946a513073ccff5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769fb6434f46e9f9771ef4ed9307116718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247a7b11100389e013b4b593c5c4d8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f937cdcc4bef1f72dded5195cded1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e807d9a70006176ef777bb9f0161a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc310e81ee78bfd51e1e28d2e0f4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf61009d6cc9bf1799f83c5915ba3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2363d68799ecee9e024f2c6836dcc43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e7da406df3611532feca142753ff7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7dc475dd241a9b597436af45db665726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0ac54a93be1a00ff7a15d7469fba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a370dc5a73654dbec1b04344588de38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59813d239c5d88b017ab6497863cf7c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f05bc13bc4da7d54ad4e0f4edc1bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f4883988c34e18c7218b6daebaee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271001f6ae9beb31f30a57ba6da8d165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bb6f9fa8699c7729872a7dd143743733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356cc6926adaef4858848c9bc6bc236734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1e6c6d438f3dade7ed3829755aa4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af9215c084934c86fc2a2a3e50dd78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755ccbcb8a1781a9fe21a75eb8b631e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d50daa3738cd879e9b647b3fae02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420def7f732c52db5a3d88a4c31366739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2a7e14655f76bcf686ac2a02bfa4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac2008a2dc52297e3d4839127a7403741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d2fb33864666fada28640c3e26f81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c04573a3b403a86d09d0786236fc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f36720b353d4e4e4a6241a613747a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab92b05b0fd81c91c35528ef107067745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8cee77cc656b26016bd630599e1b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55e17c08c7ec1b5283737a26c5711b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a523dceed5c0494dc42a42c2aca2d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac5abca1af59eab363d253a985a76c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4152493909f081fef10d59151f982750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befacce58367e22239a3de95e1ddd64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9422028d87072d866aa8275b5bd41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fc48198bbedb4db56db363dc606b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85320db882fafac80e2da8c696a5dbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d5bc8bdaefcaa2bf5c529a761cc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889d6f51fae195d830b07b03a0f81a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3adc7f7eab0790ff1f089e496177757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>