--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d33706ebc9f8fa1da8abd62582821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f08644b0bddbc8f97490fa03ebf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f22d360e7526d8b076608b729c5d483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdedd230de8bd804b111222dc6dd7294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5f58948e9a3c7fb35ddc4b0a672955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc33b82feb11c560bd24df62cda26e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592c884498d943334aa06f74dc9ee27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0e9d4c134ab57e5083d4f1fd102d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d755c8436064327e7ab1873646d639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7cf08d5167b40378cd69da5ef290710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f66a5660663eae2c9e609ce4506cec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7f9aecffdbb920a5b4767352293912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee84a07fcc1a6937e86f499b40250f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6977fbe97e84c44a792ab6b78e83b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1f2615d0fad5d5112cfb0976fb8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289687ac9aab7a1e139a9bc3b82f22eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd47b01906c54d4ba630c5c01ea1af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932fa453908565c1a855e68308cdbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbcd444bbb7239b2b90155b7c67ac719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06b8aef16d5e96f15da738812634ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9117d6a69010bd4dd26521fabf91fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295ae1ab5552e89e0aaf15489a6b0b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506456f7de66381756d6a204006dbb7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480a2da757fdf6a26842528ab2ce0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27ebffd14496581f5e6075327bac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5c48c7bdd9cb1beea7f4853f766e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0014d48454ac34709bb091786ae5e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffc14aa2041fcd4d155212af2d673228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e0e0d1dfb580b1513b682e488033829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f63712265bb6ff4af585d9f4692f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0246e670c6b00eb629ea0351cefd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf505321945be072fef12df207eeda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a711c5fcee1477a848acd7374fd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07894a93eb630d4a170b8485d2aca2ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd214c0db9e259acade9f555d47f0bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3925bacfb24a7116611380539b2f1b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a1e4a384a69e5cd076a3a63a6c6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e4c544db82c65ccf35bb9ba608c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e1bd9f797720fd4b6a5f26d1048d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a962d7d36cb6e77dd7a876c0bf13340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55762c06b03ec18a578f883256d4d06b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d3afcc4c0f7275e98b53f25936b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ebb0bf64b162a086c6092976418a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d6f1422c39bdf946f6ac7c111c2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea5ec8cfaf094636339800822e62e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caadb425db6d2f490f05033c83254b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbb1f493b482e3075289b08d98d52547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8276c2e8ccc5595d9bc9232ed54b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d38845993f4e0158db9983dcacfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7e2af2ca8bc9b08c80079a083bd9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ee62f4e3f46febb164f57f45bf0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a465b9a9734ae17f5f6de59e6cec1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537186b12406504a5389f51c47499e6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653f4540d139890e6f95cdb554122954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c0bdbb77641160f207d4c831340055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcef8326848bccbb57f1d3b8916b0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c12acc8437d3ee38954678c9876df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d517326b81dda838eb995c82e383d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936bd02cb827eecda3e130003898ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712bda27a71dbd5d61b0ebbd64fba6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc17015d1001b3a7a2c6e0df36379db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496281b05e50540cfdc96ba96bedc5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5994babd02722cf6e778e2652865de963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc128cbfd7384b06f76b39e5c05527664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6eba0b9341cefa6d75bc1f801113d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df703424da935bc4b4cc5b45af3b2d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0ff2a9c950ec24daad11ea4f200d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc1f46d5f5d01af5f4f1c3ccc5e07c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f9478fde06d2b820442f3dade0ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e957de0a9f7d50f1a14d14fad7a7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453546eeb3d62eed94a9975a1b00b5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf61857e283cdfe3aa55f357a8042d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd4168743c3c76f659f67e40d84f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5f07dc564fcadda4e631a777bba5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf94c876d6e9d3c686af14eda5c7bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680f023be160769ab8beb3c6bbe66876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46374b501d23a75a6fe6774fa32e424977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ff9b9a8636f581720ad2a0fe0f4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33465c288790a1c15ca30f589082f65279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c255d9f00a9d667ccdee479a23db4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91a78c8fe662370bbb43f5f2d5979e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553bc1b617ae453d1ebdb36db8dc1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff5ad80757564fc19617ad1c26dbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c72b124979af612235973492eed8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2a89bc1867dcaf26d3e6f47b84f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479cc2f7a0229403945ed0927e01f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e496855d11255ec15b52b4c51fe6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec1ba4583fba7805f9a2ae0806ae8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2db9dd4eda8439f4f071d76f0190c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f49872df1291f8ec49206d2fc30a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a572a3d869cc88bf0dbbc08204cf9ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454593690808ecb7e6cf1c775548b71c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caa787620d60b101a3f91e4b8a723f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ced53405b4d173ff2cf7b9b47a7d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e09c7715b3fb89654dc957cd854c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5a72f484a2c97b10b29080e88668596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73234d985fb10c27153327f1e780f1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b59092ba15584963db98c1dc61f77398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611855fa713a2c8afbdec5321ff9d6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c294b64a839a3c8fcdd2aaad64934100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d87891bfbd0e61275b114297a6f6f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e096da69a99aa1c850d73a9dc0d97f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fde05d627f1e5587b756998c13b5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136eb25a4f9a4630366b9860e90f166104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb2b968de50c7b531d1aa83743fd21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f6c5981bd9d4147e66be05c874c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087f7ee9344da6a42ed22e32302ada107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67983b413895b05ed4fad871742f2f68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f20cd1c0516e8b0b4fac94638122df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9bf2fb1b247bdd38a47310bc386e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231aaaa9f7c6effaac67df1965661e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3163e9636ee4fa4ef41c000934c807112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181c17e862a8f738b66b7d15b54f5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49526f4fc2039cac19878305c2e89d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a59205626ad7b021f990013079e33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b90d40c845fbcf300080534816c58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30383ff1c85571bfec08b177980769117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf64f68e3ef7db12b309cfe954b18a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388741947f34ac36816c073e5460c1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774208d7e103ba16dc7c32d8d1ae095b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634efcded8ba80350c88f4d0eb3f3ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475b85451c0820a0da906530790fdc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2901e1cbe16131b8c8f77dd26e9bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942ead529f06a851ff3afd74af8119d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225848fccdefa7ef997b4887e16b671125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac712a34e67d05b90715b6dab2680126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f32b5836c49aeaf8f8f1fa1094862127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a6cbe26db3bb3f19092c3cb4e90b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9c7159fe470b65a1ab14e91ea6cd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23042172a732f3bedac6506bd0371489130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b11738f2e52bd8ac40d08b2da93441131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd79a2e418ff1cf0de31b5c820b08c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b7ad9aff1581e11e818d1a0c61b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189723add6d717f6f3698d6672f8a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ac25202e1d1f65ad59a08c917ce3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de6d1d148c284b3b289ec75be4d7f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84ddb6e3d5de38812169245b8fa7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5922cf656ddb249cebc13b17e12808138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651297aab31dede1a9c8fb3ebd14194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993f1ccb8128c9e9798eaf8c7e90b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7d89e19ecbb39224e2c2b970d2770141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3c7523c5fd9d0fdd8403d1217691b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde1f97cee2d52eec37a2a96b10168143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61acb615c8a96e9a15e6708fce3485144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc8837fc2825695815357bc1672d58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7feaa731127342b1404f40dfda4c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053007165d27dbe11b934f10bf5a1ce5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a43ce324ca1a173bea10418b581c3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7593ae9851a767fb3c8a017d4849149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328381a8939afee8eb8bfe26c4eb2d66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e629e611bca32d2918965f61ccbc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e2433807d567a8d81c9753669b13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c672115e9a319fdafe61ad2ee5b2995153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce612fba3eb6eaa55f4b0ecfe42d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655918455982316af1282ac0ffca5c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc4bb86a0a61f17fed3b99bfb9490156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc9152910dc2036d2eadce5f7d6289157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68e0a9f62c8f1cf02256ef4195d3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a350b188f3512308137ca288da75c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2f3ad3f805d70397fa35fcab6ba92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d15685d287ed2c7c359b5c5332e4c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84d553f88caea61ab2119846675e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f035bd2504591a6a6d017af96882163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a7415abaaba3eab746cd556dce99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715466effd9bd3854037b5b0bc4f74b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d44a058d09ebc7c6fc12bee5c556c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957f914a219fa5b75cff926a2391720167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778d73cd57fedc5bc1638e88af8de3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaaa1d1365173b6a00f03504bb0100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f963e1e4ab02daabc5b57a283345170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13555b5dd4bca19a214d5e556ca88d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08e1f969a71c6edda2a853beb339d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756d261ea73f05727239dbca2753b0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a104fa79008ad6ee3dbabfddb080f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638ea02e5936b8e1a20a22a4dbbd404175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd70550b99d185da55dcb1188c571e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a79ed711f005849406b045e5ed99c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd131cf3ee5b28e8c182cec88ba43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033694abf998f305acbb0be1b3f2a7c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c27eb9816bb4753d62903fa097734d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dac7c768b0c5b71a9e03e10935beb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd603380510ad0c0ec608fff57458182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb3a8fe919cde6e1b2a2183bfcf9a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90bfd72f92fa51fc409c58a2726f18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa74b4f540c33d7b41556f3a249d16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4211ca7f4927586fba939bcc34d674a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ac7edeb7a3d3ba92e86a551cdd4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede75d3135c28a872b03d3fa05b2ac81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b407439e00f0f04f203cfbeb9e77393189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b794d1f4049d0e7a90dcfff8fb4e27a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb6650ba368b725661a0a119f083fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0179135d233a493ec1e9c74e00cd8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e842d8ec84449a73c1f1fd2ebf50c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee702ef0525c6f602ea81cf25f51f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fb1dc07398ead395c09a1882d5411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b5121a48d04850cfb9f311032a0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a77dccafae2ceafb5a45de978fc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8b0afe4f21b618963c9e6175f00f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bc2ad5bf7cda13d7ffd8f37e65fc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8cbddc06f4e3c7bc7da2e0de05bc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4634cea6966345ffb1474282a013b5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a980e3ac8353cc5558c5c56f251b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040fefce01814ef308e72430bf0934d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985250b851f58da52beaa69e1112443204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfcbc5b54a9feef7e4ab8a28406e99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98ec2d485b5b33672bf8a72da66be6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd61d6e9774c6d3a2e0f02df67871f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e2d740fd9afb2e2315bbe5da8e55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb63853673d042adb5fb5b29f394b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0c7ce41cfa52a62c393406666a37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ea88ee0543e5bcd00b82320e1ed3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d3cf648b92c14c43d8130ccfc8f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3060320f75f1e8565732b8a16984c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b288f03bed15ed4320911356af948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95517393d231064a25457654d91c34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18259a9d22fea9e92d226ebf6873bd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59745576daa427ecc8f2269923f11662217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261bdc1bcda935d92743491dccbb589218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04613f1b24a1182998fc230842db0ecc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d2c8f21c923896197138258c8460220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df041be1216bf2256a01c101a8ead49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea929bad46b9c4741f46cf958ce7b3a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48f33234687c10d1d868e75f311aff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9f15074cdcd2408dc604939246453224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec8247a41c0b3e51dbd84c7fde0d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067360ea2adb1599f04fb2e95d81bbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61c4064d7685704354857e40afc939227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325190c709bb7fc19749ce63c7307af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29327a2263453d79aa812fb9844da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d6d10217caa9921581b5d03b548e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa89f216671ac6dc64f2ed65bf0f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c62efda1c7b4e2ab3ca82706db2eff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb116bfbc8688332e58a2037ed6bc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f96d317f9a783f0bbaf0474618bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307936394f64232813db66f261c315235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64264afd64c5f10a88a863842a5c435a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac29725992caf1dff09fa1b84ccf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2243700636df30b3d12d049417cecb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3b963d43856183e12b01a31409f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fa2afe7f8fb4738417f4dee3cbc52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0fd55c4bfae4498cf91f044021d62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc923dd2c84677670f787ee68e00183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad96d5d3bbf988a202a39f7166bd0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133cdc38295ae078acbefca75a1630244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d2554a39c65ec92ab97a0bcb1ae27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92eb6bfc08d166cacfd8372ce29cd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4783c7b23bde0f572ff10fcbb179769247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90dd106121e3056b16e64ffba2521f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce7013844728b50585919358f82d9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475500fc5d20078e2a716e38aec65c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4cd3e29a0b80472bdaa87661cee4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03199615c62be32584d966300c9e6a36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f8f9b9a339784227ada979e0d2278253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e0f61da26158d4a25585485d45146254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85353ce04f847e19e6e659743aaebd34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f700c7c3d443b29327475a40592e6fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d48d941dae5390460096bfea4031257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae299f450ef20c8a66312bbd25a2346258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b42ea5a391c7c122bd20c47f71d948259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100da32a15ea989c195c73837cce0e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f3a6140033be0977d82f35017d23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bce923b0007502940438ac602026c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260f1e839f251a65945aea44df3d41e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7bbd01273346a4237bae227e949a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff012b1af6e6a49ac44f9675dfec3264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d5d45656181567077bca5090bc43a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b24cc2a165e632a299847365e6a01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666d9a13f857e3833ca48e161e369df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa5c3310ebecded0bde9cfa5564dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc103722fc873959bf15ee74f3d59307270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6490c8f3b705d13d975aca3f986409d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910d24c03715a1df09a09cf44e1917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41542e6a4c149e098af90ec9243623273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9834b7d8992f8c140adae1fd1932e91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c34444137153bb0c7d758562aa1d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de428cb7a2b967a229343268f13a41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db97dbc53065cfa72d5f9e2590943fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198d96f4e07e6e53bfa99780583b1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea1e3b80c73e145d459703cdebba0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a118315b4782cf0f4f23c484efcd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa8df7d6a96e9d10033778b81a24b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46041d8fa83359c6f502d4792909cb1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836aa47385883c4568d25cd82cd7b78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a713db6c1151a04a7230b7775cda5d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cb8f75a73244c3fe91923c4de9f3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d916c87b1bd4876e2f6ae62a458f1f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f195e8ba77cbd7dfe03076e6cf946287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50200636ef395fac6ac07a72a0e9cf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47297b054693c674527eb4785073eeea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4b8e0101d8cd4d3c72f1c1652b982290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f124afdb74ea415ff9f0d606c2d8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae90d740c27095cf381dd661d25b67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebba2d74d0ae67ae1daf5f3c926e9ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d73e3dab6facf8d137fd6c8e4dd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f67d266aba32f759eccc7aabbdcfe1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ea4b0d99648d30387179b87450f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc29c31ffd2c04e1e5839c968278652297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19704a2dace3bea5685731714afc3f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe747f68a226e642a5a7248585bab9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066eaf9a14bec666bce66ba7c40f69c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c80cebeb8d50264922a16d9fc1ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27e09e9fa946943d08ba6fc104d9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d99701bd1c7aeb0de379f5df0981303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd59013ad0f1007eb1cebb91346cee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a29f918dadd03a43b04ebf89e637e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d64ba88214b7421f3c58d9bb37f50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4da2ad500d65814af5a31e1daf1573307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4f2cd25c61309ca2e05e2b1e03c4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c0ed88ba22f3318f1f1c1f803d0fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a18d94b90610b1323aff376e83af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153a80e1621f2ad81e10bba0e97c8c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0209e6247db9151a901e12f8f95a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac935034550e3383c71d59d38d11458313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ee2797111ee2c635dc33cca844811314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba57c4ff35b60b274f068ca81bd44d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d81688e707fdcf7ce958ccef1e4a96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06efa6fb1e2ebb7c8e0c408993d91d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1266422b01e9db10ff9adca2f5dc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e831e03de5a604a87b093543ea22956319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730c27759b974b2d0dd2566d02c83cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7020276013fbca1bc2e2a69de5f821b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddf163949ff482e6335759ff328f5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00f58824eb565ec2b201588c3b84d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10890a59a378524a4572c80e54102eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf413a3754e9668419f2057ff8d62b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991dc62fccf990f664c71f759f5c18b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6a36d8b25333d266f1c81348dfc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f18d981383e8dda7035010fbc135328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a2b00717975599d5e76f1112ec09a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019fb4896ffc124d548d6a2a7dc80e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37671606eb597b962f21b8106da62887331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5f434cfbdd8a5e21c2987c1674cc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cf89302cd19448ac0541df6c69a68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b922f2484173603241deb851e305c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602508e36eacaa0b21749d02fa41fec4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b124dd37e4dc6f233e2f2bd89184071336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e56097c6c86fefa8f6a827e7de365337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83063f7c8bb5e27720dddf9ffd1a80c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade762f859d81881a65086cb1df1d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9d5ba99c44565118366e6282a015340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd281dd600b528bb68defe9ea081a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ca26b6195be852ce6770a392d866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892832abaca47fa47bd90851a35de724343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b86ea3316670a3d7dcc90a7076f92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510cfecc12718d0880cb3696a1f3999345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ed06dfe79ae872bfd4ff23043f2b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41859445c6f7913390c24204d61224b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57c2e54955ba9123a8fc336c7efa87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4975156a22b41df91e29992ac9bef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a929651852168e1440cfa238075b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbaec74c52a833a875e8b66787e17f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f1c0edfb888ba93ca28c249f03a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061b762ea857dc0b69450fe115273b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcef8e733d191de725117a1fcb1439354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13edbcf4d173337a8d23c1b2eea234355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b12cfbd88a6a424c83019c09ced713356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295e1e19b1a19b8dcb2c55a036539ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd70d3c7f867ed4249981ec63776243358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee6d3cf16e63c09f0a0f0ad69746a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b50c7c6dda033f78eebf11ed2bd23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7011f5797e702f2954b67ab71ebb67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fc348927a49dc30694d2c1c966d19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340376c90281c9dcf534377d980e9843363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26276e9c0f79ddbf1114503abc28d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20025730b8b1b9602a272c2119a80c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9312b517db86823b0dd2c5cc97cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e34a40c02b2d14dafe101f6eb22ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd225c5a87bbe5edec921db99f370368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c4712d5d4f542081d2d221367e47f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf4d7b69078b150918a4001fe6733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122693de269244ee03b8481baf8fbcf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d227671cabbb1489cdef69bc1492ffa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1e0eaa1df6b4a2c2e6aa2344740c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fc22ff07782c77f1e7d2c05660552374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ba24ef9769283b3dc0bc2f805ec6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465d4716ce88d07af616686bcc5b3cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77299d95dfade1adc9cc33064a0549c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6ba4df7fba0a0b6c4b93f7a8aad68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c60cbb4ca75a726c793e0c1cb03beb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ce422d4d99aefd424bd1e82551e47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52236e150a98a222213f2a96515df9ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c92b8ced38eb646d5f7f2ed73ba3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b216a4f476bdec0b4c4b8932060f0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7c6255de105b974aefd951a810844384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f04e7e0cf1cb514ef042ce0c479de5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd111594ff8994fc41bca5ed4c7d18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5aedcd3a1cee851c45f9d99d83f30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729fef15a5a5da15ced221dad1a70c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68008156d9c547460e4dfcbbb76b1c8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d323ecac0bc223186f6894e935d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a85e194552b2f2e241430cb187f64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68016938d7fc04c2f787c100a34f38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b666527ca90ecd766454c6e91408393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d16a7ed190c40342a0ff6e9505680d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd7f8f2f1e4e42670e612ef94680ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70044d39a22974ee4d7b3af982df672a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6459d7b0ac8b8aa4ba7a6d6eaab7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba87be2c6de2994570bdd49ec424f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413249d7a9372a49caaa0b03a987073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2625cd963e938a0d66e1f2ea38f7de7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e88a2d3f2cf92f04fde375c22b06ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1fbf596cbba77eab6252e23cb5e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e44e3ae51c3fa71e310006a76042403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af7272bab6f4abd52a5f01f0d242f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe2f4bfaa6ce86cfcb7f46dd1450cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f567d766584034bb2da10a4bd4e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc54ee2cd01a89f27967a1ec4d2f9b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383c50fb8982bf54d0d50121320511408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd2c4a14f510b433f7a3f28030578c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4841777cf7b8978718de50d409a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249e489657f5cafc8ecee912b30ab6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b242453520241cf761f55f9a83ed2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be95c9fa44c241328bba82157b33924413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809466a2e2ecbb1488c9d6dbd10d622e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb9eaa4edcc1643bd37b8a7e94c03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2584c2874713307287f118349495416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f961c04e0eb0fe6fdb0c5587ace9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c21e1a13a03fe620d0ff804e50784418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee801aaa1ca95c5cbd27ec3166ac1f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf7cfddf646ead0636e8955d46124d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d71bf0e164c096b1cc94e626a377b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65636605e4304d2a1c3cbc9e1b1f4ad5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8704a363f0e0ef2188419c834618c35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9b7b43f3ec8b8b584598dcde20a1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d329916c4c6d7c66988ad365b86fc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360b011e0a86dd32609eb4c0d5005fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b952a1bcdc11fc52d21125c74bca9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8f69cba14ccf49c3be24f308eee7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de5c4b26d4a17b81955cff186662e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b2f6a862a718c5006820a29a0e46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82dcf12fc25d2f84415be6e80c858431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46b820eb7ec03f0e51c61ee621f68b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5aa24de99db1f19c6e28f191c3fbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebbe32e44e4641f6d39ca722219208434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b8c076fea08159e734c73c462c91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708b74f28da198b1cb2c0ec5d483f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b36e8082cd77338250648197f1c46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98138b88a90d39a44f0af76ead2d902b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dcc2b643a9393c676caa17054d5a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123eeb8b679c7e1b54207164b122d7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6906a9416fa86c74be3d457e29f4f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf19c60f4b1dede80c0f788a53fd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3166e942f269f0f4e20f538d121f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b85fcf9e37c6c6c7bbe03d32b9d59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d8c24733851045d0591ad1d9d934445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80a8bc47d9f5a92ed0c28a50e2d7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb6bc29ffb072d6507b39afc13b88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e19f1a3d1ea29ec92be67fb7ad88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e0a6ae2bedc8163286828ff54a509449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fd95a6719fabbe4eddb057d063491450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa3780d69b3b884e836d1a68c5f9de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b3dd2160ca7fb949b3736fbffe913452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067958a20a8cef13d6f38bc24a2a6a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62574670d43861f51d44d0eeb793d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a50ca6d8f6207942285686a48c395d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c507dd985957d8b2ceba9f3da6e18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b65d10339a9192bd345b5ec5c45255457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eea8f2880922d61d048192c0044c9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f293f2402619b5fb80583738c710e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a1cc80099eac457b84192864dbb75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20346893bfe849c76f95121dc76bf887461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75b79f7b32c52d8dfad05f02915b23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13596d8717de56cf913cb44fc09f58d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875f3c23d9ecc930be2c164d1609a3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0edf7e6706f8dfa2fbfc8bc6d3bcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e813ae72c155e48088faaf83b16d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c5eafbfd1dd3dba750f0273bc1e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598a46738f4fbeb3c43ae36b668e532468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aa8476bbc98316d4339c706b21c54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496efcfa4f715badd90f3e825156be4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df33151e5bd2042d4984ddd008cc03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198458d0f00a4c2666cb01e4edee054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98554725eda5cf8c07f52659158359473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a443773d70643eb26647ce9d5b0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df072f5b9ec227d0b8bac940f091d15c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d151119b032e888f1c1c6a04122e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1052731c38a5aba98740171489f99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aae49f830618cffbbe93f9efdd1c96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e443a9f6aa5d59a18516f067ae8e947479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa5e2fed491479028feab4e5bbc08d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd1d98887fe475a19a7a75ccbd5f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea56e659130ad772d00ec3886ba44ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50014e9a7bb3f8e3477bbfc476d407483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed387647f6d90324d7005f7f2671da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cd28c333a4b55fd9c73156d54e795485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f4715a4c162c16b657fc3b1423991486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157b6118e982f4e93b966af6178cfc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212d45632617ae2382f88fe22edc4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c278fe3200c3a5f40d8cad6cb46e9db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c6a62f086d0e93f021e2b61ab6d43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d00d70de63a6a94071b48287b8d10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2031a9ffa15ba8c825669d6635cdbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62c2b85c0b8eec3a17e2c3a7746069493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3514ba28bfb586d91fdb2bbf08fc90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae4c5e48489c8b63846b5881e265a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea007db1029a0c67b8e25e6f4a46ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e49fb93bf904bd4fdca2c5fb1a92c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7ac3e9bcc2583508b5ea15dbf8e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63d968eaf04fb59a6b9e6d2c6996f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a395fe06d47e7e5b30d6915adb1a4cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1dd6e838e2f266362c4335aaa4364501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3548fa4ed66684eb742f8bfedb948a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d7af23818b66664af2a0bfa34ba7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c36683906d5dd87d1df855bf08c275504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91226515ff662d2834c9aabb5a4d52cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da411cf0828f8b06a64d4e7b492037506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb12e67c1176ca56dcb5d2cc9e300507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7459604797dd9158c44892ea5558a74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9d95c9992852522c9e042daa0be90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bbd715e31b4888728a37482f9d7aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a2c9ddf3e308eb86b234b7396750511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eddba58cf01417db045fb25d120026512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7344bc5cd0123f866b965801d3080513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd932241f6bcefb713c077423db498514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189da9dc695cf43831838fa242ef62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2f319aa036c1679706a63736aff54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5840430e2ef16ec0c66af648817fbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e7679d63ca4d5d38a15346548e19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce2db801a4f12b903294709f126c1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a5f127d8465bb85dfb12a4fd6f02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632a98272561b0953e81ee9155d54e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bd96f5822dd2b257ab130fb13d3a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01a9d2f0e1c95aa500bf73a5fd5df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f497bfb4721461dd59697ad4ae969524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662af6fc0f9693e84e78d63cbb114bc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551d0d485db14041f518c365edffed0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466463a5677e9919f780f76dbda3168e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf2639ee5f07485d2a21132c04b56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9146d9fff00bd95bce405f24bd06d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38724a75de617be9c93716d1430c9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10a1da04e840711eaa15e922da52b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ca6b4aca2d132816182bfe2316bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af68a05a269015f52ebcba230d8a00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23811b4e7765a5b36ea837c4da0c73b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780c71ad3a6bddf21f15be2c92f1652535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e822cb26e7a89840e3a20d98744128536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99912c532894d4a87ae5fa6e28f7b68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20571c26fe7515efe5d6cabd8add1cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795cf0fb7d256460a7cc5d55b1e9669539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372bb63803c344ef2d60aaa69bc5ba4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ede9e236d9b534077805f9d8c9e42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6cdc9b01c78d5cb680f8b45a09bd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96e36b1c9bf08062e8e6f5451d09a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b5bc6cedefb09f0400e54cd6ea46e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce318040f493a4552d6a278a7fd8aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8dd9cb959d8802da260eb5455b9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497f07a7fd73c473727db0e181fb8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc14839bfeb7c0d7192d227d083f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5ef1faa55cfb94246b25e28d8a81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64c0b039428215b95686979fff7879550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cc44cd962f1c7aa34a98411867ef4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5ca3cda8f90e0e2c44012481e1e37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90a478b13d141c408c543c24eb399553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e4cb5ab490d8512440c632f2f005554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe63c93a29bbc32caa0107bfde4e2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a20ffbbed23f3374cb098d29ceb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923ad52b4dab4358c4fe37b1ad7a72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb697c7534b688f28f6848fc83b0e1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f8a9d824fbe25fb4020be500c558559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1287779df3953d4d1e0bc5f4eed5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5fec98a0ee0d9adf0c3455387a939561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43d350a14582ec3cb05ecf76e5a10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579ed08c300dc27829ccfccdbf4150563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c17ea236379297c1059a680867db8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738dfd9fb262a421391830162dba150565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d555d7c6acb7c7d5cc552891cb55c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47041b6a6622d4887103825346cbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816fe54839a665fedbd38e7c84533cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b6bef5d593d5928fc916d9acfe5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e545c2b6d8ed8e5ba905d25af2032570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edbce2aa246b5be0b381703cafe425571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801b9ecd2a1e72b2c33260c09d4fb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073da37e1dd7653809f8871bdd979e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2cb6ad24551dbb2e8e2744aa5318574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc297514b0e3dc72c9ced3ff416806575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1f9c3383a7e5093c933197e0e0a9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870953dabd5ea96977f35272d9d467577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c756fb72ae035e96448cec79404b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33155eea1d54cffc121af807e5ca50f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687c69d35611a87f00b5376ebaf4269580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153aff94cfc5c260f595fd2744bb452581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d329a9dc2ed6925e6823e864f562582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e7c034138d7d4ca3f07c04c8cd43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278e4f603652cc9664c92bfe8c670dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027d303ff6f22932447dcda015496ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb381709a432d33c9d8bcb7f2b542e6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a1a573cccba026c11e1682c0f5348587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af89c90096e3c7fddfd9f380e43d3f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2263dd0f7c5026af4e70723620578589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5edb3aea0614401783f967d2f71d25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c738b0ee7d9d835c91f346cbee9356591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ee2a6567622a963bd76a77ec170a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6116c4e7625d4ec3554aa2e57bfb294593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a18ef0c197d0e553be6e960f19e7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f727c6af2ec31dc4bff0e7355e350ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbce19b36050e8f4aaa13443309168596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446764421c6cc4b20363bae291995ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32045a336bac22a52a474c297e3e3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026918b7738cd984d113b8d91fc50f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165d1376f690b3a9be95158f9a2f1cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913df218b169b9ebd466b8ce23ccbc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec2671e5ff079010a2da3cd5714e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1466f980fca57155b5723017773d92b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3547ee4ea3d710de2f144ca607668604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3edf0b0a79ab3f73c636e51ec892605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd03281f7bdd0a1f8190f797ad2f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc813a4cc1d7ddeac5a720079ffbc3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a603a13d6d6e5a136734999c09b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c1f5d4bc123237399719be99909b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b51732b69ad1724db700cd3be1c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557123e94962519b19047ac87a7c50c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746478a77a97553afe892b1d7b34ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7847801c055a0f543487fb1b1d0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eada556cbbfaa594bf5de039375f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c494c726143e52f3bc16ff255481615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e3bf4285bec776807d87e5f18a99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50214884fa4705d814287743e61febdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce44cc000eb4e4340980d83a94b760618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35178dec8dbd57ba0bdef2d68d205aa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409998ebca08082f902c81ecb50b539620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb41e693b36fdf2f064ab1839ebf4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4019d608a1c30dfae504493363df5dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc15d13cb9dce771e9dec03035ecbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada785145b3afe04a58ceee43211ebf5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694f64faf8536bdac8bdcf338093b99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65c4208e051a89ed1d76061a98ed83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f1fd124d4352ce8e7f79591c67e57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc108664e7b65fb89b7f47937d0b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8755d8c3074a3f1552d9823507db0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dea22c57c7bf37324cf34f1098a4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f23c19f89a405647fdc3125110964631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e2a9f25f25d08301f1741e33802f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61122db8136507f89706f2b6a5cce0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12c9e7f14d2cab01b09a417179a1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac505615d1bc2928dadb2b323a470ad2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077e800a8854f14bb0eb85dc389907c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84930aba0990ef34ad2a3500c7c856c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e4a15635e366ed4f54cabe5c4f11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c8d021c29f3f4775e6c35558fc5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11258977fc75091081058f2f84a4ce0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28643116b9f56cbe03352104e4e8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1e9d1d2cc64cb7aead0e24249f3b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5cf26c3128dd2a68abd4d6f9ee7e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50388e7f1ae13fbd51fb5e0383ccfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a00acb7087baa984817ae17e41eff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e21457fc743aa08da20b7f66f64b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8468d272b1a1423c70077db402084647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f14290efe142c5e9fba255bc0330648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18a74c4462d3d48757d10ad6d5934649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03cea50054a1b213369f5dbe698e40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d994cd71e0816b8cf1a4643981070a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b4feaffaf97d489e5cfa8a5f59db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d15a105286c0c27b73f6d67ee09e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b800032c83fae728187e764fb92e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d3f47dbe87bb127b88f5180d9efd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4ca1705102a09b8ebd0185c9e87f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316af5f2113f8f28a892a804bd9bb36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90169382aa756f077588ab0a23df7f6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628f8c8400ca98f1ef3751277e7d43a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b855b2d45b09e0dc34d57edf5e3cdcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81413805af993e6bad9a8f81144265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c979999551c2b92bd69d228fd83863662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568d9d21a44e195ed09c58ad08cabe0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5eefd0f7d745acf62ecf8944252b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54678118cedcd8406ee4e9b3025bbdd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655644b799967bfc4578aec28f6666a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb027e416378ea989b3c1603a0e488667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366eb6a3412f53f669ed4b389a6253668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a98cd405a3fd316989e13e9608948d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de464ed2c80aec1ce2ca7b2d391a371670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d57cde417f4f1019dc3b2d877b64d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7bbc7dbc9396084086f5a57bb51d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d71b2fc71ab828d8f595dae2dffd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d313411ce854486d69d51d7802c97f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95429c90e6290cb46e51698b9193ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d25e0b4856534894076f2d86ed560676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c90c2ee41404cb0e9510936862740d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c10d57ae1ad5261e8d5cf4115dc2d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193fd347df297d95d0676b552bbcbd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0062c9a376c2dbae4734179d0a417680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa57fb73ce53992c15ee9f704cc9dde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f8d0f3f9fe502bc3162fc0a699910682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781be11bcb25f1256c13fc533bab9b59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a769920cca3359ddf3bf38403213b28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c848e2e5193e431d1e7e35cf07dd254685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa11e84c4569e6f5960883ada852455686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a90215689ab706d64e1e2623239d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bdca591a382c4a1160723d0ce18a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f73fbee555947c0df9412d604fb46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da837bdaee9f8309b52c1c98df96f1f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85574abe73fa40e53021db5bf1fb6fe5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdf36b2ba96488f0161e3592a9f9f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d8e9015601827ef3154684efe5cc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719ade9977e233a40ba6a0e4d7f765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338140d0f0fe09fc7744d591ad4eef6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b1b3b8e458cd76cefb13d35c0036696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88f52e553d0d0ae7cda2f91d3c80b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978767dba0fbd5f92fde12e050122f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9330b30d612d327c7fdf29aa9007699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77a3c8364754a49f3376f6cd579e73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6805c3cbe6fbc1d07e255a343a14f6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a8bb87067cb66c9bbe9ada54572da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248fc0ff515475e1bc9145237d8fdfb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2abd4090722e58569aff7b51a49828704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe8de0faa6082e743847c0f5d9262705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171dd13bb77657177a92000e71503d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e316240b4224afe880ac83ac94b52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7f72c6450cce27d5bc7eb5da5a1a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b17918d985a7264e30b51467c4784d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740b75ae102ca9e2f7773e03d0c2b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e349a60015f23051aab9ed5a9e2e48a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750013aa66590e9ee5dd3009fed0e9fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5832c20968b14ec8be274e1af74248713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3f2da84fc25d83cb95ad7e8a63fe1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6783d8cced39f9381b8caa701182500715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70fbede2eda1e7aae6a6430955a471716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e996d2a26d994f0c7fb5d9adee965717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eabfa7ca678fad99e5fcdfe27f1a19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c65b864472602c50896fcba507493719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96ff35392196dcdd147c672e46286720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf257f7ed4d19e5346f61d92ab9b22a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd618f36860dae3c410d07129dda08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fef77212bd65d5c388868e96cfdba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740d8d7cf7007e8ce02259d16f8dbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075840b26a9cc81e17c1c3cc40e9b99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12b6906398f88fb975e3bb8c69e2ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827a3a17cee9e9965d3aad3960adef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc93cfab8ac51ade82c19d71ed1a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0600b2117eb34053635a8c9bdffe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055255255ea1117b11be554a1c1d28d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd2ec022dd16ea580aa5afbfd3d023731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16828fd832763f21c9bd86e1041bf7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34bf34e86fcf816a1d981be7373bb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a58c3f091795862d6adabecd57eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be83608f2b62c6609a5067e12fe1ec9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a69a6ca6256c9bca169cb998a25d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad94e1bb314e56601b931ce7766b556737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3bade547d3f77ce1d856267c63df8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1900bf270562c996b838eab8e9cb28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41255654db753b288e27451a5e10b16b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482abb84aa370103a6aac3ec07fb71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c787b1b396965f17c4d708e5dc8739742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69cccad946ff3241edbd57d508347743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ddccd91703b5383e03feb664eed1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eecf74fcdc3fb408bc58e4dbbb9d85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15aea7ab6d737ae21e8d1435bd4de6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe8623299cc73088aa830d8e3f9122747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421c3acff2d9010c8cb487a25030e16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817054862d4d99bd002eb7370ef92a20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e844ca4dad4d47ac929a4aa9d4196fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0763c950c375d808c1176f86b2e7d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e6f0a2dd149af8fe12d16ef32afdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02391f8d0af9c78d9f9f0cb5e20ab9aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b522285b130066c4d5a4ceb6588c26c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74764a1baff890b1eb52f3b03808f4b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeacef78dac1b14f493a7ab39d7017756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1ef20c0113fd9593bf22a08f4986757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6022146155a95b0848d75728b2285f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081e77ac3d10150787921c49cd5125e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14da9689769ecacc4fe05a056a9706f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97d12c1ea1114100f27e3a69cc31bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dbbf085862dc2e4d565312f950efb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9c32825379cdb1776d1e2b2e526884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306b27cae7a3db0047f0adc0b868d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3654b1f23a9e57b28fd0efc9c8e7c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea72c10d9c4580551bffa419f5882f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047de88ccb66cff3be84b0bb17a38008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea317b90bf53285a2bb82ee0bd44629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e878b158072c06b4ca714824e0e1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3549db27b5d772a34a4b298cce565811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6dbc510428a2e4a792652a334da612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8837e07937c647b336754c28154077a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa62f416e20b9539978ef6e9cf453a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec95a401013b71f28bba3da049e3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4ab80d6848c7878786bde7211d7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb853cd69460e668ceb1adc0f8632c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83331695081692706ebe2b4a5bd805d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97270bdba1c0f8155bd489e9274ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56933b64f1e3818e2bf8b352059415f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a211e679cf14a1fa463954a9285922221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a7e1aab634ce162f4abb23d6367722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c663ef53c00fe4b0dffe0ec15ef5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d107faccdcc63bdcd8c19c32b50046624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea789b987f9c0101fc03037cc68d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe179c27b58fa2c5f10009a435e9fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc0c9178b5b804d61ff058e0061d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a056b83f07aa4cf68b45e8ddbe85728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca6d3691a90c5d1d68f575d9cb01d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644a2d44d29a11abdf236c1bd9a073030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943e9635f600c4e16d207524ea9c20131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0384a08ac83f1294daab56171f14132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f62e11200b1d50686a8e218f3a3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ea3698e3a8c7b673af3e75bda6d8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c8699ec3a96feabd04e4bad3a53bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e99a1a81adbd668392845682387e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3745dc1b899be8f5261ae75efe0fdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a9514e8907b16facdac0ed2543b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183cee17dbd642591d616af6cc05d6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d430df17f70a4f87e3a3f000c541abd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985149fca8c921a1ffa52f9f3222905b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c40cbdfb9de8c76335e957b6261e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea31733b356af2d8f7762a8b6ab4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01747f8381d6dd0f3141cecb581499fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a4903e1a54e49d563083f55e9a2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e195b5c00b42b2b47f345cf354cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f2c0ae542ebe5c2bcb96f0bd1e9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165547bbf8f010c034dba722d789aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f260e538f32770673e2dc6aad67cf5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feca49d1bf5098e369a7cebd9a5fdb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d415488468775df099d39376f88f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7587bfaf08263d4d52bf19987dab052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af12e6e1c6200155fcea098fad1bec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259736ce6d03aa15c2b0a546be2cc00a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c266bca9cd5fc6d08125fad19af580255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a1062874d92ff2ef69fa966c50c5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84103b00b0303f1773f84530e614e6cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466525f379b6bc427c37bc4acbfc1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116933c763e7d39c59b67d62c1f78959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac173e2d0bdb8cc98c7484028780e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6c041fe94e2bff789d75f1c05cac361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7beb2a1756c4ba414481c8a7f89e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f4fc833bec9f2917a6a9ec0b8fc1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb5012982f52fb5f6a6832d42d52364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff4d1fe0373a789427508031e0345d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b6160ea1c71ea9e025eee225fcfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdaf0a31b264fb7c07a1dbaad93fb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520b10977bc029baea62cb9e260dd1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a617be1932b7466f04821c323c91369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c238044e637206f27f76a46ee4c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db12ac7331e8764e4dd3d6b90fcbef971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ff477290ad69dc3cd8e413eef58e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875da77d23417e5529a017db7bb34d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6cd076996e5153518799f2bfacd5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94326d31fcf3c152933718e69ac742a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b55a7b0f15cc394407f51e3b1dac1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5645e60484785096a2325b2ee0bb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc918c67159f10415ae54e7e3f15cce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ab0989c221e319f7e0acbb24cac179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92e8d315b784cf2c4ffa32d9368ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6485184550f24880a8431416c8396081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf07ae812602683167b69aedcecbe582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93238f0d14a7f3b971edf7e6a7f3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d55bab9a9490bb2c43b06852180a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bf9798d1fd6f0fbaa29bfb7eb825b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81af6b9a39c50e2dc35045ea0f040f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca1ccdcc4e29597527df71a14415cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baadaa779166972335bc8bb91b03cc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b9fe716d6fe997d2123e8acbc1f4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590273a4bacf57e308f302ace719da990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ea95f55fb1e3245a26bd5fb2b84891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8adc3ecada30c78714595d6f6e71092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a619af45f07e947c0ae59e76b4621cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1dbba724962e08ed755de7627a0d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d68a079582e0222a9b2fcea02f1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d06c5679392b3b55a0ed5a00c7aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06335970c3703cada63395b6551d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fdca884fc8af20090664a910dde5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8998c554d569e5c20718e709fead399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fd1bd18d3342b15b63c19e8f7a940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666ef4b6dd6edc707c1dd46e3067f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2ad9a919a86a5362ed2297ba3dc23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a985cf61c8bc8c8a9c3f50fd2872ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96951eb6d1b0dab117281aad2f934a44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a9bd6e1d9bec163a86b30f4a9c526105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875e90292baba926a6442d46ced7ca2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f2ae1a648805d71827b18382fa7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab3fa2a363f86e6a22bea0c508284108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d73966427ca817292b7ee3bcd7f5ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43762c4d8e4a175e8870511d27e0033d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3149514a6af8178ebe51ba95bf0ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73d1cd7cf42eeb914b699179c4e15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277aa1f286839e6f7d8b147947a468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2bfd060d27519152e303ce44fb446114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad88255a47a3f9da836a6b04cafee3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966d6fc4fd24bccbbb6496d495da93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa714ba19a3906924cc271a1064b72e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2862cc782fc0b4f46c2d3a697383aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f783170c610c8066187f5c1c27844f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f62245d898c7bbcc8e418f1d75c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508fc8819cd30e2def168d281e88cf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fccb7ee28e9666bf7e703528cd3da0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db241f8c31b16e1ea12f8114a9ff54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a44ff5a4fd3ecd75d63d9b0726367124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe33c9f3f8ead5958ea662d4c0970e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd046f8826358b6c782bba503a09091126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a882d0548d5daceeb37b8ea9b3a57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f4cce6a2dae772c2b009c5b49ec0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5295bfc8ab52eaf30d0428bea97acf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e60bf15fac6a86282eb93ed41ab9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073059dec568d7c99e563a7070c178131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc154cf755eef7140a1de282dbd8f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912540cf2002543ba88b7e118c0f2087133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6128acce61edf461265b687e95292134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b0d3d4b10beda79d5b01b3f3c60d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30fb98441b4c04c1ec75c003d20c1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc815b04a682ebb44134ce9772436ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223da25a30cf28e4b6fa9ad1c7aff51f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34470df9907df5d75ebbe583999271139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493e63ea19539305afc5d9a4087563b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d515897a56ce0409309baa8ae5124141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade130b70d7bad6c4703ee8cd74938bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb484891283ec33d2c26d064a6b2a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2605756e29706d6f4be436f6af0945b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e6d526292fea9e300d0fd5f4b2d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1eec4bbf3aa07e53c5e8a751ed814146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c34ff352ad39fbebcae53431f5105147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea4bcb973188afe74acb3cddc6259148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e811ffeacd89c732b5f16def2cb808149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e464878fda3edee77e8f7d68887b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59ad5b7d92eeb67794774ceeba5e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf149316a5f1eb2729e18b003ac77e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787015d32f3ab88575d24d364b17d2c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4704456f1911693e04cc3e878bdb3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a110a91c483cf7233ca90f83f835d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822214eb33361c08ba3f1c8c411d163156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0f94bddf8c9049f28eee9795be14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78df8ed05bd6926b020bf398d7f375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523480a06bf717a2602d8982c83609a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcb6a92b738365d572825f684729f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182808c585d70a9b3fe962663215fbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27bf190f462ea92ce17ba691dd9c92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c1def2eb82bc0a79dd05aa9f8de90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a5299a0f595d29f283166d4f2b3a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536698df95f3f818cd4e87cc35755f2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2597fba2adf9f6ed97c2696537cab9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f5e617d078a8cd568d696c4c38731167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd61c9530985d44b7930ed5e69020be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd046e366c56840b2753b22ba166087169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a71cfc2d4002727bbe38ffad4116e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0501ab438de2880dba8029941d270b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186b0408545c0f4334a6d8022ff7cbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6acad8d3eb93c02601ccba1e656ad5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5df019a58dcd73210937a299eb216174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f045fee3ca3c6331744b19a42dc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81065291a5de10056c7f75c9c3c677b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4b69e9ed3c4681ca78abac90f6d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2686cf93e1b34a4cbdd370369827ddc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08030393e73f790168608c8c69e4f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce8faa710373a582a76029ebd66ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03731040391b13f29c7d9acfb8a1caf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393315bf92bd6823bba2d0bc9eac7ac8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28857d147f8184d9d5ec7fc80891776f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c18d2c916ca4db233f316032284d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81e010b1a713ae867e94131dd8daa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b949e430f1f17766824499c1e1216b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17d7b9e9293652372e2f2bd5f62b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8c5d4188916bfeea95bce213f8d3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69e5b80645ff526c7a9b3df03e4fca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623682bc62ccf7a820dbd8e3f85962a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e82196edead4ed1874266520de597b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cbe87117c47e69d50c2c03ae8dd39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011abe38d48a1ee1fddcba9f3818d0ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bdb509702f61e0a0c785f5ab587f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a0841f60977c6db843ff5ac791509195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e59a170b30d44b3f09ad0253f3d27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d9b36a9e7c309b79cc3a574860fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab907c1afa9b9b6214a6e7db73ad057a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee540ebf86d41cff358008a1147a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7366cd2fefe92261b17244f2b32a63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a44a2a5207e9d36cdd5efe4c377c3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192f07a07485d53cdb1b72ff664b4f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4d9e7b813a85a5ac3173ce453c5b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e26f9700ffc64efb792657661e8cb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfb95bbcc156bd0e89929f45a25b68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd373e3589b332f5bc4ad65e1bd3a05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e82c0e16515a33097da910e8f701207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d759dbbcc808f68751ea417b57b5c5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b46eed6d04962a43f0b5663355d1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e8331e141f271e8ca852b3c627f0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53eb4078586483a4dc37284e4e2fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70499948adf3feff7da2dd59a295e3b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab789f9fdb4b7621aaecb4c88746048213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d3da39f9aa36999ebaa27a2a5b48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b8789c79aa63fac4560c044bf6c90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe4157a7ffe53f6ea66b7d9beb8d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108207fcc7400d51c226e67bdb18ed7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a68d370181c036f87d5f617148025218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67106d3dd45c22ca617896e38dd40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944b4a947112c41a4d4c00003db5db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18c4e4ad5d3777470e5c184702b2c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90572c7ee62109fa34f14823a867f74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f971e7e71483fcbbe6da2c315c332223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cc0a12ca88c6fa1fff2cf8acdac9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41e58ef81974461c3c3285cfadf1f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f6abd997981325e631eccd2256436226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756e5c3c7305ac15472b2df180f876227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cd6728cbf71e795f619770853b54a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c29496f6d3de2a9c1f2fbadd82abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39b5d25f5ba454ab67898661adcb25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12e7088bed487806201ba1a9e1afd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df74ecd7da52f351cd6330b9595723232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846ee138a1ebff63daaf92f1fd245a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684187356240d64b69625e70397c46c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ff93d4fa2b993a5844d9ba5f7a926235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3433308b097e1c941bc7608d8d703236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f6e791309f80b60d8680efe4dcab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e8afd037cf7fdd2689366f58edabf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439e030fe1c824046a314ddf3976e97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab013642666b6830a898c182e2dfaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e7057ba07618d3a787ac6e0edb25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df182542d8ec39dc22a9c33914d7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013ebc24f02de239bcb0d2ad6b32efb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2837f2f04662aafbf368a68f7ec85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125b7c1a06843a5ea96da549051bf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1f198df4e30a265b9adf83d8127f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac606edcd231edfc050ece3150c8afa1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718113d576fcc8980dbb126e36b39d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2993702b6d4dd796cc919cb1f44a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf91cf80a561a9c3148110341b51c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30628a2de731a3a949d9ec728b79e22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a530582ea909c5f3dc76f3c14328ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22102d0600530594d2f845a99531d91b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642f41654c5103742487a95495075c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada1cd2c3d0655d533c5407b629d429255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14589506759e97005bd8e035ec63731256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e335008ccf78b6544b2e95dfadcdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc715b6163bae79b0c653ea01e0ada258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ccf946923d21e6fdb6dd24e67f8bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220266fbf8a5d4ca729d0f2571b0992260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f745b9a6582d7bfc4187243f295b142261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be957475cc9fa4b83649b800b5866262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ede8d72765043e0453aaa0fff5ddc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7ce647d2db054c6c250df279f4ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9a20c12568b0f425fd5dc642f6212265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8150ed01243c2c81988a823d08895266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997be0652a1a909ffd2d296fd9159cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf31a63de469ab46988218a14f33cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4a8452fa945c979018c3e607af746269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f74e7090a337fed339eca18e5e91d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72c49f9a66e0d5fd0eade969c99787271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638d530020e56d85c5f743b7b2382e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9245b710aaade5964a2056b9d2d4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0489157adca441dc08531641fbd39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052358691c342ae08f044a5305c15483275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00ebdf4b8bd1587a49410049414a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21820ebf99ae3c94baa9a4fff43a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5c58c96314bfd9ae689aba708a1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad0acc0a6aa139ab6abb340362aa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e6f631ee843e35c6a0d132ebda982280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f922c99d539c692208faae1227e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e6b4cf63c39a5128fb54dec9e238282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37b3cd9889343bbb9570418668f410283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a7b7bdd9344a87d73945e0e6c1869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90eec9de58dffff5cba83611c869f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889712b8254a3c088f8533b2f353c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4bfabf656cf256329f2823ba455fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9f8f8774bdfb082df53329f096520288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b77b238a5ebc0015206d2d2638bfdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e56b9e2852c46bf4a678a7ac0ca06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c676bf844932a0ee85a616397ce87e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f797464d6287b439ba18bb73d0eaae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a4142caa34916d77e663c084c7098293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1748adf652e9bc54181fa261de9f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aec102ddc2c9b23222650b574f140295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407aa9db3f67ea0f613f88a5c33b22b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a2a26d10d1cf52a8e9aa01c353c90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fba05944d0e86787f8227b154b1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e46a63a23e851d8a0e8a4e1ed851299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f34ea7ad485ae859bfc19acdf503300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a46c2e29dd46b8bd4be182282b8f80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6abeb5eeb4e9097c9e6065ffab303302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3031ad5507c7aae863518368587d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda0871f72ffc58dcd3cbca890698c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78902b058713f4a736097969ab729fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d88703ec853a08156f0553e10500f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a99bebbf7ea0fbf45ebe3cdbd703a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9579283c9854ed8ae298a3f2f172123308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143301c8fecf4f5545adc6c8d86e93c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4871564f91c64ddcb330354629b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bdb32e3965eb167960a34c2623463311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846d05d49d1384052c1cfd0613fd6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f2420ce90e0742449b3e0ed636fac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f571a062e6e7dd5e5ddf64ffb17d8ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632dafa862991b3d01bc795b6030033315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691326b90c0e8d5d959e41de4dad38f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123561b6bbee38c3743360b7037fab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b8bf8ab96df9dda99a47e56cf693318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71e690fdc78d30817b1e53f2295639319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9989829ea2e6dcb64e56d43a9006d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ccc98840fb3db446c8d348b11711321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105a22486e637f8a2a87f1aa0705bfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fba56f9819349b94487cbfe2f42cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917aaa86f03fcaf05ee7f7f2f0d2ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6de2f570b78d2d95bf42310640d92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330f58b65dc19d7d1ba52efe69dcafa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89ad972a7123cd4dd3529433f27a42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124ba4f10b9d83c59703aa6fdaebb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43de57fc273dea9e6cbd5b267bc22d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0c3ae8458f79240f5aa44cec2472f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c601e138850cbd66c0df54834640f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e331aa4905541d3c07c7c3c534b8e03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24407a68597086687f39bbfe66bf78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedfc810d04b812fe77b6c63de2d4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb84d7a3ee997ce5b138842a89323335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fcb973d5627d2215b01d7a30094bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd85c15f7fb037f40306e241832be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8550632c7944eb6ba2ce1fd5def42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf81089dac9bb8502c297676e851d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc210963503a9187daa2c276c8b1c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c10b7eb07fef7ecf1cc0093c19ceb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484753792b6dd8556909bb464ad53589342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c821925a4e3bdb0d9fd98e031d8a5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ad3ed175bfd65855f3a0c6c519dcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dc5d4afe52200f2ed6156557dddab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90418eab393142f8c6ac1e4861f41a80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab334ab56d635857b4b3057cfc659992347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939897bb3f1252b5f20e4b477ee91b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf80d41a3ff2e88d6ba34d7f0e66f4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45748258f74056e79bee8a30487f6527350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41fe3c2833a9d6351d192e6817a0bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a16b587fb4763c37eddbfe960661a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceafe408782bd875de896c3e5363f8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf14cf1656131fbbc89818dd64100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b65598fa5e0a06fd0f1eeec2f9f32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e037747cbc6c6120d936fbce43ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c8e6ee0bf26e74e2680b451251f32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fbcf479ea3d5086748fdc566c4949358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a58359f21a5762840282c3d5b1dcbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b2b8ce9359ff988dec4a50a168f8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f76b872aa6e294b2113858c53f1ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a8b8f1270ef4a15ea832cb11378f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdbc7c350c54b8712d4a239972af43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348dae9031bd2b0dc78987e30a809d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e60f8993d0626b6aba1ad8c851a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0454dbe7d8d8ac0aed4e4901a2535366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f190ec769ef8522d8c237b8bc4dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93696d20096a326a32b74979301348c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60059e6e8f2f1bbf844e24014edea96f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dfc1ee18759bb54fe160b6cd8b54f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ee89f19b927aa6425ef036eb8cb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512e363390d9b6b707f9956ee8f571372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca922483b45739a68d337e6f48dc171373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711d85e75dbe4d38687b651880633f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25429bf0d8a9970018e270a8f6db802f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5937b55aba7b949135b36a198b28c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ef9339c93ac0ae179776afc94e4b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c463dea34f497937ef3e8f24efa6557378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f797e641049a3537fddd4c1534c30d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05fc6ebc21ec04e4aecdf8ade52211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7fccaee8f58ac644f811d73824ead381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa2e78f7679903036c3b962c8e9560382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b9508cf689cd94623bc0a61551d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae3ded089dc0ed83f015c2b93862c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f1e47758efb4128cc5fd9eeceb68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a61fbf9472c49b8416f4f630f50b21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ee2a8a9fb50005df93df474837243387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12068f68e7ead315f61883a9ddcbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb85d9e49daa0ce2f8710e879e29f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f98de5c0fcc952b7beafe33822de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac659e66e8310fefa9750018e56527391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98297f04e9411a485457fb9a0fe50cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c138c9ee8f343ba9e2612c25682e1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34873a4ad10cdadff0973fdd3b169f06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f50b26e1a0ca93cc66bb0d2f49434d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf2f9ea6e53cb220e8d8a72b12dbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe1086907017cadaac19ea290fa0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645ab89c1969946ee470f474e62335398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7f4ccbfa1b8fb1652802f357c04d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6f4bdd1763f118f43bbe9c7c2f91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ea6e8ff54f81cd8b34abcccd22bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124fa536d11bd2c413a183e090dabe3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1fa08b0fa005739cc82cc4979f3d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb118c48613acf51ff046b01a4e1d58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd9346d20ffa844ab6e2d5e52d62c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ff822186ddffb5656ff536c2ae35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba0e80e7ccaf7661240184257c2ac1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915f0928b2b7cd184580683b09eda80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4afd2cb9191b96530111e9a7979b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15773d7bb5eae6e92e8d16eef2f0a8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd1a7d90828dcf0be3dee6d73736c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b73ce9eb682755a34dfcbe6847c89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f07af55b7e3d1764b699e43e14635413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed5b176c29ecbaaf1700fa3ed2b55a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e5bf94d0c10fe89b7e3f727b6fff9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce91ea530ea829c4215f2365c22a1ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67f49d2391b4cc9f54c90a47cb68fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264768ae99a3038ccb966625d1c06353418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20b08e66b7b3d99043eb11ae40d262419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3766ac18e900787fb2be5c4cce3959420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcc3742e411a79b7cebbfba60845f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ef8e06c5f25999757954e8ffc5eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d90b74597975b2b5e16312539fc96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f291035ee638f831d242d7d80668d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657443e533ddc75822716b9d4fe80ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da550844881073f8942229dee854817426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e04846b04500237b79b14c2cb1e3d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f72e6d5cdadf633f72667c7bc0aa4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5ee137c6b4f27e631412e9ccd710429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945e1f8859f80a00937b7d47f3d0a0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa53936a6a2261c549a462b223d150e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f887120e7fcbeabc685502a8fa5aa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf4cb01138a04891b190f3c07ca4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2bc170665f6b433a423e028c90955434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b06dc2d8fd0b0c536b8804f09187a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0d0c6790c8ed31a229cd96e0133d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414840284000a1208ff68df33137d1d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0989ecc76c7517977e09c1da7a55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f2fa1b770114a2faf2b35ef0329d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f877e5ca631811e39a4134c01f426440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484e78e8c49b9e0a832cc0bc71e252441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393afb3e35b1952ebe5ae457e74a7028442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c13dc09e048f2e51969bc34c37226443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c01dc5239567a3b54ea1c6bd14fccd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cab45ee38194d60c46d210275600d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde531c797e67cd817445fc1f1722c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565cd410a8bcf908968bf7f28c528b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6d5e1a35da713f6967874979d7821448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf326b01804008cd844200afc1846bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee3c40170a03440fedc7b3651f4afa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92222c63ceac6c3c56b512b5c0f9c28d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a590563054df0dd29fd52ce98a87079452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba17c9fd50e12604f8d5015530276e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d4f7ed51b87468686ada04df3e34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06453aa80ade4c8bb0b91c7aa4c3cf48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a52909cce323328a49de439bfc5e56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b109211e8cd98e204d20cd50bb4169457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fb473014980d6616b2224883b6196458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936b7a08d4c3a8861cf132ee51eef6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3073616dc59148f4d8e193f379a791460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e65b8ff27ec51e5bf57e36dfc0ddd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f668a406704d08412b50b41f5a382f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed33ac67d5f7946a9b1026105b9894463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b56c124ea486abe74effb953b4781e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd20faac30cdbf29ded6f48b41ee803465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75dab106c9c2253f59763078942702466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56807839860146f1ecbc41a1967ae0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd52760f0aa405da6aa6a1f9eada5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17355b60398dadbeeae4b81a0430319469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c0a19bf14c64b3c89659c94f2c87d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34329bc1d70ebdd458a09aa1a3e0be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db07040393b58f586eb75859bc52325472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700953cef75b3dde8025b8aa1ba9741473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86630c1cd6c2e1b4c7bfd22136164ba8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30854a8fb8c36ca7e1353378d33a125475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223da4065bce5950b3849304270dcb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3c9a6fc17542b2ac58ef7d8e0cd15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624622556e483cc11256eca94ddd00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865477f7fc20b5361990cbaa1e6da3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e45f76b9c70c700ce2cbc02c90d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81562483d545ec62698d1a9287f684c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893197abe4e87c580b10082fed9f803482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fdf0457eee1d3b367311aa2b918d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb89adda4f7264d7fb6ff85f97f3fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbc624632fe0cec54348daa50ae458485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fcc5294d9189045a9be1619ee5186486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebff10c71da3e2e2c59bc5a27801b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e4e148abcea29d1be3cf7f4d5e952488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f6b9aaaaeb57c564d49435d519f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca92914170ca0ad7669a6a49c73b6bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2176526e9789dbba77eb538ed7589491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b884a5c1fb41405ca95e86bab39ea15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d1767ef5b98bcd36927f9d1b8dfdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633868ebf1eadf3622f0181d956ae734494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99257db01fa5084e26f1a85fbb52300495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ddb1bc1ec3c08cd2fbfa5032f2aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118559cfb2de9a9330a1908889134960497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d64da33d294dceda0cf57bee9f65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9ac18480a9613b2f90dd9ed20723499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2290275ceea0863fcb7cda753461227500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c8b42e0cfea5c26571853084d308501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eeabf6bc5193e662086a900dcee43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e98fe521ed68af743f2cff795670503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5309ada380ff92637c243519411769504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8011cdefd684c16ce8def72ad9976505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db21cafce9766018532232d0f5192506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b30fcf468b006748caf756f3815e10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4572344a05298d9e76cc60cc4514d9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144440cb2742ed8f1a4f58789f35761509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767dda371fdc7efb9f5405934add96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d979a36bcd29db066a65bdae02b459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06a76a27360ceb4355c9c3930684d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff1b619cf8b41c1eb487c73ebd2e44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc592c7da305e8ee90b0c41de60e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe00df2f12f7addc035b51ecf3cabc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb928d3ebea7611e81aa7d9b5c66c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e65aae1d84da67c9b69d3dfb719ec8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd45097224d85b70d00f5ffd3185f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446557f0041d053f71ca63601345cd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538918e5249d42f481b0f0d979e16826520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a0e9a0038322561fcf23787b74b4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65151cd51f1d185fe7696948ef1f2b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9896328197cab64b6fc49027732790523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb00091b797e2162bcec584ba0382b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e374d233b2692c4cbf4029a559704b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6fe9cdc42658a5a3268dbbfd247a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c8a68ab6177f1dfce3c23efd6754527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7381633d15251bb5bdce29d7ee057528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febffefc3ade43babbca3391cb0ba8fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e002b9c87a659e913b69352fecd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573651d8e365f7e54b1cd2dbb49daca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1497e62c49b36a8d244de677eedf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268008569390416b966d8ff3b3cd8872533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654bda8dd9d612f6d23946d0d6f127e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51dbef8cbca77f3a55dd6b870abb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da937621f9ecacebdab86325c15636a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dd356f8e2dd30c382d5993949310c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45250eb01e641947af5e963172c58400538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faffc9c4efcef3a5fe6dbbee86881d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46baf4c621d83a28969c4f746e3167540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c917eed4dc441766745bd47602a4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f18036074b3fbdaedc24d4b4d8ac99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3be258e141e05070b4a359a545b0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d774ef798939531b075e28a493e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf1242a5ef5aa13553ef57439c961545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608760e43af741abd2f897eeb9c722a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41d433bd2e6f0cb2a4c8184fec419547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d037e5393ccd6f78fa6c9a1351f137548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ad35ade7a831ec6fdf6e853ff302549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608616def13bad4045437edffcd6893e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec6fb70fe50186119dcf5cc33fe437551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8ddc3922915f6ed4ca97d01389d7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807dca24e74a4936868900bd2cd9b7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead43ea21f95c8c32605cf600cf802554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbe98e2f20dbfe75aac93074ccf49f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db2cfe83d76c7bb0b2f1f7ae91a8e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735465f43727df22a6f633ef8708d3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5513ba2918fca9acfed9a01370d72f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39009eab6880be86e744fd5401cb2b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0943c1452ab5252af187e0c7552065d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75a07d75aa157426b5a8757d58ab38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c2295ef005bf40b3b1de7c6d84e2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd299c0a9a2f8d24626db70571c32d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863b2fc6ad1902dd5a9d672cef2f747564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818eb46395e3d99935e981a4bdf7a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46940a77f544d8144b794a8ac1463566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc94d22a73b2700ffd9bd160e8978b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e433c60467d4ad09987d0972430a31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702db9d687a1cd628b8a115dbc1b1fca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49a57b87d6351f3801f12f8421adb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245a7c0b9c3deb2944c0b7c3b95fd87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7314ee7790194e5708e39acea0b0d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d8415734ddb947e8870ef9759502d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2f6fabf423a372a9835be7c82a8d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7367a706aefaf67e2f38b58843ddf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad90ed259b4395aa8cbf6a5bf2e9fc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d046a779da30f309f326f564be2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506f86cb3b99cceedad20237338ca9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856f9eae78b1ad10f7e8ab5db95d64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893103a0b04a1ef3cbc3cf22a656b971580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7c71007141a9ba112b0ef740b2de3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d62ad8da98f334d9e16a0346d7ded582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91974dfb7b2e947d2e3c0afa0aec87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a433578b6250a879dfca06125b5117584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5fcf64d7ec7db8a399393b0a4df52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdcd6b44d66523748081d36f529adf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48837653367aca9080ed31526ed9db1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcabe23de2b6508d6ae802400149da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc17a3218eb82251e90e64e830068c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27e77d14dffc8c4702edb7839ff291590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfec34d179976449ee973a6f66af4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48244117e661d31c560a6b513a96297d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae9ea13b050e6e0436ce1ab74ab34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ebc409c2583bd3e9906b59f08975594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e1ca64eeec31b9dc019ce8be3433595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd599a27fcf631f90eb33fc09b5b19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f28ac881ee56eaaeb4a29bd7b2c08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be37fdceb17e55a77627e6d64b57e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80e72eb5ddc65b74f7b6e2c914b51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a940ccee92efcaf1520cfa3c307dd90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b13d50e99946d31a2e5d726c08de2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7a1f4d604b47c12b7cb59a4582dbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da25c7c2d7854373d2fad991180838603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f04892edbc396c5389977498de608604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390212b0bd0658514bdd73c8c189b80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b847b60954c0e4c883793d28725a1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7b3a90cc20e3ae072b354eecf655607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08083f27994bca7ffb6c6449e1f27d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c2b3a36b7754539b206d80b9ccbe0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad1f401678082895121f46ab63cb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab75693e13a5206d78f4afb7895323611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46738d1cfe286fbdb12c19615960e8d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b285245db84a5c7578610a2cabf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc21ee5dece7a0d77f37a2a651328614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd229223c0c5bc552c32bcb40bb3be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe740a4aefa14f11992e5efddb1e1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eceae482f24bc63db2da63502d433617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a06e6c5387c10e3ac6fb2cd14f4f5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe94b1cc0131c5b9be97b20e76bf56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475064f4fb90549eeb799c0203e73556620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c41fa9ba1d4f07fd524b6df93c593621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab5e77f2cea334e0e2a36ff13bde3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c08cc339437c613804c9f656e2ca2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68593cfa880d11ddc47ac2946cb61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8dbf7d235ea7587a581effc8a9371625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548ec6408a7e7ae720027236d3207f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2cc4dcf1fd501baa33e0f0dce678a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005678c595751c09143bf91cbd1b9f84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd987a84e3053d402d6deb603ec957629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26bbaa9f53df8cba5f3062061fd33b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8c93e19300f57bd42419a8b858497631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e83a0212305abcadeefe208d817ec9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178e41fe58b720e310869954c19ff04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975208bfd7fcb7f24fc3d8232dc03f68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc5b7b44690ede180256968c7fff00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf534bd7855726f4ccc8c4fafc96ac4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef6a54ed7d5708b40c0efe66f6ea9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f1abfab1114da2693f76e051f938638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2440bdd567ea641fdc8a356071c2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f80b447309284085410e18b290364640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f192b1fca5f71b2c0642f88fa9b85c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8610dd9e43a77a26e331e7a5a8a5b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb8a6ab9e9565a13e3ef9f0261f5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb172519e577243fe5b9df68871765b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a2d0aa55e03905ee7de89e95b0c7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71811978528f752b4aa06ad819c6212646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11502ebad8a826997b4f0726f8bcbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a1d44535c2353377eac22cf59eaf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7c68471a2127a3433c56c7c0ade6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b958c87bd985c324bd21a70ef5c179650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dda6d5c0768138affb2b4574e17e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce09adc5be9b3999f79461107454213652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bc27b1baa8427373d136cb02bca98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324420bf7ffb3de3a7a12c61973937f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e29002651d34c588878eb3459370c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1381b4809963ad4f9de0d2be3eace656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd79d224fc6be99f8943308eaf42fb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ca192288a78356a6a13bfda583ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196c77f4cd65550650ace9beac9fcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebc575dc574176d90c72a7d047424f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6fb0192174bb82a97755a6db34f17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7bb09c9ac0a3172a02f8cca96273662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff48194cd07e8dfdfa29d39a58b618663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86697354ffc87d21be34d931cb684664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae582d87943f7d7da0eccb788fa0e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d04d7cf1a2b1a7cf8f06759138d40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d86f88fb48dcd59febb4b0708ba5b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d02dacac0bc237675d9aab685d89a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeee1473d2b465bea8883e2e99d80b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee02d875e031461cb7497c5b3fc8109670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697c3e5e98eac3af3c3348cabde691b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63397a727f6d172713c145ab16a6398a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077bd28cb8183d754f770fe5fad0edc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d73113458b1a93fc6be4fd326e274674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb57b1394cf88017661e5a71f6997675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215ff33763b754f374102d7d5fe165676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7338b31aa39910cf0350ccf1021396677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab106fd86c502a14455fe14f39d7e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719e5887505ca2212d0503531dffec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6fcbc2de537383986983c24977cdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53195879ce60a853ceecda50cd7b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c81e990baa2e80cef6f2ae07acf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508111a091b4aa2dc3b3284b0e18e17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65b36bf64d275b05577bfd2ba48b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffdfa4332f3244d0b43d0deb43e2dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb65d1ef829a992ce59d3ba3349b62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9c2db911e48f7a4df579e4cfcfbe4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388126fc8b916e2fd7d23a385bc0ad2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60815a39c5ca25c985a4c1bbf85a5e33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c06afc81230dced7e5bef4491ee22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242994accc32c6f311e592e59b907466691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38568a0f169687c19090ab54995fce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416353e16414af164cc49864acc2a76f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8a4d0d7f52b23fe9f9f914603dc67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3021f4a420ab0fcf45fc878f91a15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf89c143191675c117c23d5b3505c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a09b42ebcfc894f594fd4c9d0e00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7788b6083294b4d1ce7652506afc852698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688fd80869f16b32035c0c4f018bbb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184752ad4171db00f1dbf17b6eb870c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5987444f5f64bbb3a9c4b917de2cea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46ba3eb545711b866b35e7ef6c444702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb072eb3262a7f48df0863aa9e4974703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc70f144da385533d427edd3cadb212704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7813e44ea485e68a9961ea1da7d4e54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58809a80c1fe763a8cc324edba6234f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07737b51e78079579c18b5d8175687ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981afa2b4fb8aaee274a79898a47df8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2b51ee0d98f08b881a70369b8a861709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb7778777c638188caec5fd3135da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4650266f300496c21348095af120dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359516bb15cdefe6d25b371e41a1dec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde0ea1416ac8e5ec72382db7f3a35e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73c6b6da8195bc1e0ae1fb5e6ed06714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675413d86d5b893f6d5c5b7621b3a734715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f86ce8e63f95709e944464483dc357716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424fc817b79fd0f6c8ce02a575da4ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cac97691f9ab9d6476ad1f405b4bba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0360a342411d28fe61f6c333d14c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f0cfb127b56a33eebd487c9e8d320720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ed863b6b0b49b2f355f8f33fa498721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f982c0fc1f245b0d84c3dfd084398722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996a16014136686122c518c9dd04809723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473b0d86d0e3b3bb4800d2f60473ace724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981f7fb2d5f79bb3441bafe2397eb87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108471d6ff8be71f86fe7cb91776d333726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29adac99dcdf9a230bf636656f401727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b11744215b7359ef49e87af3e865728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45e41291f19a15481ae0a41a762516729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee16151316f57f5d7f37cbeae5397730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d57202dec2786b9ad5918226dab594731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ccd471ddba72335acbed6a01ee71b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8044ee51b841a294c7e5bd19dde1f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabedf90d5971ab2897a0b0af7a23b39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218e179a54cb182f45e5e8e0ebe5f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb76cdf8d7a3199425ae51f0bf52d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04508153040958ced30db5d045fe06d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38301a64aade18e5846450f2f92757738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faaf4a0e9753f2fa7f50160da98a68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f9b9f8a64a989ee5ed7144283dc9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874563023cbab527b3e921304a7c65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb643d7b23e54aa18358b385710d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63945c068f1184a56a7b569fbbd644743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57a3fc7dca7d92faec8fd68c4c6965744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9661d21729eb50a76d1c13581314d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c048c5523da2cf4eca99d186b2978746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085fa1f8ad3442b0902d1626b16f4c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d86d2a889ba2bf1f82cc77e4ab1a16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83a7b6a67bd2f4e4f5652eb0dd7c90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11cd21a067ec197fdc4143d4625019750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a50977cd79083c3b3366446d289f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc703793e473614d1adb7be0b47f7511752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c213838223b063c41d287bab32a60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880d2968cda3de94f8e754c3e80232754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68ec8fcfae32c66c881d38cbf737b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4c81cf09de32fbc8f30e0ba240a2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37793a1eb07121f85bc9cf327b3e1757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>