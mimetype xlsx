--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024bc60edb259cbf1e9ab93e31fe191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdac3eaa53ba5b1cd0ebee7c1553782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641831c75def72043671b9412ac879543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86703e0c3583eb4d07418dad594c7ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24690db4d5ffc76ebac7f87b128435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3373912466b4b68769f7e1020b133ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e509d9fda0054b552cca459e5480dd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a04848671965745f87e54e6c476368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e84902141784aa3c7f6c276236a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b8e4a8e686a081e105f796fd659610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478cd3fbf8051686aec1b262d7b597e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425d7dcc5a4aafb1ed5f2e1aa68f6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aaa43a27920b89d511f5865de755113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed069c87b3ccb6ca42d1863e81a9c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf1f34155f5a0fb66ca460d8d7d94815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319622912ea136c4916619417116165f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a522213a0709a9fbfe02ec931b8df917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0d1d30c3ec1ddaa9391a9ef4d62ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395379473b5aead2d63dbf13b8a03c1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1804303f0e3bfd9d125011110ca81620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f2c98b23721d32641422191ddd6ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23687f98dfa45e9e880ca9b1a6967c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987063c2844c87c97caec960459bde6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd743d0f910e0f7e1beb33e4eb8a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4753f4473835ccdaf26ea79f8aec2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9115934cd3b30bb217c280363a7cc8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4312d06e7fc88040c0ae42820652c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052116fa2594f990109eee225387feb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296a7a967d553668f62d0d6c12cb3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8616e89f98e4fe690f58f78e21938930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3292e7dbdc35cfbf6639f422ddad1af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f82ca77a05f0a5384126a235c00ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da8a4d4ce2efad7cacf1826b4c46933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a55851f72cdfb6639626f5cdf0e77d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bf7fa9bed6fcdd72ae96cb8af586635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a95bc959af97abaf8726c9cacafad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc50ad952393059f84286b4aefe6e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a418fcc5d674cb1491ea1b32969f6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818b92c5e6bbc58f4d1ca1fa6a0e61a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331d2f047b9f003a6df951fcb4aae6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e2f031aa146161b664dbf6dd824741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15595c0135a3529646413ff11d70af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a58f4925bb3b96f8b2c4d7a6cc8f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68dbd940131d0d4c4f94bf04e60a8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfeaa4238bd194ce3546d464376ef245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5ce3da55fe803f2ca6ff5ce8ce07446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb42fcac7e0059139bfa167222358c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c2578ff48d5939fbcc3fc171234648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8e46115e5a2bcedbf923c3922f4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca04e6c9bfb7288b8b1119156354a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac09e7099be87a322836c82c4bab6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c5eb66947418afe92cd4d017a014352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2186454a1a18bda3200e2ca96c2dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bac6a4e0eca69248f26bf7097d0c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc233177da10432aba995ce45899b9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2a4855050c6028d434b70a96ea4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392628330628dbd0be3f26d8959f68757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4c315e567dc16bb7fdf498ac352a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21acfbe1f190a1fca9b93dd2fb2ba459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ee11d94685352641f7d047bb0cbd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc39316f6ac68a975dda600a6c50861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06521c04b8582c879f1cb4a51b1f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533938362d0a2eb0daa9e79f0c298e2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9087643c9496bd215259200d99c8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fcc4f3114b113cc51b33b9210ef6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea21729fc20c512f32218a4f2a66f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d920556edde3732357a602f6542e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c61cd24cf894c8eb77c64415439aa668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2fd8308daa73eb4cd9dc5816cd0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f08d0d25942d541c70c1408c7f0d0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5096eb0d517484b07e9659f522c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce27c3d5223acae089e14447cb873d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fb69661944c72da02b41e9ea1893973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234286d9983b04a2662a4371bdc85f1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db693a2157fb05ba55daf4a0441d8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab4d38ee185bda8e94b1fadb1f3a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b8a1e1446c443103a505285d827377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b26db01a99fd323030990a7787022b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a9767d1a51f5721a8b39288801a7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d026128cbfa27188cc525cb33b8f73a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6faa478d53ea37a4ce0fcd5851f03b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919dcacd4db41bd719b36e19ea99aaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf8be834fcfde6fea5b145d665e8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665e18360f9494d9729b92742fe6d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b069b43bcd6d5cfa4b465d4787e61385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b396aed8e35eeadb8599a88dc0bdff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02aa84579d9b1d5ec3ed64649958c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0881f156e3a3af1afd6acdb56b2c3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d668e0da28bb8be1d733a00c48befb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172f29a41a59237fae097e9e0ff779590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407755514f64ca7063a92b78d5e2bab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8565eb936d3c37f27afdbc18a9c65392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005805066a2eb2878e031ad07abbbda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d0ce555744a6e96ce4f807b04f6cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edcb215b4987732c37fd929f42bfc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85bec8e77948eff286ccdd80c9b8bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07874334e2d1954bbc85a39299e3d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9342ba39179314b32f2debc0bad776f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f02a08380a5fc1a40d5963a0a7ded99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb37b8ff87be39a26f84a97dd224b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946206f7117f5326b8ac113c65cee69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832b1d79aa86e3b2ef549b025d2a845102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a0b179e13c943cf017cd5f4d689d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c80dcbfa4ee97cae8b819c153dca02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b543b470589164604906dc451a6fb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50559d137effbec12c0eda7b2a4ab2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f84f4ff479e688f51e3e50814b15f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda9d359402139efb336b080df382f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a815d3d008e75797b7298c1a6381109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e9da8b45fb27e3ef3eafbc29a5336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb4c8b7e324728b934e8fd81d408e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9988f19d66a8ad34c9a3a977a34d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e384e65f0bfa3f5b9a10ebd1772d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038911b4b83e0a823ebf439f774eb27a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166c90f914d664610089035fc93a3dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25151ad0dd2848f1acc8ec3e69dfbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931001e03de980316d870753ff30b60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e0490410377e858cf5f5e631ce40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dfae3134abe65ff89580cae969eb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5d1d7075b860f5fe96baf937fe171120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14085915876ab7e2624ce99716baa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a640b0f0fabd59c9a506619bb8e8415122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5333a2d1d1b2e25406f777cf96629123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f920aff73bb4a9bd50373f3c61b6427124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b140c6b2f623eb1eb834ec3366d6f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2b866f90b188fecb9975a30d5c88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933ccf5dc5129758440958c9529b4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29d1dc632c42c6aa3e33f93d6c920128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b670c893306c3f062def67276c609129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180fd2b3bffd2a80c91a41e3f2a9cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bbf17c4fc2bea26f951feb0d3dfc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4899e442b36f333b2ee34e971345e31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f6ab880f73685ab2d70e0ea3a9abe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a53d40b68234084141bd8f25d27b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef53b06e83c578aca7d14c6787f196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78932d5030324803bfb0219923cc3fdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3857b33cbbc4f1ffbf164f0842d173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a5d39dca99f6b56a7e746c6eb5d53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbde1d5cad2e0fb1e09fd161136f0c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632936eccf45227ca46c937284a115e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ed95e90e1993e2b168df4f9b05ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77926be3d8e80080c6786d5187952d80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ce9c45e7fc9d50720fad250f1821143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58faabcf38183d86c2c8047f9a4e4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f65c667995fdd89df56e428b8615a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3d3e7bb0de31e46f3e82088b94f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffb1eb0d8dcf19a6d84c11c0688404147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676edfd83b75159f92b5884c5678ecd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726dd3bd34b0caeaa5eaf42daff54b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7212cd76482d0e059731a4f747598150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc333de767638a8235b2cbc9b146ff98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b3518f088865636d88b9551dcb9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59f2fa4b71e1598500bb104d5acd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71998325018b9b8368f785b5aca50cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803fe9ffab86afa9db574aca2f1367155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be960ddc0bc912a31172cde23a0107156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533788068c3e96eb60d21ac48c646703157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0322293d13bfcb2af6fd384c8dafd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18117e94e1e463aa1e7d6cd031404e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5314d8a2f73edc886f6ca3533ccd23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520438486bbe091a1a09e4c78aa8cde3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219fcaa44e3ed7573c08c187b29311f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e153d8224f4a68016df181b05f50d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2ab51f6b6631d1cdeb2828a9a8c66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4edb591c349751998913250d7c3c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b0b5d184245fe800e47f57697a2f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c509208391124592d5763db7e207f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65658d46f770ad10a2c2fdabdfca6d4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9958de047dc4dd6d34ad0afe7bad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df7abb356f985ae868c2698b78720b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a02703bc0acdaee06bd5777f8a134a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830f9946c50931011052bbe726447c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba0ee9bc0c4f93e95142d928a6629173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4def4765ccc98e0396febdcf3f9b16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92896499ec2462a05e838f5bc3aeab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c86cedb1662b2fa8416abb206bf027176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3bf5f47cbe2ed84c89a80ac24b4cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ad3dc099392cd4a0c6c3a5b8699a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b49fbcd25e8602f864344b463b3791179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecec2f8c2ac6ee67f800382efd4c35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3494df182292003a20149fa3f24e7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399132ae0275a8ae8a7ca75833cbe9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714547f54f7309d742ae3e2e49a2ce9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826264a57e93f1b07b17bd02a49f54a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bb75466b110a2ad12df5fd62927ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf59f3f352dc6c1a5274ecb95bab54c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afec2894a53a44e346b99c971535c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3718308e7fffe5826fdde48ff66fc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337c5792d7bd298f0328943267fa81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2b9fadaba719aae10830c7abd727190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181637cf26fc3a391cf707b41cb231191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc579fceb7be60073ae49325c276ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce9ac43b74fae4cd9b4af776451c4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02fd8479c222e857a3f69f433f65c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90dfe11b3ca23a70ebfb66a759cad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf3bec099958b2ae5c52f6ae1f25c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918454edd26ad30b9a13d20f1425593d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7fa9517261510bbf0acd160440566198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120d99d7e4efb81b2b656f37543e656199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb88ee7ffe1c09cba6881f2a83a1d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144570ffaa5c2bbdb7b0be5c1e21ac36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfa2d57d3b136d649afb077ef76b9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd4406770636f270e7f726eb1e001203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337514751ee45252ec3565d159f65c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ab6d582a82b796d5cee4074b20626205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9837db34fc3816d50fdf4ce1a262a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cedd53e24c7e3656752b25e2a8eb61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5daf50882733dbbae4e42ca27a38e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1541eefa582e6f8b4e972ec0b440d90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac95dd7bc0cb64e76a88275497daf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3216a4679365762d104775ac23fa1eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8228d9557a8d541b7276cd557c25c9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519efbce42fc882d2d74657ce72697213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed36424e7fde280f627f4ce88276cd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c921bd0a0b7270eece9b3e2462ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d773827e9b3eefd462225d943e0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8857645e1a1b8ed2da21ebbd610ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e11ce5cd5bfe858fe18cc9d770039218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476b48c208d63f60227aafa6c47320c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad6ba7dc60505172b41d43b13a4ab6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb09151871aa399d3fa916e6c00c6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7e6b779eaad62636a87088bdf9e16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa797f097c319cb7da8d24ab3cd08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e7caf028823cb6a5ec56d2683ee8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55419b0f27365264b4488ec25ab32349225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a302a562b28737ccd56acccf5057d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9bf6487b8aede6945be7f962324f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216237071eecec0fcad109bd53719e10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee72bc8d60a450d7e7b4f253ed4f950229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e88c3ed42532585eb51542a9f31160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f409fe035601cfdf041020810fa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb542a8e0d867aa7298809d4a45446d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebdb264c2ddd70c1de916cb9225272233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a7c741385a0c09d832b820d89484e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c10eb09300618b38a9b4e2818c03ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f29da77b1c0d7965d497f66c0013d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6dd686f1efce5e2e9d7ef817d6c84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a8c604c547bcaf6756f063847972f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a977f6c016f16091a4427d48550307239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8cdad5bf81a4cc9642fbe5f5e5b69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d6f897666b2c3377e92d99c9d3e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff6e1df31679935140ba8d2264bed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2b2dc149e046c1ec65a9114e9ac4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfea72fc5373a704dc32647ff2ddbc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3305169968bde05fb25016bd0f255e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a71dc242adeabf192e814e6c51f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ad0272ef36aab87805747bbdcc67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc245536a23bd6f95f61e306446f7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea754e77d8beb0cdbaa51aedd90b2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde3ba99cdcd7b7a901455fbddb00b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121bcc86736e6647d9c89e4c00c75c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371aa1ae5e85e629126748716823406252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ccc41e41fbd884c51ce7acd462adc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c8f4c04e30fa9bb809ae4d0ef098254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c784ba952dde3959cf4ac0ccdfcdba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca528023fcf44ad0eda5d155fdc67fa8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffbc3f10dc31b925bcaf81c6de70a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380e24b7f1eebf53844e1db18dd9883258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923651c86b680a3bf77c99631393509259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c518556d6ece04ad30c1b09cd02abc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc2087ede15c050775b8007e0b551261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2dfb63c63aadc2479623c1b74c037262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1748ec463eca14d13934386597bda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99228064f2b280c91c5328363ef09601264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98edf1d1b83535afae4e3b2835e9fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e218f92894407454209cee9d04c7e3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950a89ce489452f1d29a47158b9916d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24e1dd1c16e041334c85141b6c6645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148a5191d3074ed994239861ed634da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f73fd603ef7b8837a9ae7256aaa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213583430fb8973453392116ae809a7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3531a219abe5849c38ec126de03a24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ace1a300c1ed5df361132f120be50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc83d701b85650761a214ebc26b6b75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3adcbce81ee9afe41595ff445f43d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab262cf6ed0cc04ce2a92abc7b1124d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e772037af5543eaea155c95447f9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7a9d5fb9ad2cbe3da3ee06f76a22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d846b638f4bccec006aa7c1a17aeb91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69ee2e1b20cd7ef47b330103dfd8db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03cfdcbe368f11d6d79cc400a03e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a8898e23dcacc100727cda84a7fc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe219acfeb515eb74f19ba65bf2c3528283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b3bdc78ec3209531d592de4a64168284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a0abc8d7e6d0f42cb209564461e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55754464be9d2a58eb992866da1311286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86304d7e4625ceba865859760696bf12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eee30af80e20ae015ec05c09c1c9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af509df35d9eec4427749709ac9240289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5933a45530191919c4d93e56fde69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4421954810d3985418ab92798d5e75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a010e3698ace5fd6fed71de08323c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d69ec4660d5f051cd65a58063fdad5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188402a9360947f357a5510bf26c1d84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275308326ba920df5f3046b7e1031641295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ede3398070ff20c8a46540fd194a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ac41e4b3a089762147c62427a8d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b0cf85840ab1ea865fd4e68d2c7c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07734169655954dbbf3a81581a0ff2f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737789fd62f91d433a78d8a8d356e24c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ca27ef68836173c89cc2dae623198301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c67737235f5ce00fcca586cbc53f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b446bde414c842fe737876a5098ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6cd896599892dc13575ce5382866c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb9fc74f2b9c0e767dacd4bcd4f1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77958f1bf332cb97bab9323cc7cf3f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e0a273392a2a68e3f94a40287f6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44686ef9aec7c67ee06e4759b7117ea3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1525f84f6e26c91a3bc9ce2d20a95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd8c6e6534c58ec869f86bd6ff50b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0fa1b13c63c9ab80713ef2a7a7348311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c7b05b05cd91ad7f486cbbd9615b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8642b4abbdc8649ba3db54f5b09a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f60b43c1da64825ec24dddaa6eda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012830c69437f356246dc5a2749784dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919dea95528d73ead4df97ba180a60e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78832831601515d2e57c584cb151a98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08980cb9e94173df290fdc0f6158982318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5aefe7fb744e4456a25b895b337e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762520cb2c16b16657a4213b72a789320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cc34c43801992bf10db567051f81f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86ac7739cce20b112ecfb797d16f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fe7d7b4a40b48d39d244c855fbe48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7200e6c096927e4336a78857c738f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d11e135bd99e288e18718f67f57ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18575d4f8c43df31f3e4db6de8b4738e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d45c51ce58ae19f100101f6c1da5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ae582c9f62857711513e1775e30f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92bf45030484a8d147bfe54ca6840e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee443e84d2a526d70ea886a173861c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03147951d43f8101a9e71ef00c07d26c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7dcf2b3da9c2e0baffd6e038287f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15534a67f87518a480506412ebed7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177b9e086df83805c4d95850be86ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395f88752b1ceed7af2616d974b4526335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4e204c10b018a4c4fb09c54cc458b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e63e2c3f5ccb8c0232dbf997a0b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd5fb1f71797ca87a9222b160f648338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e35997a06e663d06d8c38ed1afd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721dd27b4f8b4c6d87cc0567c47392d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162464f3c5c88eb89775c3a827e9b0ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5e179353998c802ac7866c9f07c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a42c86bc3e6fbd0967a40225fd6d01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee96b3148f7fcfe54ff41333ff2c03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49982af9c7dba9218ed60e73f4b1ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db4e3c9fa8977934fb3fae0499e784346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7967d3d90fda0b37b16b6c92164053c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa0db54f18f4e4bf8910739b65d64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd29b4c91d227263eed4fa6efb61f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a695fde7a2a12b9905cdcd18e82ca71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b64391cc11710ed3826c6819c4adc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a70d8f787d449e7306fe52d4188eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9aa37ead4e1cb0fd619cac33edf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905250ba9165dc1ecd7ade8f8ad5fdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df346afb78f09c7a9ae309a8c100f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65a46d9ba54c301fa4e86b355f97d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e803c27986cbd5f69435718796f714357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff19538ce5519e0a7452d8761dcf1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8081975072df4b979551e8439774359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65646aba582d0123ce525a761de6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92c97a1618f031f5e565746400252b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e33e620a345b3be6295065f9acd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368a552f7312b46f2a4b39e59ebacd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d0870746b5b56061c5ab8a1059c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765848d5c6a655a8f2d88b5d009ad8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37524a090410688f40892118a185cdc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae896609a97696aee4db5990e412cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77936bf6deac76c11e013216d94ea7e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f664f58c0090a46bae7c50d7df57c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba14595b8d2419f6537fbb376bab2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4ecc10028167c3c308cbc8050b46b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d1b2ce92c7f617dc0ffc7583539ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dd4a1b1441ffc034b4da412f80a11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581492641d389b58a44b53f9f3b3781374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a95c82c21e9550b4b4abfc1e0486d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf976eb018b32931ab43a03fe4884612376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9322bcdfb3f9a3092a57b5e5dc0ebe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81e6fcbc6aa9f8df38e9aeff5d3045378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90bb1f90f535137630e2ed8481b244379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51ce865ec1469e0f53668d71049cca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fab649592d24d0064d2a1c45a842d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fd6941ce8fad15bb68ded6c9cecd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d734ece923d044c152b1f2f644275f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261eb75629a16e422630a04c1a2901e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9fec32c7f6dbb53773e1fe0fbf490385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e884dfa25832bdd47aef3599e5034f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b497be2464e989edd15a0576dd1ea33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19875392143859eb60bc5de172fb111388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee766ba76de390b52719507ca2ceb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5959439930d07b18453a79bc9e8f19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cef1bbf467fad30ecb77044eb8b49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646ede565f459471c8a6fc8ebff1fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71915b32afe0f85961995dade22f567c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cdc09e4dc10c9384e1f4e9fcfb9d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24e82a79d988279803d3ec6b9a51cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993bf922d192f3a67eda34a45074459396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46e226de7f769b7584f16a0b2fcab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3c2a1c036bbdf83d727d774442de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57c8e7dbff76788ed2d6c6633783ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2798ab6293398fde484bfd33e0bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d101f3e257cab70d4f1c7acd86d2765401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3a70bcae2043320a85222c71f660402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27596c0b3bbbaa2491b644b40b4cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5617c64f37c5f44717f900aa689b7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6642eb0d51d5e1ac7235ea2773d63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010f3e37c8f9d94f17c0de5028cc64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f80451144895f24f8aca18b91730407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef1eff8822d2915e6db80abf4c454408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519773915ecc943c7accdefeed8376409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6686ab4c2804404468a482fc4359fcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a15df0f5143c792e9b33621c0e25c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f7d1e85fb6882769616dd20c62548412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392238ed2c5c01839c0502bf64d2bcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5f1af14022cccc1b29f0ce8d5bdde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26043a4ddeb17e9d335dc5a68fcd5fd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797537589ef63aaa9aa81cc793a3fd38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694028bde7b61cb83687da1b0f7d565417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15766914926d0d98978ede32205ddc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662055bc31f3c4f6b809f4a86243613419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13334bd6dbf551d2b5a89d4dd4755009420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7163cdd5d85dea994999968eca894f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcbde91d75e0291193e2b4c71409ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c44de2f4954e084399d5385a40eab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3535c1206a740cb1268b7d8b13c0b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c77073842de78995349280a18fcf6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818e31cb77e4379db75d280651ce37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3d34d165885871d4af6bd07bad50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5593bc721b20d04e023fc326aa9c83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce0df24491501f9ee3e965ea4ca636429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fa849ca5becc0ae9b264d239cc4bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea7387c1443529904331da1ab2050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fbd4dfad3701d83655f73a8ddfe59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f387025210615e62c678c34902c9e0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae53fdb6e825bbd2af19451f398987434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485722b0ee3cd9be74c2be7e21733732435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63eeaf8b5c0c889273d110ab980699436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019f62b7a98733d96d2d028bcd33c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041033d5df47ff91db4588d50da2f287438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb5325cf513ff4a2febda632156dbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab64cad4a36a34e70e7c90a4a4be72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceb4d5102f8243219aca701afc4fcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559b06fc59e22a8d4ffcb42ab59ffd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba64d0bfd7f92f3ebb9d2d03f552be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad15999ca01a6d730501605525506444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a5d6cd07ec1792b73b5bad6069ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f024932aaf58862521cda13a98489446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f21df316a36bf0ccca58c9f388b35d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3dfe45866f33209ac579bcbaa9ed9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea377a7d07f428a50ac9bb8fa5fc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e7472fba2c8c31ced51f804caa6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0839a1d10e5bbe4d8d737e81e01461451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da37d2ec81338a43ee465a3e8a0124452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9fcb82a35786c9f25c717d6b57ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8d1f83d54f28fb6ce5df49802334454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae5ce26086d6831118fc54b542dd4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db45ee923f2b3bbaf40ba12f9ab9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91b21e3384e99b08a41e28e68bd7f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf167cf1401a98902b5df059859f2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d79f56b47de0b62f460c229cdeb8d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c7d0fbd4c5e6bbfb82662a3eb298460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f25ffdd3f2bbe111eb341dc7e34d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897efc8985b1feafb86841c10bcb44f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e43bdfda9293af8e9bedf5fa119411463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9806221bcb89a2b578c6e2f1097b18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccffafff65652c51724dbf3a91255f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd163ac1f47b4683d778079cbc50a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4a401e5121d48641b7faaede23f7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635504f707845796abe7f4fa896659468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183591d7949681fda5c7b73894995db5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ecf3a38505ce24fcd89a10604808470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27ac2842b0642d37f2475fd15a1ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e92e618b933d687fcdd6e6ab782954472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9301f201d69ff38983b9f10713e88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5d41e16afea2afc774943832b7867474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de9b5abdf1b89c61f6e124bcf7928475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba5a7ce0777f9b748d79682b4c24ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf122acb2fa34adb51c5dd750bbae80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587d0c639787bc2e9ef07cd1037fb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ab521e77b9d0360969522acb056a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a7a5a45c3e9a8062eb959e1ac553480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1ac1a88186a45c6e4e56108040e81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182570958a4d8ffe9aa1b928a634e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1ae73e2a36e1c5a00af7822edb18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683ef5ddf217be0802fd944c3139a4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f242c55b7b50b3f10718de2a82856485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb1c38c626c955d3481933f8df5906486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd5e5a5fcc627468ff6385285f46e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a25a93b67c4b60d94aab58c00135488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f009c8eda2cfdd3e409b46a562ed82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49fc8f9ca62535997c5cca8875c82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdacfce24698d76d8fafac1e3c9e0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c5ec1a18a6db47127bbbfaa8d55ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417303ba3c11768c7b76d7fda62fcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eabe425e959a90d41957b03af30fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fb5e06f6ed516153a77c729b01f05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d0cf594e6b1619e897eb9bd37702496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d529bb7bbd85010d915068d4c5487497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e5cbff002db22c5c4e662a10af1ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dce10e470437bb38874398f7721f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02867b8ba2f7c07e415527c0cbe59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793983d44ff6c7adce91bc5eb47ad9d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb84c31b54ad3ff6201a287f05bf0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980ea3e26987df932c4c14237c84dbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2521c527d7a9e6dba8694765324e96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3ef5903424cb95acf79246d439520505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d901629e0937a06b8bcb34c55412555506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa78770f41e78f99fda40e7052bdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd483399468fc4dd1cf29b28d2712a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f1ae4b97ee168ca58f805019f435b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b89b36fe4de8260d8ed46d6d29e0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411684f1ba869ad2e08867bc8c60e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea221138658a6843703b283f639743512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5913e7d9fcee998e6ba18bdaa737c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f852851c828f8ef85c2f72c15fda548514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e30b80aa957f53042cbfef3f49de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5ddb394c080d68faeaa7e1d33e7e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f23cd0f495681caf04d36281e1cf59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d10e57c0657538bd6d7c8afd9fce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f6bce8b00356751cb8e1f320cfdab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25aa2c5d3bdb1f735645359cfef113520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4a6c58cfd26df61de23f69f465ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dc5255954ee4845e0235c0d7f3143522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c887789a556a1c9e12c43fea90814523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9306f143ab0e811e50701c33b12107524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ed1b12bf2ca49f3678e7034308df5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75100dc4727a22579cd5b9bde09e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0337c38af42bcd5bb3867e1b23dbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f68c62eb9096019332f7ba349768528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac890868940497fbee9c13982897586529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c0e9b5e6954966706f2b183aedd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c594a3548dcb6b63adab527addd2d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ca6bfbbbf9abdb738b7bfba77d41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec024b5f328d6d2df1489504fd773191533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8691946893caa29fe5d7c2a987e763534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c26d416915f0a23ab121be39f506c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3c5c0766f1882c4eda650cf6ac3e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46862b971a7a6623049af3f77198a565537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3742c327ca2b1c551e67f1a71db1a27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c981613a431bb56945965b85109618a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52864309a0a68ac3df829f83d260ff4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6fabbc2b944830c428db2118728c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d92542e9bf52afe73448d54a10b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab9de766ffd22688bc52bf5d9bfbe8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0dbf4664c86d4cfd35832e85aa764544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb083245eb1e9b53d07f622c6e6b41f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa0f5281e7175e9730365b5b1d5e72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db5e01fd8094f4ca92cb319b424fb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e45450e530ca8ac9e50a3ff9e377dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93823344e73190ef1e76fed7ea1d4a4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654767c48d61ec45121dc74bfab538a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5c288ea1a5cf3a908eafa8a3071ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94563db54c29a540347b338491153e1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91809da9f46f22742e520734fd028553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635870b0869e6de348dc61b7e3da5b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684a163201ee1e2eb8572feed8964bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da62cae0fcd147a1e171b367007b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496240a529ef6fc4611885a3c07df5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898ae9b78bd6b0f5b6266d5299ff178558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79543ed6f4c160c0e5cd29751c64a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f3a8cbe4da70ff9bb594b807ceaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b62be06d7a92a5797f7f21cee649561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae902d6e434a88824d341045c5a229562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca90f04194de0939ee6acd72a0944d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957840e116709270eb4ffaaa773783e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8b44ee1c09e741c81dcbbaa889d26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b0926afc5a605425ec6cf06f0a3ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ebbe00386a92df6ec6f266257d09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554634c8e7c01d892fb63ca981bd60f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fd9efb85f998e63d866b11c31ef78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a328fb5445717af119ec248e571338570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30193718cf9da7e0bfdfdc9a5665957571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ae7971fb3d248fe2c1426ff1e3e78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd7aa7a5e474799f651ccf7b7cf63d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fedf9d06bcff504da577e3c04349e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f321294a5b50b2e77df72d085b00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857ea43f07dfadfbd8686d4034db56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9baec1cf2e47d8ffd6fe8b359e539577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad99a12d5cb7f76d7e13def407546b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea806a2b7bda0f59ea60dc0d6f2f224579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea84c377e96c7e29d8c8e51f406de34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5f17b2d128fd360962c8521e41c95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaba724e66eac214d9a0165cc2f041582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e41981e1fe6a4f9e1f6a5095e082583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a47e211254a06b918955666c29b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b108c412682de55611227a7dc20b95a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cbfded6ce0a05f53230f6cecc4af3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4713eebd1573744ff5f5741d430a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988fce1cacde463263870a1da59654588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9ad35d29c099e5cdc9273558c7775589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ebc04ac19ffa44d9222eb05f0197590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7978055d6261cc90d5d92cc07eb95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023980f50dec2f020d9405ca95e7a4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b787548571fbfeb55b468675abff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba507def5a9476cf905261d917ccd74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bbcc32085199e1166377562d408df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104a97deb475a808793dd29e734dd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459c30cd4e4db80df5426526627a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d06ae31115e33b4b43eb6688e8db8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa3a678e13c179f2e9309fc0fef04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d357062c7ac3b4dce4ff4ac028ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a19188e3d638fb2b8fa990c06307601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8282a6a455142dd29e375cc968ad0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050f5dd4b0eba14463287e158695703603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2df790b782a2fb0868fed98aa8e5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945bab636c8e873722f41609b340045605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37832a463b6a85b9ef94c62dd236c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e90d16ab0a1fca961e09e60a56beb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c25a4d3bbbacfbdee7e2765933844608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98444898a84e57e51a06915eede2226d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b93dc14fc717f2762d9f7075f92c8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957356ab301b6ad3437bf9b259e95b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe14ae6163866f8133c54d7617176f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d294efddb079d47fbef0dc34820ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea3dc34e39739e832737d33b2c50b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073139737f93b8b5498af3495eb0d03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fd13752bc33a0fce6c1de42df9493616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d7240e33e2ee59f6bec117f889b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e2cc8dc671deef2fa106506410823618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb155e12da929c7c97bfecd77373f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab613c6b61cd1aa89a35789f6bbdfbdb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3aa00605f46cfa5142d69753177d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841190a89aa12d5d4de9a0571e5c53f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8a277ec054661d86298667bfafc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f86c2eefb30bd1ae5ee375191e9617624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f7d78aa50d7c5de04dbd067fc370625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4649f4d6e10d0286f70022e9c98d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe09a46f5ddef2bf3faa85f16d3af5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b27e1e16d2178f9f9ab1ec23471879628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192de0cf7c2219a9fc7409e7c9c38f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9184dd605dd1ff17a754b8d8acd9d78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c18eced224c4da9e79af890a23b5f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dfbb6b2a86761ab9b5b00506954a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18bdf7a27b3e18754cd5b04082a55c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebdcd5f62e0fb8d4af71e5870f9dce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc1df94b80eb2b545ed5019d68d2bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a806743e31f4b2e4eba891b1f9f8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2de40f382d04e2ba71caea55c0a6da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d92520428426552aba4b67c9632c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42fa13e0167af9cb9c82112370325d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347c2d0546d77a3527d6b90e607747640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d8015fb368df42430880a14288b40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6447311e3912d9b624ee4f62c174939642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6082cec2f9b741019d5403aec2e0b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc21b40882f2acf11d45700d827aea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5b6c716b0154d9f8b12a16bae42f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb158e1f1ec0b900ca5ce0ef3fcb2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80940fc6cddd615c0ad396eaa107d767647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79a05afc19e41e3222b1c62fa4be13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683552180a9df17d47c2cc9c977d0275649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77ee85cbc5c0dca0d5b5cebf017cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8b8b5e2d663a8ad9e6368789f749f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df8397daf714d0170e77d13445350652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a76281c8de56cb7aa917f7294223e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1371746094b59b3395e305d097418654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d63ed2ad0350364acf205753d9c94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e954fcb5717145b92720b6e87129a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba80ac22d3fe211f3e4859130a18a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceae4b69bd3964ce59eeac6e67cad5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e06cd3698b04b6baec58aca2c3a87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2401da157a1090610e38cb67389a55e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f0c2bcb14180e0b9056e7232d799a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5291a52c84e966b93b13460e8cdef5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ba6e0efd188c91a1cf0f71cad157663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04d0faa7f9147ed4fd739aad416843664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3ca87727cb571e84f63072226c01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d9a20b6a1f8ade5565ab8a68bac23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e08d5cc8bf32adbfa744a50e720aa9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6db8d6975c3c798d5a9eaeb831835668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2643fabd2f624c9e6d82d6cd75675669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8a75e65e09f6c0f9db1a7320dffa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2504f43444ec18370585c05e3a859671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25b485aa70abac2325fc859e8a706672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027f5aeece0141ad8da40a58933c341673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330253e3e16ea1b1b044ab76cc0a546674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be1108e09636026db9bdffa9692a53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c66fa14afc3238bda23705b3e767c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926aa5f5f22c2703775b9daa4aff85a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c3fcc0462a9fe3f491d65a2f0a834678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e367ab302c73b4627064138ac405679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53d1471d234f9a06735b82fd1c6cff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1954f663bdd822237bb0111b66c040c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262b1fcccc448eab53e62e231d3880682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597619fe6a6b2933d2e50e3ee9a89e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4835da360447afe254472eabb0c97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f8173e156bfa743cff2aea1a70f34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc9d3324348bbcdd89abc1a3fa853686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c70dae9f123c706237d6198609f7af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74e6adf6fec9d4001e5c0a9b82c0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8c1705c4220635f100447a385ce7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568776a23a087575b077f65376108a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c367113aa8e5f823b8c13e33979e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f45f5c6f2dda5b58c8f105f8bfab0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44c729062a7bc9e28efcd38296566693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a45565a978b47cb5bf33dfc9bdb05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a9f0058a806854e746e15fbe72a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516d52ea4c8268752b8920e1e6d69ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce6e111976493c0b57a371108be277697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78fa3f2011db0147d23c104d822322698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e167242d2d14732b06ff9dfd5fd70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37c96af217a023666e319dc14aa15b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dbe5af50edcef61acead00857d07e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1125a421b79e23277202fa961875ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32301d644bdca548e323b0d958b6ab9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1c534bfb2c241f2ebacc29b17446704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f917d76b2509b99058822d5a1b513d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e462eb18815c44d0dfb7efcf0657b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322b315094e0336de17d07dc103d82d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f5006e2f3ad977a38c09298456759708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59fa9e2217d1fe36538052472a8f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e815832a9cd7614b07f8474430b3d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29addf57d7e2037daed825f7166561711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0737bdc912ea629e865efc7a48d8b45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be656c80b0a3e58884e80f416c3f8b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef73d740e45f8b3b1713f9ff60bc13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03287cc6735a5c8c5e679279fe727715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7034c9fd91a032935d4febf562d0b4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981ac25ba3d3b223a77042ae14ba356717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2355713d6ea96a4906845b2a064fb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779276b5afff912017014b8afe71563719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7440319e39e72c5fde00af1e67eb1cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9739f76f229f4260cac83a1b0944a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bfe8b752eede0ee86bbfc65633082722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b759537ad6f97e290932f0a4bc8a8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0e46ade8d2d256c24a557e88addd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bc84331550af64d23ebea6a589830725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28ab16a99ca1f9b576db0ed6c54f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109aeea0ef5d4b4e75a761659036431727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287bf15a92b1259c11c8756fbded6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44061957f12f08cd5edd209789b2b7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51771e6e1583056e518fa87d9932a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfec5ac7855465998d98c85e803f2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d817c06f8b22d3d886199e986ebe2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcccce5a91a5ca6be66ad7e5439e987733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9eed664d03b9c64a4379bee9f3af4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f997cab3b629479c4381093f9566e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1103de91fa34b99151793f250650f4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eb1c17a42d50221728990704a4c69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd441f438abef9be657f0f891cf4239f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1bf5e43dab9347d6b485e700e4791739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742da7340ab4467684043a213422623740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d0fa1b012efb826ca4184c931e40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330229e37f786a0a6eef8f161bdb7a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4015fe6300960959d3014131d2404743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f10e574a5e0faa3328546a6ba88ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc2bf3243d79cfb25deaf0e665fca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f326b7863ddfdcec7fec4ada5a782746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257219c7b87911d38cc97402bd096b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ea835a5df9cb6140918cb3a5fc38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320dd6751ce196febcc54d263ab54b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5a7ab7cd352c6df6834e970947931750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c582143795d1232425b43d4246d4ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae06d2b6527cf1f5b7de30d7ef1771752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bd537fa5d48997e0e58ff946ea209753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a2f88e30da1d1bef6bc167b6cac1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfdd1fdff949436ef4b50b0e8dd811755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c88336aaed8251bd93e9fc98cbbe3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9c9a1f4e057e5c2701120c7d7d34c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7098b587a245f853db024ce9c5919758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec179a5b121b939a796c688416ada0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6add995a0918ae9d18a0e45e2b3c551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813639726126db8ffd6ccab13019b0852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daec117ed2a142fc1d43e0f8ecea043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93201c721d8d3bbc925a96a42b289ff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814bb6d7b22de0e92a2f31f7b54e35b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fba8a9c8f3704f584391ca37d50196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2063e47d6d4ae7017e70c72938b8e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c0c0b6f14db82f8167eb4ab3fa018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae8155e1ae31a03899263b9fcc2eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a93a8efb653d0ed8df2d8cfc213ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee6db4286e28fe230b207dfec329b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec8c49e7e9c928527ee91799cb32512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ccb25a952a9aac299d5e69f702ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd612b3339fd29b10fc7d902c30ba514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f16667197ca33d48918ba7f195ff415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906462a104e152a08b1911f0f140daff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e014d5870e569a90108002c295827917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aa07cc1fa8ade3cc904799a4e284f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf51ae3de8ffb2a2ddad73501e649519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2cb0b3423433099e901c8da51db6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe2d786d557b4051e079674d4259221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ad074297eef2940dd25a9f001a6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4177083d32eb3424b27da85f1f76e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aae81809ef0d1d29031d13a72eac924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd18c7435b9d63892105b8ff268aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d9c567c011316731fc967666018b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066962206207fd8c36b7f3eb422ef7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79335f195f6a7a814636bfc9a5b8bfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893ba0902cde0f5e50350b2918103929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e6203944d058cbafc4b079692d2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50bb05ca210ea1cc4423a308119c3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a6f2f84eacbe89a516ab827706ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcc67727b381c54e8f972da1f99ea333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d51002279d6b11697ab3a884b7d94b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b018c5808e46c764718558c1702c0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f459a91575e390ebea8a47b20c90336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a2c90a50f80a95db6e756a69d7de637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7a57670c112333bceda063529eb0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb0d737a18ac206a3a95d8300bd8c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8b5a4113004d84d4947f9deef3e3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab04f70e56dff54e3b6401d8a7b5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604426ff2c13e52faaad4e272f1f1b2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e6dd80230e77d49f5d4fcda2cf84743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475c1a92813daf4147979dda59b001444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7db1b9d5d8b4719775eb678a98cac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7428da322fbc1ce429862da8a1353ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025ccb42abe022d6ecbeea8611001c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2337da23df375f2e00ee9f6a6036548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f5d3142ea295bbd2e35d1acad2c9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dedb0fd37703f4bedb5b091979e64a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8ae547a7a2ae7607717284938a35651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02249f24c6ebd1412391a81cc34e099852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265ab8543ec3ecbcf7ebe3ed945d38e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fbf7cd7480aca5208a2342547c33554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167559f472f634f4920043a4ab242d6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eff9499532251125629ad9afd52a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7ab1eda1c316831c59d28a02b95b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b67b0e5ed00e5eeae8503c791c55a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c59e18029de0ffcc10a0a007edd5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b9440d9b4985cdcc86f4c940a1ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5162945395cc61df32ffc1e50e08961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da813a6a899c1c1acf9629fdc332776f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c99b352a03f18aff508cdf40dae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da65405a8e6fbe96f3d9d7239ba30264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da145ee830a711cbfed32809849a8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61543346c83f85a732a4fcd6bb9c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3e530fbf9d31212e7b2c1d4e8140267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04669d07ebb60c803b3d7520af0c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cacbbb7cd55e841b1a4a0f7d48406269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c991c5c5954ac0bc19f000c87fb1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565cc4dfc8ab69f35c2855e947046f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbc5c84c04712d6f9695481714776572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b45763792250390d8cbfcb3f5957c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee265f057c9c5e39641ef87379badef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f5a726a61b45f03442327a66f744575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48219f551ccf5b4ba995ec424253976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664099388fe751b1ccf1a0d8edc1611877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a479611e5a8d4826bdffbe8e888b6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc7dab6f3134990c8853a17d69f7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4052dd2a503d760c996ef3266794a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339da23b410e942aba2aea9dbe647fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645d0fb1a31ee5d1dec7cc3d7a2ac7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4fa684a4a1bc4e97822daba3b6ad583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08b4f16dac6784a7f05977413fe12c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e0d7f6e9bd605ec2e6ae363118d4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075bf94578ba0c0ef74dafa77cf89d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da7b723798824a35c37f2acec443c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586c3eaf7406097ee1ec04a35948f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faaf60669f87f15f7b1db48fe74de489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe0a28c60426d07394338ce2a53bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108679115f03ebbd555fe4d05de8ebc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcd943874c83502a451c53a91cd07b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add2e70020898a0d755b7c0ae399c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea535f66ce2613b00d0b44f814c6c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90185127c9a6762c592e3b53be0d1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc4c2f463eef75a8a3206988b839496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f93fc72e099047908390f611180d8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146ab99372eec3bd0125c63318aff798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea02a275b1e3f95aeed2ed00871a3a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e39690d328b886525669356ce4458100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6642748b2cf27fd7c6fda824349a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b8fc25a9595925c38e91d59c22339102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38b7f15625beb2139d27aa806b0df1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142eadd9b0532385fb0901aa9da1dc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde29e48af54fcc843143fe212ebb656105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb64345ebe79b6961d90443df1b9d8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1639e4938d928cc36c6aac78234e26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c76cba9e4eb33c34b26ed18ed198c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51b31c96ba5a5fda85b0ce376005ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3dc86af9ee20c43f7a3b5d67dd61e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d311d9a8f9f0a2e06dbaff6d93d56e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e0541c8d6104780e4381de94bc22a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb404f29a56565316301f446700c2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9da6884f9632802b0924be61c9afb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ba1b916c9e52d86e4f608b8f1700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a7d66fbadf9542b7c68fca6069ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366775f8a40d83ea9523f187cd5ef34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de2a7c37af7baa648cd8ecb6984dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f3e0ebdcc24bb3c28f0ef5689249f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3355ce2c96bc30385b985d2d41c85ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e83b7bc0f28fd4ef6d10f7f27b4a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abda81a62e5a77fba20142fe62475f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341eeeb281d2be3220c7a562a8af02f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e95b4ae5c2cd3218d97fdd15c4ecf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e88a185d99df5efd655eb2da0917125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0b37e05b6d22e71d668069e16f69e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb7e553d6d685297f254006dc6ca1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29430cff512617b10404ea1f62c79cc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944a3e5e13d2c8c209b76f3597cb417129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e26f23a42b4bfb31878276573c8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec27c383917583833010867d154ff8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aed31aeb4db5dc39c0b70c68851e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b199060373d923080b878fa81b90acd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207945f7f0acd5fef81c6efd3479777134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7c71eefe088f80048ed12a537a21a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527655695ce0a08977be0986eca2a54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e3fdc1b8dc54814c2936da8f9c8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1567bc6bc180392605dc1c6b1a45b8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48701c68a14df7d5f841dabc64d04a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81438d2e2ba09c9fbac657f177be97b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942fb320fc3578358467eefbeed2295141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab183845032aaedd733f31077f233e24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a6cc49adff8925da8328c680257e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d263376b5a3397396ac7c64f09b52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d70f5e7ffc54979ca83c0c36bd75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b5d76ed612ff124a34e0e12d53d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a023c20a08567bf9801d0c7130f92a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e334849aacb25ddee02531a83ce673f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac4b1003b589688a02af5e0e16fca9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf814d562a74b63e252777e7c643b351150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3825a8a139e7a160afa90b6ccddd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6dc86b67f579571695915a9056297152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa1c541d4ece3f7d07ea7c6e0a43f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea2734b078e2203a4b817cf45ba67a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe70ae7199173b1f6552ce0bd96874155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32794d864347aa4e0ffdbcb8237869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc55e13e7a165ae8a4eab158df0458a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b2b303b5b03626706775f90ee9f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956161343f328c8d7b6fbae6c166584f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f2d759dae9887a1d5c0d676f7c118160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643528b24fd4a4fe80b5975ad87603f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500f31d59bcb5308e4689d2e81655ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de06263beb2faa3d2cb87cd8907a406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033c5af5bcf243e1492807d1067e06a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb11d11ca58ef1ad9b03c3a2200bfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c87e601e95d49a98b9683dd764a7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032c9bb72e2eed2dfa31d78316e5fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7f24a08843b694981bc80e7ef6ba8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28f5d3dfd40e7d067d8e0f156158e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab723840a0d166e1e9630330aa408d8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e921d10ce266e44ae7d89bd69d2d4a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617cc8ccaea81740c098f84ea36ce7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb88b783ed01cef3ae17270f817fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0cf9eac2684d871ebc9f500c4e50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f562ec2e7dc19c93c524ec65543377175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e497d2c5b43970043b165cb358b0ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e718b781e4346844ec67bec4ff8111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6a569db4cbdbc7d343266deefaf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bba9123972b7bb0b18faa6a53fb10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a76755ef8ff593d6c33f29be5382d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174509297ff9689762531078aa7c4f4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc329cc804937d9a2440d7c3a0eb31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c7d3689f656450f02b6ce710cb58c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eee240176245eb77a5d35931dae46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c58391e3b2adff844e2d1062c0861185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf13b7146d91dbaba16d511a29ff730186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3886627a8eaba7b3b5b94002df689d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8581dfa467b1a882d83797dd6e6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6cb9f7b50cc6c593218e1710e311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd25c01845279c9c00cf0706980c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c631b3ab3c3aea35da011969104c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe438786dd62745c45bab0a1519f0f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a58cf2342e623001bba7d06fbd487193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26981fbc055320c45dae72d13a6f71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ae4c3876f6317cc6f8b9907ff166e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd47bf3138def6af287317a78ea2b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdafe6440ccbe2a74f7baf6860ff75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db51b7816b50fbbfaf9223e421cdba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0806dae4c0577479d3028aaf5bb4ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72680af654225e16c86fe42afdc5489200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37fa3bebaa5de2ae530f54a09906fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36237342c23ed08806c9b945a21518a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dd78fed05123bfa8dbf3e6b6ae6c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c353da088cbfda724f2ee41a8d94d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db116e4f690261eb47d0e401324f74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfe286ff5d021bc56ef02285c54bdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bb9a2f3b48220260bd1ee6010dc5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc4bff45517b7246c5ff01704a0eae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e0a6d7992c08da9d1f41f54fbc05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa604a0fd843b86de7dc8a2d1e13ab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439486095df45a5ee56435f1b7b2eb5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbad18020c96a905c64c40dd01b2fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ef1b53b490c7d5dfb56719fb24a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd2848684171c0cf772519d071739214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419bc36a1cdbfc256cc410be19afa4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e2ebb58f436f6e73c723ae774d74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e59b8f408e9bce7849256edff5b776217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bd47d2aafa7a283c893048ca7ed9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428a90006907c8dddc570685f99cce7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecffcab26fcf7f7aeaa4e0c151409c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c6ff315b99a9d11571b9458bdca6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8bb5fd78fae7a315ec6e51dd9816222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11da8272ede3c96f5636fa9a850ddd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7793a57965f2a3ac6c39492723dac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c6ca60fcfe06351c1502533a3213225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4bc39139ed5108ec4ca2e07606dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e429afaf46bd0835f8381baa63eb48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9687c4997e51313288d1e351bb14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd07d6461eb4041f32c051f94ce2907229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337159d2269f8b3b640e45630081258f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760a0c4b564b18326d5cea84ab1a00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c9dd048c4a1c7fbc9953020c2858232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9e07e25b52995866bd9db3eab2f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385b696ec52fc738163c58a269075a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe27a38e46b9cfb6f1bb4597f176e84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e2bc03350280726c44e7495f8cd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d63108adfcadcc077feca86cd4c30c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6cb6f3013142217620c31393e71fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcef98a46b3a52d86d752d5b9804d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69e2728d9a98c743ad6bd9caa95c4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0064883de253382ffee50ea55a5f8aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820afd08e890d7e99fae50744c5e5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e7073d766bf87ce2c499a72bc5665243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b19e2997733ec228520f5f58de2b12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03a8d4a5b656b822237aa2295f13c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba824384827fc7616c9e07986eb44e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fc8c8c8d10d0f6e88d1b7cb71d3f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921d61373a8bc1090faf6a974514c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a271d78d6cf7fd1404b91415bc844249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098e4bce0684eb6f25053a59bf098e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b61160272b8a41269b79030f2a53a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71368b311f37f84599ba8f092344a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fc9bbe78a2cb29ae236f52184daaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893abf6b7109b7bda742b4e8127dc593254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a53c7a5239a93dadcadd262f3b365255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c849d326af1fd64686bb428874164256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc87680de7f425eaa598abaf08572a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8491c1e958033790e67fc2331cf7cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c52860b5e18b54c3fd4738360a8789259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af267fd329765567b6bbc505a877b2b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe67d110f67d2d2197a89a3cee6a09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67158ef7cace808e665ac30803e52b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4a218573362a8ff23a3a0634f20d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4e30d0c90d5b1a3ffb042aa371bf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf1b285735dc68d6371b6e8cee5e15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35344a8ef694c9a0f3a632fb0b4bbfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493bc1a61b356489756042b64eb1837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd494a983c824a8e28d338e50fe03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62186c714efaed011fc1572e25e978f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab99e340ae7d93916c4f8cb073dd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610674fbf98742a3c8aef3fd399bfa3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b7c3c084d708f2f0f74a4f721b6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb832421e788fe5aaa2e07f7e7e75c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb801be15996fd5bb8e3ebdabd5136274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c3a993db1db6da83a498fcfdc2139275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856b3beb95907239e0d7328210ed4d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e319f994bb848e27692c32ff21366277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d114126795b4d0e080132df0c3f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c62ebba3ee152015c90917c18c855279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93122083708db3bded8ed4ab7be2ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a200e1151d18f5063045cfa08c93c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963b11f2b50b0e42f22e8b3edeab62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650285557e06340ae35ed5fdd54ade283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc25b0e59f70282cf9d43d94086b65c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4f069b9967648180da44a80ff63f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323b6a25c28705ee0311470b649a5e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7b99e76272d7cd7290009075b1240287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922047a9a1cb36112cd500a0c94353d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf653cead6184187edf80314d289fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7ecd5dfcfa784b1a65a5cb59dfa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2704eb4bc5a0bd9341654614f35f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f113137a8131cdcfedf0097e94ee7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079922ebc2a5e5317ba72c0516ce6d14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca774770ac26e7aa4d563bbd7ca5b7bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff23404224129c8bcc1409df428ec91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a74b72768f887d66c8d99ca38788c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e727034c730ca812e0826195028a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96132004884907e84e02c66cf55f2cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a58ce806f4a68a23fc5eb010fdd51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6f5c2cba6779f13c8fe1b04afeb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269d78076466bccc09a3008f3e6022301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d1c12946b774d14fe7ed061c8745302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4d34a1caa8c798a01b6b02c34b563303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9e40d1997be70c7b539c3397e69a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489e2fc1d34e2b6f86ba488b4db01a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5dcdb89e23aac1bbe62eaafbafb70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fee041a5580c836c06d9cf6b02c2bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841caab63d641399e7e90b9ab18b714b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27296b21445b8ed82f42ccabeded5ad0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bcb5636b38e8927635fafd8e8736c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a01877395667b97e9f816ab58f8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ff487ad446c9ad8cf18021bd2a72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf46e5b633064809d6897c61aff815313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b143576420a52a7afedec96eb3ae675314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa77d09b24bf554aa752e965b5141c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09bb65019f9fd5c324d1ce99e439ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b59cef141817d47d7ce41a41870fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864b1d5fdaaf336bc650fceddf1f12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb330fce4b566319d5f89b864bafc2e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f073de78724e34e2a4b593d365e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a75545934f08bd55265de62f7427321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c81adf1750bed7b208e122a216f4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f6e7c3aec3b911fb494cb9b39fe92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9699b37d7f9fbf516ba892aaf0193324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25e50ef351e22a799a1a745a96c167325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30b364c2129bf60153b7c3146f368326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d8fbaaec8ca8b468fd4786bc46c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53041067202d6864cbecea2e705cf731328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f66d152da77b39e9a61efd11b22564329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e19fbe69340d7593a6a32353cbc6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40371633db6a86f4d88c988ed0001259331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44288312a19e2455ec8e8ba183b896e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a11b8375898075b20f8bd15ec25e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb075de3be6c50f37910c59f4d34b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779f72bf2535c15717b63df90ce77f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8891f3c9b408cfe9b0ca0792db9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e538c34d2ef06763a8f8adea3428337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48069f3758a9f705dd4d49b9afcfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93627946c24e40413312654b852f602b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d2cc944fe0d2fc63edf4a7318f6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d7dc1627244e86c57b7766c8b99c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e6ec3bf486fc5b9a27356f751cc0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31002275375b8c9f1b182fbffc5c0ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a22c9c878f2900d64fdc4df241f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83ca4fd3bf55b9365902ef100b6168345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e869b2e305b617584ca5f0077c28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0833bf6a4af3a5aa7ece803e13f68de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a03e5ca2416369502c2ea8ef3ae3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c144e08cb89213c429ea5a5d9ab5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a6b73b770a3735f42969a868509d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d76caf45bcc432de3a728321833ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe4161825a4544c00b1db1b9ba8664352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f072a07b977c05a7724a34774b2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7471e60c15adcbaf252830dd3fe863354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c25e49b3ad3eaee2ad7f1a54ad4a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d92ec4665fcfa17049785574f5d7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba519dbf3c1e8513ea103f2bae92eb47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f8281562c9e21691a9585554fe87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17b64ac156d518b5ef3b579c0f6d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b286468e40b3986ef53152e90b7040f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddebef26807bed718d4efcffcd5170361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b762ef9adc13af867a4b81d0ebe930362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9134c41d1778560f24c49d46419640363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621abc7d0083c3b56b792ef698bbf6e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9373a811b90411e6b6fd37ec73ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc78861b2a80869a3079de85cc8017366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcef366f98a27f9ae573749569ae35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409e91cf9c281c84fbd9c45579e94c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427eb9eb3876984bd84a842aab56221369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa92569cf1b2dc4c4fd667d4255e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27336a38e99bb2078b53bee6ce4e767371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942638a22c425cbf40f9bc1ddec86941372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e0c1d8630882bb2423f74af974c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fcdebc86bb8f16322d13d414ad870374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b7fac90620d52ffd403c70844dae9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba63615f0c3b20b45dc96c8dcd44e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9aa699fc06c798e8c2ffe80597474377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f59a10ed3cc71408e2f8a6c714afd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9469384eaa8989af179788619802c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f4532b6d21b28895b8002380520c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e65c80573dc4a29609079a2092e70d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f76545cd99efbf6c6066adc8293e2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6153aeea65cbed7472cf97f0935e158383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded772988a164db2b9abe7dafb3bd8ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed6f568df1c9c71a1e4c3caf202aac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f4db5d041de041dc6439a7bb296b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd2e875b32bb8400c6d582e00acac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b2f11f813438d8aacb792b29fc4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde210186249e5774d047d909e8a7dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bc8d985799857694501cef08d4bf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4799b20ec443f67819cd94bc4960d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a198e6f78da8b047e83e00d6c32d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a91c095f6b7767f48eba3acdf2ac1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f6b826b86c03d3a2adcdb9a49ad8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dcc8335336037d45b36f7aac5dbdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639f40a9bc39a84a69d5ad9027c8d1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6165c05d2f98a2a275c046f85cfd579397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e324b747c55f3172d8ca27ba21f5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b7ffd01e199af3cd826d62f29692399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81df7206ce15fa78443298eb378c9a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb6e2bc1c1ed2c98b0d59e44a226e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f60d93256449294abe9bb41056263402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16b1f191b94c6b4401d6626b2b8337403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13a1f0b301e9e8a23240c06037e57b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1fb9d70baa7431bcec06bd56a1e00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516037efdb1654ac0a0f7498f702f8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1387c6c372e6244950945d181afa2b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9729aaa43003cf22206fbe4522648408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec5b12a91faade48563b6029b7fb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed17ad37955c5a9adb1abbadc760c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11873e9a21cb1cdcd5defdebf8ce37e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485ba7969f5684a057ced39f889d06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb28084a6dce183c2976d6c0c1fbb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af4b8df1ec013d1ea789a3fdccf176414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b264a0879dd6e98f0ae6b51dc3bfb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16fd187220559d0128e8a200826cac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b91f797945a632d4e0a3af11b709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d971e41fd0894e332401543c2a2a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851cf97642b48c48945776f6b038c9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d0658a0e74a01dff5ca87f009d81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebfa1715f6745c6d86e0e94af68f97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5028af7de30e963c4833d8cd8f8978422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91a09af69785c05cd90d845341d014423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0e708f1641f39432bb6bc02458f77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad43ecae65def5afb4709da68941af0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e91823eef5e4b5ec31f1635e46593426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f48b23f3f4e0ad43844d94a83dd11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93068dc56db5f84f57533a78f47d768428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e093fff156d137ff80452508342e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530afa46664c4c60d6780e48a4d6c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58c99a56d644f3636240ca86beebb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f796ab3d671fed37ef4f18fcdf23b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda08927959b611ba07833a95757fa8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0775d1608446a490b80eab12560c4c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca392d593e42f607355f9b1fd71e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff098988f799da180fd09733d5ee7b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43645cec57ea0214503b896fbb0b7fb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4e88aa671043e734d225efa7a16b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9596cc8c3614d5e605856493705b6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c08f640d77ea07eb0aa80c34d1c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d74f7733362fe839dc4ad319d8cd73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8ed026b7e94fcdeac6cc5ff897403442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97414880de264a816ca5be1c830f380d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b63959d66460b2640578da88d9d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909420993147318181bcd578d124c1d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4605bb6656df881b7e9207acd76dc15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b810b703bae71866077cc03eb5e72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2910eac567b15361023901a0a5cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cd12c5d6a6ee7b797fdce15ecb5b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23babd2e454296bb9c249153eb413f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42e14c81c9e659d43366d332eb39c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b8f9a20fdc31d7abf23f21961991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa1a9c64be53ca3a8bc56919bc743d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21fba5740f5dabfbac41b70f4ba90a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeebf0b4686edd79a0af4df1709acd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7806f10f9751b2f78c56b72e248956456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374441d5648b70a9ea6f0f640e309f9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da2d0286f74324feda1010de20600458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74cd6ccc71319b5b374c20cc9ab40d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b42d9e36b83435a5d1a2fd374023d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdec37839e3f07282f545dd06864bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458548ae0cf0b1bc80d5b8c5a45584a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba183c55acc000d0bee8b8e67ad6ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b310115d0ae8f01ebbfd35ab129e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1b8b063b98b4a64254792aa16847c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fa914e8281d9a3375e3e5496fceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d3c1759f8be77274ba97c5ba2ecb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558148a06e93e5b60d8e28cc50ef3db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb932b697e32309cf9cfff79f1eabba9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9dba36c0dccd04395d1551c3e3933470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f759fe2982f84c62b72ca73b6455177471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa41b21e6b40dbbc6a8481195e846472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a98cbfe32b77e72f122adb6380cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c724c3f02868553f5495ab66d74a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12f5f5282ef677aecaa9d88d31ad9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359081854f24ebd97bc48d703a14f5d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622b04484e977e3ddd83352c091247e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0ea12eba0f59c93dbda7156e2cf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6584b5b994c7f6066d0ba77b5373b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167bebeb57368982d92e45de67f6959480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415d0702e5eac151c2631d10947a54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a89984acd7a2701551bebdbe0ef10b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5c160b128ed60c92a232796730909483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e3257123a0a82d6047cd36309887484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43149f5040864ad3dda70a28aca76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace539b640ca0aadff483d0c5a7dcd41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373f6939fbab0b75e7427268899b63b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96fb04046e94b779b2ab153236d114488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27046ac5c8fde4029980f06cf6034489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69daae8a83999eddc9b4990ad3d67ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f17e83942c37a1c72b6b17749b57cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687df162a64a3fba3ee3634514431aaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17604f096198d4cc3dafdeda6a63bae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d58ae1be916ccd886100b6a6b121494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93779cc31b2e24cfa79f8d69af5e3df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c129bbd5ab8c3c9518bd90c1dace496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4aef5d869ad16700b8d27ec9d80c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc22814f18c135d7b8cbf3b9ebcb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d47ef16a65d4b7bb8668247939ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd52013063a86937705a533a5e54ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b44cd4ac84e4d2f4bdb6bc81e428501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd6334430be5fc9edeec9c774ebc94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b4c8d8d2efa230e40b4d8809b17c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db426d4e4bba23c6b9c2c97a426880a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686045fdd092360cbb902d041947fcc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e837bc3db26a277fe99d880706df72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4345279f1499a4f2a4964214af0870507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38975f717a50c4366b104a867d916a2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3398cc9c6ef4fe2c18de6c7b6d8f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6503aa92874fc07e99297899dcfd0a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd26121fa527371a2220ddc90dafd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe408791b860a5752983ea9090ca84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a8c498de042a8c82745c1c5b258a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31740fca02d2a8f85fbae18f60de34e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8376d2b8cecd27a354f6b0135b4e88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699da40b9fe4123902cb1c8f760f6f23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94ed6e60d3d610a9ed7b412b0fa09a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf31f13169197f827f53c41eb57fa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90516ecd14e31260da419d6766e1b2db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ca269fce9fe37a3bded8e983bc02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0a177862821c85d6d6717e613bf00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e6f4048c9a34bb32ff27130e670ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fead72fe0fa8ec725018402a5ab34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9ed04e7790baf3c51c59cf02bcc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cabf848d9494f82c6754b873394ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4d25dd72a331f871229054305700526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc12be59408f113cfb89a982a11167527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692fa92c4bc5ffa6c96a7ac95cc200528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd001f8166367d5630b71b6fbfdff57a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694ef6f97d1457912271742c57d4d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c12516a07eeb0006ba44a51752eb9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee44501fc739ef3aa05aae9504961532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e523e8d3d05d9a4035c8f4ec384e78a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ef8fb0bcf4058d568b759888b0861534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbeb51b62dec4f7ef216af50f1dc43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3372d2887c68fb6d88af8787aba39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2b11278092cebadfb9a3126f705c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cc4b81bc92f80e80f1d7568e6614e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf89fad274e4f8a0adc10eafaed8e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf46d364addec803d2176e7992449540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553f353abe5e0e9c7b0369098f07b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278cdb0b08251f7348b9cbceb3b6724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c63e0b92089fd803428740a2253dc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7795e9c5c6853f26617431da079317b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5967ae7b854cf0827abe8e78780a3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc687c05ec406a19fc64a87f101ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd3e2a5216342abddf7d8dafa183e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06983bc889a9494890da0ec1b612cea3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef1873974995100fafed5f758cbb57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacde31bbbe57420d2a5ddd3adc25dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae94b6b61bfef82f895870b7f2986551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee89eb5757ed19927c1c1c0b19254df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d391c5a21d745cc5c2d4479dbed7ee7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c04e22b8c841a6493e7a1cfb65ae00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074110898545fd7459b9a1a139df2a9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12909d7a5dabf97b6c6770669c9de02f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ad76bf92c3d3851433e03a00538e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4347a451b8a265442e087e6716dc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdedddb3d8cf7903dd6ec1c07a0c44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e988af2e5a6c0622eeaa479db6766560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173c533bc404318786257598b49d72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cdb8c545943873c55c66700c084f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8765d43ede09607d9abe2fea09e9eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165baf9899ba78c8bbc3d7475f9c4699564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc709c9f50a88ecb0d4ed8955d2d356f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1be43088675c6037d2d11621fbe3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783683cf356f367e88044053ab460564567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58432b453acaec0a60429abb041d859568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecacf52700dc2029a72b0b71a593b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aadfe53f143fc13d2966e37754acd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae559f5282b47b839d5c8cdd3e3147571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2ee6319d3a730c5c440cda0a91d93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471b08a26a70668dceaa59a823c0fdf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07126a59370da042d582e857b3e2d5ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f22ce3916ca365c82965cbac0d9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8441db1a27c8b0b1cec60389e0392576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1c0870c693e9827d4e8a463ab525f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8064800a2a97d0a4450f78f9e9109578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700cc4f59ac8c1ab8296b32b9c70f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd99b4df9f287b025c2c7d7848d4e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e3f4ee3530893cb7fd7673cecaf94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8334ebda7bf2325f13074b3b015ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9f3edb8982c892bd0dc7be36ddd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf189f1d5944846d26757cdf1dd3fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf30bd3c6453f7186d42defe2473bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c91beac0daa2a987b54d3f0f3c6c54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed820761ab73db447dc32dfd77cb76da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a547657e08e5c22f45897961e04b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb957b92f5bdc4d459b4d84df0106589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd9360eb176640487278a2546e07ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f0fe43b8549f284470c636f39cdcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1960bd4c659a12e2ee8210bec0e4a13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec23743c76541d41c7480888fe0ab4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e339ebbc5d583d28257b047f25f7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacb15ae150f3b8fef37cd9e573b331595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abce414beb5baaefaab917cca1a012596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb255afd7fa8cb1f94f7a41c835778597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9502501623b8b9505383447472085bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e17bbf6ad94ec8b5b617c1f21ffe5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10626296068101ee31780c096cd0136a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a985bbb09e9506f94edb6a612efd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caac46790208d55c598761a08a9b00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d478d8bfbd55c3598e29e7b17b86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6c6b636920a3cef12a80462202f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49c10e8c15fef99d804f15c4e826c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e130e8a140ab42d1ab27b729c868f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fdf2b96bcdf39ea502b8b0e8b8a05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e78bd52773b5caa031094c304fab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432b6788197400ad0bebb4ba4530c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d85c5c1bfdc70f718d7c577521d7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c52cf59462c68a3e8cf58534f7acc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd386bd17a15af69be9ec82173d4ca5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b399c0c23be8a751fd8bd3a7a1a2dc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16142b02312be9821eecf165ad763a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda8808c1f69b553317211d273e7260615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30572d3d2176e6c3b6d567e4aecf45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93d2a1f0ac259c6538e71b11c6060617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609fb54684d1e7694aab167ddee9ae8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f6cab21fd5a89a439a35fd35f7a0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cee37a154e21cdcaf7c12e90d0cf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c7d6c3952f93524676e61dfa578ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d882fd6ab87ac364b989c0b9c7c401622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51a567d0b85eb4b0ad4d4042ba512623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21e5f717bf211023c77f541ec99ab8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf9c0212c43db7fa7571065592e4cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084da7dce1277d138b393aa292f6ff8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195e073c6fd14abf3ddc2100cd867b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f57e4ff9b1a5e2b60a387e9748e31c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a526d14a1763fb3baf734d9f0894d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7558e53d7cc9faae7c347569609c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b03d460ec26310cdda2d9f9e05e9af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b04adf595b1576f874b9d01a15a13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839882f2ffd234e3c2b2ee8c78b37af2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d097fffac63d664b2b7dc8b0edbb5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257fe7bfd025efe15af16b65dcc1a3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb601c5d9dc0ca1245073aa43d9a0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c224e770cb9ee6d8dcb2417ba1735637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e3ea7e7522bdf13b3db1347a3bbcc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc9f4adf2d88ef03649c9bead14cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57404104b97222bc9102ac39137a1cc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0cf55792eca6ce97004aa5c789f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0165b103b66e47ee29df1633b1a376642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652482486c612e9c0bdee9c7fca8b889643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde0db64c060c5694a12beac094b73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39d125eb3de4ab0907e26bc86b4872645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e054f2a4fc6ef7dcba0eeb3e369c5b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa28d401ef4219f78c0f3b485ce05e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966734c07b00f7c59a4866a0a9f0c23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba1614223faa6b9c2c19618b8638d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d27e9f63357ebbaba1420f32f680b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87348a812aeae600a16e32b926fbb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541aa6c76da70c481cb10f4358131cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724d1b8ee3d321534714389551e655c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd1e7e5565eaea06c6db1f90b01d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946a3d341cc450e485c97c725a80ffc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b64690b3a8ae413bc8d590ef88ae7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12b51fc78a3b50cf575b1ac635985b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44172f252d4ea76f89e2315fbcfa0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521c0143480dd76052b216243ee1a79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820816983bc1003e0d9610e31a4777f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915c2ab012bfba565d06d05bde83b8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048b504cac84f64fa8de1c599e5336662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb679e629808c4fdc010716dac1ec7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b147e9e00faed9b22e813961fee201664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181528ce7e95193e3261e6b981a50a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a54f360b9c22361188606c167cb54d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2f4178cfcb05c8e92f1fb541a87d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb17b3991e56415c1823ddfe7160cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342874196271f490ee3088c14be833f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f744c0509bf9e1101e385c85dd28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd741d00cf4360bb8417ca88a0af921671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5494a67fbaad1eaa93ffa00b139c53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e00f35474f3cc6120f55759fa44f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c24768a739a392ae462a04af4a11bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9760650ff69990b955b6fe9495eec1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6cb4b3593075626ae7e00e1200ac3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ac839f720b87dc07344f923210955677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b11765dff5b5deaaf58485592d79b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaff8763c37c4030a88efb497f484b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05549b6fdcf221cb9253ef29d8150c2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe159d7d527c610c692ec1d2376d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4ec82ad1158b59cd289acfe77ecf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425ccb0fb80eea239ffe08aa02c7191683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d755905d86a9acbeb33b3b1993e7b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dbd399777c48625118097dcd78f46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776889496206b760ff97ba134492b208686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640130f948c22b4873694e3214cd553687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6196e6381af19f1a4491b90aabdb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec0407502a4f363199851e1a0aae46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9f27042708b1d8ffc6eaa25a80d26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6258eaabacce38650e2c8e81ef605f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee04e494fc2a1a3c48377f19085742692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef2226115eedb124ce25e70e96a0ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8793cb7e85e1bcac581575d0a09c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537d11abfce60d39a30029ba0897ed5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d41966f4db8f6c9237e4e7d3907e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98372d9321800dfa717ac031776b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd01799ae4b7020eca52f3fbf32de3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc46ead51248dd3f1fca0822dac6b35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3562bbf7936fa9b94b73e10b7bd7ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63916d13d5d0364780e743086b459f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f8a4d999094272bacb8480f1c648e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb43f4be34c5d586f8226bef3fdf25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb13276e5a6ffe2cd02c44f0d9618f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656e590e732de30c1802ecc9e5255d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd654868e05e521dd277b48072425a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caedd878ff18bc95f1b1df33b17613707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5201bcee624c702a1bc4d73f05fe64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0e44ed09d2637a24941926b97ed24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cc8b0d6b6f05426d1417d13954883710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a12329109b4c00269760bf536760d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3617e033b4d70e59424c463d71d5c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f45d4d2a4ecf84becccb72bf523cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38b072e619d71ef64e6b7e941b104714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdc15489e4b2da4b3e9c1306f2f166715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9adda66f49af89b171c39c5fc651c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f0dcbd1ac086229b3f83c51c7e836717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b90bc8e346308af2d8b85c0b73ea74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed100331e16cbc726e7cf95ab07d29ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1161f26dc3140a0f10af86af0871bbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93931fcf8921ed1be6d9bb9afe39e0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea77c8e107cd92a1bdfde59879cc40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33594d912a958906af711d7c52158635723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d1aa823af394eadf6aa6fc832a178724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d7d6ee20eea6d9b3bcc3502f1bc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c982497792572c55446bf2bc428176726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fff1eb090fc99b10ff5819dd371de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22aa7bbe3f971c302c0381ebfe310728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e729ecda96ab838d93fc62bf0bfd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867ea781827be9372f349e14504301730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994738d9b074f48eacc50397ce26de4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582fd2f06801f65a835c1850add4905732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd4323b84bc598511a9d0442b8eab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5166265b2224230938c74b48d4b0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d46605769bacc02dc76b06dc14589e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdeab640611be65446271a640d97b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cce567996856d137622c4ce76c6cf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb31eae6ad6fae121d7581a3093747738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390b56427bb1f1c33092b653ce19c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43332dd865723c59838684762a39f1d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263444b7617590b3f821cf256447e9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa93d59b88ed88f120b61b6350ecfd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900f4cf5e511ebe98dec5a3689e7b14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a9a3a1d95aaf359c45ca04887b3a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eda5fc33097008cefd86af5066a8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721247e994724d85f79b966710c3ae7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f643b9eb9ede96be1e779de60560747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf41a56431e4341ce24111a50b44ecc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be676e916a18d78870070ece48f22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b963ffab434eaf4fb972ff0e69ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd44831baf191613fa793e84fec873b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab22d83c8672e96e0c1e793163726e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfaa4cdd696e5bb6f489148e328cd4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9034f81606a44c893e3377b1d2fc6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce556248cbabb037465130c0d70b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882921bdbe476b6a5410dc2ece0a7ea1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe1ba23608da14e97bf72ea28729f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b1ed8bd49073c81963ee15864426b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce616da6da9713bfb4e3059fa4b8942759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>