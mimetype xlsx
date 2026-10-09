--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877e2b8d4bab3288775dc207f970e7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21cc4e48197dd7d8ed7259c74c68322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b5aa049ab164c87fa87980a5e2dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc54a7f7bcab359e95ce384b465ca54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec401c1c913393e4dc8f88979f0f695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4357d645d576dbd1be31128dd16636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91482f9ee99da7bb8e45fbc01b84e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbad532ff920de56c762f6e905c5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adc035ab721c5577b3280b6a6f38639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ef905407850418e578024aace88fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fce7f900e710cb34cff975aeccc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc818567ca7914399b91c9c42bd0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e456f925062f76e5691430ea3fc90e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe43ba86c28616bbd62426598426db514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1053209941efb44bde8256df364a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46741e9cf58f190704c37e1f1391f46016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547d57ce991506acb863b4e3a3c6d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f704580c4736a0dee45f595f2e448018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd53050a26d769f5aca772bce0de419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d784917c7911d6b7c182448c48cdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81477a2d6d57d117e075c36a6e9d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcb1a2fefcbe6a878ef2086dbdbd5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97002d8a1d7840453b4f8527ff604b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7f67ea79f064f2c98332470d950c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658748635be56aba2f897331af4ad3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886540c505a1dd29909405d47e8be6c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7238d6939ca5af27be91072d70eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927fef115a7d93d38ad08a1004ed58f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdcabf0ae05566062ee2f51542371229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717bcb48ab50dd094ff26925d36bcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e687799f1d0d42136f9c6fbd06242e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08674e279356a566ce26275724f48f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5a57483f892d2ae1be41c9fbac55533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d644035c8f0d14d9f8b73a09cc0a4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8a956cab72d006d1da6471a30ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd71295b953fd0a744eba558b76430936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe82ac9099da4f221b75000c5f9a2c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203a151c2f8986422ed191b9754242938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8021bdcfb3e423d76be73698dacfead39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36328ee86851a41da280c4356958040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65276526fefb05f8cdddb52637561ff541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8ee9594efd679b08f508015ff8b6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d195fdcf2651e0b684381ca9019748643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790712c1b49eb232f25e1355adfa243444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc1b9cd4184dbdec1c595b3e071dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faba89a5b9ed97403fc87eefc14f8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77336d043895c41be231a73c6056e4bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d11fdb99b5094a5e2dfd5fe09df248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be17d265e8c1e35a4d390a1eef91b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e983c80c9730e086d00b9b30eaa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb856a7fb57cee3bfaf9c17ddd65fb7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924fa9e0ff0e167a2f6745f75d3fe2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f6e44642116820ba14c4262a3f7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5995db3cb4678ceb2025bb5bde6928b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595512c58ffff55a86bd42e6e289a6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218332386916e2556476bfc7bef51f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f03fc23ae919b85f9429ca3b320fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d27fcbb7b720297f343080a2e59d9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a67caad8b06ec7edd9c7a870765359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf385324069b261dd9420bc54792ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd01635e0bf779f3041d4cbe77116e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca213a3a6e9871f7b92bd87ef7115462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b1edee54e0f036ffc91bb0dbf343263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec90e94f4ea8c64d15e9f1bf07f7c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b5e236936006b662b015c4ac96aa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d3046227686227020f96d3330b92b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531054896c3eb301ee473b72f47c983467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43cd37b1e9852c564b0b748c53be7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640c0de460fdeb7de31929f151853c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582ea45e21619a9e98288a20bd091cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fabed6d04737ce64b49f6bf08c9f7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c539ee4737d77aa0b46c8b9d6fff472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450f5e2051b45a4184515915e128aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745034b5f3f89f8af6271a28774f9dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43dbd6346fdc37ec00112170c4ebae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330fb8d84461177297acefbd08d8b6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed962a69d08415d64b660620f8d7cd5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92303e0bb30b52e6c5df2bcf0a48cf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07e74d29c35ba33db2f816f6fd272979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ec17ab7484b445d51a8a123a4c9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4dfd779e246d4d6eb03fbeb86e53c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027562dad485a24f51e4d62de72e9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60be2aefdd2c931488b202ae28142ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22f917e04225383615d7770f17add884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09998f225af7246ddcfae4b6656cc69885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9db90b083dda41d1c17c65900b24386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a6529454b50e225a0d28d5c1b0d7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0dde22b34e559536c1bdac044445a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ddcaadce1b166260cf062d8ddac5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592a4a9fe1f20ac62795187238337990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d513f63ee498c1462b0d3b7418ce1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5097f79329e02b668e6ab2ce0f6fd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f24e55e0c7c473c0c3359020cc53493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f00b5a65ec0ccf20a0c369dcdba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967abeb2ca4721d65298105674fc48b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7cd646d64d86805e00c9f1b75213796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae38b1aeb6608a83634250ffe6e35c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba17a2401701e4ab3085a201408aa1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef32b9c1d3c94e4b378090023bef23c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac6e4f10d393bd95901bf70ef92bc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547029d871dfe9c4a2623cdafa1e3290101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121173371df4d6b775b4b28e8d9b393d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207814241c47015bae3f355b9ddf77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b02e2f1305cdb1e058ea68116e673104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609cc1cbe0f14155a7de06e97f30f1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7900dcd523f561bae87783bfc0164ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bcddfa3579f2beec1fb3ba715616e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a0262268938b21b8108f5e952fcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e826ca364ad1e55088fd6ecd1d4d05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa5476a1e9eb13e9855a89ce6ba952110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecda22b64b01284ece8f5adb0541fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44593eb6c3f5361c3f94165412a141b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88158f40bbf326b4c2b56ce8e751d087113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6d6ebb8b62a7f7d60b6cb4012ee79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa54d8c6bc7dd3d304c0b53daae273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69ffe94b1f631aa37945b02f3f84e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876ae936ef97419dab3bfe3a1ed590117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41216988b91d4bbd99891d96a795aa0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478330bb7e73f0278469322b187f917119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386be205b107ba9cf9d407dc9a0a6c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c341dc932c9d822bb8b0a80996b28d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519cff0b2566c1a742e04c6f78183a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19501ab5dff9ef46827853a40c2c8930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a55ad9a90045fb9c500b86772a4dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd20b9a7d9c0cf9c86d222e051ec7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d53a2881c64e59c9540b8e52862d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba8c02b8109bbf5131f6ab480c1019127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b09b5acb6b33b32451fb515aff791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f55109103193f1a43e4f6e9fd8d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d349c5bfed9da8a50e610fb59377903130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ec8fb6468c540d85c7c689117b3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ac04ebb1c752087091157b16bca7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325632241347fcace6efa90a789b5424133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533a91a6821a26b43d5101764a9997134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de7ab4609fef3393da606975ffc55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd568cbe0bc9eeaa02f72b59ce747a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41924391888ab623ea5fe35cb4d5155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a193a343b0d6a27f2216a691a373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac883d03459f02d4c06fb40bfff15fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44505d85102cb86ff192507447891835140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b0f0e75ce631589fecaa85da5768141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f799e51b211b6c1c2be12b3790f54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ee11f99ef8712480592a633a65281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892b7202be2f9e771f654dfbdb5314c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ba1784be16882a4f7276e6eb3814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957efe624eb1c0dc20e7af86f34a3b80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e31a48de7b4c3a0b6eb71eb6ae155147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18122e8ff9c58d50a8e15b001ee15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa476de1a3625c37396f1f2822783149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a7e41e74b35a868e311f0431f02c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5714b686c9e028191c463a569cd6bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605bcd30f5563da53a7841bb2f0295f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b863c695f292010ed7c0a25eb67ef8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ed566ec140d07c6640cb867fdc1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1109c350851e0ed2e25f205b5c3f7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2a299736a37098f3f7e6ce5c62c82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc111f2d275f6f8ab1438d1bf780e9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6ce16cdd0ea1600b2ec580b94a6e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc01b6612a450652990868bf648a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd388b3436299d43caa99040310f8e20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fc208cba9ecf31b935416c3b3e0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2a915974aaa83dfeb24f38c10cc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1721aa6469e50d294a4d81fb8ca8b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbd686d086f842b614cebfec1568b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b287fa5383f9eeb06a8625ebe55d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0707d49d2d8923ae7786c483361ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c7e633d25657e1ada48fafe5e6b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e718254bb8ca40bea80089b9fca38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7662c3876643fe37decd81c05fa5645169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d2f3c5e39b367a65015f59b4b25bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489414e261f42952d08d899240c59ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec53298238ed1b7e3775706236584172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ebdc3d2921538c02f2b27b2fced9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4bc1af3bb4fcfd81e6d5b7e544a10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf4dfb7f38ce78b206eb39317430ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28898972c864d7f0d0c9dd457a4c53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d3a7860766e5972260e07827a0acf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b791d26efa1e5e21c6f132de22b91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea62af4183d85e03bdc91d8fce48be7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777533c9c03d21c4b78f300ac3b8658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792e1a1d3308c5b4a522d3bb50f66f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff273b95db94c5192cfcfa411507f25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d552dbba48ae62e55dee0767255b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa091a28d30705d205fcfa2f5209cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b3e8222c36467a3d759d7e535980f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbba2af4facc1da433aaab8152dd473186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dbea97665b51cf2cfbf55f4d66416187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87040702eee41e835efc331f444e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb143c1a98e08e6f7e01930d534fd925189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c873278a1e5b054528732b6a46f2875190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef80ffa0d3e0926a29a7af750b274e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a67c2f62ab8a6198ce82abe9dde9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435307aa1b97e299dc574c0c728488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61484611f445583bf14cc7aeeaae7fa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44755cc84a1b6e917e1f0c25fb7da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fcc5d19c12d31ea0f0fd3ffd2af9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80964cf81c83a37d1e565b8be9e649d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eea60386b58a50e62244ac9a13689198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d791fda2894d7baece70fadd7021e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b429abca12de9d0a59e58a88c21fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b887b39ad6b9bdc3c653884613456b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dfc71be8b65e580beea30cf713b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f94dc079f4ac8a387abfb5744031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543835987fb01e5121ff8fec31f0adf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae786fbf57906c867f79115d8bb8ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf73ca75b858baaafa27a5b8e842c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58174a4f32b953b6ae2355021e97104207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8f818e35114695f81224e618cb496208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f80ef1e4dbae2934faf8fe26f7c404209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984347ad391fd34bd78b618828e525c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcf43829a16364184f739e9c626289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059f00c5be40504dfd43bdceb30091a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083af12790f48096e414848f88aab754213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f441ef73c703d451c15719e6c9731af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda6c97514935ba133ff8ca9f4164c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86554da1429facc0f6edd327771ba053216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c2c6fc6781613550e582570186e5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e660ac6ec4dd37ff1c1ed500b417218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2b7f96fdf2c5acdcf4fa91ffe673219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c06647cf831ceafbac01d9c9fad7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecbf8530e26c81aad965740a145128221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38364549ac1b9acb1439bdbede11571222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26fcb9d7b057b03353770c4d2abd75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e488783007b0469fd6fdf08f9912d76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf16403074c9bb17be74af99b019f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b0c0192dce2fb7220b0a9a626721226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855e5a233620df8f0af6c553fb3f719227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b7b6efdf0aab73e7d970a2914ebbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062495bb5c1d099212b4e6a67ae127d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c923b337009d49a315b64e149899230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15faf65d4f520c46037d9bc579a66fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b97f255bbdebecff13d1c61aa25a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f918f94075fa22730d3c4ccfef59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5f15ae4bfd77e1f1332badb125f9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee0a72f428b0351a991b11192c99b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118350c553f956387d18c9f2b54fa3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337e95c8290ec5749dc4226ef67c8fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f7050dcd83a9718a1e3c27f2e1a57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d314ddd3ac3a9dc62774f3d7ee2a70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d3baa70eb9e80e97145315b5f4f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a346d03fba056b83db1122e040bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3daf5b0badf4c7fdebcf0cf36ea5db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356d305fe14eaf60d79d679b2715f47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046466c612b07fc55a4128b0092c9a4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc2338df1a392cc649099206c99282245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad7e92fb867c0a67db1864c0df4b44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dac181c048af461bda65d30afd3bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db048ef3003352a19df3fa8ad55874e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32dc6c7ddece02f4cea90f252dc524249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34ee700f675b1f3e60be9e1438e6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fbc4b0de96a906ab73995b9e66dda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae166f486d3e09d7303779ade49d67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3086e8dcce5ecd17ba06e9e68ee175253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1c56491808bf0fddccace5a42726c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ee2efe79f9b2023a26fa7aaa1db1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298016c8b234d7b8aad34f1a27c38d69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989029bf7c724ba511130b2e0c375944257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5dd12cf380b09f8e8bbc75ddee271258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5bc9252c3f3381a930f573424ef5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b29332ee29ce4347a8c1601539958260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960505c0be4cce995f066ead7c3261261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea0ce39650e3652b94cc39e496c79a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94629806c8dcd2fe8f5a69bd0cca88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944704e1eba222b233299bf2640f227264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06960af65621ea7e093de858c0fa184f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273248058c129f1072dbd17b0354823266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd030b85dc50e63a3ae63d341aa46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4d68a78eebc1c4700c3800ef9633268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692f01393c19794a53545cde7ebb097269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba171994f6b52cdab32c562ad3810aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b712d1922362c4d6d17b2c2c80bc62e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f02e9788a8a31695a00bb1a12c1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7c0aa93842dcc37196d761c64d6cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635902eb959b1df31b41918d49828709274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a19f0d89249555553a5d1f170de41a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193e9e0127b60b3f9525ea7cf55d7a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be38b3ec48238fa2ab1b11fe6c0267277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fafc4a5921a44788356bbe73cb92f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3eb649868dd47a517e8c8bc98635279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb619e4a3a304915d805a9a9e915406280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9117fd982fb747e4ede9fef38e27b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4bfb1f71c25c746dd3a9406863fcf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6434e03e174195f6d96c333823210283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d29ec595a32aff2aa2351edca7c7df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a109d11d18094c054e87ed1060d3a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9560afdadabc1ca035cb0ba5e48e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1e0414579b77697d475ad3bbdc3d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b15d8b6d2a7f65678d8399889e19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242028e9c80e6bc6527dcf278418b15b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9098a9e651c2630dfb177dd86761290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98843f3b0668172549b25e60a6c901291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4234b6d242422f884d79474c9bd201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c419686c98aecbd064d07877dd9fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cdfa3943701ee77c2702137f3af62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafaa8a7ee6c1cb09695747fe7b9671295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e690c5b1ec5ecb0d29ba9a1162e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018199af9aa98031444fb69fbc2c7fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d21ab1ffe7cd0499feb0b3bd4803f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7ea26d59090ef76e6f1c626fe337299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc82e958a418dc55f4b707e161d782300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f281b78eacdd2f1eab1a79e1fa84db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a3cb58a16020d2762e2517d13b89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b78c055290efa26dafb0323b92bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6ff34a129c2cf37b3313742a104af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18b002b2eb4c8540cff3b9cf61f91f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd67df86e172d8ee5ccee0060999c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd023317eaf49dd460e9a332d2765f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a18e191821cb9ec6f92aaf0102f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc6e07a67d97807553328043cc5fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c8eaba8238b1b82d5d57a30e784b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eab730d598f6c86ca712079ed664c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f22d6077b7b516a05918fcc1de775312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea2075c73e744d2dfe000de783b88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af2522285dedc72477ea04a7442f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290b75b2c3fdde85d2c72747bd53605315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4627091fc2e0f893848f60bb5f0c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d60387549f52da49801ccb8c3bbf8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f50df1c22c5f2c1462d1da89ca277318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a77b650891d29a43b3a9d9730a2ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9435567b3cd210382dd3a88efa1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d8515448ee3108874d1eabe29d5ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d86246bab5e8f70608617bb853b0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e6049743206c97868df470bfa9ef6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3025ea05a9b1c1bb5c0ac5006145e89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab925c81e4e279bd1e797c9a6845e56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebdcb283db01c078c4df6e75786513326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc8ab61d098a38ec995132b9495401327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab160437d2d12757ed869acedb950e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b0d264b0aacc6e88f0a111154cee6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfec83ee7d7720280156d907671e2ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee76d1bf3759e5be35d06afee43f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bfbe1e9664a3a083fda1765a4405c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e997f1f5895a47530d7c425dc48f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776320811386a90e986b035161c31a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a2992338a77e895fed7b0c970daf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c573a460d49339417e56385d4546336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef8eb30519621db8df16acc823b02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42dadfc522b19f203cbbc2f8c9814338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a1cea34f5e970442f5613436972b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6402041503048d6fa50754d55fc275340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a9d3ef9cafd44fafdea845a8b6da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fabf1d7c23d5651a662390dc6122e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b804f78bff9b165310ebbd09f0c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa4d2c2f4fec9481f443f3affbd4fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73cfbdeb4e2bee4712d9e69ed0ae93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152420152eb7bf2d38a12d40e4610e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587c7461f4d043faaf2e82ea8f845d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec263bacfb9a4ff036a53b723dead348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3719707cce736578a32666b8e4cf3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b94fd5fb6a0a85ee97581c94a5149350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70b73eac57f367d931a1c8ce3f6c2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f89309210cf5366f48937ff0bafb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eee99785f71f00a9d87f79172c077b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ea00c62ef4cbf1c2ffef44585100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2688082c93f8350a2a1ba5972607b89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db7231b00490bcc07d101f8d9bd3e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2688bf23ad95532b329aaeeda50030357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32be8f7f92510d3bde3f9771a53a9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32c72d075cb543ac15440cbec9799359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b5bfee5b4a07b174b3c4b98da1a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ae6cb17de020cc50a431ef0126177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebab0a5df079fdd1b7b22014485ffa2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af579563bd95365ad6c7292bad6b34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb8cde96a7659ec80daa87280d7201364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb9566894a6802c300fc1cbcdde2a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e407f1d8d00be47ef7cf4324eacd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213040e1c2edc22e855b0a0ec497c8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f0b43fc419eabaa2d7d80d2890415368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230fe27dbde8db79c0589ca7bb8362369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c60d37716690c4331b9879d97eb689370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddf3782f7d1787f724bae44afd0a6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a4cd0e9da17b8b0122b4cbcfc2993372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac7ed4afba36e0677511baac082cf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a495a0fdc1fccbd1bb22765ce13e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980b2797493ec0cfb7f1a2c4772d253375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963d2364bb85b7b9345d03fd825a3cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111955cd85a4f4c0dd3f79dfba82d63b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2654e281bf6db7d3faac66e39ae1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf4f7e30924553f45301c0ae9ba938379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7527bd4d3d7dd6a1525ec56f90ee862380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e325c78ff6dbb50fdbd0244f8ee528a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa72f862db62809f4dbadc499fc5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2c851697f001a0bdfe840d0d259e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce538820e1ca46afad2432fb4e6a6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a30c094fd4d2bfec24b610178fd50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521da32c1875ce9c5b7f7156c09e2ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9613c54de6d8e527f3ab4ff03ab592387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b1541645c56933d6fce2cd5b5f2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d847722fc4dc6253a3f20c7cac7521389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa5c10b241def32e44c4f89ca0dabc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff2a7fee95b9f77032920771adbf13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540b0d38b739f1ee1b85d7934209a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6ab03d082b367a7c34c215d37547b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427380f7b705fdfb070c4c5e5c6acb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dcd4651dcd15911d79299c90afefb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4fd077608b0d88b702019152bdef2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1083de39f923b42229d9996c14271397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d5011ca389e1750c88ca0816b54be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b42a0b0c7539617d71aad77e5cf363399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d424b9c8a7ff96fcf009c74f937808400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6272302a67f3b236bc1d7d7c2f23e76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4c48f1775734f55a0001a3ce141a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e84d8e9cc66ac2341d5d2174b529403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6c407079fa9f5e1f390d82004c93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9601bc38abc3d5b60db9f5ad9b3217405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb0e011deb418cb17fc08c5a2380f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00933e34facd9c42d397762a166e11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea50b6d374e2db391556c14a1418f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fdab4dce96c94f31e652af2049c38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a523b88b79f2a595d62110a2963763410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db35e2ce0a4101310d0ffe40fe2036411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49379d7d1b3774c1b355067f38bca121412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c159634bf0c4f7810b02d492cb51851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4e21dd5645c86b6652c6306a47c97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9601528f4818d5111cb40901170659415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36febc28e7e9a31549c4a8fc559450416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef46df5b6c82ab97c17cf8ea6ec9d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349197f59d8fddd7ee8f1745eb1d9cdc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60ce60de1cada0137589eccddf31b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150623e985b2b556c8cd033bb1d9384420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3780ed9592a5042126f025b245087421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d9db66eb9c8446e52c380e1198e97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a9e7a0d6ad614be7c4cc2988dfa25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bbc00feac2c306acde734b7628d30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7380333d5d5d47622ba12f8d61791425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc134df883a86a7aac03b956a22c0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b2861f0bc7ea8db90cae05aa0f0cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5125c3e472b86db15a02f0a90e170d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc672a15aaacb46a0d84ac78e7ade954429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28add863f8318affe1ef784693fab7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f5c4aa027fa9ee89797a0ff1d5187431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab389d1569f172f34dbcd80c125fc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae355a313f1423c7e4676eea857b65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1210e71fbaa89e4eae031fdf75853434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a6a9f84486bf631dc61071828a8a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92879483594efc7e6ef72c591764c029436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee77055af2908ecb2dafe18c90456437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7e2189508b9bd4f884521f79e05b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cee5852d4d886ca41c1c67e16250c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b730da6ee57384b040a60f20969cb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bac7c55f25d14ae137ec0dbac93dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef8f05d97194c3900902026cd1131c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4d3ba303edea8f291e50a439edb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f588734c388c032102097a42efe3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739d98a30e77f16776baf8ca4ca5a81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e82e962dbd38757a0b878d609da63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c1e9a098cd739153135c7eb90d74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c621296d760de2911818c3d647627448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c60993a9159c5c22094f33285926449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597b0c6913da9ece5bd7fb5e114e755450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40ebec3196750c2abc92866c77ae4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c890d9008357ea7af57881043b7295452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb124b4100ff01363433e1724f9cdb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af646cc99724e4c159a752193a4b8ed2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781670906d2e5cd5f294fef57fd8ee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb82becbb7d2fe787c2a596a28074bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116a49cebe240dd4a10d289b0610121457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0885308cda8739be391f84e34db5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b78994ee19033e84ffbe549d1e396459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e632a5a91eb406e1d77d35a0c35a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18834a63970d54ea7f930ac46637d31a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0af0cf874e14fd9a1dba28b702f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cefd75a3184b4316fce7a27bcf689463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ba22bbb46e4cab1569ada84f5512464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ae4008ff29f90d2b40c72353850a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb8b05c84b533790c8a0aad4c9061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d5711466d1830e1a2b5acddfc820a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ade5304243c57981b6fdd6c51e1c87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e373531b6e2829ed14eae5e906c8d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1fcf807bec4c57039edba9dbc203f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b9b1bc841a0e308fac305049f4101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049b9f9b7fa67df82729a8d9bf6f08a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764e8245fbc87791b39a4917eb4c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fb7e44d562fceb72a3c47dc3f5c6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e44da2a2069f41a6c17d14672bd7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ed13d7048605cd881ecbe6bacc3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeedce0673b4fd926acc2c81d056ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cceaa666dd64030d5b9a652c150657478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89387cec6359bb5c71b9339a8f18d387479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7139e58e47f214736c7a0141c9847480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e59a1f8dc57fd6d97d18ee776e3c25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f126c4a531929326f9da2292aea50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8e7f1bbe277ddf7a86914481c644483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8178d4fcda93619e9c0ef1a1075124d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255501fb8e62102f474b2d408b37a0c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc193c8ea4b464941cb90ffd867c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7dcd84ad0c8f5164729ceae41bad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c2d6c84cca80b59d7a72f1b7d7fa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab6d0ed5e942bc7b6546aaa43cdcd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a9f5e96ebb748e90e1c655ebdc8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccec36b5ac1576d7113d3937f9eb63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259276b0ae6871c4f665e1876942739492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b09817b927f614a208f6c10b4e5a1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeadb6d438c803b7acae0941ccfc7ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046fc79e49765480a82f868f60124d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653caf7e7983daba2f9e1f5016d30b83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e347d88366f71e1e7412d33f803315497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ad6c3085b8536539ec2ef7d2776d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02cb2bca6ff92ff5914309c648841c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f796de69283ac4736679d1497fc4d33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918602bcd1879ceaec99065e617191b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924255582102c5d1aad9aee8bb26a5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359df14070d174e8a9bdd405dc2b641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2b2e300f5a61f8fad954ee75fc49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c1257dca1568e9de1b7cf1e2d4f6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b9b176c0724c2e94f85d75428c92a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f9110a7339c74ca5b29a7be28618507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c745d727d9fe8c81f2baedefa3bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eaafdc98bdbd609b6556d408c2a58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ed2c4cde973bb69ed4cd49bcfc5e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d894ddf1d5605f65ff3faaeb618f892511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ef09df91f932d0cda6ed0ad99feb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0af55b40b196b630cd854312f955513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616fbf8a9920a233351607f575cf2bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d9705728066fc767be5eefa00e6b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989013fe0e17836d8fa6edaabafee28f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbba21cb2b7d7e60d506dd67bf2c21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3f7148f3e701854f7dafcd7940d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efc62830adbfc5b62ee5c047c56353519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b95cb0a6bab29fb831cb1b5ade704520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bdb60065f1ef20a4d890cdd68beef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c963fa79e2537f168e5a8c42eca248b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168e50f6b4cfcf5dbfe3b81c59f509523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f5d9df5c00ae1eaabf79f312d6991524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff582a29cdffed7a71b1eb5a86886e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0740c3dce3787a02554ca3bb2cb6eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f084bb2d090159fc0a47359c8598c8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e0b2d986fe9f73cace40204ec92d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c61c55b31e7eb7cb109e86588ba67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e339d1fe7017051d033bc1b1e18f8a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508658312f33ac099b7ba5844895c771531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acdb8101600d8fe081bb4e35b18447532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a37c0203677cf6cdac9078cd5e8c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb996aeff11905bfae8e6532904e5a30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840af9588f268e733310dcbcd207645535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a210f6519a8c41ec14d2dd74a4c9df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e32cde352011c705581be2bbf2a41c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae16f7224e686b673bac3ae76285be0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb383a774ace7155834465d3d951f275539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c7befde05ffe04fee5a8b3c662ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d862c70775cf97844921ef8d3b559ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9624b8b08b9e3a30b45ef25196c8ec6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de984d635e265c221f280f54eaca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafbb38571b5330283352d945b2ab08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5968a5d2733d40bb44515d8f433b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6f1f40becd94c465adb7344bf2634546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06ac5c2589601c9c61e0c73b0d445547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e35f05a0df9c08754157d878ea15d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9a23b8f6bd38f4b2a500de8edd3bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2995e6625f7891858f77f537dde23f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86672fd4a85efaced4c6e47b0c64b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc576bbd650f1a7d88abb194b719d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca2d176ca550f2a7cd9396933474b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108f9194224bfccb538def33d92833554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af9ce20d45b3ff4194f7368216f3c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88530a9934e90ad3a81b5230c3bc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae358e02aa01352efd946cb0c13b9fb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f87dda95e887548d60ee93c4f57bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2ff27e76dc59dda6adbb5eb2733f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc7e3f84e6deb233ba512beca00824560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da27a188bd673500e14b5caaf84ec8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f551ff4db424f7c7bbd7adeb773b9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a327e79dd6fb6160f66b570892c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb706c6c2be5f1616dc528862adf6d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2154e0051d0541a1b8966d73c973a94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4829097d9cc8ed8036c2c40adddf676566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ef3c4d59d684e63e395407b382fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa23e14f61f49d27bd93822e6a76525568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1123d4d842ac28d90d68c6397519a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34731e610d85b58928845a315a5735570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c156acbed15281ec0bd6298f1a0e2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b37dacac162f053ea46b543bd8ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c322eb2dbf9f220e229850c6c798573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95462c98c0e49f138e9878bc8e6073574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dc05a644a469a06945ed021161681575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb638d50eaa87048201707e797cbbf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cfd23b2fe8be28b09d86919dda2da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5570b58a50fc263ebdce71d327678ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62853e040ede40607cde8445a8a196ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b17120016f2deb7002c766da40ef1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1135a038b3b8010b30b41cc6bb85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee977ce6d1e178fdc15f8bc622014f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ecefa2b5d39c5b5fd8f6298bb79c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0998ecb354f4ff72b50662e9c2d0b25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208ba07b63ec87cfc00ce938fb7a787585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e766ecf5ae0651ddbc0125821b4ec0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f3c5551bbea7487c2c8e6611dba1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8aaba0c8a4d8a1c475934fcddbfd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c32f1e06d133067edbd7df449c195b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afa93fc191bc54d68f15ffa3999e75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784bc09f37afc23a3ba62d41c805c08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702f24e5c72f5bc56838055740b7fc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496360b86060d8dd9f4821c8c8a9782593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1efbdb270801d21092dc84a15ea476594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0bc4feaed3fc46212baaed785c8f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad290179120a1473200f4209a30362596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b05e18eb8f73768e1e356f54a07dcd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98360c7f510e8aa65941961a591cb488598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d913c34b4a87db5f22bbf2977f81e0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23613eb0014047853653ed5aa96dd8f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22a85742d947590be38a6d35e4d008601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117681149e7ae07c1838d0d8ec4c3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6863e3a17a3f90603e0ef589b66aa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9534d14b7daeefe808870e241bb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600ca95f0964d08846ccfaefab0c28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a96a385364e159ee593434ea14bce2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9250530f952828a8543f03e401c1c4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae28403aa510e25fddeb96e44bf33bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0761dd6a6b98550e5b38c4edb106aa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff70cf36582135fd7bf209de486b5bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f8ebbb327a541eb53e69a7da63b70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3574dfcc2a88a67fbfed269cf67ef1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c14da1068ac2cfd19c841144dc2d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f205149506fdda6cd9b9219c52d9898614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7e61ee5958c99a1a164a78c38f3a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90844505f56c5f9089a6e7ff042736b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b930f3dca5148c17da126cff653f02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a148bb3fe8a7026cc77840f51af183a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d561dfaf1ab6c5c18067033fee4492619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc732309a2404b53430f8b7e45069c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052aaf5ccc91c3917981370eb36855b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb818c8c283a06ce087095309eb8fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754c487e2b02d6c645769bba15ea5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb21c177d05591c0416b89ec987d83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961443f23f1326b0e4e5cf61321c569625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7c1f249a1b0769d753a7644c3534626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee24f16ea4de86711946f04738bc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64cbc5dc6f568838ff25c724193ef8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e7888be3242ea95223f5e1a04973629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01d9964bfc34ca673cdb2ec09a2c00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956307d4c447dc71b9d22ad90d22995631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175832a227eeb7effee722e66a221a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d528a76d11a8e252986ed15835e1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e97ef0139a5519b5dc69422124a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326937993a9ba7aa56a67767f8184ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc75496b85acff7f5f535928298c1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd46bc329b2b2ed3e6c62292a4408f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93153a942a19d0ad7f3e82354ed02ef5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb26bc0c9f64c71891e861a45bab4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e1cabfbe8f137f17396ae1f3b692c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe84b981898709dc303dd7ba78a173641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c529fd7c2ff525884481b91c002d5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df5282d4f7ef6deb3c845003c795a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f9f4e9c2deb114bfb0e07994743b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb9de81e4fa6a57bb16cda515e9ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9132c401c60780f8988155165b4f5e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a02ac7ba5ea5f21ec2777be6cb06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0072bd6fd6a478743f6c4d14a9983e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99c834a8d3d1a3ccf3dc189026a560649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273703d469f8722cb121f01a9ca5e4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b4f78fc423d132580acb81cf1369651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb17eb5e2778b65b574dfd417aae9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7245a3a0809bab56e9b5e9a9dbe1e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b869e11d87ed6319b33b293d1e26e49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b6034d7013f0892bee8f6c862a94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0750ca28d81f541cda37a90b0f742656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd32e4839dbeee110947df1127f6087657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0250daf8dc15f544a84fc5205946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0064e9ad2685eeaa74e3cd1bea75eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff00e5f824b32b63a2bd779b9cedb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d74ca1b2e2710fdc30b3afb62921f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe6bd8f953b4211855afddb571f15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b997088e6c38769868f9f87171cb25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f3578e562779ffa74141881a5a41d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45fe937ee5e89aef5ae17aaa7cebc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf01bf74b6fb29b74515dd016b7f111666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d54d9c076f655e6204d54bf28263667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f8ad365a6ebf26fdbc55d0b4a69a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14941cb496188c245f58345905c51be3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088fc551154192b6f63d7f2667112a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261343ee1304003489fcef6578cde0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6e4ff06a4246efd54df9de1ba5f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd96380bebe9ba7e81afd1ab4fba98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554033ace0ffc95206475a9de3e856f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d134b8a38e6b8f61ca67a7a7a37db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7efa7cce27b288a076d7728dae081d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499883d3dc5a21ea74c26b4aca74c4e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db670e742833f203d8ae3e46582f09f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bd0ade59b4dd8d739d08c92dff66b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38051818f5274ed5e2a41ee1a04524680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c184541b86be8882fce7fc1e497723c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc866b098a1c16e65140b6efa25f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e7924abe57d2de4390c0e9458ce1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb382430bc3699d3b563588beab2296684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82e7b210b9b839033d198fbb0ecba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83b83ca7eaec8aa7918210aa2463a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a13a7cc28614e0bbb0b8861b0d8dc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd6f391c0e3af358d01505cad47cae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5264c981eb5112eb4b98c9dae3883689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62a70e6f2ab8ab1dbe488a31147204690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53d014c3723e9f90c6a5bff817961b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648c99dcbdaf57e6437d600ae98b90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93be52128cdb556e53d4d9f62b319e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35851001ba7b12b0fa7c58f14ec3b65b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd87b23ae0b197264f68802f8fc410695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f5c659fdc8e2862c37c270d3c96e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd0d09932128bacc12555b91a3876697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb5a32b70cff1248385d7eee58dbdb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d206f18f16b5a4ea8ae0698f891179699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e998467498ba3ce69cd96b9a9a6d8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab7b73bfddeefaf691d7355be25f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b5647ea6100fca3584d68f595d353702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7ed2838cc4302a2a18a6b3dd81369703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a2a62bbac5d62d01fc50780f2efb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cd1593e534e2173f09c0b7ccf8c5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0286b92c771d2d0cbf032a7f30722c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb808a6dc91cdb1c28f80dbd14120707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610ea0931e9afa5516fd9cadd470ed3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee118b6f8575e6fb5ba06c1ebf250709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda7ec2ea9cb6457958be1fc6fbc382710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01acc174c3ce68e51557862bf0532711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629735eb6505cc91d096092cf26b68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d53f224c0e473f2d9d861c4a198aef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d214cfda6d7084093dbe2cb44d3c0e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a171aae1ec525d357008292759f345715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfadc1eefd31bac325a752b1a9077c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350cb02a9147e06155275e2e8a001e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7f4e421961bf4237fc9723496bc16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583dca042efe591e9e8eab52c445979719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f635deb1333a4e83ec01830d1d558720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d4b52652d90bb483e443369fa240b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c34579b3ff77188456f263cea2a08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852444ab22e4d686d3b64e17dc5006d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0cdf62705a09d6af96be3167afb60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f97eb5377051e7cf32808d6cc290725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaada7b56be8456cd6d33ac19771d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad1254fab33e6070f9629a185a558d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf035cd504d2b54e8ca9021d1f01165728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3c63cd71c09501e29f005e30bfba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba35e47955d1bedde4a0ba24b8bc880730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf98ec451283353ae79b837ab65f3a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d614f1b5a5df8b74128182e9991e98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7f0eada0565c38038cbbb3d45fc3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1b64e79fc126e40a0ce61bf9811f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e8f573fc4fd3435c441a3ac8f395735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b06f864993543fee7b5356e1118a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b764f19ec375ced837a8b762922db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3bb073738a068e3155a9f6ff0fbad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33afb9f06cfb34b0a4d8fa044a3f49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fa00a90184cbba61314b30976391d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e920b5002ca4d35929f6586e79b93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c13452c657c52749ec4e7441218e31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f641494150bc865ae0065928aa71f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bca8bdf4185150fc9bae4521848d22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e6b2c05f442321f4a3591a4a8c0d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b316ac8cfdada037d3b900c59e07b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66e52b987e97d03a684e11a904e22a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380fcfe8c706ceef65a9161de057ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c12be05fdc332a5c1490cccdc257ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa57e828763127493ef8978a11d59b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced1e2d92b5ac17149202f766f910e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8296e6fb615d698a99f4963183b6dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b9b5913e4423c9c34a9b9485361a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d259db058c3b737d53b4b095d01a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19870a78c06138cc44b9804d98813755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f92665fe618d721fed63a6e2f3689756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a444a156366d55a0982ee3a5adb7a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e46263db5f6ac902d95a18ab2896d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b89a02508aa49718e240b1e74df32a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a697d3cf545d7ca1f8d15a44ac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ebda234e44881fb796f40a6a24f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457edb11739d7ea27048691eede713a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ed3a3fdae82f1bf14c8fe8b5d25724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0319e91a9576a7a2403160449ed3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93876a310a6b5cc518e099bd22012c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee740fbbe97cb6f9029e70faa0891ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb4b0c082dd88811ebd9a6be55aac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccdca0f0de4c75c01fa004704ee5ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf26440619a4dc844a1cc39991832310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2355141495a02f82d0ffe68f7819b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddbb4d438459cc73b51ac148538de712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84d7d27e921d30b1cf42a5eda31b4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984389e60c9f1ee4968fcebc7eb277814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230c6d5459912894a18b65d81f08f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e8ba6655fd98cafa98429c04aa78416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca79768cd82eb3c8aea482161f491017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eef76a2d98dbfaa47d7fdb81db89ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8a3be077a6b2a474975cf7afd58919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2af9dc4bdbc9ee1f2197ccb6eab220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d61cf7a9e2e55e8df17f4a28990221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621edc3e6751d28f7250cdd51d18649d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf165431ed96d9864c28108c2914a1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ef9fde8c7dff0e68d0b05f77672624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9fc8d43ea00f7f787f4d038e6358425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8688347fc4e3c8efa2309f201020626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37b1f9e2de91c9b4473f95c1590d1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2201d867af04944a50c01ee4da14a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabaf7a28f24e781b1477b0c94e157d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5767f2c926633678e04667416ce830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e782e45a6c11c0a7d130a8bb394e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ca916d88f9a16f621181971fe4e1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006a51ac121ddc862786e3653ae226c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066da2f1d252ebe4dcf3aa31df419f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb91a04535ee9b38265519836292c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a24e25f7414a5798ad295e662384f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4930ded189a7377353d13a8574a0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70bb37aa4af5e74e624ebdf75f0f5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468f6fa18c7da68948f39834b88a89139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f4369fdb04e7803930c25ae4e4c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97712edb48959db68aeaffc36dddcdbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c16069fa772de4dfba2e27c04e55442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e4e003a44dd99e513696873a319543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5b89fe27db3841754dec60d6a87044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c40981943b366386684120c8bf08245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84c3ba51d202c17fee00869ddb2f7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6e93af9dd1a4ace5ca73c0594d56547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dcbc6d4af6ab1ac487cc1f08723fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b2dbd988cb19c0b8d5d35ffa2e3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203739fd3df08b16eeb849b61c1b2b3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df855ad3111cf2f59b8fad9db1f45c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c550454707992c8b8639b83fb150152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc62e6c32fff34d4a3a15048191f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e737869157fa962ee8a872ecf9d86054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad7bbc93a5bc6fa019db31396928d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615a124c989086037af5a7ae69b4c2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33e8b9b37153862f4a9db9b9a258b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5d7f077217aa6a333e83d291abac858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478566f26529f3c1a8e40d313d775359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee440d76e28367f08c782f055a5149d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285f7f55ffa75db0fdf3e9851d77bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201506331aa6a325a617f69644cbc6a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabc75a7dd9211d68fdd959155e86763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e75db40b263fdc95e43e1b67cfb7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa076f62aaff885e7b2dcc2edf84fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e351619553d8957ce5adb982e476d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3c29a5d02f86bdc0f789a15aabad867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89998f0bc91c66e05b44dff75b463168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02caad367db3beb0a380592ec91f3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6329e5b3f8313a7798e282eda566c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0df4499753b3b26c5a52fdeac36a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca460398d52fb2f515b261d13a81072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0028c9c31f1e91275c2926f43f0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec94063972e69726b4c20ab7d25211574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb38fc182b924d3e7c156239e2eb8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea82411a28da0b38c26f0c6983c5e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482833f48eaf061b963e45574f12c5d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2060e0582615832552f983877c11178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032cda6eb93e07c74e5ae61b8ecac9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8edbd0700ecfbff0d58a660f49e8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa62c7bfcf08e365f2c87310523e18b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606016d481517337427089b2e72ea6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb427ce39ca0d7800c95bdcb325fcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0ac58892ff45dee6d7867763036e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0faf37da0924f10ac841f552287585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd120c02a2b93aaed044bf0b18dbcece86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0f79a62be4da2a9a84f9cc0c3333387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d39e1273c3239bd617ace73dce75b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcc49ee9e5be518635627019d9991689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfebf1b7a297f0016996396aa2106790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb24188dcaad884b74618ea2eec0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28232cc5aeed2a32ed50f9d7aeff0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475154f84741ca9e2bd39e41910e8a9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1028de943198d7ec6a4c577622fae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483714d9a69560abb88654391862fd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f784bb66d49962c3d65758a521e52996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1c680b3b97a092e78331101dc7b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4518a5e24f2f50b873cd7f9099cd0a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8fca8759287d93b69856e574fe8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0715dd4510cb84cce0c277611901da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3ad9b9142c84a92089fe593506036101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394eb221acfb34517f6c8572fb6ff49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428f840106f4ce77f327a435cb8467103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff190220a64335630ed752da46a78a23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd5ba914a68835b80bcbffd8db496105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329016e8764ad5bc7a45964debfcce0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca9ee35883a3d5095857a5d636bd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141e0fabb5ffa128ef5d2e677c11c73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9ca334636f6df5d99bc0666538a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa5f05000ab311e9d25284c129cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639fe31a20dcfd2d5aa8c2d8c8586e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa983b58eaa49b4c145ad82d648001112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9feead0b59e8d4157d419b2f2369ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50114f7011cef25f2992f6875bba7bca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69134c09a5af0e82de9be6335c51bd4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68461fc5c8226e490d4a04f47da47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e78c639a566394c3715a2c4a3425e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c19da9232be7414b2a07030b3c65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c74af8c5cb560d3d926a267a6b96a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892ebe39c4c2e9c41439adc187b7dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919a50b83e396f2fc7d94f11fa883dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d305907d58f7097d7a52d850af35eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1016cdfc9525547ae98efd2b5ce8073123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820b6ca1010229033c7276bc7d1e48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b52f4e7e5db469b17c9af7104b10b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b7af775353695bf648904ab012c67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80210048dfc2bf7f1836ded572177279127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c4c838b481f1a29772f74deda57d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578b088a4bf1d7f75596a1176b25d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9130818511a8d47f170a4a789d5b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc60f29aae1e573c4345ea7664597a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a747a0a45bc5a3b48ca58afcbd886132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9406be44659d372b0639a28d6a2725133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28380b7a94e0fbc539bf13da0f911b79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b2118676c1de7433911a454bd77d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836007b4f2135622574688059f6e6af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac880708ad2532ac2697268c5d1600137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b83b2c0003902e6cb415a6a37c9982138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5061c33dd54e3a280398bbb54a265b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a8f8e721a6e16572beea03352fbe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a932242e878d3f251581ea9140b07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7184a87b770a2cc3e474c5ac9cb682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0459984e5313b80c9d4f32ff12b15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88178bc272b8d4a3fb78f9453b8477a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94adb13743f6876e8c9fd5827d0970d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b31893a8b33e50f6c37ce8993c04ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f86b65ceeab78d7e580929f11b3d6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4275ab7184ab95cc5d0458ee8e6ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bbcf20550ebe6ff78f81d112457df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826cb343a82d793bda1697fdd672423150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399ccacb918df984d922513c61da151151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6443d3116ebdd5696201b8d06821152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c91232b9cf08f0a855df888ace06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db7b8b8d4dc4666bcfec6fe49e83d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8523c41b9e7515abaa860ac80f65d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773cd51a80621ada240253188ec08f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00286c2d714d15b40eeef851680f5b21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46397cfcec2374a6ddee3ee399ab17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc69400a19c8f375e173a69d0e02b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762310accc24d98bec1258db20d4270b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6543b448c23d3122e0fe29296cd466161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901507aff19c4d33cd4d3ba1349986162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0233000b886d6d763a540e1c7d6b45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691d4366ce90abed44ec4f2ac1e4d44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6ebcfee5121f43f785bb4e3d0e113165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b74aece798150458acacb22247a02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd850b3f7fb1818d466307b98f1158167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae30063fc5be2cb2a06ca55f4d633168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a98191456bc7fc6e16ed0e52dba33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32111d87bf91711189ee57dc62a4b7f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405bbf81a197ad6e634907274f5d08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbeada580d8945704f77286ac149a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ba55a8679fd80bd3dd6ba37f9627b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79968fc76043efe96537a85d853cb569174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133827a82450e7647137782489a8fd7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86137293670d7a70b558f911c51b0e28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d80c69d946c2fd52b1081621c26e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d7609c7212b5b98b80fd4e06748a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f436dca3d529590a8cc0244b8bfd09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf540b152a470fcb2be545e903d9ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7aa40d9c35c4e93f620978958a08d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f56959dd36c0cef5de46e5ad5fe8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87fc82272be7ada3b7c38df544b7fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e1ce72e53492f89ef263ec22e249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084c1a24bd1b7c6d322c83cf177803185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7747790ec58a0a310b1b1c5772db44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc999c19d2643687d5aa92ac7248bb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe6ee56f7eb8cb4bc85b8d6819dfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be01820fa2419d9e7d7477356b940189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc031c70e0c1b93cbc975029b0d66c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a14f032e171eb0a8786e119d677d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95537a874fd796047b73f5ca8f782192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332ef80b9ef11c154b569d3940b1986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8730ddf20bc3f2e2a278312c672e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269973010f9b057fdc3560db8f8970b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f6146c1f4125a71073ffa3fa20988196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22632b33eaca38d9e6e870af29bdbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e7432251896fe928dc988dd9fcdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9311db14f8f37065a3b44f920af14f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650310edd7bc1e225eeffbd71eb9b5e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee561f08d102706dfc20e4f94c7f9b5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db8d3da3bc5771fb5ec6b32068dbbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d40f7158c0918ce89b4a406cda486203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e15e0f14210a0b8e77dc3cb28916f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e1a57870213962e95f3be5c7ed65b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba9761bbf6bebb5b9c8521de7b643206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68d9bb2e1c6df98b27ba6168f2acc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232693be9dadfcbb16d48f564f463a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a77d4c344243c27b7223ab798fe293209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63f5f49d15a8acfe8a547eccb78a4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9bb446fbc3f6e8ef35c82cb558893211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbc2b6a3d77e53e06b7a7c561a9247212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed2f1dc86f615a4f9ef6dd8b43f17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39308645b222fbfdca80f75ff0014214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4749d43064e060162c0dc64464807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc814a46f5e55b26eb8914961e96b3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db29d114ec3c8262fc7abc613a66004217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9471541f59461cf0d544196482746218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4a6bd2cd97159acf67e4ce210e840219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bde61ab48e059dc9594c0e2c71a6ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45706c1b620802b51ac283afd0b1dc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e93d67d261721cafbf6444905eca73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b262bf734457d1f6f97ab224c9921223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3da9aa9503404fc619a4327838303224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96a6ee8494a45635ca6d74e2d14444225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b499c9ab1421cffea2c8f4e09b702226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d5cb6d9d67c54a52cf2d98525f23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a0a5dfc0f4681af2d110be5c4a20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034557d06aec7a09c28b38b821c2bb33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36913cec91bf0f5739c340a92a2c73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81935cc1f22f41ac035fc958396258231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb4603f24d7c39f26364f020181d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aca7720cb997526f05598b2203268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6dd0086e7284afe90dadb5804c37f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7712bf68078831c6ef3ea01cb99272b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02465aefabcf8579e7036dd583a6db0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbb34dd2acf9e0f49229541e7b568c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c99026aba016a4972e2cbb86f8e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bd4be85235b3d630cee905ab23e3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6417b3fb5cd490b61ed6f03bd85378d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd706a6cdf3241407d8f6fe756109e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b02e834eb937fa0205e8c6bab5bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4cc4bfc4b74cddfae52bf146653e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65c3f27e546a6fa9d26d611e02706244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248feabf3e3ed400f23932a49848fc7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae5df4613620b5a1ea3ec1a6086265246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45233e2993ee23560b3da82fab975b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e454322c662db1d1637f426bce7d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6559e540d15101bc00905d627a7ef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c22804e2217c18dd10c6f2bd870a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadf19d4dcd262b03d480d09929498251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c553c2fdc8bfdd41b6d05e00b9e1048252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e2d818df28da13ee7a4e62f0dc4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07fc315792c3697a1c546bc66313c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf9afe954be0b276d7ed0daf9906c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be1b759d6a74828ff747fe08bb8cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfcab6e0593629fed4df229f92857a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801afef66b93b873807d57c2ab09dd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f8b03ee5bd1092db84e9c96ba9738259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e690ec248b582355dd0283619af3dac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522de0cf5202d5f26726e4cb6f00eb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c670cbbdabed169a1e001fff6d024262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a882227d7494303c2569333daec99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d3aeb06554d96043692c47104558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9095f776f90c6bcdffa2f727c85549265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215458f2620dcfc2e68def929a4f879266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c457024550d7967d8c1a37ed7f86de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ff4aab4f51e9adbb1b745026c7db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1e94cf9930c9cf8577bb0c6e118e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7982c397d193dda7f71f7d68caccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e59e677a72376399331016f78a7dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e915fa889f62e0e406e21e9fd05e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe411a0169f71265b7f4eb3b24af5fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03236de411d7712346d71abe1ef4798274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cc624988bf5d92d648c654c60be35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e9a822d12adec8954d144a44e8aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a486b29651c0cb68d6ba673c4b56a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3fa35c1fc00733e03615e97b5c306278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7873c8d1661adc64151d8e50bb67cb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc82b30af5f05e919f776151dc99e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314b931f768dcfb2c439a2a475a6a1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb00cd041c98139e15087161ccd1db2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26b5c3f4b5b039581bd7163ae228b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9685c30fe6605f8cd57bb85876da2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d241abc3c1443dbdee963d473d61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25bfb831b175cd57d080f0b03c761b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d26b5c6a7d81a1d46be54ca409f6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b04562d289537a65541598d406bb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff835e6fbe22fc18f43416c2012cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f84bb301ae33b42710eec9e2237fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb16a6527a212d8db8510756d2dc670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd73f305fa9620fca97ab552b6cb9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a0c7eb745e7258831b4f1cafc34ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3255c0d6db4e9704de247b478af375294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b908a22368e8854d1e0af0d728c75b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af810b0b116f3d3f90803b24bbbfbf8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a8949fce4987f3995cd1a5ad08f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a431fca9b42c8848f956cdbace5bf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae14180b6c4a19e1e4bc8e41d4a1172299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43785a5e7d61abd733c552b13862ccf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feddd447658c60834ec5c5d006c0e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214894a948c0bfc4fa2f7d55a79d17d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353094316a71d62296e90a155399756303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396be4e0edb8808817b07aff70118e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6cc12d11f53d249b45071364c551305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a321bf020983b81632babb9a077577306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dfa2e85f35758e71f0c9d1dafaae4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540093f6f945153aeb93ef0007649e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71805927fd4fb37553202855d784f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7453d2df3f693e17a8feab16946fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31075c5a651504ccdeeb72c57466652311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf171391b5d4212967cf3570cfde94d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aabeea605959a99f306de41c2bdcf5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d4869c6ff86ce8f61799f6037b4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e529d95e0fa116455d79e69ecb3a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f043d23747193823b3aba9ae5b839e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e5e737122737b958a4167255bbee6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345fc8dd8416a86a3cff159f5ea632318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be44a9628525c478f2afc857311e75d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa410f3ff890ff5a819b582963735a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7194db6fd72c2aa392bef3f640fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73497443660d0c699876234070c768322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeea2f6180055560fd15a7722eca44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165aa4d1a24309d36e4658cb358f007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301c46fd7caf6e28636b20bb7e088ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7028f155e3ef79304c45b4f6d33a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2320bcb77963a5c96c36366823be70a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a4090ec90f5297028760861414d32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302568d631441b9ac675f5a5802e367329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d87161c1ba98a41ecca6b966e9904330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f3481ec1d3a49c9f8e42a1671a3e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9ccd57e82831bb7d7fe4a2ca02487332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497611d474a0823303fadfac7f018a6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd73aba0c7b7c37f22f517d2c72943e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef10dbf5092e55b03bc39363478a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b284a93be39ffaa5ff945bd1c84fc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f1d6fe2a13f7746ba0fcd0b82ab6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fcce899236dd0917540394add614c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0418515b781e7f75d246948479ffb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319313e76d79768ee94751bca208ae1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578f64319cf00f8ce3d9841d8c95dab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ce45d34bcbb411ccfcd556765816342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbec28e977aa4fdadb41888df32aa0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c803d896e58b31e32b915f56524d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc6744078afa17eb2fdcb7bd3ab7f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f36f71f98fcac998601243a31b914c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda59f7e5af0a4f50dea1e020334c8a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477bc1da247b1d82d6b3be16bb58be1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8174a0a6b7315dc0a85f73278c62d45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384864563374ca9fa29edef084c18b4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89411392ae110c7d47229e1607e052e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb5d284eda98bf4d2c08f1d458a47b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff79f438d137e4a8cfa19f0255699a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb25238924c5d098af0a3a7584a9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63903920fc5b3979615145317bbd6770355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab1f739bf9aea9a4d1584028c06ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67c33d64400c1abf9817516d9f80ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fe437e9c1ff7a7452c8c456bc04f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d934e7d0889dbe9c470c76becd8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56157de5dad1389a65371ed3091f048e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c8cd123d0f694eea43bb86159c96a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b8f4e88405b20017a2fd12789db03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681c158e914eafd4084f5f406c91a37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18df289cd5bbab5c579be947b75d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35387649ec23a2e0a7ebef8105ec4aad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441016ef412f0771cc728e7440be9093366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a996c0956f210fbcefa62dec8cee1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e4a20c584a41fc148750b1f76410368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403dce74d25277297c69cfd12ddb36f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31e2ebec6fd879d8580389a8058c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84c95291ac0ab5396e63ff24b9670371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee97ab31d6cf0008dcbbf43a9a0d44e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfec05be7d6c62f6dc9ce7415523721373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04a9913f18782bdb45a0c207fc7d28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86f1241748f9f861dcf4bd7c1006c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f7648d381aeae3acbcde89bf20e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f3539ea70aecea59519594c266b01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac761d51acd4faadcec59f7a006b9b2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102503e2f824f8ec276e26e35b5065e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2a56eeed6e190846f9997e6f6754380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e5acc16c0ae064d56c6f4155dcc2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb6ec0c7ef23b73a97fdbece76aa5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35569a742b1be93f381111af0c3ddd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206a9bcdcf9cff478be0e7eb78d9c06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2f03c56070d915708627cd018bff9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebd7678d1f659f9db7ca1e3b7169c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcad3c5c233a1c0697c13780ed38cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea50151dc011c577e0cd21ac0f0d568388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb9e04d169b013e06965f64d757fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ff9ae110712f98f7916beb2cf1d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f334d806524a7b3b538ebf3e2d3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05785af768ad230bd2fe347279afa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dab698b6835b4db3735b7dc5eb5c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1e2b83a6c0f7dfdf454af10e1977d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2021caac4aaf3a54d23e90f48ce5089395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f9e354af117b94d74faa4d08b3fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996013dce073f3372b6ed2b02374433397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec5f8734c7a4bdd9b2fec849155069398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357e452bbfea5443c7f532043b39ef1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4164fe62708b9be94f47934493734400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb7423d4a0e9ddcd566200de4e667401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0090462da8ae49eca37d73d367011a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f0a9fd2733f1710e2e9aa4db2f1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f508621554edffb6200c3580126f0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5032fe24692ced0c57a38fd4bf33a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f366a8f967912295561ec3072b0f19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c89eff31736ecddee3a18076284c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403142355a795d6ec6ce812b088633b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8637ed8197bf40f83273caa7f98c39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f8c2c313a2ec6c75993620d9919f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b37fff361bc806cef7ae72dcddace7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913b4baaa0df5aa6245938e1f321f63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07540e7500b35ffc045ef2735465c70f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd8f70eaef0f352a0d2ed5f383bd2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a8871b2e34b48b121d8fa250daab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62017231b678f008fc725ee1b0c1787e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc74c87ddfd3f0d1c3af98dfbcfa135417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3838ed1efba4c65c0230980d9f259418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0c040a983c53c181b7ecfd0b9e675419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84e595813284b48a5361ad2e19dd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0acd19717a48fab51aa3a6458d6ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811afb73c8c02bc6c929405f0cf960dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81058a51be1a939961303a1c538eb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8accc064c2d83eebb1386010bc2b59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858ebb53678c586918c5962acf9fe16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3824467ffd348d2ef6540ad4d85b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa8bc5753e35acedd1a09d17bc3929427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b20008e78f20a98f05cadd77ba6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb335d1a4e034642299172f1c54907429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907a173b449da71bc8ed1eaee0250d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a54e4ccb0b748d914a01f51758c5c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef18060b8279e93c718b51de877138432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc08e49a711cb058d55766a68dd1440433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436dcea18af22037aacc90211dd846c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b1d00e1e4400a567705b9849dac68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60589b0e178e39ff4885039bc343a0a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760ebb5f20c8076c0ebfccc2abfce0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5105a17250d2d242d8fa214301b061438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c53a92015d4f8e08218f86d228f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9d4ef3ffdd74558c93388fc38e81b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129fc5ea944e369e79c5e66058467d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362021623d907ea16365cc023bc51a0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb405f6ed3fab83927b80e506e11f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770988db8f72f2675e6bd72e148e285444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105318b065e7b60ce651f238c9a5cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4cfb01fcb012a7f5d985e8a7bf621446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c90288b19850dc43d6b66d44b6365a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8f10c5b89f6446c16e30ae805865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed4e7f918448e2cccd8806f20dc481449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8bf9c03161d0b0f8b02c0d84a12c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56888c1a5dab517917220e3420f846451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dee68197a30d3122dd732a262d524452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72707a99abf575fa84542480ac6b96c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5fc9737957da4c8555d89161d4fc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2193ebfa766abecbd2e704704c3a0a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8942bf55917c3bb3b67888c6760b5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240e94d391e0a603b518a4ae32551a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e339b9515cf1c8c0a4f041ceabee30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73677cce649755ee32a0f1c4468a7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5223ee3b61f416bcce4d60c9a1752e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb18eaaac53236a410d9bb432e45e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae536828101fae40d7a34590aaba9465462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda2830f75db3614b2def4b7ee6dfcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc78e19d6d1c07d68bfd1359426927464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0c9ee1b3dc686e588d9c26acbfa44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c066596ec2b13b9c09c54de5598026e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77da30d91b2d41536b72c1206bfc8f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0796db944b0973e7eff97c14ba10a6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b10abdc068859345bbb758b0ecf6a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b8cbfb6a5d083157e419169be8c4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a567c2856b9d58e5de503aaebe2b45c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e13838fe9cae23b9cb8dec2831df3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6faa7e1305775801e36abf5ee230e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a38ba742f3285ef02cb6903ce0b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da76f2cca2b671d436e8504999d35f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32daf417ac55e9d0d233e81d6014ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb74784ebf1861179677a8d0a1c92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc140e870d81c40078b8b3f8b1cc4d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bfdb8c37c39f643b3e85a5cf9c484479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f9266a17bf5668a27c149143f5a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816eb6238f50e46d9f788f9eeb7735481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb99ea3364d3d1fc569f3d7e675691482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e22c01ad73c59ee0d550ae8e17320483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4c375f5505054c16b2f799b93403a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506339b44fee72ada20fe62483d05580485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad90954016c29c1d903d1b6726bc1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5103db40c39724f89f9ac9fc4af8c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329743da6b6c28d0de8c0a122c8c5774488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad092162999833dbb1d5276cf980c103489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aceba4c0af7d8fa18fbd3766ee94df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd424ed935efa423426a7cf778efb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a224a2358cc7cb92ae8cb9647eeca5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d705abed78f9d2ee8f6901ae3bffe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c999d4d3392c8d14e1c6f74067fc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad32734e75e7dd4d8fd66c15dc1e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921ef0186ed922e1f799c0a392ae9b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c5754391ed6d14d4e5daad248df1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39abce057ad2c6acf8c092b3b1785b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b41ccd6b973819e9522668c8843f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cab7b78c8068c53326fa5db704da54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796055a74da003b309dd6e34b64d36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e12fb6b20fcd2c030b8f75287c13c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e64be4531baf179835124c3d793c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8f7e55df4e4982bbe05ffc3026214504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca19d53d283608dc3138a27ac9fa21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fc614ee4a73c09df58e5f148887d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cb14e923593fb8536ae3119dbb967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177fbc1a5795f4978ea2a402960953f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13945045670ddc18eb60a58192fab5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd8ca26489e84889a71f098f8e62bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8c542010201e3c919c97d0af6ebe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2ddf5bad361bda8a3fcf1315b86d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e378a807f48b072abdf9fbeb6a5280d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc8cf7acd45bad5481084edb1f1a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0895e63bb95805403865d4862b4225515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c7f607c739b637a8e2f650f82447516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff998b87103f2df77722554645bc5898517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f819ca1794355fbfba4df36551192518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01dd1345d0d80385d539bdd1c90dd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c963d0dd5dcc275f2ec847583b738520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9c06da70f5d3b736a6be24bdae1a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92337139d93ce9733f1eda3b2ec5184522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ea17ad82cbe94c7c83e4170205424523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d177faa7c9bba4ba55a031b8fd32b10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd523af5c1537f2e2f7e6885dba8617525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21711b0ba363c103d6f18d9ae9d7fc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dee853ae487b8df9f13a98d9ce299527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61638ecc4ea60e3f7083e20d7f95443e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dfbdbb30f4f43414100135b79da5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900413523283eeedb72944cb8b69a7d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fa83f23518cdd5f3c2cdc30a7796c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e6bd107c004b4a07e1b09d4a272ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db70c37699b3626fa1919536fd298533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d615fb17d349af5f5b008a8c0e09ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae7f7d842cfbd2de8404a6d2ae6b6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daaec0d03a0549724eb3335448565e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46158ec02c9a5b6a4808dc53f6b688d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fada692f838455ea2ffbc63bf2f87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77226a21288fe8d09d4552b4bd8454eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52458497f29decf076874b200c44cbf9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb857286df81cca708d9271218b2c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461388cc8f0f049fd45a658663ac4658542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c585096adccd2b1b8a3fc92d0615543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f43699b6b6d95508beaf187ca77f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a80f54dd5ca051c3252411843f437545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8214f2a904b9be0a147be38e555f3ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e7d335de532d564e475eb23c15a03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a547851f38654326aa0e5e96881095548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d815b32ceba9d6fb23de00ee111923549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dfcae626f02ae1412d938b535f7b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ea50e6a748692d7b33040892a07b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9e1cf25ffc6fd83e298d78306b92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0ead87ad693201476656c3901f62f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d71a5544026d8c74741e70ba8559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932258c16cc2850595e468dd8b9820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ebbb25e2fec4930d7dc1e624394ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec0ff0ae21cebf952d95d6f8883b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2213e67ae8e3ec8f0e6484c3e1a36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f6181f3155e03f9147ae5a81a0b3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9f6a2a432c87450f614b5b11f10ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2168085ef0da2f8b044837850a303561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7ff97f8170d58d46967e2b2fe8db5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e98c473d1b22652090eea2f9287e7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76af50efcd817429a909a784715c16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e99d17863dba52b69744fe8c5dc50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a6fd1eafc49f860e29637100519c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a759b730107bc325c21ec60331ed22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9aaa5d4f51309dac02b928153b10a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896537211b0faae19763d35333c1530569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b222cd6c0d06e2f21c5e45e7c2c3a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cadbfd1284fd0047c0f14bd85885b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41630ebff9d822b5128e2c145ff635bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75531608d499ae795c282d094dd037573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8131230041476baf5d8f7ed4d94df4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb5cdf495e0b46f624d1e9129d32e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479fa54f59a38feb319addcf1db5d1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecf6ab3b37e4ef41e77a41be9bb7b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04d5c942bfcee96d6cc8358eff7b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1725bacf61f130599bd022f45e5e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cf66548fc6dfd07468ec6818e5f0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812332936d905984a8cbee62c9b9284e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd45c2d88bb1d089e978ba391e333582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3f27c13f56df52c1be0c23cedeb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff7fd82ceb2a3d1f09f62af9c62bf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72f03738f13a61eeea6a8f51535f1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeec99d7a83e0247d7403d2b489539f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd841d91d5bb1cc33a9cbd22b256b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943812067e1e88c0c3373eebe2072e41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c2ce5cc80f3d8d71e5eae13e59cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e01c62f5d8aee591c209026612913a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728681d566170a77aaddd7d4c684b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1723573ae720fa01538637fb328c012592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce01c9142b0b6e86970e0edcb6aa09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e3fdc42b545240b915fd2ec8d2394594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54649689d33bb0446c4a1c2998e6824c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646debbaa6201ef4c44907fa2f1e610596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33f405dc2ca43757ba8c1269f83fbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a5b589037ac8addaf31c2338daed0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52d9f87072f7f49df58775690068f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2056073ea0d876c1ccbf980052e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c1faa5dd8bec81601c91d68664e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55b382fd21eeba0283c19fd0295d92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1feee039c6d64f74f40c8f6526fc9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dc766817fa139062dfdf0aa212e0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5bd30373bbf9e7ddd4f2698a06a98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d7e3b41eb964a537e760f749f094e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced17c421a810d9487b583cb0341d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8340741ed189973ce2c9df418d1c03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf202ab815a0d8212c0f35055f572f6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812590f7cdf7b4179268a1b939640208610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b614e96b738af95e6d8cd248b60159611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452bba568fb1d65813d691a6c3d49a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab375c49e9654fb880befc38ca54179613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b1d6b4391af1f114fea506120f2e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cdda4e5cb7b9c3d5988adb2d0eaec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ab6f8cf3b0462dc4b7e59cf788da2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c60c9f058218c9d7c71b91f1bc9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde98eaeef656194edea723d9c4a4ce5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6317c691e0409a0aa41fbcbbfe0c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aad77e1cd66db5221526bcc02d9cdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61556577daca8bb2079fa3d23b777ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba48e46dd7c992fb3ff4eaeab58a7d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c40828dccd0ea5b24b44de1330b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ab60d89b0c8c0418ff4fb434ede95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389b171cbaa4020e57c231ca9646fe4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2378332d5545fa5631b9a130a7e6af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63881e643ab3f91ff51dbae40d124627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaad38da927119f10becd3966e104f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd34f8bf79f88d2c20c7a5509032ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd4eda901cf7d00317e11ccec995b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b2c852a9ba624f16f518219a7b0f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87904cb589ca6823aa61af42f8365f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eb0f43468bd9b3b175fa00ecd1737633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47989768a99bc01e41b0c078eb820746634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7f833748c0112a5c47266fe86161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75ea242deb366e6fbb85eb430b675636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47e2ce71d2c28cadc23f690cfb583637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5dfcf3bc9c88cafff87467a85d90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52b2d1da7324f10f07feceb13a67f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282e1276303e1a0fa7b528b8649e5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378a1f3baec1842799f231b5f8f5964641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747d8a3d85b8ccb744ecbcef926dce9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9016c5e484891034ee65441dd20adf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e7267d07592dd719d22fff887cbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8fa714c27c9261e0a968dc00379a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e34b63c3a0520cf17e3e384d0eac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf32d2b37f899b133af216f05899116647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d315fef1ff57f9f76b0cfa195ec273648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c447e93a237a102b67bf19f2721483649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac07a713a32a256d6eb62a14530c592650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194936cb15474ca134c33426d6f44f4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e6358386cc3190d36f3a9224dbd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84209ff6287666876452b26fc594852e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a88e9571098f286ec5c2c3929bc08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94f2e8d20487227a3ef0bc7ae2050655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255e7bab38a38d1db80d650f7c605da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10681864468c200c282a3e81ec72d97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81ee0099f83c6a0d4ffaa4c0af714658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9835781ddb4446034bbb01a96d235659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f6a9eb70f5efa010972813f0c2952660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b3e46803cb0c22a8d4eb33ba57df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e5889049ecb4e95a896ae0a22677b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e36036e8ef438ef762dbb317031d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754a58d28438a96df643bd08edfee9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ca47402b32213776011d71f9f12b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5572f25aae11262a28bb5faac5dc1fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ea747b2451744321a87b89cb3609b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00f13bce1550432cccf1639ce9a2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954cff18ce928503440733a6504f2db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97dde4c6c8e018bd14ba8ae2c832cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e009680aa1f59f29580e603dc748df8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d811a8ada0c67b27b4b8c178bd2de1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db14f7819e3d1fe4fef4cbed8b8a85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ca9279c7cb282dab4e9ba13e188f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1987ac1ff8256a730cfdbb482798df3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0127f20d6509969f770d1391858af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f3c5f10dfa60fd250dd16539d676677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587515b53c087215afcf1273e33f2fb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4aba0e402a2d0a247a49c1a6d5ea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5f289796f1132a9525b5c2f55a20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a63757c19a681521581a81fc229d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6f0dc153be06297686b745ea3a31d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dce29a3655eac054ca67323076bcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f883ba391ecaf328a1f216d45bcb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7c1144d02d6908aa8d767128ab6e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea01e249be5ec8eec267bf2a207017686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e2a306be4f80d73668334d3c9c30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe6edbf0a8c211184282220609fb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0d63d362de57ea5303e0caf8c16e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80e505d69b3fbdff666c7848cc008c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15a541e2c5a778779a57cb2591b9ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb90239725477f31d1932ae656d9366692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3d9238ac823c64b09c47e94599c30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47c97a3dfcae596827240875e8c4df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714345d5afbdfe83addf6b21264a29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404526eba883aee36f434b6feb2fa0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d09a5ba976afdd41cc3fae5f6878c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77250765d36f556e478b4066406d0ce5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc894eaccbcbdb50aaae75b889ae8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034f61dfec0be4b6eb3a5b25ce6197700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752199efffec8414031dabcd2535de83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d170de5b4a8feba59593578f707e78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4dea8ff33ecb43d4b7069169f9c0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c11496422a71d3cb95325c1172b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e1469b7a35234c2ae71e51d8f7f18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfa872d70d3dc3efbd3a2e2b03618e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1668f3d673aa64149daefd519b0f20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c54952cfcedd94133b401083dbdcad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7eb50bfe2c564e1eeaf3e3530fa2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd860d9f3f643c6a0512fbb07dc6f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545422ec5adb6ff9c3a4dc3b68b80db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aea9994dc1f4c29d0e6a8c377d047712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d964f27a0b8c4105563b5057f935f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604bf388233ba594ceff88c3c565668714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ba37d5cee7f9f612e38160f5b18e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34036544c93585083570dd0d67048064716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed355f15efd38a90e4d9ea637819540717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436ad7e808a9ba8d693b1794e206e3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67855cff925ede5a92660c4a4fb385f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23d7ce7748add9a0c2a59a0530c54f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7a0c36080f176a881f07a45d0890721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688601f9a78660afd7afbc00ffd1271a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb932e6d89b57017b35b49426c0d55d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d802b58b7910f33961f5e81b37d8f9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954955d7e7c4b82d156c21454d6448f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394488ee407d95e0dfe734db91bfe68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9bb0541756bdb58ca7012e3279dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4f99ba1b24d41f9970fd652dd4e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe7d6d94b5670367d67cb50f0dd02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324f44f989a36af2aa5938068c3c09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0650f14632b977c004a5879863b741731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad885fbf3758bb5c94802c9a7fbb0fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a02e47e37fb9d7dfdfd88902dbf55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5110777188f7e6de8b521eb1501f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f5c5d3ef4b9cb3d9f6422f183442735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167f881101cf04750832ad65e1c932736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ea95b95826b60574b9b74d03eef8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a425a3e9af832b36dc4f9fd2db0598738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec199f4243edfac74f4a4b46679c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6991c9fb586b5a5972a444d0894034740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872213af36e9c0c3483a06ee6db276741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb475fb0c852ccc92a1189d6b725a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677aa5f12295ed77317a9c89cb3b4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4ab187120369bef683f58638d560744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b925c0b32bc4883190c3e386318a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac45398b9e387e71958df4d25112428746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e810ce0e9bfd77e6f226b6f3a5393747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0b4e1465b69562fa038546d7a8e6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38e2792f71d138d6809f344d4c3a53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ebd003f09b16768c9e8a1b95afb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63790f9457d95af0788bd4eac30e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a74d29d1a1a2e54a5f31ea40f802fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ba94cb9ae279cfdbaed1b1d264771753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d47ad8e7c11bc868baeeef5630f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441abd10c659590e9916d7594a6d56a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca5eb8077a1f4808a863f989f0497756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1a9a07a06432c6fc3f3f8204eeb57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ed993cf8094330c6c85bd04daf8ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b709925e9464ba5612c9fc2eca9d0d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>