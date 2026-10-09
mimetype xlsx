--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1f94e4be4bb38713f8abe9bed8f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1a1193392ab44bd90b76aa2e2da32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841631babd62266ddc327f0e8d284f553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f6caadd995ccd9b0b7a2ea2cf943c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23b9960a42ebd0e04fea4038461655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6cb5d646ed77001c6a2074edf14d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e27d00b548dabd9d5abeea7e61897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f12bbd3ce49153c0c33bf0d942ec28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3a4b1746045d0259a65914eb95819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32283d6c09f52e37b72c998dc05eecea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a948e3a07e9e18ac6ead00af58c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79392385f23cb6546f5fa1e6468ab112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8318b2b44f8a30b4cc60fbfddb522213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fffadf841c6d0ad4588a6b26b0f8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ed66a1c7747b9a86393dc9446502115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262b5cfe1df86d00a849b9e7fd1cfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042963b8ede04862ba82fa78df741dda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b628b6e408fefb6baea698d9a7edc4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070733b60602f81ab7afe742d2edf5d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732bd5ad1d1da9af11348020616ec8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5d78aa68fee646818447de51e8a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa731b7f2468b88700cba6135e90ab5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d608dc5e80f83144f86da1b43b4c6f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4328bfca3d40366e04a3b73fc577e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966bca74360c1ddf5bedd2bd669348e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d333160d11d58885523517ee194126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a8913f950c5d3d981a361c5ec012227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826372f9046a1c9d68156514f468466028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592b82927642f242200459871a2b5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2159c32f3f198a83084cde3dec05a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102a17f70ff891942b3bc7542b06d4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28e85a35912f23a6825c75224ffe232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e0049dad9af95a33231d3a622143e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475f436689f4cb42bc83f28c69c269934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccff81da298f105e019f4754bf1eb8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376326412649ad8469b4eaab4f9ce436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2c9412fe68b5d34e97fde63819a3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c27d21b16192d456c43ea5d61d469f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b28483dcccd6e74e92cd8d704417939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96696fada29a841c6da7d65529298740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe586816628eb59acd178e7071dcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162da238db4e0a69eb653b36abda8b9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8264e7da5e64691788e647a645e63d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490afcd1d12415ab7d315def92a10ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2addf0048554c246ebec21d506a6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd0aa4319040660bf2641421a397e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad358a08b7a0eab06ceebad11b4f54147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bba18b242b092c9f9ff19ba1c9f4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7163f270397df10b1db3e70ca966649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879db1c9cca215113d52fa30dfc832d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd128098f01197defe76d41dceff9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b919761b32a35d0fe2969def81f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c06f94494bc579a6831cfa33ea80cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b030d6e4cb2602eb1ddb11899dca86a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4af528bb1d1aaef551268fefdc8d7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b516c726ebeb1133a23fb90d0a7bfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d34551db66dc0de20462963a0c70557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ebca50042476641f90d2ae2004d3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016d81d7fbab89574deef8df95e018459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67622946bed138f8e7d33c2486476ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b89c4dffa3e151b2ba2cfd1d3ccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72019ca409431a356f064a0d71e915e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b66b63102677c034c3a20524059c0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe773f426eb0f39f02d4d207f0e33d3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492888a11085d44ae7b4ebe1708ec5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055ada1d710c132c956c21baabaf5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93b373f3d33098dcc9dce0f7cbcb0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7b76f88e75033d7725dccb0e9d52d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c5dd70c7e224c68957cb5a71465769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78385b10e7abbd2465f617c37768df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a778b87a444539e2320ab4600dc3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d14306f09d296d96f1b5b77a539f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18742872b349e54cd6c928f8b9bc06f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f8a4532b699c4f4c2c0e0fc87a15674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15246dbe9f762835ae72e78e53f95b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e040d5bbeeafa12bf50992e77da2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d1b6f4c1760e8cf3877635e76784977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872466375911e0611244f5a4b2836c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e6e67a0262b0f9dd3ec2d6547e2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232263ef3313a75ef77ed00abd19afda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc639135cb4f4552c7992cf3b7eab5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb67dc43657979b8d29b842a93227582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebca4ca085276e36cc6fbd356978d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ed2e2037ba739b8b009013048bef884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cde00fac2eb542ef4095e5a8a799e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d63cc073222b8be0b8561b781e1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0978f53ead1f19da8d63e8f86004c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f76e782acf0a8e8e57c1d429d8b9b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b11c6d2347f988d14ac89403f9ee8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2665bfafc04dd1a17213393f9cdd4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ff633e281061b4a5b51da0a6b16591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80fdd574c107d9b87dcc540fc920e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad1f5941cb643409de2940516cdb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47aba63a13e4f8e991f8c9c58ef1c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7645e306ae2448e6dae637af8d08695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66322cf1a3527b2e71c57061b04d648f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a171e1a9e3844ddbc7ab4100a72b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70490dccc1763001c05e173429a234a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156e1033b998bbca51c653905d99d5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93743446ceb9283fa06a28cc5a0ba783100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c218aa8d524565e8d75b695ae95be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef74b88c83ffbc32d0fe8b649a8ac7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a1c01085caa702cfc3416a39da85c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b69349d92f7f5bbb909ebd4ec0d8cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5712dc0190f1df2dde975d9623443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177585d21e5709ce9b4d4977442d0a5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2a47d5e2343ac02a22abbf2930d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d52b68aade6b51be3d166f578c10e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6764720791d88a0df3a2a9203f36d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f62320582b90813c4e270d8b2fefb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a90ab09fcaf70c49fa8bb6cc6eeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85322160a0b776c4bc080dd31ce5405112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed8dd5341ac11e2e745fdd6b8daa12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d429938c29b14dcbca4ec84dd0a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66864b5252c3d29f44be6f2b08e877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d516bdf9dac76e32f124fb5aef9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b741108ac40b86aff5e35ff64f33dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51996148dcc4c1431942b2d9239a73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feea68f6d05a76a64f799d8bcc857f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d392fc04dda5ee82e4d4b1930732c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48d41c2d50a1f3a266bc50ab3e8ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187aa4f952c49f00a20d8622434c23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b049d3e95439a946fa7d514daf4a332123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de0462f92f2de2c222190d4cd1971124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ecd109edcef820614103b7809898125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d126b15fc5405f991fd2e2b5e55a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b26ee8e94c5e0497322a4cda872f08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6c01607eb1b37f5a3e6255043246c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b97ab76717c936e540e1297282a1a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f91a147a42a362922d5f59ae2e4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e091344f2d2b8681fe452772e8780131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be19934a35986638f7a92b0fc176ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c290c346a0db11a30ecbffa4ba5f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb714d518a1612916311fb6c2f72cdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503f05d8cab5bc6ea39a5aa338e694d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddaae4961621f57ae70461bf26327d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57886d2a09857e6c8b39cb557af091ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40737bca601b7f649a0b4aabf121d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b83e88afb068c47a14542fc36fb99c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb188750c11f37f8bbbfb8d389e90c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e411b76edf57c74c78a646256354aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8ea5d23628a3f9804cbc41ac6d957142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a1475ae3e64c48865416f351c617143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe85428f77523e42cd5bd3918b74532144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5b559f38a9d456cca0c7b9174ce1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ebb09520aeaee9d054832e325c07b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f178fb28f7d9fa37bb223d0be45defc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46366de9e7887fcc68f02d694cb2e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc88ecb09d8b493887159ef3b63bf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834d3c78309488d4e2faa1b0b8385a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f1c64f3575299610b50ed5c59a7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d375d34cb60105ad3b7e1cd134ab70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511400566f8b88855ceb911b115ebc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a714145bf7842998074928ec2ec50b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73054cbae78eb2b67e6181c2878d32ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294fde04cb7533def95d31259e8067156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c4e51c65e624676e10bf2438e2d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97177c1921b081c708351e6e51d222f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1738a3e8076b9caf7602f89636045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a800fdbbd2330f51b7098f303c387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738169d5f1774b4e56342e417531c4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ddc601c7805289d1a93a22da46208162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af561d8444d2793368b9616c103fe0bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eef75cdbd563aa2c005a7679e1b28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ed120a6776851cc19c74cdd56527c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e23dd72ef70f15174c4dd39204265166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482c3a16a52124bcf29ce06982cf49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b3fd22e91d1228cf0fe074d1657a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c49f61ef5ba61f0f72d75956db34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7a9dc5dbd8dda469701371b77880170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8f572a5afd19fd6c989e3e658591171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fceca2b5b8763ccb5b93a454f54078172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55242c4bdf6b0af8d4c7aa01b946968173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84fd1551141ecdab3f5f6bfc1f7411174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93551b795b32db4eb0173d498aef4adf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460feda7db9a4f89998ee72fdbd2be2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a3eedf92dcf5cdff469cda15f4c08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e3319d8d66684c56f15ba1e241bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e251a608d47439fa24359bcf8e24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afe2b6506b64624b50a1a9e11e2dfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d2b75284602ac551deb75484b9fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff80a011d25582cb793cc71ae93342182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18626176cfb849111d66c464bde30a67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b96e277caa65473441ce0a50f7031b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22bd9a062a5209098920a6624d5da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54cc53bd241032fbbfe11a1a2d8c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dffa7cb0dcd96046e9cff7651a373b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784795923fee75b40c6d77807cb3a9b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a29f7cfce8bb46bb7f0306034cee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaece1ddb6139bf6a1dd9f9d308be8ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acb9e9c3215cea6ac543d37fa0c65f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dbef49f30fb46557a144d7bddd7d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e996e641458308dbebc1ecb1603e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397b1f760e8cf15d5664bada2403ec7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4697beaf8851999c27a26745c68c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2480897064717ebf4616f70d6b923b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf145d804a329def3b4b87cb74486197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594632c4e3c8caa91debacc714a3265198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c35652072491c1206a00c2d28f22a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a67ae01dfc554eba840b7aec965a45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7870b951b3297d45ed453502f1073c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbecad059c8616c257a053be43ed8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a80d32fe710799e31f92d9103111e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c533af524eed81e836371fb3ceea2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5904b250802e6ee52579dd1f5f0ad1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc419ac87edad5d98185e7e28c83757206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3c83c7ea5d6f185697b72b7d07de2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167133d735054a8080b45fc9b2b78908208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe49699a5f5669515186cf76858565f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93c8dcc2656ae6dee7d697bc73efa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4316c3cd1068d9977f826cdbdb8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2a245538c7a06099e25b6978326df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dc71f9103052fc775b63cac99e65e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a3bfae46f88c558b5a780a327a3da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c922641ff4e4a68e04145265158188215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fa99123beb21ea4ea00efa47a6ff5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f0630f3a56f705e70e036460f889c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93176a83875087d99645b25bab4762218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e3ecfc9067085eef4de30bca49096219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4c5671ed32355576deec4916620c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101864aeaef4a621f86e3137d18004e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b464bdf1523b57414d14cf12cb2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468864b1b614a06debfb3085783ac16d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6758d878a366e8c72b73df2d3916ff3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7b166d7eab3e5b4ad54debbc0fee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf47e1982890847e01f8b51a96538226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ebad5beb402f063b1fe70d3ea00a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b3b7a655f9cbda9c537552164ccb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d783cdb31dc37312a168fdc816866229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f0c0ef4e9d77b0c710dcfefb211ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64d46f82b2e497e0164e3850b5c8f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570cb7e35dadea9892a8f30c769213b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807f2493eb6036d53ea2cea839afaff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f25e45a9414039ff0b21d983d06df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a3396ce5a267ddc3b4b2446be6fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ccf9146533233733cad93c0575fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1cadffc66de50b40c24614a0e2b38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4b386a6c101b0cb4c00b896cdaae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5e8e038233f83861105d457a15f6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4354137e8e3953d2cacbef777e12e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75656ed3528689391e827deef7277e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378dd5425e24fd28c16631d6701a57c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900059b0280651ead7a0f59d682eb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d37dce9e2b1f40515b2882d5f58bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475f01d65020a03caf0eee255c46b95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4db83b97d640f4d449e564af2fb40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac112e714887cdbd8d691ba084e7a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b22fa088eae74f32a9e8ea329b53b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e6a2e53e38374d2c52692ec7d64a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea73ccddc3ceb549b1104da59f19be7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b670417335a1baa4ec325f10e438b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee22f90b6e66046c97d7073542cc31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2898e99ff65f945fa5ee95dd8cbcce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559bba714c2149a08942937e8f57840254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dfbd4ed4ddf16fd547494663ecadb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd38b14eb9d4878bc00a138a43b94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1eb0eb38c57000cc9c4ba9f79e35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3fe947a451cd7d0841161d1e38fb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4837cb042cf7646ded9d831752c67b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561570d5fe6a060383d08f0606cd061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696667271c7e31deae776331d8ef936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861399ac78bd2f7b79b6f8f6b33e0a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2925e6b0cd973206a453b41a5010db0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002049d851c6ac13c5144bcd749688c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6eb81a6100ca588239ab9c5aaddb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dcf2441832392234860a58621be8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99715cabed614d975ef3bef468ca3c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3166b4b3f1036015a890b4078323868268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59f6038ac7974dc1e89fd9f4c4537a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f082affa85141677304c9d854c5a77d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418e59e4a1fb0e07f1e396eb2c7f33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2774531fed74f1aeb4cc27876442c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c6d0b829c2dabadb3f9ef0fa4bda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db46d57249d4781c0636d6833c85ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c1abc84b7f959591456e9f0154d81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9654ffe8f0ed401f840574b4c4dc16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d418afd002e31244728cafa471d31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30126f0a8d5cd62653149dd993af09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a731eebe58bb45e9d91a77a0a2f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472717de7dca55b2d6fff896e05d35ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8e51ee431a8f52162056efcb414a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d9cbc421b9ae1f16f3916f69c936a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0135d5118228c5b2b40bcdc70bd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e1c61f2f586fca914910b83c8b75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b8a49e6f35ad9039e87502ecc574285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a0c87ffa6f89086eabe379ce6d3ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e61ad52a8418d68c0b303c8c6475cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffdffe579fe6d72210322d25029d79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf28f58884fd7261d04e92e6020e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08414a70f7027b38a4163e34923714f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfe6cf1705639fd86504346f65ea38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb545d8fe8e15c569da45fa0b57f8d75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529890e7dd59f39859ffe3c7d06eb485293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363390e074bf1fe8108d65e450fab00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e98cde3793b5df277f8bcb375d66ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651686c565438eab1cb81545efe7bf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f901a171f4b8d157f072c066fadc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d9ada631afab55fbd017ed91b26d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d3b3cf06d5e0ed0de81e1d669d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ef342a9bffa9f6ed8d6b8963bc680300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79fc7585b57f78cad8b9c9a5305ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9077c65455b19ba4e08b142afd71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeabd909fd8e821a3e575b7c1ea5d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4e8f3b074bc1e578f591aa66b0029304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1372ed64bf9f81c2f866a99ac5d7d3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b5f98982219bae3f845c0627a0be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73b0e97182574d53afe1b83f00dda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87661a9e5fa9e42a1c494cdd148fc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392cf5a2ddc3d255e51f3f98f53b077309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472315d5065a01109c5e21ea8c9e7e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ee3e37403f4569cd735fd1147fe0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693c96e35cf62696d548d68120721b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad95e1ed0cbea9d8a4277b6fba4b9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d0c23113edb9e2b99dc86fdc69e65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694db17fee0a5a8b8a7799bdc4a9573315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a75d1f58efa09507d479e2a2a1fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dfee43c59b0ace5933365b8e5ba32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797457334eed24f22499b35d2d13cef1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d7fadff1e7140ebd9bccf40edac46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f89a0882650b3e97a61b1ea6289362320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54121c0cee1a30d711ba4bf580c9c0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62553281d6c4edc41479384686ffb18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0deb8aacf6cfa94e93725f93f0259c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529564bb9e9b707a8c54d1b5b0cf5685324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e3c412bf82c375c1d93e1cc9c5df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be1ee1ea844355d8c1f0dfe810646326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d64a9606cbaf9dbefda232ccc5439327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7c2f9679efb3ed118cf87e27d76d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2507b7b3137c48fb7a4e1d0c91fd82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd3ddc78cf117fbfa2a4da2ffa49f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd1856915a75f0c224b0994d1ab2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb9c49006d3e26cf086057cb82aa3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab6078da33b6b1001b19fbf456093c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6b990477c6dd66f422f5fb64f1e14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d60cabf4740ac0ae349f02b7b093335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027960c429eb946dfc3ee522b5bf890336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbea62f443fe34c67104733210973337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241489ffccff2c03cc24b8ba1869b50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6499cf944ba3476350ca0bc3c461597339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787be5643a657bf335e043da6a6c54d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53a4b132efc17a3d09e78eaae41ed9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825ef6610c8d00dcabed6d8b093de3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b547b0635c2afde6f24c3a47c404a56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17623df4dc4fa45f5579494f5d484ef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6958e08d12f9874c6b1e44032c09ccc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677ab07f53b970bd45484e7cf78ce56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bfca6492e2ff706cdf859294ee289347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d238983d5faf2b4119b4269073ef553348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c475093e3cc154e8c520d662823c80f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca1ad2b63bac6c25e263c555ccf548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c484b390de1675d99830e631dd91251351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9622b40f45d514bdf4c49439a69cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52217a27c25f9b05cde53da5057be7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f812a89f0e79caad142e2cf886b992354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc624009a1d22b0bd8ee828afb11ac2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ed8144ceb3acff3edef2a36466dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b40ad0eb450670b186c96c732f11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda5e76ab895814f06ea7eaf9d9dd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8402ce55510279e270f4ee2d106fdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c29b15d09d256b864bd748508ef78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a073ba8f50bb7b93fd02d79efbe3fb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13069fea79c6ecd8a4da7397e534e86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b744e630478df28848b31ef71becb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e03341656bb5c075be6e765048f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e75de990d79f694e3a2f92b54ec3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a3de84810d87b56cdadef361a10cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad52646fa056b3659df9ce818a933367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb0200516111d3625f59944ad754ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360585e810ecf7bf58ba3f37a70e87e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d598ed926791a56c59aa8487c66af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3e3fd5a2ee9ccaeec8641b3c56f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688b705470ce50aa13049f0a06dc31c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0339b2f1267f4284d9659b2564d7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f990b98c89e270ef41327998aa1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532422e68a5bf63246eafc7ad535a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9178af344c2b1f55fa84deadd4928376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79fd3a0e4d3aa081bd65a26584d5ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd473d21b6bbf8b374e5873da79ac77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a01a2c11518cc107b115e31cf2fd4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab07788b0047d293e73ae024beb50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971dcd03f790c2f906b40194f9eb00e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f96fc9507980f073427aad3a424e2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740ceb0db43d59009bd881919347645383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ec40e185aa3b464f2e8f59d7ccee1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e42075c1cb31a78c4d854dc9720c8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8903f0216adb8ad370072f357cda6ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182edaacee2e4f8102968e9d17101bee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fef92e8a543915925fb1e2b3d8238a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9868811b7538405d7199f33fa4d3ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c215aef0b77336d027d81adf958512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c1b7c2b4d663eddca0ea616c5142391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186793a8a8603da865eac6d875c1bf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270957d0ba1d92503c74570bca9b0ebb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026b708e6ff0b276c75e7b2f252b152394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98f4f7410a10cf5c666440aa97172a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88371c3c76ab7cfd0a20feaa7967795396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa834d9097193d8c889df13f2814b418397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81674348870e74fbdfb7f650d40e90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eb66854172b75ad476fe98b1a0e61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8924cde119518da97682b9826ea05ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154daf1ffa4273cde46f0c51b967f132401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034365f5e7953dfdcee06c358690b3c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c424f99ff7fb0809db451acac01ed0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d76e86718d1655f24c99c0057f02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adfc30d99cab0b7fb5640fa33378dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc75f4308ad3844df8f96750a6f86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71250cf1cf355de82c7504a77a5f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586b608b521599eed64b7d550930f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620fe16d9ddc7c993b0c06ded95c657409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826186eb0df82c57644ae02aaec39b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12be25318fe7ba02e369c3ae647591411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec0659d5861b6981bfe6457c386671412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999c391c624346023baa98defacac3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec0f13add3fb143576d4a110310a09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4093a34c17c56ae13de91e2f10614415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e89f4085dff645d0f5c1a5ea6aa09f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1feb29307568b9247668202f40735417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ba4b9933dc72d44590168eae9f70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22aa961e8e615c19bf14f56095d32a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca4deccb3838578ee2c26621831b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3f8ac4dd92db9abee630df2422567421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17612d9dc475408a7275854244f12f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7e1c964ff68916e873b8d1b21b2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c02c8ca7c58c5983a89fb8df08f97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee425b46715faa8e078e7711d8a30f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f9d20c41c5cea35ac5425eeaae9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc645baa2e78eeb22931ead9a8f0c57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4204e9cd5db4bddf9c71fb2ddd81576428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641d0a741bd52fcafd283ba020edd78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b694a78eaec0838085cedddf3980af2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1532ddbd9a8e54b0cd0a420bfbcf4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2225364baa7af627d43f8848c11b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751e2d4f222d0f76515028a4ad3a8df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfdd7c1ded467153181f55b9617864434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4c916cd91bb3f7905f1487ddb84c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad5d66e173910cdd8ae934abaad434436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eff9548f8bcd1970128bf2e672b974437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbf62b9f3fe5466c9305314da5f2eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc60a82fc144908fdc421fcf04ce9f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b75148632884a5584080687ceb5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdda11b6f52b3b3dee54e7bebabab7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c28fd06319d361d116a7b52e62aaa8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f732d5235f0e826ba2d2ffa87c91c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3231f96f919143b337ba798c9d9aa85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f97de176fb2286b8cfa1b6ceeb6078445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c331bf90e29f17836d079556621c00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94da933aeb5c00b9207a4dd5916aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb38b32ac222f37c2ad850471f1abb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361e8ddd02ebbe9790fb6c03a1eaf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f4b89216cdc10d8b21ed5eb30ba7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f501fec301e8067489af30601f7851451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f81428c818a701f21a92da31ada1ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a79cdb3fc86503cff0660afaeb2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc2d48a13710de723aa933c0c95e4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba01e6841d639c269a167c0abdd973455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e2a22f39249c7164e5148ddd61a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f82d6dfec4a6d7a87619b9679b53e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a2486a27dd1fcba78586c6013623f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809771c6e481fec3d492356e6aa88ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71facfbba6ec3a23b52d0fe16fb0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5242288dfa5bf1e4c09001af603f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8199b9d5cf2fd388c9c666366d88d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc61e9c782617d15cfdd00eef9776c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163b50dc5bb5bbd6cf77f59c100525464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d931e2b1445b47f2dfdaf562e3bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb5b41d6648775dfe804268f1785f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbc6a9ab23f5ce7cd13dcc041d18f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402a2eec6239625db465d68005af2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730fddc67dde3086b14a49ad28d0c0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb0c4621cf9b3396072146a4d42f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64532b2ecf49ab89e309b3670ca52bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c9d7292cd10fcd0db169057b1d00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb00769d7fc401b707b7cb16f8b134d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29973ed2db6132586ad94c7177b5a77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188ceb5d6ba36e09f24cbb7e98cb946475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a9ef86eb8bcccd65d4ebd53604eee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983f18deab6d11f54e30c31a115440477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f16d00cdfa897e37d3ede5ec07cec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025ebd5837f5c6224cf5441408484d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b0965522d6a2452bad094f2e1a54e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f57fe74ac458500548240ea6f144f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3350b4f6e43fd473fe7605783e29c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8e7a581f6e26c2273f0165632cab7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc898dc9a07f3a2606fcb5b213f42b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf390c55905c8f7f5cbdca4fa362e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0b788ee0f7a6d40cb1e2a8496055c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d478becdc460a46c14744ca68ed2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b018cf30b2ad02ac1e4e218ee9b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a16f8a1048db014493163c8c12953489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd55e27c3759930d00252166402d46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383c6845db8094fba176ea47afcd82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1542c7d273e84f2f4a705f069f686e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e381f4e504a1e1f3604c5b4c8b105493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b1deaa0bd93c9678ffc87dbf810b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bb39aa3a2e72d14e9f3f0051d0c2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820ceafd26b55324b6437e2725c31c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a4a38f5fbcbe5af6a946f05922de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc301fd223d837f233222c681e971122498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7356f27fb3068557666423cbcdf9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed480f12deb630811c398d4c4bdd1f9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350baa68658956e3c1df0e57f32687501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc123760500da20dac1db3f1375aa638502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee89519ae99b319e4af6718995be9c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ea1093439b88c786cb83544a56a2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e30aa86cbd70973ab9639745da4f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f08d09efc19c088c58c0d04ec3fcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432079aefc6ab6287d1e4bc7c78967f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1299cd244906fb4c7d29b6fe4489ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2301075bd062d78a2e25171e9fbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c476ad11acb445d985376a256ef1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b635ba894e8c9774c6a2ec99f42d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee49683d16aaf73abcf8990963457512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846b02885c05d1934ca7f2b1f3be44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d77cc32addc09dadf4131dceb65a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5515ae9b2bb2c97118c4edcf9c68ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d8258a43cbb36e47872eff573a826516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cee3bacc1ab4e91ddb0881189c2ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59914ccb7e8d5add79310ce809e79e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3e8dcfe0fbd2a3d1d3a7c1b5a6d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a642dbb9a576bcb15feeefe8f288c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10bfc46d41751b76668b788b85e481521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514b000c7be9e875a8145c09e683156522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6022d350800f0de31fe84e9097cb4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb93bcbc1643a85da43cc97e84e1dbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec28de6e55def27c87ef94935e58c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41eb5ccab180448393491d2f2f3de9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8be4e9015e185c8b97c6314192f3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11443f4e68d092fd77293df8c9d727528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03ec9ceec5c01524a921211677210529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a648b8083d61e34c5c2071fa562f32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363b4cfe4a9e320038685fb5ab9da93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59681961e31d5c53e0ba890878c613532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68668a4ee61d01d24c28b6b9b435c5de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df18295e19a485aa5d8df8cce8d2db6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8cbd29ff57ab6b984a14d8c794581535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1428908a917fba8439baa4d7f73b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc5ed0d8a4b56c1a6061c461b00147537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5be3f06703ccc848a7d7694c16cbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93022b11f85e85c7eab49e94c1511c02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93def3e26cc6a08bc5198004c2c99ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed40532b797933fdebb1a2ec81ab5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f84e1c9960f217b15ae3dea5175c76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fda4572a1efdf7476cfedccada00a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f0c5fbccf676757e2e2c3d7059a2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ab0afcf4f91bc9763985cc105f9d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a3e09eef015ea6dd7579ad7ab5ed8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca382f59792425d4243cfc99bef49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf4d0a1ac8022dafd162870bc8091e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b9392ae5ffa526e788f11ad9174c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7506f898622d3ade55283888033745c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2f7e0ede0aff54d865b4cc2e79d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8e17b0d6c9682861cab3e0a3edbc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec74d30f9df3ba97a9917e3e185ac16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39cceb7924a45304b6fe0d38a3083d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6b61410b1ad57a574b87d0c286c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3855906e2a49152b2cbc230529cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67030398905067ca2b590e198e97ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a6326f9d1e0f3066b137a1bfb663558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab243d409f47b3c99c62a46b1af7477559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e21e4699eb68ad28086e4e5f3b9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a5739fd32ddc087bfb976f7811d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379188f6fb31e363875e187e5601d9e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc3e1555c29edd7048f452e95e6c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a750c24dfad8b08aa30a945388426d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7905b3e5709baf86797338fcae8cdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf124382713019819899742d102db8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678edb12f842fef873258729528b6d16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdcd2473bcaf88a7f70c99c0c8b1d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23daabd8fb84b294fa96fa8f5a516bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3513602636a784bca62790d1cdeee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7be784f52cc0d2463be5344c0fc35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ab2fb179d18ea1e69cf2c095a694572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e65648e5bbc2bc057f9e96170c783d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ccf741537d55a8506d9f26207dbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011914553c3e17f86642731783d252b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693317f22362d7a6d4ba8e453d17762576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7964e4cf10a52046beb2ef176175577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd337a2518c2fd97c13d6137145f63e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a77c77d3c58d083bad8ddb021a79c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac56c8fd6f81967b9cae695a478159f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e84489c7701359bb3566b375238d64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4efb9f67ed1851dbfc5651dfc9acf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a8d7c52e794d10e30897ac10477d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727207a5752af2c717a67616505d77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cbc2cc305674f67810bd3ccbfacc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323aefa5c6e083384e7b33d61f8b5b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7a9e2d35474501593e1d9b4d9c346587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20343e28033fa236c56ed683df11a996588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d6f1ad6c9e6578c09ff7864370e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71128d733479136868c95b9aebeee4ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df579f6e8e222b25fcdb17786f93b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f951797377f4e741ef7165261fd2d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a9e5e8390bb0a136aeb621f500a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51245a28b158f3d9615212fe498930594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed9c0789fed35962ef903da42884d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcc420e2c1d3da83b77f61c786eb73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c2b470e1b2df90c911ef0c93247e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb9362333aea446c87681df81f9532598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d7033fa508657ee3fe5123c30a8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1b7accf71c722524533197c0af0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3aa0a7141195d39af5214ef5df0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d20b2d486915ac69a5e048471a1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad116c37c6bfe5187d402c7ff60d9f75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84aa173b5a5b0b3db69161a41c7f53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc3e3043402a62f2457909760c2eb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c7bcbdd21f418fa41f9e1aed808a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33ccda3fade88ac65750f879595ae8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d0ac22b3237b0433e36594d6e93b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb764606f79dd1edd66d64a08d199609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddecd4463e5ddd7388ea4ca21bf793c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b58408e04493bea31ffa252b901d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4ad439d974ca92d15f31299c7e021612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dc034f6fc0e60fa44eea39241c726613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e428c2b182a9490c581c2f8d5f5ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdd43971e1ab617832b5e4f07475ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b9e9ed3c5e3f77c30f9aee4d0e21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17200707207341c99b107a1bb8bb9de3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b99c3e921389b4efa4eb55c430e660618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a7bc9e7eb571169f3976b61e51f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f660c8223359b27887658584f5115620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43724147cb8d4ac31630b865658ce1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d381129e783389e104549e8e67fbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788dceb42036400e086508ffea370ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da56ef1905ad5564dd2083d0a8da3d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441aa39b020826ef249590ba90b012c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782504b43f1502c3bfe2fe4f76931aba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcfddca31998604464c6c70ed408e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce269dd1e8bc5916cc946f52b3f0931628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44121a2286f8889422691d3f81e0a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f936fd43b141b373b9f92d27fbeb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9411489a1f4df7642d2378c2628813631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357c32bbc3839ef4ccafcdd7d59a62b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2e1b0235aa5cb54606c3c3e6d9ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8a1697a0863530809e830139961e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda65e0715403c7da9e1a7b976dfe4c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a6c763c3b249acfd449f72eb9dc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb8836b61935f1bdc79a77c63cc9f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192808fe08f8423e4038dba8ab7b8ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bfdf2679973def20e260e56383bbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a60d9520a0c209f76fa90432281ae5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6a8b57ab1eaff6b33656d6aae3b85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333c2288af19acf1e01a45795d3de7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52224033f940bb64dd9648e2f5153ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1e979a7c78d3ee9b7e51f013569d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6250f80ac8f903f8b27042fe34f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1343259726bf69a373750177e73b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f547a2817fd45d247bba43ca7bd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac79fdfaf47fa3cb565fc31c315ca22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70583cd6d88be81d3d23ff536db92c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e344a4cbe27e8e7dc7b333adb4c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a01152d6ae259edaaaff132b9d5f95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026566a49b7a2d71ad43971d02c027c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a136ecb005a1a201fba060c7fb54a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a5dfb7e62943f7912b6e91b1a2ed0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b46cc73fae9dafb26336681760e48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a67663457eb179b887c602489fe93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af710829438a74890bd36925e617f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d219f71fe444badaa098e1fac20b874658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b460339222764397faf914445152f5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f947e44cb741a47461d728fd6e7c911660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799462470c01dfec1577bb448b2e823661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbdf6f71d71276145d8cb9cc816317662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3baacc8d4aa39228a8db1db42cfe9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002115f59ae26bad42ddea7799e990a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eadfb2b3b0205633847902531ec7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccaad95a43bff6e0c3f32207caf838666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56efefff7de57b7dcd96013218ac7c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2237e69750c0a839620820f8d47103668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10e53ff6e1c4734f57e89834953df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a630af505c1923e52a09355c60549670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f45d4b7342df4dd87ab60371ed5fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad591cbe3d714972f5c95488698da5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93205727af14668e36f30ade2346fdb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0fbdb6395cc45cbcf0dccb20cd4c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66c5942bcdffa2c11afb14ae3f0770675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77db9048786c8bf5a2b910de8647f15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab1e6cd67ebfe63579a36a71df8066677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642d1f6bf6662b4e8a8f39ec0735714678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a6deeb4a55405d7eea3cf91ee68ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f344ca28900e3f99024ab0b1ab5fa40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b6a3d53ca94c8828d8574e536364f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953af29d7729e762043354fed2a4baf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdb04bafee8c3dc8fbe5e920322594683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7230debe64c661751d2df715afea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd50c0c7a08e78e96ff33c7b93229685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f752a292a532a6be85b743674603d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c725a2ccd279ce5fa698d2dbdca25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2045ea6588c728bbca76e2763dd18d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220dae5a497bef06af14c2eda7d98d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ad98121e893d33370599cb069cfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e2c3ad36486dee3059754ee4747f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584863f27500d9eb2b3c35ca452bb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e0de51123f71aef0e283d6a651dd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c99c471bb846b5d83f9ae6e640e10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216aa1088e6a7d227a65aa53f5354bce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb051d6dfab4ac3fde6624b7e59c783696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb4786686bc508c7e25d0ba2ba0cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123648274acd7feb5e0167430b2e3af2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9a419d47f045de057e5642b54d2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c092a6d62a35cc1be2078eaaaa064b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db28fda84d882788aa31376e2723d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a983a45edc08a391858a4bfe24a03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de628306cb79d7d720fb56d3c0f6b635703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb3b92fb3409e2f4e70a2c6fdb059a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c539cfbaabb4f14ada09cbebb38d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6416f1dd45fb76f1c011331af68ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d75413d784454c76e54dbacce0671707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338420186e6efe90d906b13c9bc250a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e6d1880f1c9aff738b17fcee3274709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2483bc7b068a28cc64fb41d6108d8b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced2245a9871cae32e230b33a56129a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829425cd175867705370f6c1ffc876712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7fd501cff6a943af8127808cdb7a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52124ac7c02c205a15762c5ef14ac8fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df419f1bdb2b6cabb815cb64ac6df3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f00c720fbe0fefd657da94d74a256716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21f36e0531c58b57c15c72de401ddd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dabb87864f03bf851d0ab10213a78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c711e228f03c84c53fab7bcf8cca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb8e6bff6f2faa81cfd3cf3b254a84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91523c1a80d7fb27106afefe6e553726721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a76212e65b0a2e069fa672bfcfbd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4eb0c43bea939c0b5996e72493dcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6931df54c0f497081434eba3dabc11724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d738d5f7ce071cd99a00be283266725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22224650fda8cdc7e2fc0bc8f8a42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a44a8ed59867224e54a4c8e4b12531727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55befefb1d6eccc139f33a119aae1820728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a1dcc096771c8b4eb18d90d255679729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7418afb7a05052a794c1a4b1addcd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c7b032ff7818e131074beb3b1beb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731db623323fbb393520afa621da81c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43719dd5119fadb41209333a679f3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d775375c910a2c36539e64407d260734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb6e68ac7f2900827ef7bc4bb59a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5185c961588623d57c6b4b664e4fa5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4808b0b11d7de0145255ee8d88618737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9273f9ae007d3873fa30d7c41be4cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74251c81f84f7f996ee1d0af8ce9ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549125f44d75d52bc10a85e9ee984c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50185ec8ea743a407f13fd8fb7b28405741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff169b9497446d02e2c2fd8905ba7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c25262630a1beb245d88738855e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa9b571a80f216740cff11963dfd0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22164bf9f03226c14851ef874fe5e1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54e8acfcd5e625578a307f208f73c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11505c64dab63ba6cd3c571569edd770747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f1fe419eb3c9b292734c4973220f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaecb91d5b4af601ce28b7e59622334749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcff876b0cbc7130d65cd740545a53a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef7f0ed4c92f995e92f206b6f68cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82408ac40e4e024214d7193275cd14fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c80275b3ed0205abd7aa733577827753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bf2a3367104c6d69f80c174782c64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589261914821905001aa66958906678755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1127247e981c6dbf91fabc3c5a3a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fed5b61d210bd22b5e0a1236afccd5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad856cc07dc3d0f3b3a60244b771bd5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d730e504bc481e085b1ceb872d06759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661dfd628655473ac149bf241bb350a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc4daf90b6054a225bd604535d07d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf62dafe6f1ab6bbce8bf72044d45ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a66e8b4479a64d5cc5f2cdc6a8fed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274a52c214fa3488c489482ed786c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811d2f787607a9da8c8c7324d784a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c383578847ab63894c3a4a2bc9bd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cffb2346b7271d31e3514844c161b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20a44a6ed0c2f57726dd06b1ef0dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b729e2e23fa6bc977ab5c291e91ee6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50327fcf452eb4688de3898958df111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba187f656195112949a2a660199c79512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff70b2df6ae74f805b5b6fea13245913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742d125538e03d4768b0aff68f9d8c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2fbf508d939c16b1ffe45b9bb1c0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed828579475006f1a5a1e1b6ee634f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde47025100919fe43d70b6427572217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c5aab11b10f4947c8a40c836c1f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1481e89c541b03dea620359d23c3fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119faddd21cdb81a996a7a9ce8c2c1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d81bc3b0978a8fd6ae4d743651cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81525ed37a196efb980a32e6c38e9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b30de42b69f6527213242716669523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef9a53a500936a2133e893454e18824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988632e739206117b450ff992ea0b4b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72ce9792a0bd48efc5ddb0cca755326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f15710f4d946cfae6d0244f59d77127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f8d3ce132741f2a4c72fd194b997028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a8cb053f1f32edb96072bd81f78f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57e985154f0d1d06e451a8c5745a7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe8bcb0f1b0ac0a7f6a0c238c6f80931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fdd05da8eb3b5c00d4ec80b87da7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5054177bef3f5c25df73467c9fef21e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0808f3d2a4ee94e9955d53dc5cdf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce65d4a7d042bc4079a5f73d0678ae235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36df8d583bddaefd0a90509153f2c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0854da46e9e2d8659a7ffc30aa4c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b3d25b909b955f48d4d9a7c5a128a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3df474326d078149e15d3e5dfaf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee135a0e2d0935a6dab90d390c094f8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb6f9d2dd75b24fa8c0df073bf791b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afdc2cb97a416e989352e6e9ebde2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0eed965d7b0359f06551e75f39c5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac777a5e06c36311f3ef55bd92a9eaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63231476edcee351d7ee6a098f5318845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295724e0e3987d0fe236a2cfb9e475d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85afa06e15ba4f570ec8d92bc7ef3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3d18c1321ea061db7faafaaea458e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0a90afaf0b2f0e9c3b260d0b23a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb714715460a3a326fd7dd0b8d40b4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abcf7dbd939dd65c50b5f8d18bb57a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3a37187ffd5992a13155d426e2ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d787dc701e61791e4d435ecb4e31a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e6c4c5355186c87252a20cd589f2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f10966a2daf0e6cb24b9bf4fd603555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e536a685108518d77e4a23d960e627256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983bc41ab704d9c4b4a7ca665350c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081313b1d762f1de606f802d3d4bea058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d446bc2aab380e5433eba7d493780659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170460184b57a861e19298fa68893dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c44fa80fa9180acf2eeabafab4eac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc91ad59073dd68b61210ecd3b5174862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69156d1e9044a290e8e4fb6f26f9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab453a2fa42a63951695f5ce8d9b9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f83f0db770a994c53da81235590d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24123892c1a1f6fbdfa09c88cc8f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fce79aaecd0ca8fdedb1d448a5dccd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d3637d0a140d3dcb6a7477c9029f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daf47f13caf2dab8867fd1804a907369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8449bef0843e8b8cc77f52f695b1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbe0536ccb8d38dd994efd3a7ba4e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558a179978f8d549cae99f2c22636572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f5bbcaa48451c94dfe5a1d33fcc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c81a34621179a683b0ddddff050d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b2937e7b6c0f3b62ab8fe4264a9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77fdfad3acd5d0bd53560634afd1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5b5fd3a933e0570b4e2f2aba4aa477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3900453940d5882d475bed5614ec778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdf71bc1ff98d0b56674aec128bd7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b14e27faa9ab2dd0c5e94d2abe7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c31c3d2157966f2685a073207f7fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29c263b62412625885475e2739a51282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23961437867e94f14e7b69e3fe3d2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a03d63ac31763818eaf2dec92d60784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0d4a1cfbd652afc28d1c0b282c8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e5e823a98987bd83bf94b1eeb46686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e144a956400e36f7806ed5dbb33a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b218fb8c04e64fc04c0fb20e19b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7021dce2a444a8e97f84cf4bf1c82a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d464f26205e35fcd169a6ff108cb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86566bb7058239a7a72322d57d81e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8aa60bb4464d8b8f134923fbf69b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093cc2a79df8836b8fc156c5443c29d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613082d9aaaf0a1536756e36a16e62f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1c8edaa7b7ee6f519b68949e0ead95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2e76add04e1f6ab51b4ecbce09cc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419715f67b66722bc98b8843185a165097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92fe43e28ccf1702ee8cac2ea1a6ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edbaa8e43583081981d110019bdc9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd79329c53d28541afe10c5e38edb62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88653ead9032e2ca44b5ddfb8979484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd37c83331400850ace586a803a4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86400f81dcef31da57e3b0884eee75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacab26a3a9f45734a20064dbf0176104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65d50c74dd70ec869fa58ce436bcd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866da77b53aebaccb74b76fd4efce47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15de2289b36c648e07de892f972c3d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4680477bfd14cbad75a3072628ee52d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca728a1a8026ad37e1402b62304c397109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21378e984ac62b7d1fe8049b52343be6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91d7ec7e0ae19337239b15a4edd6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdab4385b57a99a6658f1bcbf77e60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f8a4e7493018aa35e515111a5657113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b22a30f88a1ca6aa8212b3cb4192114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b851ae09e6b3b9247984db8556edce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7247feaf313e06143a16489fe6f249116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbe5fc169e191e07870f6a801720dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c509e6e64853f543e928c468f01d84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61eac6afbad7648768e0fea5667ab2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d083e2d10952959cbd525472619142120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de887145756b39ecc99feb2963762121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a03841a2f2792547840aaaed87768b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e4df77a4206465697423dc397c11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776c321dd16732e367e3eae78fd345f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc681147b3386ae79159e6faf52257e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d4d49c6cc6a0f3b37b2bc86dbc20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b932d7a940ec3f054b0f918813dfaa4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f041cb04357aabba276c4636541f8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4602c60a82c75d06903bddcc7c17fb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dafb56392b1d7f1a07934fd6747e12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9d65b784e0444119eb2522fb7e0eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a787d11ca76dc33aa39ca7f040f3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011f4872728582fb5a64af34bcb633133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212bdc7f8416150d4a5be4aeadadab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a1e98fd9c11a261d8cde542114930135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db11d86d01333bd8a8bf3b9179fb043136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b6c050496c796359400198dda0a3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f55edd6a3616d94e7fef0c99ec742138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaae2b07b4a8ab37d8fabddd9b5962139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a82af12104f973ec0964c0ae8929140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07764198883f1182016f5e8537430d8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c589ce7a643dea1917cce141ddb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b925528f9f87daece74a74212489143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223d809426bd2b23585834457b6132144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb731d7560fe764fb7bde9f629963145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a76f89686dc502cc953e925f54b849146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b1d836d9c3c5928a33f619fbbbcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298653a441361cfee32b7c2120a04a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211644e8ff632591f99a80fa2c5e510149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94785b5bf4840e22352231069bbdc4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf57bd82cea55ae95e6eadaca5db3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4e4f0af6d5d819c9a58eda9f070ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34811115174d0de33745b318f54ef53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd5912801220c790eec1cf9a4d5f7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da248661e42d5f30c9d78a3c98fb2efa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b73a01053baabfd8a130c0e63e14f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d5fe8258e3e0a9206d7bd1cb158f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f2b056752e3f4183f6de4f34f5283158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030e811ffbf4e38b39e5e539a0c71c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb568a572848e029dd4bd828741f7ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa7bf348c468808f188e9a65d7156e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0016ae0115ee8e1c397f1a47ab496e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87d726320dc2addbd7354301aaa047163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968918bd6081ba7d91801608f97c707164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf4722a34f66b349c44ec6f9e4235165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22741e3975d176648a7bf3095091f232166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706704b767d297c35737339c1485d4eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ef25821ae0d26b09303c0ac7cab1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d811a9d6cad51933c03c84ad774f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2601ce8e6d9e5a439191c2e87d8d50c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733de28221c3163da9b47ada85bd9b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab31ca0b89000856ba32edee2c261c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91190225753b503a7b28498bb01ac193173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918048a33a56b659f9beb7db260b9b57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db18d4b7cd88f48a0053ad827b03bbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a798ba87b1880d04a86b598e213f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385981dd47a79f03f02dbd01d6214db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161308c29b88bfc33c3718d7132856b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2198bb66277ae37ff644dc47b1d8bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e25ff544392f241e19c65e23e0bce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b845b76bc2d2c8e53e58fc2688a0ccc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f5aca974933d6cb3612f0e491611c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3e60c68d10bfd353e0fce19d98bc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8168d9219905e4ba13c74ceeebdd86e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf908e60130c4731654c53cc059b461d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c5fa69762b9d8a22ea64ac378708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6507b3c2ad7a0a3b7c930b15f960187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae651b3a0f977e1fc7aeb40ec1a7de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f951b45375bfec7083ceafab0280b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201a54143f93d8cf609dd7aeaf37a66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf867424246d57ce1568be26dd8d54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b6cbf93872ac22de54623c14dd8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f93d313421c556b7827f995af9aec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321038127247c50d12b3ec23784e79f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf27db4ff521efbd10e07538bd6f1da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e571ffaf27cd985f911a2c7cc68d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b17ba5d727708badb5c81c0fd09143197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58af95abf5d14a9a80aa43fdbaa490198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3351d6d18dd4ed02ca6cd00acd25360199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e1905504b9b9a67552dcd187599ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75629d22334549d166a2884af45c983a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9681609312fe2095cd3f33b3c2db96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac7e7565ac2b6a11c5ca350ed731bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8cf2e8d5aaf2041eaac981d533c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca69e256962e908eabb6073dbd594b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48489c15917b92e610dec2934ae788206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15e0f29b91953e09f2e8bad433a68e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492c98b18a96c48c9c3528971fad89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec99cd34a89ea29074ba6b201a4a20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f454ff142cf90365dcbd502bbd8b0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447831f84c024ed79a59c4f17ca80cc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8164e5deafade48adca1807391168b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d59f638c598e0ee625d15337f93a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c4035a45afaa413417a34bc5c7d73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0291015bead1e0f9998fecabd931a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ffd28d259d8be6c4173a601548386216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac6dcdc3df9382d36d5abc94eccb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e374d0089208fe748f51f4492bb2f29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4d7737240446f62a5ea9017fdbc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f88b5f966eb1e0a07707c33df123220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec19459f4ef46b902c9b0681f085d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73536adb9716e32e81f156ffdd050222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498804f707d2041b7bfb9048cbacaf38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0852345fc48d29007826c938b47cbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4685e089fd27f6a56fa72d9410a3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578930e904ef639db5c143c7f60a949c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293fcc1014f6a6bf5cfeaeb5368460227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01d36fefa3e507092f86b6ba6246a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3db39f73c66ae2562121898ee1dbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0971b586808716e922fcf9ad8f70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d937855c47dd18834b12998588013d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f054bf216fe2596e83dd4f00ec1794232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc508fae0aeeec449d721cc68318c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dcaea6297145e447326a6b9f78d92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f33567f13b923f7871143c8404ea1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773f205d53464d8c9cfc6d2d295f35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079aac33d4111ca56357588dce2ea64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b042464b2417876eef54881dd6f2c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabe7b633b005089683739ce390eca7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63fb06b96204c38c3b0d1ac3538548240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f0f49d6ca0d745321a0e39a97619b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56535d8efee8007733ec367708c2d67e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ed4279bcad081d55489e57cc42ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9b061c6d2211411dff96c41048b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd910b3b96a7c9a73e2b51160d2028f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9022e32b6f660925e9f23a427eb1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f181c63cbf1ca6467df96c06f43a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e2939f4586cd7ccde47e12e6f5e6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384277fd41c62e5b9bd3a1dc5e95a16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402933634cdc68ef8ff3668673c88df5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ecde501a14bceffbb3a8ad900d92a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa753b9f0e54a34e183182e936bb3f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0bc51a6b26801689e388cf44437d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dafa29b678a33bf9a2d8635af7be6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb45d524920783ed5ab9bbbf30c1e45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5adb042b3627526364b230783ef45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af70cbbb5c7b6c47e296335a981957257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d55a5362d7ffc1e27cb8a5b33793d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd43207a9f1dfb57c603a9339cc00c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f69f582e9655f783bd63fb294a0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963dd14454edbf5dcc4090150ed027261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ae5c815e8a5d186e7bcab68f5ba8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5060fb62f6c25387dbf1d9450b58dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef11fbb08f6c07a77a2341851e8a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbec7ad21912ef14ab6213b47af34ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11a2852d8084d4fdcfc0c361e316eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb236255675e9492609bf12c1c4569d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533b29bd1a0dc0a06c1a8c065a666ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea03a0cc2961651f3b49871de29dce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc8428ec9891cd915ca436f5d382a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370113a70793f2586291f69642cfa5d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ebb8493ab3efb1a950c7a65aab8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f454864f8381ca8e964bec539f966273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea8c8b502f85f6b5be35e04a8d669b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7306327e6db9badd8bf1f661c71ab0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0650e07e74900d8269608ae5176ea7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec423a3bdf540ddc6c99dbd6e9ca45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a15a0b80eb16d3b06a28f4629006278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae867813b577ac34a4253b914e3ac2c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50967851624f113fcfbb843e1912ce65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5745a9750acc92603e2f62b52ddeb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cdd5ec35c51bc95ecd64dea27479e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d776c3558d3c41022968e336e31cd1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d33bff10d3786f59d7e9ad2f2e530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32715f3e1b4df5741029e5188f875bad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b545159af27185edbb7e2a2ec7335b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaafc591f147c9473ad2220e4ecb4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe30732a6b70d4418fd1db93f9221288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a573f4254812080bf7df76869d66cbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfa72520f7b155af7644de13990790290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7541156e17e5c6d101621fc551d6ea6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a0e44ded65d10246d1da9ec0c390c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c01ccd0b5cd45be9f1dffab8b00c71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50510ced02fbc6900a26f66b828aa9a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1abf77c36d50d472d8ae8a15153ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950bbf3a6b379aefbd5512c463dc2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d19175db6be0caed43556c40fc908297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07678e6f2118637292a6040b7db25e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c5d2e33e14f32b4b96bc48f26652299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc86e419cdb7bfe80d7b9196bb58c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90dd9ee6e7bb02afdb54e11d228732301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cf10c79c79513af81ce8beb90f01f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd4fb58781373c55564f66c4f1f45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e456faeb10c3e1c485eb014045722304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11353a60982e6671fa55b8a2802632df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b09b22e8ee140876d8bd86c6c7a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e20a4e837b40a66620fc3231ab12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d34a8407c6c411de90ec09c333933308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ef6dd6777455fec82282ff097e028309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91906863cbf7528326d79b108b5049310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d191597ef990443191dbdd1f6a602be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489563884d205714401fbb18eb1fb92a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf94b888da39f4922d466cfbad22c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7c132187d4ee0f7324e66ec080910314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc48cb54dfdac57782a800380609bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d3a9c39a403be68a55faec3b2b97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d5410c0a7ced10b1bb5226a189cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac35a7ed7885987aea23c61884ab95e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f753c71be387ee800ef0247cb1480f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f7ec43337709708354247ce75495320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57cd5ce293788d815fefc9a02b6e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d5710ad120d86a7960ea6ac9b419322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dda0d209a34906d6fb394c1d24626323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c156bf0d1ac801b1451da584a62af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cd425ee9f43bb147fbdbf354bba6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f70bae336bbb4dbfb2e2d264f78b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7182894d55edaf8f7b25ccfc613f43b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eac8c833403724f621a73b29d48d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc877382584b7ef7ca3ce520307c2950329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578af4d86d4e6a45e535a9061d12503330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294de239a19ba9b3ac1f508786ca9a41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d0efe0f0d8e5e8c3f74a704c3246332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ed4017b491906e794ad6662d70518333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3490574883ef0dda61705bb05faae0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802baf7187f9de0a35a9816594aec3e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab25e1fca648f47b01fe0c1851c1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ccd36cf2d56a93af758d8fa1226b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09978835faf565b09d068942d6318648338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef537a00a30fdd9379c7ed489360c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ec248d72a81701b2ee6e0a368ba92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f9125fac93c80a5710d4660e50961341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0abdfa52e7941eb7c44a30467c9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3784e45537adfc128300a8ceb83b2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf0a59d790452a1ee3991d81ba95fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09911d9f99a7d4b2e3b93e7a5cbabc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d670c000ceaba4f9da171eb42309346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114db774da1b79b3383ad481822eef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b6aa7295a5658a5c76afe5713c6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916587a418e9997ce266043e703ab6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676948cb730c0db08660cf9a08ba1a70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fd33511a5d8bf67e8981230c5edaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b42fe8b03122fea76da166597b6a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf3394318bc353b771297f6b0aed68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352d7668df76e02f469142d5ab82d23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325af0146846219312ed7164dfa5d38f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4413fac63b4e947d0ea6e994b30dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79dde1cc2c2af9d816383991d2e901357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b330ee076bf12d53569736bd9049f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350a9c22604dddaa74777fccb3542f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f007f12ac8dbd3cd29896897947fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1148c7bbc5877ab2dcfbc1e960562b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7280761f2d4b48fb508a7feb5502ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c12fd289badfda3a4601dca1fef2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff0509be5108d82b62e938ffff111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c1e63893aab63b44ebc59a12996e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120926dfa2a5cd8c5954cc18cf70bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8307c33345c02e1999207623e61de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c549b050f302004615ec465923df281368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc2c06f14a2cf19f97a48ded6a886369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d145ee0bf9e38f9b5ef34882db0ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10901778175edebf49564e876701525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc967bfc101e163944ba7d21a1d3b3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c344edac75137a70668f4f6c956611373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d08bab54f1a0a0cc36950f39406f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ae3ffbd689dc2072a0668ce17671375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8068cc7c57d923e7fba6368773979f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33244182ac73aafb3ba69d3de62da5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874afce142fcbe26506b2e3a61e8d28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5815a275491ff22ae409a41861036379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeb0566c2a161169071e3317ebcd31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b59b2b5a1fa314b4c81ab4e2b376bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c363a6aaf7f58d4d1fc320ea97b003382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efd1cc9618582435663366ae8e420383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104e6ced7c5a829680f4c9c914eb28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f936994a785e1b7982928fc7164344385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f38332b4e6caa662915d952766f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad7a292c07227a323540aa3e9c77f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b6683baa2dc49eff17f9bbf4b9df2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db258c70d6f0b7d48bc1148e8750aa64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8063f6efe89f94f489a7fd2efd9d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7475f58aeb03c964a1b12aa85cfd76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b85fde43d4416d68d95d4ba52c2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bce100af8170b76d7dcb9094b840393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a2d5b4efd9b33b472e247becaeffd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788634fbc8fcf0a36a5f2fdf3e89234f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3efc66426e3af5cf0695dce132715396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdafd0995ea4ac74ccf58c606d0c599397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222951d1769a22d940f71f38e0cafe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314995d87c2f99ab92f886e6eea12a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10151bccea599fa4c5cc3920c41b4fe5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840187b34b8f2ba0ac620d1ad460dc34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95c9d443a32f3337cb82870efce84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7388c97233a3abedf8cfaa899f2c27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd5d9bc8653b05d2f27b30e15002f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767ad4b4c51d67092086c03d21a20a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b2278ee069b872cb4422385fedf21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ca907b17f247b2882eb7072cbd60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3675669cd4b14bed43cb6552fd38cd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f67a9b4a8f5207a97c9c2baea5ecd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f635e7d441d25d305354218db4de8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c36a94ce87720c4eb02741748ea4e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceacb46b01fe057503ee46aaacc114f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784534ffcb26c3b448beeaa360c6db0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425725dbd6c713a9dc800cf976fa85c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d91251a77c7e61a72c0034d8fa9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f5e0ba50527368d9f1c0d5b46c8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e46a894b0bd551c407fb1f9d76608417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826212fbb47e13426f893f56e7865378418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73803932f0c3e2dc897406d6104c8f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f76ff5c0da272192bd1125ba16f04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee25353abc9e25f7449ece7d026772421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf36bfa484ad00b6b804d6601cf4fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186e742d74bb9af2cc825bd69ee7da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c7c94e522bad23f69050926a39079424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c7281dd482030291f33bc63fe7161425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0e284e32396877e1acc3b2e9e26d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b7f52f567ced10fee1e88ea5d5ae6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adcbd17ba9e9cba5e528dcc83ea864428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e064432fbebc8b9b5651fbd5430d279429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e8e1343d3e7237b0ebd072bad1f1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b45ec451ba3e5cde47b722795c5bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7458ccb0fd4b9872fadb50f01ff1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da9885754a1d5e3a7743744b611098433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f7f1b0bdce12122001e79e48cff40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cfd3145f693b50c4932db15250893435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f22868f673c451fef3ca72b7d82151436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f31a83b6ba388c3a4c782e8a08bf9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c91188ec95d51fa6ad1d3e8b8f4e36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3fcc3d1657c3b95dd68dcc1e561df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401d7bf9ec9115a15c037fcca86b55c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6998ab767d8661e952b6de1ebdd69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74252b9ca3d6d8022e6c62080b1d3831442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b600e06c78bd3f3b264a8b7e77aeed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c329148263f5abacf11a52ff707fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ee2be9ea1cca8dedb2fd7bce9ef42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c4be314cb652d1a4cf007e6e186d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea31bc2096582a49b36b5705267fae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248084860aed70545ce1dd4c40be6278448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056e455ba543a46e8091df84c3898cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4ffa3b92e6b764fa592780e659b96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e12dec47a56fc3a5d2f829724c8f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50949ab7f9c619559f1fe65ab7fe9023452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84f5ae6a2f7f47710774dfd61cb544453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c38881b08bb627b9a96c16c545646454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e77568b155d684bc96aa4a7e9a67b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a919477829d620ab52807457e54292456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812bde014784abd4f433a0fc8009442457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6561b30575b201181db967cec8077b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba8d3f7fff172e9ee698d941f6e86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a802a242680346647fe954ba4f9d1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddea7da9e0c947e4bb63784246b690a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ab294d96be621e24a3fd7e32617c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04caa69b5c975cad5ac9c8df4ca7ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d0db5b4ea72bda4666c5ed4f879a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef9229c64c254d69608c2693673f3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709210993c9189fbf0a2175ae255b77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851de9e05481d47f1385e0f2da03e51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13111e3a690f5201ccb81e99c525d34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d05906c77fc337f95f611a54ddf3e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9da03d47383d6ee5a39c60cc6f3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d667dfdcf5982316935e6ba4b252d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ab3477d42cd7bdb5e219335249b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76707caac2c8f372b05db497e92ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc643877f77daa8827112572b6f38ef0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a686a534af11ec469c2ed7bc24098475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff139ccbee53e675b9b02e87060ca3b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2153f223eb2307c24db636195a090477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfab695479da3e592e1f475cdb7add478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb573182312ff17ad18d61680175629479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015f3356c07198cf5494ade84cbfe5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8680c81f9f759bcd10c4e1fe4b33b59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc309844bbaadaf24fd7e39d71773482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cc9783c3376b4c12ef0638201edc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f9e67ad3df6cfd2e6bd343c978888484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ce7595ffdbcbc0ab74c65a525962485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03b8b033874c332a8d6758af20106486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d226cdcf098f8eaff44d03590f179487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064274b72ffeff0d63d45f6d105235b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17052d94cb278857880a51dcddaeff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41008bef0ecb87f47f40de4d6d89f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b00ed3ee98638e4f096f9fad96d31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda09909f1f03cc6c01cfedfff7c1ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c5c586699cabb3552aa31aec9ebf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fb6171b3efa7aec2fc348a9b43aa3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b863e83aeec2c30dd1a869602b3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b3df1db1f15e0979519285d79d80e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9ae0ac67f1982343422723594098497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8673771891ffe50e7adaebb0824a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb71e1d3d5d0a7e57b94ed910418a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cdaa18fe0407496b11a9aba0aceb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17630d7dec573ed3d2ddf20ab9696d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a62cd2d1c16e4dabcdb3db7c5bcd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d02bc0b36e61b98a373ae24225c0c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991bf0e7d1d591b6b23cd4a439ee4e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7a954d6aeea78232daa59a62f0a60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08537574c5e8cf4d3e165352eb6b9207506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c5dad12307e7d1556aebcc1d07f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b1e69552686411c17e6fc2e4fb5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f422066793e60d1a6f4c48b436aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552a5d1bf71cea19836af55f5054045510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e085e68123e04be63bd6d455808ee1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e6eba7d9ceb2df7d54cd43e8dd3c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78048b264093152b9ae3ade0c5f9aab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f86299a3dbc2e29162ca95cc8fb380514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541ffc2285222cb66cc848079f633e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd6d72384e5067995ca5f909106d3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d0cfee9d88d1367d4c14ce860679d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173e4fdad6723e315a3f94127d081a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11964a192a974e40a2d8359a808357519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2714c6d76f4ac05f63dd242302b2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc7d1134c08413ca37348759e3085521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4d64fce48d7271d458137a879dcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739cb37c363bc1a1691b9e23168ac76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5113b50363a7d1c10ab075233ddb956524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a66e747f3f17808e5f08d79f74e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c6bc9a32842cbc68ac5286f9bcb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ac8f4e7639ef68ce81d255223c46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fda413f9690a9a8ab9547603f6b3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e1699970282bb845e21003531f01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21883090f2b6fffb09a6886227ed09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7ee2f7923dcb83fcaa77ed0f234c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef443f01f023bf148b99f68e9e5a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eaac3935e811b08b09bfe5db79bf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2845c44875c88bbf0aeb7aa5adb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbede4e36fb14cc39c5c75456b3f983535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb9cff811b7c5b13d7253f4432c0c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6647d349b395e8133e47c80bd078cd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90db086abac2df242667a3d470632538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcedb2eb4a710d4f1b060b29437d08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94dbe4d0b254a16019199c3af8e20c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff28be0110b98dcd30ebd7362775c24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f28945f1106b1a8b753ab7b15c982c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac92a121163f4c818cebb8677b6a9ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacda3bb470adaa83b7f504cef91b49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f2d11fcd21726b0d8caed7f89865545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b6327e7293fba00befaa6d111948546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a9adbed8091d1d7d9e4be63efe95d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9d95715e052ab82f7ac185f1b0197548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47c506764996f4790c63279ce792bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a78a80bbbf919c0071159010277149550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ee3d5f61ab81e8d1da0eae0eb890551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a13bc51a21691d5251e62740e667b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbfbb021d0804e761e2c21ece2bbf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d679b8476d7ce38f9793cc3586de26b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4051734a323def685fd056bff645d02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a71adfa2b6a959bcc2058fb7e1fab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14318a9097837078f820e9798e82c8f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182ec1a1d9ac69b1b1c60bddfd328a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5074fe8185f26727cdac0f9c9a4f0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f5400e36ca7211bbc7162fa39e6f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050226a7bd45e9cecc164b9eb8e6d229561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b5142e071e68c81ae642b02b36d6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a1f040806ce0f8e6532bfa0ac4b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba7373ad4648719ae72c32caf7dbfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c598d369a1e4f9cd8620d9aba13c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199663d56b5283322833c74d89a608c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2178d71d2b34cd1b64c0e4889fa4c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d209279bda6f20182188a0f9ae4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038e6a0ba26c64bda9c4da556268aa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f00914cca47e40f264fa00e9ede88b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb738b800f03fe3713d3a261b24eb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6c5cc1a835f4d759050c7adf945f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385f5b713bfe8c4a269bbc21ac897b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202910a02fe2e84fe7df163812681d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ce0f01b2604c9e6f980ef0e43849575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622edab2da74864492ef048e508fbb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd1e1fc32e0fd21a4be45f05fbe10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692459240b4032bcd40d92cb2ca5f4b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1f40c199733f9c35e8ce0ccb3a04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63219a1665c8789265cc9ce609b49a08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bf5d25b1e9ed9049f8b4198590e49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cede0343a582d5c04810a423e7778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99cc43e0ad750ae46654df79004648583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623d13e6f0195df886663c74492207584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c634c663e6f560d8c289a4faa28c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647242b6de7d377ae42cec55b37f21c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef09ff89e8f5f7d7c12b6ebdab2fca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b6ffded129187f0f0b32d1a306a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c081526679c0b11ec5ee24f3438e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205c652dd4d0695715fb0cd5d098ab2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435623d9e181812b7d31161ceeff8e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13bcf28a3f423bed0c88b14b749b91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bfc28b0dc3a08aec60b52e00aed15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765795a4f88be24fce9c16b3922ddd33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d25654201d7453498b5e2d5805c71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ebf23671891be0532c10f14448caf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b58fc32a3701b90cb1e7afe05fd62a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eef3e70e2a3db94e5a592a5fb1589b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ea5ac22589b0371b123712587035599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fddf42b18ce77697173b0c9221681600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32297e4c79be0960e166d3a4997e4f8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd1362e0038b15db822f6d112ab114602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716296b7cc141486540401e801d5f67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de1fe299b050f86c9ae88518b45897604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92387398775c9c73e7281595c2541a79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7322e19045bc6105040e27e1f98041606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7131c28488a3c282c55327c78739e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f68729fd719959c95c0cfca9c92cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49e942c8716fde620fb1314ba9e2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99588066019f2f5f77da00abbc0a5f9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c7bdc039a596f8c47e9e392ac3eb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f52c75717912a24e7118bb986ae3c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804306df1b2eb2b554e6fb0eafb5f1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501aee1fc92e1944f6a383efb1d891c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f549b3b5ac0fb8d889a9d9c529d71b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c7777d475e2f585e87cbc32fcd265616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90f1e3053e945538d08b65b4315d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0942e59926171f7adb011e601eb98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f476e99dab9432775cb509dab2058619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc34b2d428d962b625db919a7f83c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfe141ff712a64a4be2da79fd0377d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363747d8448cfaa4ff44420d57c8a76e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b14dd1f8e6b9001798275743b78a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f278b526f9b8eabba335edfff732b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055e891baf3c116780b92fff3bb69f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d085eb24b167b6c3b42748546caf35c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5cb46c2a42bf430bf929e1cc54569627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544d948c20a8a17f79d034ea223b1fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc306995174cfb1fd5bd79dd8584d8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f124d128d70e370fd97fab3acf331a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022bbc5a28b52ebebe4daf9929085c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d4bc924024a985c9f21ba26246d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb203cd1c17ad5d4dc1c1c572f6c1e3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a509186af4659049c3d708eb13cb8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053d7c2371ab6656e59809412e7078635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42034a5ded180f15e1cfcaf73a714613636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6e78c54bd4c189be38df1a5a90fa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad2f274934043201e2ee83d79ee3b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b3aa499dcdbbc5e063bb0a742aae7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee6ed564bf02249adcac3fb4c5650640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32081714e1ce5dd138cba6fead0716f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f5332d7afc4aa0f7f182b7a2fa030642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c215f5c09bd51b5a1d7565e6eec17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65c596238ce75d02ab39bf34afd56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2456db4077b3f67df4662ca09c09c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71924ce7ab0dc4c910bd6254f451072f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e47e4f59e1493fdde9476869a9941647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b57de7835c0399375e5473d5ce92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bc0ac92bff54b071aee9a7f2fd1e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc3ae7927d65dbe0f9f6e020bb4089650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743a845a3ca32def94303d204f10bce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6512a8b14ccdb88672b9c67790ffa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c3ae9ab3a0be5395dda2d4c200b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42231b247fd4ee1d2904abca16cb17a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a11dbbc4bc936078f8888d8070cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf7ee00feaec3fa278ba9cc1dc541f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef88342dd52377be53d6b1b60f9f005657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf223602c406b3d43edbf591423875658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068ea837829e8ec738702ae3b50fbb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9d5b8f60188546044d6637dc1c91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c7746a080b8a7a986a16b6f394aa8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882344aab24465e49041c1751010f5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c6add2d850245d0c38fac71d6620663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16178282505414eabd25ea96439184664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38bfc935624f5d218a0c81b3aa244665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e448cbffbac4da024511b81c14856e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ced2ce571b113263eca6560072381667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded9fba6d4fd7782f6c47067df31bea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53709d8ec96ac030839fe7dd1d086d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fa4dece2e61092d7dc1ca6c148b87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6872442c9d271fec485080e8d28f21e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb18ffd12ede3e5cf374edb091ebc55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8941bc3823ac8226e89d04cd47b69e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc6463941a169255feb67f1a8ccab2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51656c5574e341e96317f779aec4613675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de448145e530c8f4b4e3ded0e033e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1776b7361631ba449cb150bf1534d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63edb08689bcba8297d7d6c0f9f093678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ad10f3cccf3aad64ba4c3feb892b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4bfde104a8fcc745ba470b690c3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae261d9ac929daeb5c65cec5643838681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844001a74a995f374fe2ca7ac8d091a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9c3ec4f868142efee622d3b66621683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ae85a37f5dbc5dd37918d7e7375f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66ef6b3c723128fbf8f8629bb850d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5049c38697ffca3efa973f78fa21b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0732225e33122a95a3e2a6f9236c2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34471badb3df1ce99ab13a3faaffc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1108a82706b085c460c34a36389f28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62983bfec74b2119da2f078615509ab3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a81fcdb3b3f10a0485b76152a86b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edeaeaa12d5d36af5d174e57dd7fa0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435cd6790ac8bb614982e257510a1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155aa3c4d848f1efeca0cac53ece60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a362919fc7b3d3a500bc8ba452fc3c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7995fc2ebd598d8375f71fc84ff6580696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5126500c9581521fcba71142532f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013a622e2cdc8ea56c00ae08a2f2267698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224a74acaff154f1884c8cf2318541699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4eb73c3b031e6ca155fbd65e52f6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a9b7d396cbb9366e2d410c5f165b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fea057cb03aee51f21ebf2307b06a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe340b3fa23572bd3df7477afc097703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440005ed42d2120d9416337749ee4003704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e316fc203bd1223bf9ca32e7410f428705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba70c81ece8d6b32df44f81a1cd20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2f2daadf59c31cf07644850517c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3436577cfb3e4f0ae54903aae2b9a1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e9b9712d5494b1b8950d72751e329709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c37736aa3eae71a1ea01bfe871b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1c538166e37056cc89e4e192bac7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605243e653be759b1f577e1d29bbee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d5d88ed58463fe24ff92b9c61de6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4eac964435b2ed2e655559040d9ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d802a177e796e9449fd3ea174663419715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4ca546c6e87b32bf1ff78fae4bc58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b7e6121a306f071319c659cceb1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567fbbcd6001892d8861049a794401718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3b621801f99904b241badd1f37ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf1ce66b0ce69b43127af79ff5ba4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48776dcc6b8a498d9c9fdbdd2778d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29117bfba4b77f72df748d2f837e93c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dec29ac9cbd5b898a49ef04870aa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f135c55acdd3681d878a32317032cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ade1d3eb42250892c559ecc2039090725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64b25be4bed3475763fac8693366bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3d84ce07e64f04c44dc81f2e1fc2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4174e56298bcf95aba3ac67c45dfac2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332e5f53f02e56a3f15f78354aa28f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723ad9e72d26df062b13beca6496b5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd845795b1413319cacbd7cd1cffd14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5e4907e269258c3170f97b07a6d4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dde9eb8ac87a5d64ba147a8709a21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5b5fea9c6eda5ab3159ff38685d39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93ee4320a473fcac446459ba78e83c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232bc503203f379c6c8b488635d72c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db9c64d5e07724fde3be0477ab8767737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844a062caa0b8832a1d115512fad8c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ea7b334c516378fe00ff8f31df3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e6786c27e40f5c893046e40f80913740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09a855620b09628e42a9f35e31a6d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207dba5f7784106eda130fcdb2015fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc654dd87b02edcc6d7b8c245afa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f17d01317254b197768ece15afff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e34f13dfdf6578b9eeac274598616745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22e205ca76cb028c19b14ea044d226746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd652b067017904955069b60adb05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e3c31d36186d3c4868762332ef1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f4c6345cd8d5a67437a4fb83562e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2a2cb0aea33ef0b58e92795c2bb59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a3e2e74152f62bf0d525cf6051b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c09c80a40b1b4c5b8e95586fa06014752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c2bded9e296221a01c1cd3ad9a93f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219b98fc79a691bc6651308ddbe57b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca62695ea532bdc7eeb7c4d658b0d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0865065d815235ed45ad962bacb461c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc598612f8a613cb9cf54acbd39b67f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25de1b92c4bd6f2bed9512750b1f9f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a41299cc996cc3e098bebe413a3f75759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>