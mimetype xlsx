--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cdc951b32ab8364d7c226e391d5471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b40078581d9825e5994c81979eac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0979c0fc8277e58c37001d025782db33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494d4723454ed3f0e4eb495b638e92d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31662d471400894d7b044248f4d1d1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e83dfc3b2ceb829fb3ac91549c82226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b054fe1c0df39b080651772482d9f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb48503ffbd24810f922d6423882e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804c3fb5e536e146877d758671873059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a876c63f0204c854059d1084a88e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015de387070e303f5bbec38ffb111c6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf37ac7593db5ab07395010ec1a06212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a88fd04b5292338556eccf2c1bc44f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1142b2f2a3abc8b34a8ff3af093c1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bc3fb038664dc7d7ab4a01bfdd5a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27302a987bb233e1640028541f457e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af4ec8fe4bf5972ffccd877b685b1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5c3e74ae68c825331108282ffd1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145a55da98735684457dc6f1bedbf9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eaa0b8f70c3230496716f1dd1dc6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45267853ebfdf03ef45dc5eee47b71b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ef93084e2cc1910abc5e40087fd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb710235987fe39dbd5dd36e811ad60923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7eebfa4daf06f1ff885fdc2dc826624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b4e9bc6841c226541d83098bb2e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e8eb8bf41f9fb65002932f9cbe13b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbdf5d08ca72c1c836449fbb724c8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bd094d48991183d3b334169167f1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2361d7ef71a9fd715e827628a84f72229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c8ace5ba841e9e6f9e324c076c98930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a403c13080f223bcd236df609d60031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028485f574e357768210eb9c68dc9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b16e5041a90228f07dba696e3230b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c63b55a5bce49c7a0b2c1ca6a77a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f523895569f20003f475c770c4a45935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d77501ec1ea7820f01282a7f5bb8d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b0021e522ff6489d31b7d8d29ba4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e334ee3756c31738bdeb36984829de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4c1308da4cf55e0629b2c6184261e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac54c1b63fe798ffa92a0c7b3b7770a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a54dfc13103bbf8043c7695f4327f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be8445b4bbc1fe1b08859c135e144342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa9be38ccfc060883864bb8a076bed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83da2c2f9c2eab1f5e4324eeb174a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c697fe002e96a732d5db21fecc176545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bff547518f7d880bbb71b438b62a4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c44b7f856d4ea7258d177d040ed4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617e455862f8235cb42c442cd9a47648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32fd5285b41012268aa794cb2651649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994aec098cbbbd43b5178643a5941550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d7f91c6b61343198dd7499290ff9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504cf45aad1a3a6ddd62bb9780a40d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d584188f828e037e4bb760a0275e82153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20246d5cd2b9fa5051a6a5db09776354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af36962ff743b348b04e4a56c3cf3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96249c86fd2faaf7ad9ae2256cd36ace56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c82d38115f54e2fdd7fa642b9c80657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858e1f8a99a26423175004b7059726058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9da2da895af721a7e25ef500c90be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d542f1b87e7ae3cc0ecfa4c14f7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f720c8f44fa2841b9a36766b73ad461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291da753df579ed48e193993017a8b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b657d6059c194d24e453bfb6083baca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222141d39d71c3f5911065f7ed20c8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a779379f8c10a7aa95f150fd03cab965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19812b77477100e68d672550ca7ea5fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f1cc36481be9c3e62b4890608b4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bb95ed6d04c1a265c6647b4daefe068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd9153627859d9c45db751fb5bb88769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71960c5e39a9d3cfa3a6509168195b3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1256099db97520daf3976f5dada39e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400de0bbf1d810c0b377c6a1e1cf07772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80214cce345b04f8079f32593544f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ab5a681b572d6758d76563e0b83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379c1fb58b3553125febb6fa92b67075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb605b3508d48b7d7d7b51f3ec519ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fab5a021eadc21941ba8a96c60bbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b488a095d0f843a648e9f13b928678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35908c1d1d98e42e5e93603f4b13b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047edb067c124a2fbfd7fc020832922e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac13c6613f11f9584b0eca7ee7cf50681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cde779c3645a43cb4649dfc351cd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a83d66e38adde69d9219af188321f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e570e2874624e9eb31458aa4c9e52784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ff41fdf630db6ac60cadff30806fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b5e136aed11205d378cb6a4687f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80c3d24671884c95fa5974e2b0e47987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529301bc2882d536619ae9f1c14efd5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c21ad23d92f066a594bbb941a50e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400775d146a9489ff395f4e475f964a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727cca83c901a90d141b871e3d50fca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a96350039c1d0f4d4d06b5178d923092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69790868a339deb4b3b0f15780a7e63493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff58dbe653df16dd79455df5a30e1ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8dc840bc58115162b76a68fb3518195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351f6dd3bedac35e54b4d8f6dd892596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee00c86b03e470195329cded9e0303e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6a160bf5e3e6fdea4a50815bfa41a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec106caef977c656441d1363fe70f65899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf879e08c1da8072e52e633e27f540100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07252158c7113199b21482f83b583d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3b9d84aca2a9534731a74b3c4040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50de0efdcda5b13508c8e5a46ebeb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25652f407299bf264924d5b0a5842104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d06411717935993e38e53704ec85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc7e0db7ce6bdd1e62930c2e83db57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ac663fe0c9f420690a4bf588fe94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45324efd07f4310e110c32507f2f4bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e54ce4740c605c440be59eeb7ecf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf391239482b881c97126cf0ca977110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed1b47deb95d660a4d2b00a0610b76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3fe04026bbeb8e6f33231487ac280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf219b5d12303cb1cca58ad50082cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d59f45073bbbbeecc1c51eefcf0585114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb81019e05126e9306df6cfe5c964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9eedef5151950af6dc77e403685d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a594d3768e6947940eafd3e86f24f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944fd2f6b9ca5820455006f7b6cabc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f568b8cd0d134582775a79a69b81d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3283233cd3ebe42d03203a7e9b2461120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5fb2c9e57d7bf70a1697adb588a34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970a5ba729339b9d70036250e40714a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee700e4ea67137f32ca54ce11525bc2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7a0e385d817567e46be3c9cdbd5c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c4fd19ab9eb12edc9f0cad27989d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57312667ac393b066af9cc8190a2e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b08612fe4f15a5c9062af2c88a53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74bb267478c9defe74a75f9bd13bd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ed3d352e82d232b56343d8ac936f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ddd0e608ef5be48f42c9328da09e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e933abd1601e985e68828d7894da101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e12c2f3b143e7d656db6e9b9a0aa56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8430100300ffa4a86197d8f726a311133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca068269fa9ff9913b0d792addb246f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ef6e2b4aa596c2654aca86628660135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c48575bbdb5408af6d8bcbad239a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01347b92dc9e1f1b69b7616eb1a6c24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779baccdfdf7f208c6e7da170fdfe02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b1c47da01febbed07a67effab890139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd341ab806abef69a408b20d0a958140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dcd24e50f639141362f0a7d2933b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7521ec5a85ad45982e7ae47d83bf1dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e0b0f8d7f62d8fb924e3e16cec37d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd833867d78734c513b6ec6133314604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01df5f7193b93c5f00a715291b02f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34c8e1f156e3df5fc403520f32e93b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e911f8f433585b567b537681faf23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4bf1cf309ccb39d01628794dce47a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658eb25c536411a47cdd08f7e38f79d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e64771f89ab92a705681ca68d22d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2cd8cb115987fe5f0d11c1a4d76ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d142887692ae3beb6221af18caf6d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1036ec15b4c5ce3960e0a769d7001a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41f7ca2ef3838d296b77ebd983275154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f8accf9c9aed39a7a1ab97aad9b77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8ac028346c50d69ddaa0cd07bf6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e779c4a0c3092cd212867c3cf5bac44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e632df1c5a5592853e4fb60ce230a8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef4e15e7a73a56b9120498b0dded8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7fa6bfb74df52333693a7bd5685c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93f3647f436a6be2d5c28de447741a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060d039f90bcc75a6ba5c4570c3590c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61714a9d128790a50ad058bd6d47262163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4cc4d384a8ddada83a721972205b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a167cc4b39ea9c21c7692df485d3fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d1783677d91450476a6f7b82a085166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879cf062bcf2abc1b9bf3caf908e634167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2ea7082487146fdb6a78ef2fd46c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce7f77b72d7457a560f978ed4e23f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3333ebacc5d106a0e185b3cfb979b29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2e319fbeff4e8f70003f6f1d4fbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1304e52f691c16e2a538a0b84c87ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd974b9130de657b2b43bb3bdb8846173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dec9be9d051c8f15d421d664c3224174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ed618ba884c2b8093a521fbe53963175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a572839a7fdd2c8051e450c1406f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd60008da968b871589a4bfde8303177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bb07d16c62f123037c3f848825f3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bbfe408a4af7bd4b775688891be75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7b9f776e4fba8027e021cacf85cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f293ac5c46e1a4c5f49153f6d4d663181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806aa27752de94ea65335b9a4640cb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e2daca9e6fa8465e32ced32f49730183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ee641a45349acef2147bcc067fe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec122a6625b69de4757b9ccc98b8bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be45a3e74cce2f3e6cf4dd7a545d21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f7c98bde9ecbda54923e010bc65b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ced71e67a04c98a0aeae48e08dea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6499503bcd40eeb4c64b8cb2246159189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23665250ca765cd1bed04efba8c7063e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6d7ae4f3563ad106131241243c39b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f92c89495b4fffc806766f5f1707d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed74df0536a1c37349953a57bb6ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825431c2bd9797ad66c534b2de4d03c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918404cb5a86f3149c9b1a16eb97e5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa668a77907a0f5146103e2f898da7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ed6f670deb9a808309d245f9c01ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2ccb1eae15634d679ff3f8ee060e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47056727b47a0958c14e6ceb0ad14b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b724eec4824098361d6ee2b087a37ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181dfd805379f065d6894a4fb9734e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b47b94893979b582019c1891550ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92848da9906a5f144c53d356649e09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c945a8f727063b9d21af61d7e3555a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f060b79cbbd72ebab6115c82345fed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19190bfa42ea358caf159bf77242a6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f3d177cf276e682d2436b9437c284207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469ff11fbd0416bcbec6ec0b23b018208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da5f1af7804d349d1c19944a59b77d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aab4cb14a0ee3e3d523d1d28aba05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea097bdf494625a358f12ba7d4675b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e49854735863b53facc4f05aea085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a50a2bb8fa7f40abaf7cf8f410c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbf1124a1b71d73c2b5b6afbba7d62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699e04fad94b9a25925808a4735906b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa0aea470ee9a1c26dec2ed35f9072216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976bd72e8c9d53cb92de8e546722d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ccad7dedeceae45e7f1dc6a131566218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47f6c592dd8dcd4aaf74bb0a2422a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839425a53d95359f9926a2d9d629ea39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da03a726c8e803fb3e63b7192b96c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f0c03957f632546344a9b1253bb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff30a1017d86326ff7f073a32f5882223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daecf3c462f5add83dd9bc6ea367a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f6f973cfa3104a6e1ca2512f4ecc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248117f063b04bee315c327ac69115e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d83d4b5d9c778cc10a7b17ed1d6fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096972e2e7987e9c50021c0d2419d2fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7df2dde98213cb76ab4d11b32409d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d946ef6b81483068baacfce9954814230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f19669ab2f81abdf454368388eb9b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb640feb23ac1c17375e39b57e050232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843ee24e0e90ff1b5d4df0014862cd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac55f5f4d0b9f4d37823a9461b925234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0f564ea8af9e3ec11493b0d53df4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10a52d07edb2fcc02341747ad60ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04657a85cec29c2013f098ecd5f9e6b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a40d1359d3d752285629e77ece07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec88581bf444691928872735b397f59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2781d5b2513602faea4ef9b7bf086b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ffff6dfd6e7e0601c2e13a46cf5e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e628ff6a4951de8b04ceeb7cc478c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39724ffabb611b13d552ff7cda0d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ce6cc949238a8191a5a18cb7db96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa4cfb97b8f0eb2a5e86ec5d610de3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7afaf15ef391016510bbb14d0073d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e911b407819a36284b27c83a9cdb22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2b73f66e996fa72fd73667cb105a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17468217abc8400d10e9eea9a862982b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511dce3f17d42644690c9ed3fc6fa06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befbc579b2abe372187597e9116ca7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697ba2d6695d0529e762da5110aa04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e811737074a4ff23101d79f64fcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008f128760cfe8b20819fddab54241254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d684c1197398822c40c580fe9629cd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17684fb7071629273d1eb7ade137912256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0721dee5aa0d0e9995096e10642c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e507b00c05e111b7f7671194e94ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ad53d8ad75c195f4c15717ff6250259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef436a8fe77f73dec8c796ec267f9ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e772bc7481d04ba3f4a837f33a8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20843a8e940dacd59d2320c62e5eec7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f296ea01429a7fa8874b2ab9cda33f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e670133c6e01e8a65e3b0576111ac76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6eb78e6cc55f2454d25f5a2c6aa60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c121e4db48b63868a2b0aaf641f4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907787686ae715bd5f59ce299ca1a10f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2bc06b30c9602c65f75412b638e80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9b8061dc325013ad29a91843c6942269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df55f2bb18b09be15a2468e0ee91312270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1eb5e5a38dd32a713f3f7c134873271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70e0b66e881cd63a60bae94616c73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb89f6f8679857faee62b30ce72ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f477532f8f30357ca76f2ed89619f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b7872034b954b42481a30007d3f78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253780bfa24df1669154aba1fea95b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3330c9158f5db5e0de947858497ddb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3e39790417b8c46a93c9b13157a5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801aceb90f04c6c453fd8928a8f1dbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b8a4838250c6a2468c51912467e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce581f5319a54a284d8332af35e16d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e0cac6616bbc04b7427feb7991f19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321d4a42f621f25364f7b9248e4d36e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161cd1782ce7ba89695bb0bc27a548284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001adc8e068d2a0f45254631c6d6b6c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20696d0ee8ab91958df93b54759458e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2400660f61ae3348f9ca54daf6d9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4806f193fa087c391cb487599879d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee381a585cb58750ff06e35b58704245289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba29f750ca0f690a6accf9bc8b9f2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad736c9803087fca84115e6d4300b43b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac657fdfe4789bb153915a8e5a40b04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93dd846f04cdb986f40687934f9f1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dd31cf90969954cb5af623d781c83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f66764d92c7da07fd5872301028f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff6c954f72118b698e2488da01239e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0336f6fdd5c1e0e001ed023a33cf736297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1f3abcefd96580e9cad2bcd9b3cc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991809c5e8df2bb3eeee0110eb2ed31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47660c6eb7300e5c07349040768428300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7140833f7141771e336e3c016b259301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c878b892027f980a509f8b0bc3e983302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952de30738f93e897ff78dc754d21e35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df748692d2ca8ed0b9fb89b884830b37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7fd7abbb3103f4245436d9b3708c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842653abd45064a5aa8194e550c0969306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7417dc5a8c180fa6672244a8e75b1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238e007357e04adbb1c1424fa74e6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5859f9e948ccd9e89d6ea023c6ed68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb936fa7644e3a2b31ce6dc08f235310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b9b29f46eb57e1f00c40e09b743c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b936b3af5707ffd8ea85ea1ea21a26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ffaf993f1fea5581f1b1bcb8cf1a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab669645c2af4dd390c1e6008f56cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722e19444a26cf759f270aac09dd840315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11963068d46fb99b1c2affe2693bf90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cd05e5c90c0774ee3f85a380809ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee40a02fbd5560adeaa9781b3a3c9dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ad4c9f9ce7a2e92f3b744c2ec73c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c511898760691155df416c2f36eb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710ae82fc93befe055f406ed3b2fa91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de945a6cf1a283930b2f9bb25f391732322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5517c39e0f556faf94cbe6d4d3e037b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6482e161c3f4e221c1a88b426361324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d5653078c68bff939e737afb3ebe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6238ad1e9ef65e271574c2a53f7eaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5d3890a662bff83e35239f7895f1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7a1f3182d59be1c6b41fd9cd3520328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193738f4aed859e4c8747227aeeacd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943718714f58066c4d1cd14180fe7fd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db56f66d2d6d6dc99cc4cf7e073bf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eaba38e4c2bc450ee075e26c70a1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589e3f83bdc521838daaaa7ddf8d78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a11442902922492811bab4c2c9961334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fba97b6c1dc95cb99655643d65041335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e767529cab418d7203be0f4079d3824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebc37c5928ee183d4af0beec2356be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381673ba26804ef268ce1126c195444d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa22c89818540c536cf06bfcbbd3b10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0005dbed5ae2ba0b6b8a5cc862fd4cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc345c8ae59801d36363bba2327696341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643b536acf6fca0026186b025f8556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0a53645cd8fdd3a0b2ddb5b19713343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eaf5f876e9017a6998d3e54b17d42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3673a64c9e2fa037aeece2076f67b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693fa845b6102e6bed239795c42ea8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3d89d64e43f68ffdad866ab70fa13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a362d7721b99aed3d4937b59a07570c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23074fbbb7b6c032ad718266d503ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af328ca7ff7c17b8d6e61d7a5ca366350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340e1e4642a696dd481a21de6576e9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f3c15fd4c23565254b6b504dc7c7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19168db7c1d443b78c7cee1b9171d5c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ff2d11d3553b8c555490fd9e73b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab3f39ce22f756b6c4e64886c6d104355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f04133b68eb5c6c3ce6e8d30677b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fcb54ce0674429308bf02c9db922357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efafe152a0ec0173421cf211a8cd55e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373e4c575d99bb21b6fcbc7235a9e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e882714328605c96cb151eede4ab1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090db5a0e8647ee1a72a559e04c80e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16dadb65a0e0a841e44ebcabec817d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f395fd28a2c955c50efc1795c2f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89807ba8f96c533e4fe28c05da974f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53f0b9cfff54ac479a7e40e0e4f638365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a2cfdd967598b9fe8d9d2a8cb95d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e02021d184a8cd43e69b72f7c4d942367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97e77e47ebce9ecdd32ae13b132c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37412c0bb5f6605f06428c3102270188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f768b6ebfdcbdad639521b91eda4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f50f9218a8182839bd564dcb521ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0859e0c60ff8797a21daaef77f41d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7308ab266a89b6327f818c264da294a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88bd32379fe8518ebaad4ab0a61645374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a4f8cc5cbd3e0b9fce3945426eee6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154affadd6c9b37290940d1da8c78ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4b6e9598901fdc3a8ca1ea3e2026377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613517b471fbcdca20af0c9e96a76f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284689fca1af79010c9ac45be85b3b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5137d47a712968aa906f8c804042380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb390ffee61de1ccf34b67fd21ae7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f81c264ccf0c87317ef0a24ff8c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3562c3297753e97618304bded56fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d67f5566a6e8caae35a47e62286d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9cdceee0ebf4ccd12fda003b1f3a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4709e1e3a78d41949ace86209bcef2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f218bcbb53fe39fa73b98e26a048be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb016cd4c9e5ade9a1a01d02e72d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb039e43fc2787c36919d49d4c1c450389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3afe5380982a99642d4c84cdbd789f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc421d586962d77e1d62b2d6a82f1af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd123cb36bbb139f6e1278cd53b0971b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04ae7f3a7acd36ac2c055cb5f47879393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c0098e949f52d12ba0e450fb4681c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1ff3d93fb086a30ba9a70cb164d49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27955ea03078a723aa3caf18e44f1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0722c8e8d779adbf7f0442bc45229397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06502573f1a7d016ff7e1eaab820c09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e9608e47bfc4b667a45a10a793489399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25c922dda514247a3c49207dd2ca7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1830ee7fe253486c3e30ba8dfa4cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b0fcfb80425869c322ca75ef8b4b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e84ffe265519e1a7bc06a9378502403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d234ea06678076375ef45c0f995b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41988f049fe32eb26e43c94246b72783405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc56ddf49cc84d4e65e18dff25c519406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd106705a7d55ce14c82736937ac37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba20b91e0e0206727257f0448d34e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6028e45f734eae956cbab9886cb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0709a22533d7c2b7fad89cbc9a22a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0efc35ae13f197032c4ed1c7fc88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b46c2c1de943acd1e8fbce9578a38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300274827aefae96bcbf580439b5813413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df352abb238e5781b676d7379da949e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775392cfa00d47995c9fc665dbea1d23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7fe316c870438abf9b4228a9b6151416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13531d91241bd9c56aa94e25ddc5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b586c4fd06714847bcdad963cc45c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0df03cfbe4bef5cd54d345790679419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24686fabb49c89c814d0cb0a6e7caa48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e6f38d9b704be96a2edd2acc5b84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382184c342d4d6acb88e5d52182d4a95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42ba4ddee0b54800e74da7b0b0d73b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224de74f0ff5c12925b37a1932e7210424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c540c74339480645a2926e4421af57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae47d8c77d5efbe8c590d949679a218426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e013f366c929c09018d286641b39dbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe492af6ca246aa06341e99e41e01d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba867e28c53294437f7e22889a81d55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5764cf68aab04ad1b77d603bcd8da3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfd74502cf1c027f1c0125a0c295c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8307161434918a5041dbac6946e92c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba6adb3d74919b5d34c2e360975c24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc15d0a69470eeb6ae6df4f25f3baa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f02e4820735863d6eb2d1e6f492ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64fc827894958140c10fbd57b68ac6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56e3484e752689c5796ddf328bd5e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b2659fa75ef11ea9a81c5261213d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026dcbf586112e5583ddeca4febfdb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a35f82c21d08696a78da4d171bf5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab25a2c7349fd9ef9fecce18c88c307441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c40c24c9d5fa08f237a0bdb985933442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ad22ac20d1f497a94b363acc1f3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea2d7c82fa1b5773ea9ca619152fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdbc2ad92fbeb7d5d50a0ea5ac1a2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c96b1ec0c3f423b845269edbd462f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe8772dd4a950fae7478e1ecb79ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427d5a6f0d825f924c4b1e990107d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54e947e2fd2bd8040ff50aef1fbb12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170580524cc65749f45008a3d40c9dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79fd45617d596699923d1641958db8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcacf4de39027d8cd7173fa5a5cae7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbe4d836992d2d49ddb5b9e4e0bab2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df26dbcd902a4e2aa87fc9928173de3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d37ff75d3d82e7170d6dc24acefc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e193e48418f796f1472c29fccc3b9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22712271c465fdb852cf6471b585cc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbad45155f69428b5f673562ea5ab97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a2a94c0ee0e7393aa9fd7ce0e0a48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1ec8cbed8bb56c5324848b46aa13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c452c737b2e650c31f5c0909fa45c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04412d867a97710ec2819e946f088387462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47905acaeab13eac784974b7496e9ab4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7f445eca4e16fc34785d5bb0ccd6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5183ed566d47f327542f896627aaf1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf98bdbebfb55a15aacc02b6781215466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe977b1ad35bbf5355dcf78635f1178467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c97862dccf44882e18bdb5780e5123468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de218db13602e6da11c26c8254fff6b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd49de078fc52c49383a6c1ec17e94b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389c08c45f256076bfc0d30fd122d37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b79ae76aca13b54c979ed996f4efc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4414bf44bfaafed651264e66f55f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393ca7197a1d41c16d9f86e773c7730474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e249bcea881e40be1746c34c0889a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bdf973055629f2a21702f37c85270476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec7d12cceb171cfdc014628b7a96b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0f4ddc67ef699ddf4101cd6205146478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3f56da3aa1f90bb72cf44becc58e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652287dc1a3c237bd9f72b982afdb8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d7039db4d0b08b76a4be33d63e21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443164d7fa49a6fb3b7b7dcc2a66c40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83d9497654c913b3f52bf63f69dca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2f8e003ad154a93d9a2dad574a423484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864a9e0fcd6742412e1a670bfab3fb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4744de7f4fddd5da752c341c655d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2ac4cacc7413c16e93cdd11cf360a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1012233b0a2bf79eb814a5edd8e90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4bdc157e87283ae207947323a05d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0757a6b14f952c2f61a7d64e2d9e59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de0ab192cd9f41fde5f49629012f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8775632ddfd70e1d16198c2a59f9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0962649c0f11db5b1d7a570c57ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6580b34aa8fccf26b8f15899c886de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027aa8958da105274fef26510c0abb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a867b78390cd7400089ac8636d7a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3becf943f8bb8396931f9d8357a5b5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fb72bff482132a73a2039c7876d4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9206f7ca642b3a4cecf60f15a66c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76eced4b79604cc18cd33a2725715500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715ba069098bcadcae26e60ba4dce0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319793a9fe1f0a9f9f91e3947c22c787502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc39a06db11306a60c74a8726e3e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634f0920ddc4cfc033ff090920a69cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04737358203cc8fa52d5c4bcefd5db2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781ea07c822170cbf119744c7967baa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66efa007fc34fc2d9efb952efb52c1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34667a7ffb3280c8fe8f5990fd5b1719508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4317437a86063bc3d895ab6fae7b271509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befe9a3b0f324d5d9862f4fa655a70b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83069dee52e709297a0a9ccd47b461a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b4fc338eb2fb49cd451ca2f92b308512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd086610c637b8064175f3373d025513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45fe5b448424ea6fa26b0c220ef302514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7a5e1884382152130cd65a685111515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d71feb14d75f274908d043a6644351516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d310d558fa067886e01587a952382f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90615af495afc9a1fc3fa799fb05254518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b1c7b2b463995389c0a6f29ef533e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24983a052950df813a63550c1ad6d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3822c4aa219ef43e1d20bd72f93d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389230427246d5987263a9d53c4b2e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d8de50644b144f73eb8ee148f186f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749fd735cd53529a4874b3a2164cb50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71537ff46615d8a05e6332d940ddd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cddec84e2feb649fc1a12ce52cce29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850e4cd3b0bdb0fecae2eb660fe32cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e90372c594ca57e920e1a0f8820e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c9ff7b5552b9f26e3efc31aa5f8c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d721c415bd85ed5eb85b82a8f6c0566530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff62b555e66857ea66e09e2d718bef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4d5550aa7a932945f8be76cf204c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84bc2b9748feff86f457fca8d901ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280602b8a2b91a145639b32640dc110f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13f95e5c56cab6a9b0e74916f513f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f427d7e69ed841b37aa32e5e0387604536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169dc216097ac49585315c58e42e626537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097dc1e087664dddda8e798feb07fcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eba377776125edbb53a6d9db2e4727539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc7a72536d55772feae50bcd56aa6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9855dde9871ec845c0df4c31b672b2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294afb061a3ac0473ff59f18569256f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c91ea9c2aaf7f5a24fc90fcd49d3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617384cd21b6540416d9ea94ca9d173544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bef5b1a0521c745f123f5d34d216f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f75ec55a3962f6527e6fdce28516d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daa4a12d23e5d021ebe96205b524a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a4ea7f9086224bf26c85f992f96c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4ca8ae1ac4644ec2bd08962135ed8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189081a51e9544b5e39c6d544ab15e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64a2cb944720ae73678760a580ed67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32a789180191efb803f20272028129552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb039842ecbd2838f935f8848f82c4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11a10daca3082391c5fef13eb5a39e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e463f65684d370c171200028b0a55b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b80b831df90472987f1ab329fd21c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb5af6dfb9b620b706fb809bd4a141557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb48b2845f3ebd3a0f2688f2c82e74f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a140f141ae4f74cae1cfeb1185af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d342ac478011f723f1da7d44f053560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6752a664ee7b14f2fa8980f35275f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62748e8fcbf3eea59ffad788ca2401c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ca2b5cad902d269bf74d8e43976b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a6593f6a5cf3b4c2ca7749d902fc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931ce440ffdb74ea3af8fa50c838142565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa1ac27d5ea36e2f7126a045a6a716566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498e6773230684f1d102aaab4f34d88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94e600f3d7b1fdf7456ff4afad58b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e867bb1cf2ba31fbdfc20438a679bb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b796ea1598775e19fe3b15fab89d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7e85add8b75cd273de47c598895aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4d5d195663d75125d38d6724f8e28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6d0d5495f38b877b2d984fa910f8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d7e3200c54bf9476abd9befee60b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b413e3ffabf24b4ccd25d347d68a6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff0921387d31af3c1fad619bac190576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3059106137617aae47257dfdcd24630577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb0cca1e4da3dd816a221222b15082578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd234c61d1e5659ca94f934c561d317579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671149d325f27dc64bf34c8b2d7671580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3757fd197a144e3b4bedf098a7bc948581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c925e79ac1bd7f6549796842364c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd53d0aede0ab776cf9cc9155acde3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e0d77725f6c24d59b5e8e7e826c5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7a546cac0a126872ae0127704ab55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757cebec9a7eb3604ebe11c5d24a5d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24714954bad9fadb5ac88bc314a49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cef792fccdbfe11438fc51e7e938f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61542d722471a871cf03f557ff98a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96003bbc70436af578e777d6ec5a1d15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc3897a028a085317d283d83c614f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fa22fba653b390f217048121df610592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6c83fe83136d0be198f0103a1eb0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c266f01c641d6e022e3e2c07795d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ccee3527a19286ef4fd462d49457a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0df1341d2c8995dfe03c7be6ed714596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06a6deff4791bc8e3e2ebb8b2289e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cb5301892a042f89f5d72508a068c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60dcceae68de042b15727316aa136599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b23ec3677db182b22e096f35fc4ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390c55e265f5b851a47d9d03b7c9937601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b09c66fd8570628f31a3cdbda4cff6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e221c59a665cd70efeb913a095f59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47006fdf62743f3a23b0d4000e5045f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eff4e25292821d8c08cf9b02ebe2c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b97aa1c2d8fd6fa6a4a7a876f9a35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a812249686c1eee6c9487e04fb6f78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb99b7227641c0ca4ef59a3ec08cc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2da57338e3ead960cbb672dc942ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b60f125c98d60217c38ce6b8d97c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21092dffc64b05541d63813276e4625b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106301038a2e4d00faeb2046de1c3a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eec0d0f3dcee12eb12f34d0443edbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a2bf109c1c6e1832c958b35b601fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d474d839f0d43b9d59ab5f314a033615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f265da535bda507007aff343f3ab46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31314a7326389905458eea28d03c1ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3531086ed0929835998bb6c77cd6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58bb6e1ed8011a0a38f45642b9d76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc87ae0767d5701c7639aac994d848620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d3aa1c62be99dabe3088e4281b418621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852c0f931593b11b01b3733c611b85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939da91181ab937486c0b1ab9882fbdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd86e6ee0f20b133255a712e1b510624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94423168589119608f33c306a42ef1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515f2837ec8f19aad50a394332d1057626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21898333eb97f2c725cc2d45619b62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0095df9239f2ae95077ffd4ad4ed7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c77081bae50d3602e94287bf0e74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6884fe677c076203658b683d014c3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98516b1a044d5ca739d1f37e80d343631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b250e9b73e346a7dde593ec2a777fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d086270dd711ba7779b97ee5148d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a2c07694588e28605a55f3fc662db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d3b77694e6af08d214e6f3a802dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e2fc8bc6bb620a7dcb4d83a114d38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550419cf39be2f95154942e3666710da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834baae46c3a652936d9f9655b5e20a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01394f394a1fc49c39436b249f56065f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476ff037312609923dfb6f0d76c9a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc86ca3cddc9175de91e4ec4822565641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea16fc7a2b1e09afe2f959faf4770642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773fb226ef7ea8c8570a7b2ad3ffeb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14600335919a50b3600dba93bf6611644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80709dc00153a11c41fecacd4512e418645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d114c3148cee09c3830f6342aca6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb83d0054592a8a2c0f126a27a649647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb02ea6e58e77748f4bbe9411e8fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef120be7e7feaf95647a9d2a27737649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a2fbabf20a47390be69d2a13a29fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcafe5faa5de27b41bcb2bcb8b31e33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141d68b4853d423042004ce2cf49205652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca97c4c31881064a30853565ba5bfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a07fcfe3a0ebc21a9ebb8f7cd1f9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b14bb434e0741d16365f451f96b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bc5e1f96191f2683eef799dd52960656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31690eeb59a661119bfb18055a597329657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c50a6a4f61ae28f0060245eca1cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3542e8031c641abd3dd1d04ed6751659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64590a66c772bbeda58e0d44546ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6dfabf8a1e769a92371c4c565cfb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec80232d7e4ac655ee4a4b89f54337f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a18632015d0236bf4a177c3ceae4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b0bdb313cd1d65f9a1fdd36b9a62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bed5d76799bd88043a515f73335cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd210aad0b550f483d4d831ce6f5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc524092ff44aa6a2271f74ef4eb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd20e7beb758508fa90d60094b3e0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af39ab9e71994a4e484ec7f575e1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8da6d85c2fe6d64ea51b4290eef515670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4867485f96aa428bf0997102d66d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58dcb8d35405d21dc72bcc6a58f36d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f82d8e56966cb200984d50cc5886673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268fec298bb5e52fb6a5a4cf8f577a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c80e420eb71c87d96b0f750cb4454675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed8035d67b6cd23d0e173a0c8ec628676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba92cb112201691282727b66b5d859677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832956443b42ad02d1bc02d4e7681d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3f8e14c8fce795528628aecfe145679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d041cb0d9fd18a0a7316a00ddbdce1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2596ea9f6fefa59b89a816011e88fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7a150b61b12b8f446b3233db4da4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc984469581653d326386b689ea2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020617fafdc9ea50eb1b3f1994a5fe6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734233af9e39d0fb6e6555890093c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721659cc80a6e27f81908a866ab8f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8777d952d0138c0d240ffef61e4a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1aa453e3c6ed54134e7075346128e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0690e4dc82227202d2d5333d5fd169689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c881c3dc7fa88e917d7a91c6ebe0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7e246f1474514b7ee24f84ba60532691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532942384383299d8c679481ecb50763692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d0a48faee94571ddc3346b40cc5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a28e2b9b3e2ddaefc1bda9a1445e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333053189b6323b0325dd6c14613c67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfeb0e3e23daf9cce4d573b8248150696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5370cfa72797d4eaf1b975fd82ee7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ad2349d42ea40596af294e9b3d2c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f52ff8fac13cf2f6be5d830cdd55b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19de3658071233a1eb45c4b50a25f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634754a5b7f8eb07a280caa75cfe1d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd3e5a49fb113578faf2f7bcb8fc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b0e3d96f3bad2a12f8ec5097ca20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9757f6f42847c71d34acc23e6fce1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed014c000d839d1941ed3f02afcbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43446cd485da6a5060af2f07e051efea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326cbd4180cfd62f6c09b29b993075f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c07c6a223918116c5d725fe35cb14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463334ee88bfec5ba331628ab04cfdd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d29c283124c924fa0c9d93c32a2eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04b605dc3a8a3e61c2f32a906af070711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd170476261fc4fcde7a4e550fa31c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0aff53851557b7bcfe6be8aa8393b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9879cd39e70f5ae809ada8c270305714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ba536db53ac933dceb73112fa2143715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75b7b76eedbc7dea1460bad6129c22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf322012cdc79eab082827af531c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9db96fd58ef5438e4a03de1ae7a8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4f325e44f19a46f1b6d11fc516b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cfe42840149b12bad7a756afa27fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44f3e3f01d852cfba03a567c00a33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cddb688f50861e7b189523a1cbe0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a9ae3b598f0614ee8decb22d6a406723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf9b825ba54d8aee24e62fe967cf7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a56eb7a7e0913b2bddd7ebeaab8d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672604770309b3df2014d26ec859d86e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78da084ba5b7aa493651c98249e3ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c107c93b305a818860334af5fe72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd330113d172f6c80ee917bb05d18d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64632fc91d9687d6b16bb38edfab3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a48884d1920f1d0bb95f7867f4fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a4075caaf05f2a92e2d0818fee01f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2be65431b2a4bbdd2908c40dd3008d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51f4ce5e66d89c103d325dc37fd2d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12377c8cb6e2e2d79e332459076b74e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fb85b772cb14f40499074ee36f2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8f51f2652a255fdc7b3e7240852e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0e5cc611c6f34e16aceddea63f168738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae4c5772e7e80686a30ac622af8f2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71133c2cc6d25539af98ab37de5b5ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0f8f0493c2f353e5f74fca402cf68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e365ed16be537cf3e991f2efd9a961742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445d7f03f1b56feb3f90be7d8338dcb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2843603fe900ad89b66ba0b41fc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5515b09a2367208f96e214648d1af4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe602381334df65b03c500c6b063d282746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9a006800430e58293e593e7549e70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ed05d0e7b4662acb6b58f821c1270748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f4f2585a9598d5c8a2c12c16e65da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0321ea07de3660c13a3d885a39154f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c874e9cb37439e6da58e9b9c17b8f5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070dd382d964cc9b5baacdb9305d931752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226063f658a8e1cd2f9439a7bca0b0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf4f5ae8e1f424918bed9f20dbbef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909b5bb0dbd5bb0e4f4b8faed89930e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da57911859b03e9fe0255d6e74b4e95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531788d8fc538e3850776007a607174757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54f91b582eedd644f7b224e28e2ab6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60aa4a40de8d672e365905234df008759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabd5cf783422dbc88bb82588f7f9d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6aa6e43e186e6c2cde1febafb1fb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1644ffcb62dfdfbc2d37fdd8e7f723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f6ad1cc769593304ae75cb66b28104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8070bdadc8a794583984775d3f65f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e7ec68e85489f28e3bf21c6e4e8c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4bac933706f5df16217120da799417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0d9162688805720f8f8f508b6c2278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49981d79b674559c262fbf2c262cb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9519d7250627953b43d610a33a9bd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54231686858d031d1d7e6ba09909a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2af0e8d5f829cbd536fa05e25fc7be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a667a5c6f8b182b1ad7f8d03e80f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eeb2a782a58da92ccc2db8c17a99814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2dc4a2673e87991bd5ddccac0f07a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c08cc8a98dd995a92e17c1a46880116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5cabd2727b569e5aca27f69f6a2f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432e7373cbc5056e5ff865708a0486e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d84831fe6ed6778fcd54f4b989877719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a8dad8537ecb077f5da9483eff4dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8d8744323f13e92e4241c1e7e817821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb679f8bee2d2484ba298fe3e1861322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c12b4cacf970e9114412bfcf63e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe49fca3ae469d5e1b56a4f34469e2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f691c8bf05149609535dd54efa92525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f941808bc1a564b2abbd9c41d9af326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22379f6bc7f52b36e5c943360e8e8e8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8bb4fec9272c0bb41a8131ab8a1fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42991a4d97d2b3bcca0d22e56b9dd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf23efc416b7dadf1f6fb6a429660bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72b901f9c0f03c295e4a0aa342e4a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f69cfbb42c7c1f5c017453b5d6cd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae2538d520011b5e76b06e2c698cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6120654079b06b7a213bcfacae85334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa5795db813c2b2a29a49267ef905335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46621b5dba7bbb453ed95aa449863636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c4a37680e41578f9699282357c4aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e30ecbd413e41d478be8040227ba138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba69f858860fc945d5e79a75dee25a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7fd603c86ab3ff0d38dd15942768540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea264de0fbcd2b4eaec4a68c0acfa75541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af639926ccdab2f676e44d3c3cde39142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba71b8fde12cb32db6c18b509ba59a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec637572466cf88a9d05b219921d0e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7870a380f007716c4cc86de8e6e8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8488d8a380655cc47a32409e119a4cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a34a2fdb2a6fb401b91c704cc26b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561ee524d9d22ab2f69a5534c72d07948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd09452ebce3a773113a6c1e633904a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7c232a55fbf833f1a516a17b74bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f36d58f0ffc3c4fefdd9e6da5c54051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827635f7d523e27715181c835a3cb9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bbf1a2c95cd0bbed086420964e74553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09bf0d935ebf608d8e8338fef63b3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5b51c50b7ce0f6a718559fb8f821455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db237d5ee590d56594597f8b56832c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6604b8881ff62f621c862089cf858357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce868766d2844fb399a08e9ec3f99458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512cf4de5b74bd73fdc5e0c0b97a67d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8df46039eedb27754e817183681d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d52168f7db16650fc5582687d73961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c238baed161bcca61e8a7ab6749662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32763972ee2e8c6429dd2a5463ed4f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e71289ea31da1d36093935b945dba764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbe1fee4337747725ef83ac789fbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736171e3f281b6c16e5f3d6a62913bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53c002620e7033679c6ca0d893ec967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dfddc20a318ea9e556c000a7f34d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1618d6c918b080b326b75ea12bd5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d36cd22f26eac4ce154d5e00a07870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b305f5e81ed0231284c462948ffdf171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7083c061e4415a07c94ea5c804e6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f036fe127fe7af5a110bc6bce83273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22379cd87d2e01a1f3b1989ea79c4c4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cc885b769da27cb217704181b010e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dbb7e704643026b8129ab6a7426f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e9b506cb25629e9e156f9219a779777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d737b542b5d931955ff64b509a38878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe980d1e2b0dd1d1bd82782b9f21379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2fd84d4eda9034be4eb3b1d5ae5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eec6ef5c1a4917f9a167cb19e287c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87629a459cfc2cc96fede815964b76382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bad05d41359b17de8543047306722583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e738bab1ef2862510be50ea452fc0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e53a89e23d7a888f04929b5b5a67e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688da0f514a025100eb9286ab67f97086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3e6f9e8a69f0c4a959e8951316d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7566a43dc9e651f741240b0b4f9af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480fe5a1e94dcb478777783f342f6f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e8321b9fdfa066911d2a1dfc8080a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9ff41f58b84ae34d647448dc158c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c3c3e3225c14f8e791cf0f39866f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101ff25da87471f0aed200ec6bb7a9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3d70b309079a0a6c08287fdb174e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91217fffef5130f4b24ea182ec7d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1328332c5da8744ddd205eea4f1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211d53b098fae3cc6f6394115a8b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c5d1c9573854fb2a5462b940273098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed786bcdda5006d581c0cfb6a96ee299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d100cdc6dcbd50996e5420e1212831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39eae615665cf36bb9728d712bca05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f02c338fc7e735f893d3e65fd9019d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda687f98716e732f04ef7bbd891c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d192ca7eb6fe9fd8a13e1922102288104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c219ae5ce8a622b5c8a10e53b062c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8efa7705583847e1392578ebd01b14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888945e7a5509e4a05b3230ef672e3ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306228d984a0064fe696c721f3576028108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a73c8bd59c77b8d964dc1c2658193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c73ae4a5452edb5bbd09bf320e38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a674a4723e1ee788869fb79164ca73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308c80b30bf66e6d8e4d04127d62ac8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59acf943c5700eaf0882ad5cc8f070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8925d977e33d2bc32cab7d53916c4e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb41e7866d22ce8abc454f2824cdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b453ccc5eaea93fc2e7f890b3f4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77133152b6609fa95cbf225ff1ad5be0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a86f040682bf7b1abd2de9abb792c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb523865348b9cbb483522e62d2a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946da9bc91f8ba95c505fed637ac804c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61adaaae0a161bb7d1e39ffbb5255121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd928af4d46c89c0c26e911d1cd4a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ec56b57fac648dc2d52c46bfce1e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773a80814e43a41f6ca59585588c7be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908219818b8d9f0b0df4955e48178f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7085cad39e08a2dcabd1a7c24801a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ce7928d0f1d6d739d03ca594383f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4ba17759c518e845e42feac99000128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc000810e924c1551f8c513b656ba530129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ca2ccd194c6739b6bf9bf3a22d0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c318768575f7127fb7b0f32888ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0de51721f5d41fa3d79f389c57157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089bc6de3fc5b31347ca1ac81b5bcf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472318ee9d16e1572c6b21137fadca79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d20d959ab5c6a6216c5bee3d8706135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252e4103949f70eec9d18b37ff0517136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4706a5f2ff76929b81f5de4a8fa4c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c842255faf8482d7da5817a0be5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4557ec6af88e1d16751e3338cbdca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cc1383148787d9fc37b665d8ad398140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a4488f9b3c549c1a09ff6f0630093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b84861b4e5fae59d879835e4627c9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2cf6db9cda3e35e96929ed4cdc77b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea794a6badd4bbdb716ece358795798144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118265795110aaff260333c0d036dee0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340f228aef0649962527a9c2298072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6024aca44af9e9088ad1fba5d15ce95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e90a3b80c622dd3067c6f1bc4e71e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942210e5e1ad58787eef2c576af7be3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a664d3bcc6c1aab37e0eedd1382201150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814c1cd15051ca14831d15c7c490a5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a02b1f462f477a179866fd553b9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e42dee0c209f005d23fa9d453cda3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b743f5a752f553baa371f3a436b4d17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9836b5554b36e8b814eb2b353683155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb887bd458669b49c16a197a33e5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030917e8b840c73380c1a37fd717b598157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da38077b76827c6c2d31b04b524b81b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902c64197847af39e8f106a612cdfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85938721c0b4b0b8e7020a4bb7da750f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8f9da76f0d1324a62ab64af23c264161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71989ae609fdbbb5f03fb1ef64a310c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8b05ec24b26a9f16aadb19fc9656f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e83f86f23646b1c8d5870cadf117f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3c68e78abc46ec7cd8a651153091165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0fbe4eed7b82385272891a908d116166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66ed45058d663158f3a022eeba35f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc06c5a9281242569cc255ad7c8dc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac180e1e289091b414b5532d30763c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1ce18e497dc86b324a6b9e1c767a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb78072faaeebbabc0d5536aedb8515171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8da17fd45e05d1da1250ef63beb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57035a4b0d2e9c126b0cf1fec5998898173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03bf755459ee26754bac12151a332a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118372a0a8516f411b76c6ef24fac33e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838006bc4c6ad770fb254ed1af03fc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559abff46df6f3e5b7971b33dcac0704177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96d6b6c444fdc5ddc1220b54ffc39a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b547e8389dccdce2d0b3eff811ee4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aca6535adf9dfb8554158eea49b65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e8ac811edce430f9eafa95c6262bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ce2f0c806e67ab3551e78aed79306182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e54033de78bf66c9e7a02406f98c78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ac2a6d40a56f56a008e00aff1c6c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c235369cc0aa210665be7c5665a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ded482fabdc7014794bb70ea96b3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95b78b85925a63a5f6686672a87cac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c762ae3ce84bb945a41db9634cc195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a29ae7bc58329cc043b934f865037189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bda6393ca54d8abf6dde451677329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e607a8c2d2c58824a67911184f23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58818c8b0fd5ede3ad01ab6bb1f0759e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844477815c74ee4f32733caa7b22129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0c2ddf3796e1479caea03dec9b4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48081b051122533d395a619ecd75ced195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8473a34146f41a9e17356f83ec7c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdcf389f0f32082bfb3c9a81006316197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6f099a6de0282a92bd03b7b2b671198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834e3d9ac0f281f1e8496ad8547407199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4eb71f433fecd2aef8515a4cc1728200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14097e610c5164d4f93d9dda5f4a500f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fcb0c4ed52cf58f678193a8637b2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f0b47bd3a1977c88344a791b764a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af2f3d6622765c0b0a53f831cd831204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b372909978832a63041470bc4f64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af263a8d3a622cd880e8237f17b1ca78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59fe105fb1092f79cede8a19d5570207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a64ba1557d393ce6ea9e2a8b1dac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d8b564fc135ba84dede1cf045a21a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477edefc0b0316e19d49f4b921a7143210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32818ed337497e278d5c0c74499751211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b57f67b4e14ada7a1640c1eecc1f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a014ce4d05f9c8a00e968b3d1d577213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3935034d7e5380fd7c7e7883d98728214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171469ef9f6b4fc9d2722ea02591e3ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1aa51ee02cc270fed3eac783e70ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522337908864494deed0ba1a5dd8433d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab3c0a14c9bfdae9fd632eb5c4469218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848715c6bd4ad50347e6621162f68f60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae727c28fac1a9554b3d19ca228f26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b25b43149b9b2294848f2a645822a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fa6d6a4c44be18ebc5de5a793ca3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f842e6446eaa28ae87e17038ae859223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727c288888a715804640050f3147db6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83d01a3a2aacfbd428c10cee6c8e27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365556e63d95f7d12764a1d5becfde4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b710656dfb9bc405ff2eec226fc6ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45205bc084dde84fdcc727e829680d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583822932d6f5c095afd08acbe749e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86aeee6e2c5451eaf5529a108fd87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3626a53ac4ce802d407946946bec3e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7a5edf1bee451e431d447ea017a77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb04890b2541b8d9f6e840dd5334760233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3c9a01cbb1e2babe0048d8a6cd5c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598cb7d96c61d8ce3936eead00a1b6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd94a2ec42648b1ad22f55d98a7933236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b8b0c1fc02921235f77ea49faabe7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552e2ec285b9e75453943508f320063238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242c81a817f6d6b90a3d9d975d747d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97735b0ebf8ff8cbdf9d4d6696451301240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a831fabdba15db8fb915b92dfcdd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559a6e45aca417456bae59428aeae4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74f72cd0f624cf69b691682a648e86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e9a446a740427eebb769cfa85daf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a1d7e2ef5c493bf5259d9003e9765245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74612cf584147b1300ed1324a9065f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94aae5c7c43c43a29f59e55e0250b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ca608c0a52806315278e8a235df20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50871acb7656ccf31688525846833cca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150341e1187d0f031bcc1ee0aa846ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2be45abd8c7342ad90f0ee68a2861251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f0769de9d0d61c0208b50d948d94f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5063057e1ac5aff9d6552bc09f42c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89aaa87a17461eae22f2b22d004b14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37229aa243eafc358a4ab93850446e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656c6e9b624efdfa500767347bb24c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a55a6b209b386f1ef0353a816a0e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b83443ec39f6bc44b7c55b6f8d4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae1a68c8d6a85a8dff72d90b30277c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e891c9b212e3651e71ce9a8251829260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73791c923af48fee7b4098dcca39870261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd08dec7b8eea343c1e0297d0a935c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb99c80228d36e7ddb181ab922721e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9cd5cd4211f5792a86274a6d7963264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c47ec2e8a0d392646a09c751bc8c23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be36774b50ea6754d25f83eb319ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7f811edec373c947b9b73046ad630267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c8f8b3db026e580df0fd2c62b7814268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d5f3f553b60d6c02970c1a78a2f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfb2a694bbdf916db4262348d7d86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a02f387f9f8fe68050ea3f8866058c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7b4d24371a954d616d86a58903b23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00789e03e6a8894e71dc1bc32412a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7dc7e3f25d43c9e8ffbe23fd305c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d32d74503b70b8d4dec205e7280b8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe29548d4cb196d0c45057de915cac3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e95c5308f8962e906658b52be8aee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b833fdc626a2b6e061ec2ad6de69e6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e77638957ab0c373f67c62f71d493279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80565fd1e205c384cb4de0d83954bc95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9806cd6d0b34bfec045a3c9ce2047281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eef858452c5b2b45fbe7683fba7a23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1635c42b577570efeaf2b469e44481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd4b6bf3849fa99d67b7ad650c700c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09573f73b8b9d376ff2f16b3aefa991285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5ad7cc8e2ef213a7335cff70eb516286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb059068e4e140f009704a1269fb8c4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ce1335a85f05204a25eacfd7f9b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc14dde52b9540acbe74f3b4c611706289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45de67526044426f26677532a22e9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e1f991f46a9d4886385254ae50843291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8c6829af60400f91cd4006d5de10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97df89903a8b9b34d664fe15d63c2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304777e79706f598f9be47384d3a8ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175986c59a55463fb7cabc1dd894131295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d255238145493cbd1bff52fc2092296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b986f9afc55e57d24b8d965f3e3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25155bb72d8eebc357f5d4a2469cb497298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef76dfb1b7ece642cc8350f9aef055e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224302eed1c1287624d034d6d9345fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106a22c4e99bb9f44fabd21cdb4c692301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83004dce8cee411e20e6f6a54b060a86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d269de406121c7888ad6fdd16534303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13104967465cfa53a8b3c6458858944b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3dc4d4e562996f174c050cfe08446305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0096248bec976aa60d89015e46f7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b59f45ebf1726b7ced92ffe5f444f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e300e37b778be0dc2e515a3c5adcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bfbf559f53527c9a2d0386a80d0e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c230636b9186d7b4b872322f15d0934310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873636d4a237f55e602ac2d64562428d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4fe5655757abae1f56a9d7d1c3e20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92a73b008836f451ce18d07dddc599313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30384b50f8e475c219c96994f8adb69f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc095ac20d00a7707d854cd7fea5d8c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9bda0aa2f6b0f10a2ea57d55084c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d75e717ef441ca95a401c3e7b5f8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620e49c931337e51ffcb08ce18c9d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb3948e84efcbd842267f42ff8719319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973553c1ff50d2a436539de3896ed92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4410005a6fbdde7fff788e9a597ded321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95201d5deaa381a0fbdb2303bec33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a265c0eb03dbfe3de821c6beed6410323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29587031040239e2d9409056018516324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaff41c0e62bcf81db57adbcf677a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab94553fff53eb8e5ba404ab128d502326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d9d7d8bddf783c2451eba0df7c6c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11cbf7c6f9fbc763eeb2484f27c85f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d236e947f0838c189f732d01e910329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543515660bf165d65c9dc69dcd2ecf0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9037a94b9c42034df527a73669b9f56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be466a6765014cff0a30f11147bf25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4162f1dfe0128b5cc38556a09f0da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41f1f3d59b192354bf9af4e3991742334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57783c402d7e8e8c1a7216cb5a7dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd9a23d5530a2051b4bb95c4033e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fbfb303bc04e5af3c7db1fd787a75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0109af9476b98f1d244702aaf6bb731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7326fb63352372a95becce52f6b24c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759cd6485e8bbf1da08f0e097dcc1a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094c11d159fbc99ecdf6a4fd84a53a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963cf8d34390c1b5fe76879d09ebc80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1347307e8015fd50c32490fa70e23e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a290419794acd4e676f90f28211d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200aef260ac5e03714d70bf5bf0488c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b5c8aaef560abd0ff14e53afce90e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4dea5bab59e51d8c2e9a476119e23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27526fb76d78676920c213ecaaf773ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf43008f860e1d29263054656f683d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138b8396feadc7d02f38727308b9671350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c216202544de99060a586502563e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854137ddefb04b664b7d64a050f9510352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c1c5ebafcb8944bd3460e16e3bac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec17b05031e8bd2568d123409558e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09b27dad7684fedbf4e5f3dc1b3156355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929e6d1d53d6d3d268b096d84e68640356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddeb2880f6fff5e034a139d850b4a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666064b2dc1955a2cf44ae996afb291d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb7f9b81d151a3ae0be02bfca04bd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32718b3404166288f28b4b65872f8185360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f071deec83ccfeee25f4c5c01805361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5850ed69a5bffcd3a49be40eff978362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070fe04f86977049ed3aa730d6f9f79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eccd45a69d4e49597c6bc9544d03d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73e61ab4eb3022aba79dbe6caee99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b205271688649a4ef6ffea37795cb86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d66001bffb0019c1b6f2bb1905349367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a38b86ad642df90ec1e6c1bc05479368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2e9d50b6b31a50e67acfc50563888369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba16ac4e8c73f4698957e6953b414d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb1c81179e93fa3039d3305c8baed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274a85aff4f269d99a8d22edb6cd6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c9d1dd9ecf08844d925a504969d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c81bdf40e17065bebe4a718780045374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8e5bd25209701e0f272677167e7c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda0ed8e883af04a4d8563c80f25948376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02a70ba9800246d90c7cbc55ebd78e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c42bce2198b8165f74dbe8fff04c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daaa45938ab008db337e1e935393e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315c01605846aab6c20622704e6d146380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d151fe864675b102dcd43b52b1beb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d42cd06da9669f939577aed9184e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dfe2eec446c77c42ff9c1a563947c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b2a6ae1f19a08b8d4dced8d877238384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b502d51be0b0bb19f946cea0f97de2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe8d9322028b59f38076474c45d12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f60ecbb254c5f345d6c929866f628b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230e9426cbe74e1bfce303cccb92f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b4d15f0746214a8e8edf7b5c90f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f57e2c5c1acff23ced6b640f541fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b3ebc9084a88c7e1dbc19aec30a05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acde36d2843bd17e7ef3af81eaa29ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3f980f8a8a65c458f4eac9112372393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a0ae15373ff90e2d47d8d6b51c9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c198812a6b3cb7ac6dbfbd1b621e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1347d8c81b4fdd6e38e4ce467b6bde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070061b2acff86bab9bb11b7c18835d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ed09681108f7bf843e1dd1ef4e723398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c993174f4d9264aba61f1af96d0950c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f049cc7b0b6645ed2b7bebf5492405f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2fd4fd632d06d76614381b2b63487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fa49b779bca07eba40797816040aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180f465f455b022f20728f09fdb6a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bb3dcbf430e0ef3df6dc11d8962ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f553d59811484baa25b27c71600a64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b507a11ec25ebfabb77c6abe0334ef6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475be26c72d4dfd1b41d6294a1c7a83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f624bf259404dea5eb8ddafd646cb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a079e6b03b73a622155ba7d53acc0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b395c0d9f5e031c9e2d50cac06bd31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f2b95c4465ae9a6469d675ef96519411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b612c1eaecdf3c02f207ec039d37ed3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b226215892757474383185aeb7024a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de233d5c7ff42226226bd1260c4fe4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac83ed6caa48ee54f4050fd888db56b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777cc4842ae721b16988f0f316c31f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2103697fcc75d614a633c5d08062417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd98afa5044c3303c6d2796acab4da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf680dc6560d1c4bba8a392733f297419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39158feec79464c1588f99d1bd6e96b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43a6f78b1ee377f51d5833ccb122d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374cc6ae30056b9965b1f6484371ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8ef338ce61271d542791bcd7ac0d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314862f2b16ddfe86bceed0dc3e27992424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2793e40a2395a5793c641bb6defc1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f98283b444d0ff7022eab6bf92a3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e55affd81f2ce61be8e53a7e5ef22d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20582c19fdf0c75fe74274f6b37107da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b7ff036a9b6da09183050937db0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277961cb376b4d31cdf3ed14b66317430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8466f3796e909b19e549af353f36a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5707b06558324771f47848fb5c30c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7a8e7826b28b68657336f9587349d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb2b23c33533e4bc7b67aa6d77f2ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173bbf9976651b289f00302936000e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e62ae555b20d0d9b05bc3b979826436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21d16de11e9969a28a833c0ae3455437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c323fb5225ade09b441fc360441558438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50220f1ec26ff09cac001d7f36307899439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7905aa357ee5276988e3f06c4552567440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf1f7d88dd9dbd4ae672480c56e08f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba73e7d3cecfba29d3291a4f175fb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc361d6f30022982a2a41cdd735aed6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730dd3504303e685d5927213be93f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef03f21571ee2284e5c4b7f31fff0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacff2c7bd56521a44e145a982d57ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fee58a763d27d4cb0af163ffe29ee5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aad31d6583ac59dd2f6ea245564c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa661ff13828a3288d6196fe760873cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e016284d526e272cebe5a5da49810c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622e173645a1a4f5aecc8ca35ec52f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579d0a7402b01d85474cadb72d65571452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe48971a22606a808d75e83afd888d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f7b47cb9283bc3de17cef9ac6cf8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae40edd58a24eeafe59662ba31d3be4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681424afdad0e7d627135df172d0c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d00855341dfa3451f7e65571f4869e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a470d8e162a2adc383407c5e297af4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a437f6e4c18a573382c8068da72c1ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea95bdf376d539874965e11d4dd11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62014636590d9b94db2cafc5f295245b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6b8c12ac24d62908a4900dca4f54f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a47e983b4782c101490ed3f24fe07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382bd2c1a43039784cc70e94f6ef8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f121459e30d3ba40be318e6a3d32768465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc748f430dca9064fe5a67fa47068192466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6056d7c7914e2a4b708813533fd9019467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a147f68f9b2352b65530abc7dafd48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ece1fdc7bd52f1dc0033f67b8b8dac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320846630ce9a4b7361af3d49fc1664470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523a7e948dbe462d41c94df59816266471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f8fe4446c980f25c7814bc16bbff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735556d308cfdcc8f15c914f6b044d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e4f6be999c8f713b1edcd23e84320474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb828bd6cde2f1ae41fa1863660fce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0091b7e010f9a363dd76cf023d7e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceaf78a013cd798c66e9b1e117a394477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98118ee530e502c5de42f5158539c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18316b9e79b670e9d79fcc992957ee5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190bb8cf1ccdd520c72dceb6aba1a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a4f735358add225ca578d4aeeeb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf20afb613e9fc14c9041a983a4aa0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f2eded461b256bfe0d7e9b904fc4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0396790e05cd2dbccc1dfc4a9cd6f41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b1550f591ce55d2a7661d8fcca15f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039d2d846bf09e0438469d10781c82c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a26e39b5d7370bb7aee99a2a5853487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af378b996eac5d16039bd0e5e25780488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aaec550939072713b7bb0a11ba077489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc3c5ec42a4ef0c5e95c5e3f2aaa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f822ee1e2cbf68fe5a304975399df1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba2266d66206a131ec71ea9a2beac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef22db13baafc298ba33f9599437ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00045e0089d91bf086ae46567077122494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11baa5e0caedc802da945d95023f9ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732d78a84cb2e69d212d96ca5395b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ac6c0e4978d1a26971d73ca005562497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db6763f62da3b458d3762aef554a11498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f6d292fe65bcbc79de7ea0498534c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff40f4b080fe8d2e213b69aad889da6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62336fbfe69b0698751c932efa1cbe50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b9739e50772b76d3d71eabfca85cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3011e76eab5b0c69594efaee15f13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54b30aac0d6f7cdd27337eb7711bb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d99e4a00da3270e996ca73f3b7b91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e7d2eb42a7ee791f1d8fae3f889c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829229c86e6332934b0acf380931300b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f0b84f3213be36a486d8c7654bb01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e6152bcb5a8ea871699cc9624063509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed8cfc2b89b24a78e487930c152684510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d079f01b77f3637642fc30bfbf35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d08b506ac18bba8eecf5b2250ca39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f310df5691142737dbfc2be923b748513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02215d91b5ea24e1b4eadab4b48189514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e38b70898d05a2ed89642a894ba96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c00a52637aaf4603eefe8ec19183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a8542e72681ba050611180fbd6192517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacdf7ad22efd0667dea235199acd1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114b6aaeb3f5d52077d38e2c19a985519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e94403cbf2b39ee5dd957850fcfab0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ec802f95f5e9b80b5dc1459c49681521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e926eb381add612b279faf1a2e3cff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b4e66fc91f51cad1bd2690f060b6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132408fef9508866181f7135bbc6e77b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9f5f71acf6616dae31b67e2eaa544525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd2b7c1511177350e393044d2ac43c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67d77c09cb73e4f0687d715023530b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ccdc8d07ec20e0552a0d8b1326dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169025d786fa3c21b1fbd648889d00d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd16d8d162d7e9c971601292171d82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe4b0825f0c7389bd27b433288a36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6474e2ab70346ec55ddeb435ba804f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b6609ef6a9ed4871ef6062be97d6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d3a92368cadbb920bb1b102799127534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4879050fb14af5554172ca7e33a2c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553638c8621b68d9f6e907c41b35e939536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9620da51423a373e3cd1271b1d200537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f1de14255ae8d84f23de80b8a20a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d5e9f20f04ce8d8d530678a826d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc96b68f1f288ba7e8e54a271dbe19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e346d919789ebd13c145ee03223e4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4a1ab87432ad1902ce465056ea0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d6e10990906111b313bab636493a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc9fd3df34ee2320c27e0c3adb9373544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aec35d006b33dc67c12a7f66767c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246127549753e158390ba4e50bc0d8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f89f42a4aa3ea5154a83d2697b7d16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29782c7f28a9fb1d11325aeba2e885548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b006c448fc373601b437364933bd681549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb836e86cfbef2f41787e0a9b286653550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9573c180ceb59d5c31266d0eaab2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc59f303d97a945fcf6475b1b143fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2201b38ab70baed97d3f4f0166934553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda14662e8b63b20e2b3a92f2a7d0fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ccf926dd9881b583e5f06633ad618555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b374462c18ab086bb7960d527a7981b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e1585ff619887918a48b7e6b7f135557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6572216eb9bc4ab43b08e1819bc46fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec076672017f603ae137d1ec302b051b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e131bd4373f7e6f50fcc945b5cbd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d25aca976802eac19ecd8dcc0651a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2fb7cf2d55616a30ecaf05c9f2ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8987ebd7d36529a263613717d3a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b5034e6e2cd397c0dd2b0c4fe637c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a6f20003d4b29f8ec020aefee53b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408191b07f27d1d5178e367685690c36566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da705d71df08721770abc00c77310fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208eabdc462ef2099320066413f1eca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb79d1cc905cf4d8c716e10875fd29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737794069920a913f8c6cfab7b6684570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea4525369765b96e5746ae1135c88d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0cd4b89753e235c4d16cce90ebb93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f072cb6ca42608bf84a67adb01730573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6aecdd6fbf9bfa653f6feb1353df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c2837dcc2285f7168714a7e4417c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4924476f4fe0ad32bb51ac519ffac1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c1c89bc2e90d288272d253d2d560a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b530c995d8791a43e2c673c2c28314578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255edf449044639e61d92ae5cc9cf72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b434a292da205eb75a141ef20663f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b41bcf06be70b62b418d646aa7a6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14be092d6ef88589bd4aac043c7f15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d37315e86d9947da177a9e11220ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d8423dad316c9d51e26e126b5c44c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29211a70e05fb9193293d13d79b0ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a88cd74088883af0885999af2bd99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d9ed3f10bbb1a1e7ff22c626f1dd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e921be3e623c5849a178caeb27403a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13139bec6ab23c5dcb638c658c1caa32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b919f1dd3f65ee4b43d7900be1d70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1571f3d685ef94ff9eb50b35930956e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f485465a49331efa407671f19320d62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e47f2b6fb4230f23f6ee38e7faca1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cd02421052ee1c7d52d7e176fd64b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602865b88ce0c975f1b4839fa2830edd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47daeaccbb2c5c640a6b8030a26c66d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39b07e8f5f36aa1649d283d107b339597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f46143729011143919a4a24ea02a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3336d41da45887016d8ae56c3322f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5846c1c422583613b86f4f0cb98566600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba42e5d57e151dfc105fed12e549783601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609f033a57e572415e17ca9b5ea5d4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d74a4228a6fd5e16a5a4472e46f862603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff32ccf23752262dec4b25800321ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c76bb20006983ee6caace11181d22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5ad29da2a07d20f6e766a06f24e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdaf723e16d91e682bf77dc554a2b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb468d7060bbe60bf968748323a018b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f2f4778be381fa9473500a0ce898b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5177c813ce5ae7e12a3f6de2ecb17ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79979dfc1ad29ce2c1593e44000b8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c9ea6d5190c7c1cf9d52fb9ce968612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cd15d207b05b7a567431515a61dd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed20559723b55890ff5c6a01b36b94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c37b4cc7ec18e77b507a48e7172e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4e4310668dd6053ee907a333ae45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c29d74ec120d666a329c081294189617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7417f4953f9cadfbaa2a02eb7ba8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396256c13767d592a67565e1f84d638619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba8b4f3b7461d97e34a32056531e31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24e69d78f2c9cb53a62af707a38bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a4c881f3c8e064c4edcac502b2f15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfffcc7c87ad79e675039c46f033023623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b0ea67659bc5de0d4ac13839e188624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291b8feaed4a3aa0bbfb64b488296f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b464c10018276eb2822f4c1d95d673626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406968d421c0dbf75db3b5db2e59434d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a97d4ae91d0ac6bb3b02226a6a136628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0643e06c5039d0843f10ba63f4c4e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f982b9dae42e2436ae5f9c177c5a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb360c83a47bdb0d70c30d1f785b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0588ba32c4175aa2a115907c9c7e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e05d5f897428a8e010676ac827f7be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536cdcf875ae9e1b9e3880b45edc421634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8aff38b22247b4f5eae0278be5100635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3349b1664117d0c55ea950c9d1dc59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5217d352881efa9d6201b2e0e632fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7955c2e04bc01637352ea03e37d9d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d12edf972bef69e682a18dab8753b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4061d990ed3ecdaac572338b99d54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f80c8c0562e31bd0d524b42dd225641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5331803f2a8b53d86f69ecd9d4d252642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5c030032c50f0425fb5a5b51a92ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d626dcefa3ff5a0e08b1eb19b0b389644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e5db2f6b35fd8f773bee1649283b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe1ca86874fff3c77b56c5b6a501c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b50da85f1582f6613d9eea9e0cd55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8515e14e678241f814afc7378f45a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60807ab60995513e91a30360b3c376c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff19cd1f4c933e88e384b08e6fa95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a981f60d13eb98ecda6443ec8e62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0177bb0b28c4ef002595768f181a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26523a3a34c28fbada44a6ebeee2d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd10def0186ea428b1e8ca3eb74d54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff93d29f8f54bd3d23266ec726372655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ca8f67a1d43c334f874597654fae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72331003e2cfa9643c63f9a37bc8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82371ad0d63e49216fd72dcee4e5d9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee649b70188432d573da987de9f4b12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad50e11c807010721499fe293f581b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccb818ad71dcbced0686df5c65585f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf363354adfe7926e60db9f2d0160662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d75746500ef0ecd8399f454f3662f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653c0216c0cc4b98661cb9bd078393c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c2345d5e1aff71811b474f7dcac1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50601f470fa87ddd345661733d0894a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa86ba0efda053cdef2b595e7738a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58694e291a8875269af6120dbd91f8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f3d362b5c531197b5b638c4d695a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bffa511e0800db8e09837dff6c2978670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f538806662ba9345f66992fd4316671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed0a7097fe016aba0bd16509261441672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fe587e448dba3e05766f59ae381a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a137383acec95a25b66a288accdba91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c77ecedb3c76945655229244fecb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3417561b2b1b585404808fb69ebc85e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0765c37f06487f212b3d8abd984cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab8432be081f1440c53abf12d442e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df62a8e571fe627402e61a84f004a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2a75bcc7ba53a91188b23528a576680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3b4031fd48d6ea7bd2aface02473681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077dded83423562ccb5aa55f1a8b34c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d69b4d7e761c964e6c3cba7dbd89c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f28c9b95513cfb7644926ac6ec3f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fd0b0562dc83ffbee572cfb310d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114bb448462750b3ae6da6fdaf7e96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a4b8259808ba73ee7fbb035689e5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b4706d82f455fd94833a049a669d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a344e10ecae5e2c9f17e145fb06cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b1b974fa16313e9a77f232404ad4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35099ee8f5844c85506396542796a6ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b3efe8176ba4f977a9fc3318cdb25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504890a494fdb019d7f3bb13d03f7168693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a82bbdf5c18436de53fe0841d393c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769808bb23b221873196db2d090014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2fca6b95a7caf814e4ec2536199e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1f221b5ec04717b5246341f16c32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c10eed592f20f945ff4833e8361891698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4fd5725a0e6ce6e5c7371f094f8f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913181fe37e75c07fb0b8133cdc4d48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a50b87e1f39358488b9f737893a1b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4356810a2bc7d75b83c868237fcc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dc4aca0c4e39814134e17b238c53a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ae0e1ded8213cb080eccc638727c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c56df018d45841edfea94dc9df081705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68a95cfdd07cc23b933fdbe84e4dfe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e577704f1c8a097ee2a4dd408a1d47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d042379eb869593389f106a6b8656708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782942d06015713e7c2f98de19268b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328495d026e471e92273126557aaf987710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a21dbbb0e80c916f10427cc6df578711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4ad836b544374db41db30da5e0489712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c78553234f48cae8c3eb246dff99d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c75b76c48ff367323abf4fd56f31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e779bc60bd98d867e2322ef0712b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a63766813b6b5c9073ca37a01dec2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2188ce95a50f973e2ad954842edcd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789f6f4adbb80d336a446331c4d75d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e90561438901ff5d8569d6035783d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af279d7c9b77a1892b7750d35d6ea31a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a832d4bdeb9ff8308bcbabc50e913721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695467cb29e263db920938071683e22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bb6d35e4ba4e620140918860b94a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e398bd7a833d7c22b664895dca92bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c774e26f06ec0b4e7ae41695b4b4827725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389b0b5a4d5007d2e02618c4b558b31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9f870171964dbfa3cfa50639fa61b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f28101ae4cb6ee9968fe8d863d5bd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283268f98beecea8c5be98d0c15efb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cdf7e7e80e8a717d2b3ffd4b76d17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad91f44d5fab03ef5364db585e971f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806232a0ad6cfeb8acc26c6e07b333ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c1649fe36b1a586235c9402ca3810733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db012a5c04dfc9038a7958fdfb3b9ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e26bc49ab01b7db2ed486992afa0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d37866c4e043dd40fa11896df3894736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d4c6929e8196698136c6f123c66b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421d2b9b6dc71dd2ce95a818c26a30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663978781ef72b30f982bb3db02b1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ad3553cda3d2a6934ee80da8827ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5380b1939006da24b71cf017be5397741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6d2037dfde81c34da26277d78d0f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46392251fd590f4467de2659dba61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc277275fea393503e6650681a3d05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf425829bc9836f5b2e2ba408f364745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b107695a0593e2874de48b948ea264b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cf8485b23ab3541d5a97b05a726d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647a6cf79bbb879270eb706c8dd274748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a3199312bedcae746fcfa951f5fd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b204af0159c9ac532c11342613de4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d4820a13e69d981971c85472a9a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6e9f48905bd82976e7855b842d4db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab50d2da714441553b61976f16e6a17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428370ac04617c8378096ad3d0190de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc0c0254ce7b759fd7dac6356f610755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef58b8296c9592c6047e0969954d50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2144a909b85f0a83b1ed8090b6c8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26970b93360cd4cc2289cab303ddf1c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b505a89a2690161cc957d99ee380759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>