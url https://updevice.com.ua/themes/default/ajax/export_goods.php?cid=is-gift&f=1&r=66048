--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d2704fa0c8beb41e7b78e1cb5e91e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cc273925f26e0bec034ee97b12e672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade70879ec2b6c90fc433af90750163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39689f3263f7dfc577c039703f2d604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51603677e1cb9f16e6966e999855b145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488c71d6b827cbe5c052c74d64b2bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbfe34185230bf796dba0cbe4431bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cabb21880dd46706423e508f0b102a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcc6ce8f609713dd7913270571ca359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74438f6ee056a25a85d62ff2f2cd18410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45def097e65b25011a80aaf343470311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cfe88def81064a7bfb34cc5cde98e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b781ea8d1fd6dac60a258a8d7b0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da604e725d23e1ae43617c4b0599e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339103c01a77f999a11223447da1040915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f22c396383c3716724c2753c88de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7436be34bebc80e7b3b4bcc6437240b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd067a9064ff1cb4eaeaa2444052818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef91a01424892bdd7d7a5ef7a863819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f0fd8dbb6a9061fbe422ce10da2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e811a2e77d4fb4e8be33396a08bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52aa80e28f1ca61e3e55b8be9bf7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14a991424535568f6ceda6a15ff9ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417afb7954063d659e04ec3e8ef8b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8218e5bfa3aef4c69782e97f1b7490925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116cf6727d15d88617ca694a98e75726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b29a4ecfff23ba0556dd750d2936a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990dd2ab23dc8cd90406e3982dcb0c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167a8dc721d72c4e955e6419bdcbfcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35632eb2f770d74f3f992ebb3998d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6a18ab8b79d7a6a01cf13f2b218d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1f6e67aa303e5a8e735f6122fcc0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f62455f4a05911b9518c65c613129733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d75f2c127e2d79e20a06165e1865b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4eca54caa96183ceb01d25aed0b7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558773227b35f65bc5537740080b27ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61313dfd2eab90ac26c42270375a39ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0f65fbee6a81851334d8ae58356dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10016ddb48daa46401fa6a624c03639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e91a4be2bfa78c6f57cd512efd3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83924aababa11d0f288a4be74527641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b4f98836a6ee4ab12ee18d622eb3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96299df34e5e3a31bb6031315c9a1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f82926ded012c079addd1552520b8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6643f6cb2131f6b9807c8c2c113dc5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeda6b712dff8ebdbcf93e3d8e4764846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0bc421e152df7b568a357c637fb8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59989c088793adfad7c179b033670aa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664359ab7f3051077778905d59188d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb69619397f3997045d8527ea96428e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc52b16713c505ab4599293657949e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ae27a03fbdae0321dfb839f8e90e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decde563a33091a6fcbacfc5b1ab61953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa31bb554aaf4ee412b2fdae257dac454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662dd9d612463e3d5e9dbc5a81977c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5e1b7ad03923925c5c65b3a5bc63256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2df3e2ebe68920aa38f1e1eb0d1c0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d64808ef6db5d9f0667d933ff291f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb0de2198f114d8ae998b77fbfaef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728f757e89505b9f7d733833b8b781e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301c61eeab27c55bbe6fe0a7b7ece961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620c3ad1f7d5508432a673ebf9a910462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e39a384aec4c46b12e8ab9e07828c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505070950ed98c9889efc6759491204564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4833690379e8fe1c83ec6dc4b51d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4045a6bc71e593a30059c2d5495e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea61ffaa0878f1629caefaaef6682f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b27b0d5d9e4f5d38ffa65776c74468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560370875185a8a7b70ddef2de78f24c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a339810518fe3a41219f2f441b5a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328463673a10d940fc3d8c9804c6ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29528189d86852bb2eb779439ad7dc6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceab8d10b39093a11e70698699986173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00eb39dae7073069f149a7d6e58d9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd964988083ee8b3a509d653f2f01aea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d336583f66bd14d25375ace16a2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652de2a403c759bd68d17a000387e7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617192f32befa77a6d1e3483ed041b2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc99a552e5ceb4698ca10ca134005079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4d35fd88e0f93f884159312ba7caf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187dd3a839da962a599e7b27b63bf6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0805aefbfaa3c89148cab734ab68082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8790de8232e9d121c5efd73f1bd59d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361620f1a512be82bbb1b43579d5c9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e41d5f602f4a90f0996563b0cda3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8d0abaf7c297c4b6cb0b2102e52486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d94bf10b87c075067c7810a896ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadef0480a143169d2b9a00e066d34788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525939dcbd1a559a6da5b44adfe7d14189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e946d4c4a73e98bdb878edd74db23590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263c5d81aa2aeb4994e77c258b4e10a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c53a76d6eb380a974125ebd5781992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6c7e12fbd9e1fe8e07a7ab1c5f4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e6d441a0f0af307460777045a7f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b2f99cedb932aa6ef822c450578595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b376140402b71ac3047bbae64ab5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892809318e956c2b10c3f8d5f10315497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9820725d1cb7690a41bc51a0f81c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7629211e253a4fc117fde530802e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f1b0d64a357cba5e261cd15604ed6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c1f3b1ffc128dd31a21a9e3dca4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474bf6c01ac20bee28947bea4dc94e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13288166491485b50666c850680269f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255f5a65303b8f637235780010e7da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4976f8ffeeef7e3a6303a8277845a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c78d3cddec6dccd17c794fe61bbae8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683db35a4312a90d2fc6c8ddbc0dd66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d3d9dda3bebea14408c1cb23316ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f9eb3adbbdae4372a353bd20c70a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f42ebad18eb82d185d0c14cf38d50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b429e3c04802b3cc18078df819119d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dde236d1a0b37de24c2eeae3c60f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744d02fa6ddd2900eaf8ee8b962901113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdfb710453bea78eea50ec7db2bedf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d88923980ef9022738082cd92937c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c447584fc2b6bba135733dc65121e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aa39b61edba5b271e4a6c4acda3bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17dad24a64544a92e14c06f8095c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff492744446eff2fc8f6eb6f0f8633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf8d7064ebcf1ba44cafcac4af375e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b115959a111153631661f2fe5154e29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da48e38a0e0680287ec221ba07f21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845858fa1869d5b7c764a89361c551b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51eb84f6da54d15a646bdbce8a9552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed49ea46fb91e90e4b894c7bd8b841125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bd869652e86eff731beb7bacd61d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c44c83ed3f60bf8954720525d01ad3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2051ce94b7cae0c67c4e0cfa6dd909c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688601b2f62a99ddd448377f54268019129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adcc83a6511549d22f9eb358bb0e55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e46be5adf1e948807bdd45d96aa87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b435c91177439f3f065846670db6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abfeb62f3f2b94fec44a83e5442012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afaeb372e012ebc4916a6fc401b6d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d85a8d1c935d12bb4820c4f6f5ba2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176d6911e1b177205f0f214490d8d01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f4b38f096c629def8af6973b2873137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c92defe54397ad8aa3b96787eda3f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff205af71b956e75962e574b72a1e1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf063f6631f131fb241b9813dece1a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88477874b82e5f48002e229cbdcf7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1732b2931321092aab875e5be60673142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0637b1e5f12e9ceca2431d1ae944334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb94a64c3228c81663f9577bcea92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c268e111bbb786536b427c15371f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af51300f049fe2a58f11e7a83c9aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9fafe198187f33601ff3b8acedc88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8661e505ed25ca4955602be560b93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6316c3f55f704d9072dab20cd81593149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c2234469c971ebed44c8ccb3940e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e212679f2e4f71f074add2b9b97d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c753818f7a7b13b18650b6285029e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4695a30192affb84d6909484afeb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998534ffcdeadbf774e485988ca3c53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898928a39ef719823bbb0fb1e0965947155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787afcb7e79f4366c8b1f53f33fbc132156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acee6bfd3f93ba31cf6ce3b5150af4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196c8380fa24489bc3063ab6e10178e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a8c5e3548b4c495a35c3062ddd92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7bd5019b1e3f115ea57d6b59cd2b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5b7d9f7631b9c15f17f98d53582d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285093a0eb0e10171f66bef8f3d113162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a683c5d85b54547beea620001d2d353163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9e5e9a67b34a92b67aa31193ece0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1e4f576184b7c9e54bcfac17bcb85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d6860dfa4fbe42304a2fdb4ffbf06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e31eaac22fe2b2ff590ffdc771d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6793b634071fac251f22233db03329e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e22dbc65aad37c39868a5d959995169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74d74f89821779b519a4df098b13dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2abde608940b1dc0f1bcc6d532af9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c963b050a216ce7e3fd7c6e7295b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f057eaf9817e617103b356b29f01b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0df70d8bff68f3c2cf3aed8351751174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aff14083dbaf7acb4e115fb9997d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981a98c954a7d8d69eee56242a854c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df5fa609f679bef1b0e9d084269dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a82f255aa364da62947c4f6b4d270178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bee34f861c7cd237042a4bde11f76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364e201e3402b8ea711dd0447a1cff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914421414886f255d923d04003e612a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d4ff885fe0b6800ae3fee924d9b50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d283e1d6799906ff02485596a1bed4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb35ab6de385c40cfc3123b1aacab5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571e84ee25f2b9096c4af4885a79828185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede513bd642046bb6fb8ce913b0bd3cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a7925978d693fbcb7c8e2b9635af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d4c0e6a82da1bfad1404eab6aaa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fadec850277eb79421b987a38e29b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f12d40e86a4c2ed7da8f28eb15ab1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2c3230fe3a9537d74d8a05105ad4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ba8bc26a354d8c52aa15ebaab787192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73966f69e21106c6ec24e5d42f9c18bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf96905dae7663a5c728fafcc559a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd87c3a0cd6473ffdd1a56e2f60cb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f292cba3404e4a7c6f6e69bf8165fbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eff537ae14aa9f46f22cf119fde7e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7ca4cafbbb95f04051adbd98aa59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d1fc911d1bcd1f39e49ecd895320199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317157fac13b7610ad371a18c43c86ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf610176af2e1a87cebecf1eba2a9c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1a08f4185c35516e1aac57d86877c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9f67e9e6f6e1f552aeeb2bc96614e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2851de9cb496ecff6e946917bcc23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfded7712c752c5821517f128b405e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196bd11a1a9d1768c2c4389955a3fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f224ad77a76d63874c565a2392b90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1252648fb46d57f261e9f315de5a4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245649f084f372cf7375937c79ee5f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3029df3b408b46f11202c9f9071f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45a1fbc68f19ff7d7a38d8f3b5530a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918634c0439ad6c2badf3a4f860bbad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfcb62e46d86b9b49c3f665b6de576213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cecf94661c638f547b7833fdc2d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc45f1b2309de64d93de47c9f6d39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc7c989d7384d0254d3574efbc7061216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda4371e86e76a04ff3e2c732ff527217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d305b703b171704dc95f4ccc4585f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f53ef60adef7f19c5d864016657610219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347a833447bbd522adb32dbaf198f8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df645fbcc1508835d91cd9a24f14820c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2de465e0594d11d49c854da4876345222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b54271b3687bfac7e30e7013f2f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e64bf571bb0c57a4b9f71d50b447224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df389416fd31ba0f35fbfaee0cf174fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300417183b3c30c82442618ea99ce0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cdc1175561dee166aff56f1d3894f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f36fda608914bf691e0e7aa5948862228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0467a51fc5b5d71af9444227b8986229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3ca7df3f33ab8f343edf0d1deb79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea54c5ebd81f1b8c125f1feed3291a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da488ab4b582a76b3f9d6f492a863af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105ec31d5d41f59e3a04d9943b61623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77dd4acce206f118f2270da975d29d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb9e4576a064fc1ba320ca127f4dea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfabee3d9fe50d6bc5b159f677aeeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51d64fdb6ef974eb69c134be4a5cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c5414feb0044f1b728ed137e6ae2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b212521c4a9e7cd364f9b5a313319ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9cc28d0bbdcffef42e5fe1ac187f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920553becf6c69a9f0dafbdc5cdc396241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209c18d9b9becf406d921e80ee304d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa20f84d33cbeec723543cc4e9eb22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f90783597b9f835da61bebcc5ae0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064696fceb9dce9eba7c63c19ae9edf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590a82db1be0ed566f9cb4324e4684246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7591a881def35abac9f93428b1f81c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513335b919d04ea4fca2cb914aa69e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d381f6fd227c6a6f7a5262aa5c273b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683705b600ad686a817140d63333f77a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a89e0c05250c64000d5806e706f75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab1eb515557907476b673b00a975c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e0e00dfb6b2e9e6b67005bd710dda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694890122d6f8b8383cb819f6ae1ced2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2db105e86889af131951a589a94dea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016485728adbde295d013fb35b8b0b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc72727e4dda486744692e462f2d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b618dee5c9b271e6a9f4dd4ade081258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe49e351be975656e8067291961824259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f5ce1c6336c3e0441c75f0e5a65b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bec36fb6a5fb33233bb8abb206b8af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b3c480dfcfd776c539c31c946650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527a44f7c448f85a2f534dac476f4cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfca9657c63cd614f753af6da1958ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29362bcc5d7af8d3db0313081326734265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05564ec53262dd2b84c3474af155ce8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fecf730d93dabd1034287e2b053ea9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f856d593e93a907d2bc153a4f5b0ca8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a58404929733a63c1d5ce35a5e0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b15bb4d23bbb10d97497d7e6a0ad3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f93b9574c28716c56f7c50d5f6734271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202a1f582d3a114beafef63685139a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7267e458be6c842bc4ca820c691e586273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299d1464f73104fffc61e669bff8d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab10a963733e2ccf176c605b58636c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0854bfed93a0dbef3492ebb898fc8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822fd38392d9e6e95f5cfb86d5a863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3ea67cf9363243b424ecab074bf37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39966bca725bb6bf7dae8d929bdc3fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc8a2005c3e56bffe82f0eb5ea2e11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf881a0dcbfd338eb6505c5b84e411281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b4e044d63b57832c72b9e522bf4e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec029665565764d7b73827639937bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06422f823a8cd51e334bb33b5e231964284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec0020d68d00697a4a4d999c537d03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d00549414fb5cf1d49d62353ae11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe260a6c4ece6d9d5d2df64b3c81e71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de7d72ba753999878f53af72f31a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f478a16706f176c04383a00be48f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9db4f92dbcc7b85108f43d96952e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d48fb0ce81c801872ef319d79a53b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb6805a50013d27c417fd007b00256292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce15baa7fbb4033aa833d2b9e3487c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a4059090efbea65ac3fdda17f5274294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eca25f8c7483b95b3076fe0a7a157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded060dcb5dfe591673c6585ddca54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3a7de3e5265dc7b9aba830f58e18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c376e842205707c57809b21cb11a418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80c42c1a484f5c985f7471959b1f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37342e21777708b73f9433462b3648db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14884a264c2be857e95331d3ae80d1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f349a7a7db9c1396553e4c2c11cd1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abef4380dcde12096182e8ff8f05c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a908e784d89c815c7ff67e96d414ec9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcc085c3dce6aac51b387f35aded4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ad48d94fa3bdd9de8308f224e8b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a71f58fe8599b5a717439ceb7f3668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303f05a69cd003ae4df6ba3f349c1ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c9ba7baf4f52e6cec3540d885084309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051feaf93ca067375df4b5e39b4a9f19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b680da4e9a83802e56686564963a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4a0e4d7405bfd34b46f5dab6a848e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fb795d1ddf793e5b4cd869cc976f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf78fd40f6a7c1ccd42c446752570314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41940e37a9b99e108023f05f6b215bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3dbe735cb1d357e71a3e45800f20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba1ce8db4282fba391f01d2788d14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bedb2f41f6723d571d5554bcc7a8c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f57fefaa9b995ef8fe6b2d411ce85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f4c101d3e2dcee589d3d3cc005bb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc49935d726a85e6841930cd95506321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750611ab6c8441e6b3676642a53d398322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50946a241af7a21414d2d408d394196a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a832e8110e6a760daab492ba30a9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad934c6bc535d5dfe8778d71e9e88ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34af268e32be6f6fcf71ffa73b96cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a0d9ed526908a8fe762761e1943a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3e79352bcf3acfb0c331ec33eb7e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8d3c8fe4e15f3458c73a066108928329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe0e08aa7d58242b5e3a64c1cc1e9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf10fe8dbabf34715d19ba3b542db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd111d4aba55686a3c33e2c2052896c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266151016d8a219b16fc09aff29324333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee212722d0cd1a1128e3b4f8e3e9ba0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805e07ac474b295da2dc7fe0b1a8bcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164494b12a6338c783121133dacc10aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d88733f52048f3cf0bd3d08a04a79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be54fb5b91d0da87b5813bca9c876a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01992bb85670da78095717ab8e9e3f12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e0dd9958ad1ac96ee8a3f078fcdc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa3592142500a53d24f1f3f314d5b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731b194058e7ac4ab5a4dc6d3a2713e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234507acf0aeddcf67d0dff3ba4a76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445bfc4322b8b2ff188e55226196158344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb952bf1d36ab9a36c72201b58d485f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401865e61381d8107bdb0a8693b0d3e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb76d6cbf893688bdc45a48b0c595b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ba2280aa4da184073389337bb4a1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4614fc2e10729287cbe40421b916e82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50766d28a3d474198851e816a8f6ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657af102a9c27fbdd8542e234bae9702351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f08370b6193aa17ea15f754eb7167352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1f46132c107b40c454aacea8c68a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9922672e582b328bc907bd7419dad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21e8a72ccd7126a4d61489d0158924355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0e7f7d7d6b427fc089fc5d9a8e07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceceaa3766a13eedc4fdffc407f907357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a0db32285b101429d992424178069358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a32fc22f7d26402c3ea2396309efc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97ef6407f2d8bdfd88a0d45f5b8b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff86bc84054b497143f4ae39f69cff2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b591765662a52ab8105038067840e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6332529ccd6e364f76a12de7d3c08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe63b0b993834ce5e02333b4c279b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d9b00d2663989dc8a29fcae77eab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caed80fdada7f2602c4774817434ac9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8aceec41ba9ffe3563b622a8eb079367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca4b9a45c3836b3328e735c0fd17c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2db5cc60b65954fb9c3031264774c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46464c9940b9a78f51ba27bc7e9450370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dccb8e966b3aca364f77ecbcbff87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8733570cf532fe8b05f4d8615835a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719db1124c12f74851006a2e7d60d09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc76a28099bf06fb4315e5124a0912374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc56c2943cb3d02f8eb37692ece0ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3ccc7bbac9faaa58dcdde9d66e0d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c004ec57ad39d4a4f30684c1edd895377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f30f464afc966118268d4d5d2bf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e29a7461c5b7cceb90ef94d9d8e956379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808748b72f5564bf99f2ff4600b3ccc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abdd94055022866e92ad621c1608f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ab2d5fc0dc000ad02301c4998035c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcee1ad362012bf47380b7c9dbb929383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e1cca69b021fdd61b7c991df8835e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182e4ba3bf8222d6e3d74df38ad2388385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad077edac56d13ab4054510ed270bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d57d7390cb535c7633563016edccc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b540ee281f12e6f3b5081916df43c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204a387ca08e00c0c9906531d574b20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8b95b97b0bafc739520394dcc074390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee254590b0a2caf1c42a42bd4333296b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e54e2d22aa64665719d77d4d7338f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a3fb18113cd42d97695c2fb60a00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5877ecfb0311398879fb93c22e429394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990223815f69cda1d5a4bcf90718eff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a99f804f4fcca68460637b92e386396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060035d88bdc50b9cced440aad6f63b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a4fb512957841eb4ed2c2455eab1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58841bc8e05605c238fc50c074a12b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c67d90e218f1a52994f7e85d7d82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68522dad6afde04b2fd96aa7b736ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6de045fc819e42273ae3ef87032db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d44e1a7f54809a6fb2c45d25c28d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23a5cd069103041066f2952af11580404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425199f12f8d06afb2647566edf2c3cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe2ee1a58ecbb3b5d86976f02a4641406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463984f31a4f976f81aaf67717c5a3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b634f8f79eb38db2420207e421ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76481a6d3a45c2826f7e5eeb90ba11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd272e90078c3ddedcc25f6c83b73d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df551e51bdb48e7deb1e295717520b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a262422faea8bb389788a7130a8287412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e519f9b2b5d835084acfdc0754095413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91749fa43e0b7b89130eadc6cdc9fbbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7604a5ba12c2dca5d54b5bcc0db1485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3fde17ed52195cce31af9c789321416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48859988748fb88e1823dafa7957127e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516013116ee11792d07ac4b203d9105e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ac049ccf5d202d5e98a8f9693ee33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af62c02dd0f43da28bd934e742574f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f1fe02632da65d42798fa81ea45f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6125a1a10cfa0643c8504dd67f9a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a655cc5b4b4216874ed26ad467e1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e2eb2a4865c5770ee83fe17564bc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d52823766723786f814b5e402d8d0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dac00f912aa70867d7db7766bafb01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc60aef2ab393119739841899bb31b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80881e57dd027a95fae64f9b8a2320ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5911936d44082877bb8e55c0e484a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3e6ccb7697774e22ad1e4e7bfc68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8a8552c05fea897abdc5d9e0544b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a91b78e2614a20b6f20ff9070b01e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e853701fdbb82c1dd621d06d7602efe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc22b100beaf589f9d35f2b3e039b70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a20f24e4a17f2dc025fd272adeb1d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7375d3c302f05066facc81fe6db88e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8115321386eccf234ea101e99a6dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbc43592788a62f95980ad3e6263d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebfa2877db795650a1d7cbb014090d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b3b5d406bfc74f5133931f53960d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710475baa6f11182f1163b8c20662c3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6cd1560f9a24a99dd918fffbb16bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af99f38935659c8f629a1ba21d02de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae523faec705f10128cbfad4742cc42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952318fe00c80fe79dc6f0b735111b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969769b5351b6cc59592967c095ba3c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8304e2dd3505ca71861bbbbeb26c5c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37742d51eea1802e796f7375447cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564b637291b9352832c6e1e73a4141449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d201427644e8ed4bddccd3283ec6da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14061d490cc39d552d56d41b338dcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a04adb4f9deed2f521e205619a912452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2552a1122f592aa2249b88175fb54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba930ee451614065de45192b2fdcf1c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cac4f781fb3b09dd04f0da12c6d10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c294fe0052071772b432189dd416ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9883f63f8196e7e7171e042351b4fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679b89dad722ce9f9fee235cd5a4bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18dd5ef9bc76d5fa603367f6e96f10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2839df3a1128841a55c5b7e6f69115460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef6d19682a1e7a29e7950eb0905657461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe86abf3ef0521eb87f183e6e78199e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea11d82122ddea6588d43c86fe1971b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9938ba0e46021502081329c81f6ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808877ed5e5ef3ea5a8a63ef9df531f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c49dad83ceec0053772efd0828b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeccd6eda7a69a7211b7c0bfedc766f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b24af44aa076d8ceec690d01710b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3c49ffeb46a1ae693be816a8da53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589105ae7e5a28540459767a251600fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2196f2dfd8c3704e2cb13a5cb76c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280cc4d3b13cb17c40b151aa1d17e36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26468238e25e6b2ccf551716341a69fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9280002cde30b07f189187095a19a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98e3757063ac77e3d3dd105f57925a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c32c78bb9b10d5f949b05df6b88be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6635348394ebdebe40042f14edd690f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbab6da436d315042fcbc50489aede478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859cb4d8cd53c04896cfb2c6a7ffc56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da801eaacebe1271e2e9b536e59895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b82239a58ef9c8cdd565280189028f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c520c79d02c5a917e117f81406cfbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b13bee8961b82629748b07e42038483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb06c50cbf2bfd8dd8ecb4b1ee05485484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab239fbe62fee388abd4d817c2d5b04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab921e368ab1d3ae65efb88f47336b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09ce61739d5c2d9b6fac66b7a02031487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17f7551d77c25ca6f1bc8e8cf958be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e2e615751fa963e57bb8794900db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa896cfecdf39b654c09014e0fc71f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836102bfe8a1909e5a2e644376a90735491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3d298ddc15031433cdb87d4606e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4410eb9ee6a5e74a97fd81ed374a35d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a80a854e308c53c39a3f7293cf8b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2d30324338e3efbfbc1ad144b89b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a77643f98e47bcc2d441e628b17d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d744d712e157536ff365e6b6da735f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6aa248a6a4f742eb9c2fabac27e41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22281cd0ff756a54180e526f3e154f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd091cc9daff82a81b95a37db6391afd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553901008c57a238472037c5e4ef1b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d4cc927deacfa98c61346ec7a94b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc0b2f2d311c559ce215bbd73d11db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378711ae1c458a065d54a93000934fc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a5cdeac1bfb5014bda49ab79e6d0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc1f117b82fe64b81ba4ed6555a3d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c8e4f5764da858883a8bbeb72a053507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c97e54ed531e8045e7c7849f3dadc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38837964c33239da49e05f55fc8eab4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefcaaea191e57b43d407a2561587eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a0dfd132213a779296e1ed02cee6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12c7b1be6ab7a76a930f4078e52821512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c955751843ca0b3c23b5631fa6ef3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c44fa04361a7c806f958ad049c7890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17596c5384920ba17dbffdd1e661704a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0661279983ad081976608857dbdc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e5e55f567065c10144f4b4449d1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf628f1983e3afd78ea8e12731606518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450c70fb2dd04c066d3f5990500036519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23496ac064cd502efa5c09d8b95db2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d7bd6608b22c95ffdbc9cbe653b4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1f92997bff3dbf236ea9aef34f55f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93e3b0692f1b2b0fd0a4cba6870f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e807e19ce7bc67ca5a09fd658b5826c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c54ebcb0ef980b3e94dbc03ecfd90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824297a8233a4b1d861fee824af3492b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c84b113fa5d09d070e58a764beba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276442ea6a065bf7398fc878f68079528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ff8edd693c5bf712e7be513c672e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f3d7225819a0a88126a1abb74e2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67f1d8f4adfa9d4c756630cd161212531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b18e397b55a2494ec2aa84fedb0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a816c3f42e401fcd17b7d47f0f8e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae33305028e698dfef75b98d985f2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2132525703e3ba0f98d28a600803a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e035e3fd51c249f7751d80c9bab271c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b7595eaec8a8f7522b53dfa708b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4603e11f6726dbdf47abe92245c18b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f39f124882f5e6aceaa26f1785a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999b644794191878099b286e1279061540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a036b427a81b31ca98564a1a8cd3e3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c064f7816700703e51d046f15907bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f20690bb6231079e6413f55f78446543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef4bc0350ffa77b11c6280de82d7ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c922d18dead3e8811147c165f5e35e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4300f59f26b94bf8e08cee9bfdf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c70e9467ca9dc233061a12b6d1340547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d44c21e70a07c0b23f5a18b8ea538d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082298556b2d6390a0b79190980079f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faada01ecacd7681524a9bef2ed7a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bdbd242231bf79391496db20b76c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c75063e1977d1cc74bfd40d12d51a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd67c8e20421b630706528fb0aa1f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be354266fe266a6ff6013863b9e7e15e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe42e20d7e6a6396a47cfb64d1e25b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d8abaf33229ca417e58c84763b04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915425b5c069c7ff64100680c185889557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7506ec6a99887afa4ad46b11ca68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97252f7a5fea4bbdd2411ab000113c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17cfe0096f3f91d0c7037eec3ef04a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3576e123d9b695e12d8391a19e889c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed45a200ab7f2cd2628a51cc689237562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ab9e13f1804487eb394bfb1162661563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83ba9ddfeca1268ed891ed16a1982564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f5cf4bc49e07ce59f26b5bc6012d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea5eb98d4caa9a283cd45bdb0c88d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f6e3451cf63d744c93331f62c5ac8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bace060d86f45d78bb5f36fc6d25c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e94f8a3789679b2fa73e17baae470569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed9ddd5135812f726c36bd198878e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe9d97feda66ba337b1a9b1346181571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa6636658b1233f5ae43e0bbc776b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224c0fb1e99fee078bb7fdfba89822573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c8fcc8be9763a3803130f3aa1af4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1215e09a54fdc8e0a00a88193cf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473da13db87c9cefc61010292a55149c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b199360135d707f297b109f04800577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167afdcf491d618d52a0c1d8d55091a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b8d8f2e7903f0132fd4497a130ef2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffdadb738280d39eda387c7602adb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f5e234b66f67152e1ff734863e287581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fb6fd480065e07d22a8495544ae3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e9b06b66159704b9d602183bfa749583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6377768b537f695b1372f3a67bb790584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea6686bc1c11e3386cca484ef8d65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ef6d43a49279267a7c2ccde44841586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0853f32df93e8f3bf002b3940dd138587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a5d52ba80a6049f1139e3ea005c9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7cf937eb45a6e1661a113804cb37c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aecd2aa5e79710d2f08865dff10fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1dd765cf15aa333055cd9808b207591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb766194a885ea4de7251b2a97c68f8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688cf758da24bbf3e67753f02f1ae8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416d2e9772813c64b652c1aa942b0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a98428310e1db9f74e7f89d75479e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dfa9a58abcf1e2cc4d5ea1fca813c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a2898a2b2c7b50318d2516c64a617597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f2931ca80c1a1e118992102091b9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e651014751ad1ca4ed7b6c46cd746599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da951f084a0422e277ef3e31deef0be7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd2bfbcec38bf8fcb556c285c0dc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7cc37717758aff5aef407f8c43863602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ccb9e838bfc35850d50c4f8beac48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209bb8a099c9939aa18d15b5cf504df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36616139e7f561b2341c9af83e2e8b0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d229abfa1822f30245cb3aa6c20d364606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6608056dfaed484949b61a708ae30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c159f5d74b34f8fe0bc35713e2be1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabc3723dc8f0fbfef22bcb7f618a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e638ccd7ed07a938b3ddfe8ea06517a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae017927c3e6a6cdf179a2eb92f945a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f01526e221509341024f96e31044612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba37a44345bb4a09166f1684130b25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb075ae2ec5044571b00572f10f3f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09234f6f69804323785786e20e4423615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bbed27018e63235ee81b1cffd82fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53bf7a3f90ea0e769bdaa8cf15b0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f23a08a77098f08c7871b72aa3638618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c582f599b6f77a2218df7e6f821fd6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ff34f8db09d84383bb773105b463d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7f9a543405f6f566d7fda5307b8aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef48066a2110684211eebfd36d2282e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5414b39d3a6bbcba9988dd98a4cb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3092622983e4bc3aa138628364e5f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8229bcae932111afa76751fd58ea37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f5b8b8d1066d8829c23bfb047b61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558871ad8f88bd799fdba384c74104ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f636f4cde3092ae7a2a77788d566e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476d22afa797ed140b5bdc35edd888d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df3b113b1d0423f96a2866a34e20a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a4890e23d4910d94a4647c4114c0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f8dc28bfd6dc275bd506e7649c19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1eb0de7813c04f0903541c9004156633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b53f9a4b4a9c47d5c8f7d1cc9fee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7fe6ef60edaf3f0837bc34691354d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee745368a194e57913e51ef80d1dfa0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ecc6c1bd144ca21ab0cb19860f5e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05667862c5b2cfb8d1342d09799050d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace22654d625c9e7650f51ccc351e07c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2aa56cd6c0e54ff4dc7da64dac50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995a1b60a34f6505d2210d83bf5f43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb3d7dc50bd1e8295cb75148b0610642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc200a0243e3d57cf53b6411b0d5da8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dabe2a0ca01d2b9493262310f2ada1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32dc615dd0f4703e7d954460c0306645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7e72029a3c7b125f58feb3d20945646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f41ed361dccc4033a1739baa3492647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcea48a7bda1d2e2ea4998d2449f7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bafdf06d95b336df21984e0e77685b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542ae724032925fdf1de1f4bbb8b7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2bbb0a943634f02668519e2bc7cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee32f7516886e99efe2d681483653e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a9cefcf4c528faf554ca485d9c8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa144a98f4fb913e65f6bd8f755e4bbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a80a08f0c8f1ae55044388999b5ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56760c94660d3c12d7bdda3dfe169aae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e549b5f695e5aa0bed3477f3052e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745b546f6b61273f80836c9a40fad4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe537db64cd25185e912e41daa8ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1057a005339cc13c6265e8a3d511be9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4ca0dca32f46df2d22c6d6a253ba3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d4b57f6e9c8bddbf681d2db438dc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb9db6f3ed098aba0a75ef4d124f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999962b737225cf9e9e364450c43047b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934272bb391070f579ce26e7292a66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858733de6f95b55cb1be36b6fdfa648666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c673f03249edbf4758a3be55af68b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27ee559a1d2043de72952377f7997c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c72505410d19ccb5fa3a377e7c88a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0316ce5f60397687e36a80842456d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eed204d0768fd5c4bbac1c6035453671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e01fcbb5f91833655e83d95ec24e80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1eda51ae201ff77750e3625f277b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b7b9ce38c6a58b653c47581270de6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771c1ef0cb06212c3ab13393c6a08da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edfa69856a75d3566c84f7581d2ec2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e292a7c61c071e6f344135b3b819677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409c8a428aa374b243b8108177aa6fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47fa75828a5627ad13e01630b77501679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649505838648bb64cb4e0167a5ed19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021434964a8557773e0c06c2acc9f8c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc1baeec2d6ddfffb0b9245034ab0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446f31d2c789eb602aa7e81f29c42b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507fae6fc313640ad53c7b55ad5e32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd8b7c64ca4c30b09f68297da987cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc344e9080781bcc4e123ebef1fe64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952efbe086d8a9b6b686226fd5b58c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568919f8dcca12fe1f6286fabaf04dcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d3acd48e9991b3db6148821e07d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4afcc4b7db844d21a8de4cfd42f622690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8bee9f90763524db14a968d78d165691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed723d4baec79b533b13cdc2f7865f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236bb6a1e1a520d0948032bf88b05f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b17f2b57e7551fe4085044444cb497694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adfb8169b7d1ddc6945f929f6e481e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823732fab19cc8fcba8087145b81172696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c18bdd8667c4b92f58546bbc5210c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed659c0f5a09bda505f484f00113d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632701ea6a809b29244e3881efdb076c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bac4c311ad162491549ea52df54f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea32924121504aef415f9fb90402ff9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304215d7710861b92ac024baca0fde98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77592e7f1c4c64aeb8057224843a3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada9a839a716fe0f19b203afa8ccc17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31db55bcab67ab6c519d15da7906e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026ac6c18dab0e9d3034e99847aef5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c3d353214251fc08b2c81fd748f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d311e50e9db79c2f3985690810da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8bd2fce789732880e02e0a8c68471709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779f7cc977f01f73a73e67d7e39e772710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589742d8ab79e144b2ac29e2d3021c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0181d2fc4c6b3c89881a83ecf258d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102ff4c463399cecbe9ae2d010efc9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072221f279c8d488c6f57efd2b23c2cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6579ca9db2ed7052fe22e69505e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a6b94e5274b8cb40975050e5eb3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7af9d90d660df7954993f5d7cfa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba8f08bd603d2cc9fbb94b1a9db7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c4c5f2765e8258b9a8ef5b389d4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a0be52f27985c10b49977686dec83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3abccaa108c5a255bd607673102f2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a22047606090d2c41114f75daf323722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ac863763974cd8ded6704ff8748cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e45a277fac4d2f55c1090e0c8f664724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad4eb6abe094d2950ee10534ee9aba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d858a16c7b27aa29dce090c8d50967c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69517d6c7335c029c9cf15efa5cb1b70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d823b74b2c77a3c31fac5825942a74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057273424a6f49f5a228884ae2f2f68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951e1ee31de10ff5b22e98ae45ad02f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f6e66beb8b6b321659bbb5320ea8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c3ac776e7c31c1cc9521510461d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e3712290d5e0abd817e9e2e24488733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c7b8ad768082ae985c4d17822dd81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf97f034cb1a79daa9a034ed042689735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ea47f921282c932aac6ec16c355d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069071664e82984ca61c06e0442e9411737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3c79c9cd32757298db3e9bdf8a3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46deec2bb01450080bc5623bbc4b2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb22fed52ee98b8bb3f718760a5919740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c10781bf9ad73980c03b295b8c236741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd1c1c3700685e05afd77cfee1a231742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e858e5d763b05da16fba05f711b83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f26fbdd772f5eea9a90b31bf87509744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664030d1f5ac2bf25b7f726c1f654183745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f750ce81b9de704bbae6f3c631079b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d88bb848e1c4a7ad5da1adaa3f96a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e38d6d68274fb55e39a989ba04cf3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95502c4786d3fd7a5f98d6eb673b141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5249a7ecfdaa3eed4d8a4aaba3564750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce774789d60eebd71b0ed28a8a7e178751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22278474bacbead232cfa24f8a8b0a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3bbf7a31ecacb7b04114ea2e95453753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57402b5bee604395eee81167ae0c3131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31c856c71ce6ad06a3564a3e0cf772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a8497105eea7a8ede315b43e03fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae8eeccf6fbfa473216934e66c2d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f008c1fde0a178e8e5595538479565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912db331e246e8d62e01997f046d77d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327521ac3d61f54fe2fc6ae46c1fca297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6637a6e6ce2d24b66cf691b9c4f4348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfc0f5298c426926d37d0210da5289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949cb9487c45ef91126d221e8e0715510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a703d8be60a50a6fe61b71d17e40de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac240d355f5e3873aa65b193669c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc80e87b4b3c9cb1490a7d08cf3d20e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a781696e01b77f2b9bb20c1983cf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219e30f88ba1bf5ee7ff20a8adb20a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9094a183401add41d4120851790f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e6abb469966977ad8d1574540db0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0a961381821362a768c0e3b17f8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d972ec18f3b2f349c43637fa3fee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb0e39d27c2c23a654c245e44dec220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a5aba185fc84d8cf871bef9d61ca921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e25a4b237d66c1dd457f73cc07ea7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815db80aa9ab5e2b89c6602718345c6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3bd4215da143905470b5536d00cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eaae4ea89b06f302d3332c93526ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79657803d93fc8d86ff2f79a4dfb5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b9c8cf3fb11247e76f4273c0426f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4db9dcccbd62c8dfbbd7c5affa73f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc19b78b6baab138953d1d252f47829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2261e33b1453658f049c65ba7a136230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a9cf05e2b8723922d83600c633e6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3b8c7f413a8cd523f49fca85c7a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3dbe0b3a9b8025ee133fdb8d484de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358320fe71e26a5f352b53dc3a123e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddb79f360c3deac7535c5b21173d1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa2f0107da222085b8a87739ba2d6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da992e4adc6e20180a7820790e336e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aef8596dc143497ca00473b7dfe8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b290616b296ea7e8b7530db721113a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c71b107e95d653d7d88e4c67470640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8cca2863433f81f4d05fd282a9cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef3279dd6c2da5c57155f408958ec042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309b6143dd062498c26308bd20afdfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea95b398f5278d6210a2c12bfa990044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b4465bac04a5328f7758536c0d85d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbafb8521b223496ee5a667305791846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e90c0011fcbfd249a832f1641c2af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f6e5f9ed936cc6a434913c49af1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ad2470c8df4824892e04af4b116e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b4de45bf9078c60d8b407e5fd29850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabccec74f346a7c15e614958a791db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf094b4b921390b1ba9d94b78fbdb6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115718a84e1c9220403c52d59addd61f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9711fdbc003a4ec46a0a3dff299c49a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903702872cbec178b005c4ed18b241b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d297683d632659ed666fdfbfa89bc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced30788176ddfa996bb97afa1c366057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28f75b8d7159f7a3682b3a75a53b7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584224594c0dc47fc2af2c6153b9e65559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4c1f5692c2b58bf02cac18ba1780e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c4c5cc3a28430c014036dfa786c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d4cce038ddc9191572a013950f2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99110545b6f6965712b97d10c13e1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d3843f3a7dfdade8cce2b1108af6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b9546e158883fe34cbb60223b04b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ced89792775cec710a3b2f6386dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac2ce0648ac387c083f544b5b13f9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d00cb4434077b50c19e2a761ae82068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46876a5535f046176c6bf7c516cfe4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b39ecb9826ad3030959e07e1508f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d62f8839969e38d03ff82eae99f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d8f6bb2d17ace04fda21b954f78b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad2c91784827eb5ccd2677d0419ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3601836434bc83654e08dfda93b717974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944216b507fb172dd830ec6694772e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bea43aa56eba7dc79cb4be01afbfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56368361674adf024c687c1b19d6a63d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160317a00c21ebab5e28b5d47fe294778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f1c91667b92a1d76f0780cd913a0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b14ff8fa5b625365b1bd4daa238bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b510e3614479e2c00c1b3d33eda6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dbcdd3170c4299433f1dc6fc9ff7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a56743d2cd5ed6312e8f3811c35ddd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39fbf198b6200d39aad1fbd56a10e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52eb6a9b693e4d301270b82144f41685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d5f159ff877cc52931d41893161886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e245c917e17fef43693ec263f940d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c736d463e1776415286f4b0ec52588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3157c942e09044f0f97e777505b99189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53b94785f3874d293ef210347c0fef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df84977c1724abd49adf19fe4190991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fef58f76d05a7561b05e89dc135c4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b82b0070ed3f7295b6eb480bd062493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0ef2e263f553b5dc2e46b8f8d49f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d9457c30a9c4e971154534b34fe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a4258e031cd8d5e87f6e10d83aa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58288ee28ea630b088a49811da6b289a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c913377c38661e6aa8ced572ab3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3611f0e2d4b3a546f4268f9e7b4e73799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b753e4293c032a08042c880502d8103100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8331d7b416c173e5441b54769bdbd40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90514081ed05199771854071b45e2f21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b068f1bf6823e98e9fa28874c4835103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e42ecb58969b3f3175007e03da2fa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5670428c45425cd248a3e1dd1e7a9fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d23f71e2cdfd10f84e0134d18272e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b76ff227fdb4883b55af58c44dee6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c384b2167374d1837565c916fa9ede108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa787ff938f583cb568aa3db364e4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743b5648c42dd78870c58e66dc1ad82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124cefeac523efa1c69c8c8ad60988111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8441c9d97898578990be72447ce8f2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181e7590bba5c3de650cac6940be5ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e75b899abb9a07af8b226b81c186c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7db7935e7367ce44d64f22f4364f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ef5504d964c8a491631e11914d4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6c1f86ea07a574cf7273c2a937f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f1ccc60ebe908b38c12b2a108b78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165401cc338299a733d7fe7baee0fe0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab486028d7c6f3626c906ff18068fbb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aa903963c46189923a1d74f08be3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e366fb1396f59185918d0815bd262b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e859fbd5df9861c3f9e958881d9e18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b70fa4755a0e66ac19d5ef1791c7e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdf702b6d108aac9f1bf11b6043e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5d2a0c83db1202336067afe9a4aee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f2a22bc46309872bfca4ff35ceb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cd04d9b7df248c5f797dfa8daa759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4596199dbd383ff020850f9c01888129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa07ad9ad430209df5a5d417315714130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646f464d0c6e3c9a86e9781255ba7ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f435b30891f706e49af9b8bb8ada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5686791d9e13fd9aef727205e9949f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1ffbabad293139736263f84a1421134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dea29224aa4760658252c3fd4488c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0efae298a47f1221ecf648d254f573136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab876825aaeef8192e38f3840a523c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7fb74fe49bf68486250e2dee3d24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a585d14c05df34c277818ee08168e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d8ab6f1199970bb4658ffa23fff7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d21446debf06b815e51937e64d1a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786d993c8d98672ec97a7c58c6fbfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb657938c9d6735160683bd9512f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad74c735512a2feb9d5c5c1ad0d498144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca2463c82e2839a16b47d37eba8a23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86b294677604bc760eed91568f7de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3d11902eb75c6f5767d2b2386e07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4404db0af515d70a8f0b0062dd3753a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dae292d6417412d463b8ba61ad606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88391c4d23d903ad081305b20f48477150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3872f0192b92cd3da44f614ab23c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca735db00d88641bcb8a37091be0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009d0bcbecb2656f86c35fb01be199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b471da89805233bc0040ea236302154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947dee0ebd447502cc35fde2b9cb86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a2ce04405c85785c53c6fd99492d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ea31e0abfb64aaf98ae86dd2a7c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53dfd0e0e34262ff5a994178d96f34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c7f119ffa3b1b970a29fa40c65d0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4604939e2ca07bb8a4b703bfad785160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff6d5c086b086cc5a8f0af9a4d343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf2a1a1a74d435f3cc21320eecf4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42aef6f122acb29e65a49518f1ff0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355ebdb7cebdb1dfdb4433a81e40b8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc7dc2605ca29cdfd85d4b0daff5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abe9f2bf43cce41eb018d649e6cc98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de2289d81281e275de3ed9f3c74603167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160b47110e25e5ef573e407836f56a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a7863ed5851ce14e29ce37beaa13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a96ed891a427f1a4e81c6a77fb6fbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dae9ceef796642308b1ffea05f287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b5b0fe7dbf71cda5eab54918d44e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5aff95ad81e0650f7150d71685ebe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bde5bdfe00f8780c226f37201b187174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998c140920e27c1436e3cdb1eac8067175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c67619ccedb614ea696d410e49ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f229fb64cf64e7254fe04d4fc4ea63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4585836ac632c19c1dad5a6c5278f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2411d36320f7a3cca970c9cd1d9768179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c6f6ed97e3105896298a9e85b2ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4edaa8763d451a0152d15f194108e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be540f965b5975361304e23bb359803182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcf5b11d89e567feed76ce1a73db22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ae59cd135133aac7e1a8790f3c75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfae9bda1945753de72d997e0ad4e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74467d5b0cfb43096b6a015c5047470186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60e161a8e2b0fce9383148768a397187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e49e34667a99fbc8db4c925e813b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e319f8fed19adccd469252232ee8a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086937e32ec2d017dafc81e63f6c0d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292e4e7cc673ddf1ad9b7a155e41d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca15fcc5900df9b37903b817d479d3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbaf6364cc5c5bfd73d21af9c45345193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab476b4eebccce69f904317614cee7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e5f132a6d0b7ccf2439bbe64b4595195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b598749b24f87b41af39059efb84a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cc95cf85c90e9cab3a0afde1afd4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a282093f5940e6a83f7cc83763aec4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4b0d4d3c24a8c75ca00454cbb7ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e8637304f200065cc03015700a652200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cdecfdcff0dbbc163b708e0b3ca23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6285ea65c8ff6a535c080ef16050ccd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098c6f719697862362fd415d8261912203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b9d1ca05e706208a7582d82bf6e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e11b68c81a8e94c90edcfd5bab7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b5890a17717693fbc6508581a015206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9451f49b4cbac2bba58003ba6d87e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41be276bf6ab24f090ea9dd7c5fe87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c9dbe172572a5d9e191cc57476b4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce412dc5b7298b2dc271b3297374eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6630474487da0804d8d1675aa4092db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3851ec9ebf32551d458931748ec975b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf1c7eed35c4f5b039802fe68a80c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7042e6c89f21f2c76544f90dfdf53d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df65b6e9dc7a81f655944d70f649c1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb3380669b712f55f951587727871216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad41b8a9689a806f29e4d9f0ff8d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e5c0a5390281c4d267ea13dd1a0d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f33d12db7d742d52f4968cc2b5271f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cb81796baec55bef34a246d1adf57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae884043f0cadfde5d047c21e81f07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc21852a2d61cf57133c5512729c48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea241f2140d4e322ee54028adbdf01bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f41192d1cc86e96e751f96566635b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add9adda6693368f0f98f9394edf1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bd3f23712556f74c4d4e357f92166226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb28d1cc6f29b6a1d71523d272ab3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50433281f8812913043ede5b7a42604228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5971a2d8f1d1492568e780da20c9fb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ea7b3e8bfe38068a475f007fd8d1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a4a81dd635d3c9e8a03482871172231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fd161317a1db720a85614052fb574232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec052c7e81c8ff1e876ea28a0b714233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82c3dbe928836fdc235f8fa52a67ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7596609eba4ce0fce99215538f443235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6afa65ef349583eb89d88d996a1d8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa0c55f93d5d00088050b9cb20d12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7951b1ae0b45698a3665dd7f3c81c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20836cb3bbefe1cd10d3ed7a61fe4dc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7fdfa301fd520d256d566c0e3b498240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126cad7b7f79bdab04215dd0da69e99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d0d28a72895fda5d8a79bfa6fc380242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58655676cf393aa3816994f234c2bab0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf450999168875bcd51c1417158dbb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bb70e3bd9d1c39921c4855ec3a9bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306ea1175d7c1de36e62d5cb33514b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2548751fc42a62ef67fbf732b30e89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602529391ab6670eff5808fb7c877264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3837e958d18f02d819bc3d10b488a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e44503726e4128f093d4fd0e3bfa97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fa57b643e0db5822cbd0b165082b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d10a94638ed899ba90defa54a119f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d26c093a82bfe92ce5bb36b3d817253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540d56bd6e3d53f098390452a0362a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce501f4c7a118efe7d6d11a5def9cf67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c70d04412cf57bcc6eeb675bb95bf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca6b7c1765061432ff15d32044a49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fdfe506d3f81109919a44ae5956d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5e7ef0c09c9c63b7a1e3a06293cea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af042f6d7942986a23b0f469d6835367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c859d71da8daab9121cc1b053210e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2b6fe6f47695731bf8ffc68d35a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656b529cb97a11a9d3bc7e5e5da0a54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc92088b4ef59c6ec3de92ae5401bd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38c38b780d6e4c67e7c03865ffb87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc241cfb822d461af65403713f9668c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddf659d09364ddb4a80fbdcbf2733a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204d9ea283827b647da5a14f0b87e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c88471015a836a9c6c106409a4c5b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416fd016a89819e0b9f9204b34914f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4f40d8287c934406a1d50c6b65c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bbd195309755cf3f4ec844d28c2f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f269e972bbf33f81b801551620cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bdd2aca925e1ce82b9a410595bd34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3f3d38180eb523d17e660b681b9cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157e126e54b9c8f7731b63039450c40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9cba5aaad7bd059454d8d403fca21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1c01c2393fe2258060864d5ad3ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d02059290a7d8b1408ce7bb906e97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ac031cc8e575a81e2b05d3c2aa5ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe728d7ae297fdf1c67a23388be75cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5404f71702760a09c6ea3617f656f3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b6ac8a68137f6d904d26c373078a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e42f17d26b0106de3e4d31bb1860e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef544b39ca902b0f73fe90fbf80656c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7c5873480a7af2059f5c64b7b0335286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9b354785651420ad2b79964456880287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c35814c2e1a87aa41ca98312d26cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ebbf33e368ed7a2e5521d4136301289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c023e9b8033550218abea5295340b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296ebb8b681a6980795a36092f32e44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3b83b8b0b46bea34460b76df8522292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb56a238342828d00ebc98e321fae9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99344ea579ea29a374ccd688e6265c64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9221c2bb27bbd78f9e2792f5613086295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc7b768d0d58a909a442297edf56b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc441ec9c9e5c850b94213812b72c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ca99e804eca58a3c872e500c036e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6fee756f51eb826635c5b6406b25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158318c591986497e1a56218386047b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4777c0dded0cd778bffec606bc0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481bdbbd312f8f28fe8804729f7f660302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde60effca61db8239b4b8b30dcaef6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad31b9d0e9ef09f256077261d9945c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5546cf7b05850eb27f526c8b7c958305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031df4af047dd0aa7a0ca33528cec6c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f339c10b427b5cb2583293bbc0d1b9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bea39500ac0aa8ff9f3a896fa4dec8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdedc6dd3fc68f85916ef046167bb93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b6a979d4d2088c8415d9cab390eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1a93bc7bfa49cced53abf94627f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82a158a547684996ac70bf1f20368d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4dae5b818f685a0f0ddba66b394a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e29c525a7318a558b0cd963670561314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5458f704fab603dc422e0379bc6eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ac732b395f5e9222838729342fb12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf68ab561b87945b5925cc0cdad01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21c9ac476990bcd3b73525faba850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6666b58f0cb6152eb74e6abdf98257319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae22ac903dad7c7e6c49eef4125cbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649724aac8fc2f58ccdf41ba44e04b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288948b8cea8cf4fd76f33d99a7d53f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed49b29d1c960ce7b5cf00dcfccb67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96b7027db5682610215ba66d4507a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c784a44cb21e72ca780bf94b05b9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5acded990e7a48e72fb09a3325db3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a8ec77dd6009c623d78955d1cdff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520379b56668322bf2a4eaba1b416786328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4449c075bf33f8094cd745005337329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338e3129d7625627a44b15820142dd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf96a1b15527337272456c64f8f0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cd671ac7a6721830127d1eb019371332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed37a1c2e550b464c159753693112e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5de32b5d09930c514995d2a39cd32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01007bb3ad5893afaf68158037b110335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3128873fb9195f6e81b799c7f2ce878336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141b3a061c4e823ce389d8c79ea1b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18461a4c1c0f6aae92030aca97ccdc88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65793855e6904bcb0b913cb100fdfbdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580c9f1f1a10cbd81d7baff9acd49b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fef786b9f7fa766216d86716c78eef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506aa2065f1af4de48ef0ef85c0d493342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55b94c0284ce2e826d9b33cdcd3f57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b96c790e5d22d8b896a50fd3ce099344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c10823174afb7e9713e4a8a01a9763345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7191d62996ca0090041ee0922407c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff273dbccc824d049f3af60a55b57fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02662b70b10a8c667228d149e80355348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b43caa0a2134fa3bed7be79367855349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e7a847f3d97d98c8fb00c145e0678350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2d917ea1d88ef49e925261e3e8f09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82701567e86f5174c5924a9ba1dc47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797dbe9a402b7184abe21707583735353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894afc226e86a95066bbc43355292f4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef65df3c9b9622b8cbbd0cab1caccdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806354d29b91b17f01400690492b076356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780fda9f233071baee5f65e3be4361f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf95cba1e07f645b097793a2fc5fbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb413eeedee32dc22a368e44863493e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444033f97decc0b327fa45d4180d8b11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e1284391d9e1814845c02f4bde00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b868f2a0f3712ea533455082d9fbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f0ba9dc071b39c9b79e2b070db76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371fd1c582081b2f72682d85fc58d74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d53d155282407028602bbc88f138365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae6b9b02dfe53129a1858b4103647a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999454299d679ec6a4e6a6bde027910367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac06f88ceb4518493dbb192e5e4c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e9d28d89041ee04fd1c75958715e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f824317a94365ecab2cafbc5bb75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5809332cfe2416c462df1965d859b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27518716e0f1700e662c3769252972c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d792b71759aa9a1b5dfd39b5e0b97e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8429f31b7e925fe599d4043b76f8796374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a779b0e7d54546a1172464f3adc5fe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e12712aaf4aba5270482198f97060376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7db580c1ce18d040c27bdf08e51d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17113fcc2d47e23df69cca9c4a950a9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb077636dab075905d3b0a641b8e3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c493996632b797e4af26fa100e1848380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ec035253bbc1352f98bb0a8e26455381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2b4f10457dc52476401713b631e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af513dc3a18c2c34864882a26be18266383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa4201e8770c0f553102674f6840f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d16dcbc562b6b9a4560cbe6c24a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d926770c18c3e69d5270a24fbc12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362ea5e3a933c3eb8ee899af18a240f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7cc7c1d942d86c9d4a4f002cb681388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ce446cdfa4f4ec696aeadde668947389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66135fb0e61972a324e7b678050df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561a26af8cbb0869a4442b18c2a36e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dcfa4eb53f817a8408d577420c16f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb94cbf9dde3be2c458015c492ae3d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f5b53867764ef86e82c70304eb1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d476db440bef10e93208dfa42bb3871395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c2ce65bc0fc2f0e9c241e26140890396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880b04a59b473f06a37f33d272edb98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b471146fc683b3c9557c58179bec8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d3a703011bcad64de98ebdeb3fbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fe8a9b870567699ba76fb5e69d279400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95a2f7907370cd252695a356b494d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b74ffb921e49e9002583a6db99f078402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25dba028f05e7f9425ef04a20cc03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6bf8f2fa4e94323957735f45d1082404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793120c19bba346fcadee9ff0ceeca9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05489c9779e2d522c1bed6bad7689862406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ca27bf1377fca82ef9bdaa7e9814d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ac4128c23c7d78146ea09e1c9b503408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccb5fb705129aeea80fd97048e8757409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c53c991df61bec62319dbb429cf3ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7310fac7bf842a5bc2cd307f2d174411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a541a51fb05b55e860d9a632cc82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29024cdded570f84bca7ff48e7348d75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c8dad4b33fec4fc9e7af1677e02fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6defecb49a6022cb067db53af40f493415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f8931763481d15561ee8bc53ec68c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5dfb7a5377fa4d3b5a74a7a379bf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc7c5b45eccfa387bff719bce3c2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c116c5e83f2b2db35537a0838f79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870982afe0082d3e25d66f61e7d9c1ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c406407a10cab90673eb429f1a93b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a2206ffc4cf8cc72f8270809a316422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302fdd83a96363d13b20c36343dbe70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e7d50d77ec52632b9c166c4842fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ff626e73e7969a0f0f2b0056a80b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df7aa94c4376440e5be53a460a13f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa18e25350c7f113a367814310f1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf049296157610cf10d398bc92ee104428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408731fb584ed70e86e0be56d96016ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77693071e2dbdd8aa8759f86907b01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7afc88112be9c94f644cfda30576c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2020a109e9ea25449932c50655029432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bc56dd9b34c200293b36a3ba5314f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94280d248a4c4d6c204ad49242be4099434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d78ae62f386aec892d93b42546fc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831785f2578b8f5441067f20fab81b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad916307f3ea14266e27d920f21ef16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507683e522fd0a46442569c2bc49742438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5198a4ddfa4d2af170406ee13648e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40524dc4686b6d771e56de51084cd48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a6df66fa339497fcdb47cf43e52af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e71263642e1493c736368f0c69d61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5f077f783cd93c22b030c9a1ceaa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0a228cb3a36b9bd15b7b263439f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754e2daec83758759b7213540b6cf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f3af62acad644ba90dddaf1a4a7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42744c28c74655ae6ac68ed982ffbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f515d386d23def4bfafd201245b5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b584d509115be6125db2f4552b986449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbeb8110f35d4b2e389121b3c7f472450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1db8ed879f4914833f0a0b56b33d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a8b80a0ba6855b3f110410a5d9aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2896e008d7269420070878badf18b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112c39f605df8c94cd56c012a2175d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12395c0e038024ea8f1659437a71199455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec204faa18799377985d6670188141b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54b3962880674993795e10978c3fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ff1126f90eff642c57c2ec36f01a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730d575b5747b4ca21c056e0e4c530e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d73bb33e08d4c32071773e47c5d05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec50d5ce7e04b72e288f672bbeaa64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb28d9ffad5f123650e4dbf4a9609e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf7ddc92cf70dca80e8dd9911829a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8e547fbd72e175ce5324d6f4a1aba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296975ea7d5c745914ef9512125de01e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f8e8ba49a43392a2bce2cbccac70f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725ac81250ed959014cd83be683095e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2c1b649400297233dcf974092c939468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c125d3e95884b12f16f91f7002f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5f21c6e2bb0538726d2382d2045d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d3007aa22aecf87e7c09c506e61b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ebe1aefbfe610978c4ea962dccd95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab69b30d3db1550a28e6dfab224b13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3de0882f433453848f3538a49f4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a07de802c1a434839c5f38cc7ed2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bc58fe9424d90d2bd835bd034c6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682e71d495047a1cd50956e7f971e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f523dc9f2e8ffa38fbfe2d8e925de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b07aacfd8475200d6bcc235ca3f29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c78ad5e8fcfb38da60fa7e5a900d44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374170feb145cf12d2ef2b6f22cd49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc3426f33835d9aa1480f56dcda9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed8e3f6eb4f68e42dac40943ba1e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab81f3500d66b5655a2284e184960484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8fba33c3aa0ce16133d41dc8ea889485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e35fd58174befa317ab27667214755486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57a7e05e2326fe09fb81e8a98312a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660527476ebaf510dcf3b6f7f62298a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8d04d82ce03c0a98485fffbd4130489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94f6c56bb65ce000bfb8c01b1a1c26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c9c5dd461f510cb1b9df4651d7905491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188753d0d299de9123bbbbea64e260492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3e5155090f04149d1dc4dd44c9a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da2c69f8b94de89903de78a84d820c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb60dd0d854977a63502340a4e6ac5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3c0a1ee64e5062cea6b74c17e31bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e470a3ec9bc537947038a7701400a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3659cd6041fac51c636db986e1535498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de366145fbc0616a7a008e669f8ad4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae03815e698a1ec6cf47a5a38f14ffb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23951731ac894a4cc56d7929f71bb28a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15f929b5f9b0d3c06c387cb5b787c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89827d2966bcf56374ffeb53071c4fc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a989901a108c6463df3fb49d099dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146a0328a09ade643c905d91fb046b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd22538407c576ea5086c160a42004f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b3be955b0b116d83ed4e4410853d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab902ec07760c038d3f21cef08219a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef42cfe94b1a0d61f1b9f66f56ad3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61371d00136288958c722ccd0811c85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446862c382654797901b240fd5e4fd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772b45d838b7eafe547112f9c62ee68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562a5ec467c7d50d8c1902030c37b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d37ab477e8a0389869e933a861684d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaceae69d3e06987c9636f10648146d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd8e19cb336062e8d4b11a4ac0f1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baade09e6991e6c2638784c1003b204517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c314f8166de8810aa8aedfb480dd643518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e6a3b215e762b1629036332d0f103519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94696af5e1371ace20de5485f62e3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471d447c909fbd49aa34c8a7cd37c25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7542c1ea1dc544325146a0e11bc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40808336707acaab2740f01e9ea8e37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85353ec0ae52814fc23554df052c8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86148259687a567080c7d63ec665116525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061c6bab17967bea3dddb6ba22c37d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d402d56b9075890e49afb136fbb24e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0663a508a9e480c4f4ffdc2827ec59f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098594951f26b255d3656303b5b3176529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa6b6b619e5b7fb324fc0cbfaf622530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c94c14c5f5c9635207b7beea0fac4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a727cf9c2434a902df97ac7d57482532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a5a929ee4cba6e78af3e65b1d2006533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59597d678b2f05350fdc2d69b493e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef75d395f6b177762cee2d45b784d41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac03421368f415bf1ad7eff35f726b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b0aed8651701544d421c7ba1db28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d8f7e8dfbc22eb21a3e660e47584a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09551ecf66504125430489aeba3817f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56e79c9c40be9c9de537f54602c78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284120ee9dbaee504a2ad9d53de4a6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16643288c8e22009549f816da5eca62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e8468a76f63af8a95c6f50b08893543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a1311b5d41a479483bdf4bc7679a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e029fa10f898d59e54a80e9403f5168545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f02507e36d2c7243814f8b1df7766d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b106916a566d393e0892e945cb52b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa791b1d293a66cf4137d288db71dd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075965f66d14edc811d3acbe011ff94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cab857a8219822aef6f5ce0e640d3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074edd5bef6707edc309c0e4d14ddbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653763afa400ebbd503d905e2fa3e3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5324537abc11a0a222593915497d5da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a264bdaba6c326c6cc73029a4afca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33755ed84a7adbe76de34909bb43f83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f09ab4d7f7fde7757c21eb4d698502556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45020138463237e5ae76f18260e52bc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18e0c280a88ec83a9d4fa170a95dce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f37356f59a55d86ffd4f86161f0b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d66a558394a2b90d51c9ccd509ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b3562edbea117987559ecbb49e4c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb838ea1fe08ef5ff73c5e5bdfacb42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b801eece2999b523c7763f68da526563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867e8d736ceb2048f027f8c16cb3a2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc177be01bbb2e9bb8554b0f73a54ff9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d023cc95503580e83fab885e7281a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ff906ea2ed1d1d9f4cde515abac9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c165c1477c3be82dafb17d66d9d1a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68aa221186c135d2849749d9dd9067569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe049ea5b5a1a93d733851124f704ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207b618974b77ed9babfe9149cc1b7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508402799a8791ec8bba29811d3ea2aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32583fccc11a869559e7b46b59c187573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6391458581e53a0ef52c04312f33819574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7596d9e5b75d2978560dc0f3ac04bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8fe91e660859f329736b511d6bb40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c67cc0e4a620cf74f6f3dbeaf22da4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d25f1856b02bd1dc3997b32ac4a164578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f03addc23e024bf663735506c55c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8ad8714a9a5a06623d9c7e54a04a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20102bca4458c0c15437c87a443d6c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c965b45fa0cb4122c18c8b892a834582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec8856ed962d0c8b6aa2f24f3d6a0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f378cf0b97bf49adf1c288817f2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4c7af13023a95af235a450ff4ebf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7e966641e39065d251ee56645ffba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77543f09f4a65cc9972ef1f2c99b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e7e85f6c1b448a29d760517997997588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ed1bda8bec8c30787ca9c666d3510589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c33e52dd37c11e4cb698a380aea74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6627034b5f997934cc5878a078fa24e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1481d236cd86d1e7eccfb12edc347a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc628caae260e4d5bbf418517ed22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aa91e588913175459a2e3e82a3062594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d095cf2106e100024b9144ddb6861595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f46faf97112b2591aa78c17e25fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f3b7d29e6fe1a32ffa79986cd149597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5776a7c5cd4421e9dbd25e3b572e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b84330909ab5236e41fb37e582ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921464c8db783652e69e9a0d93186b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8d6e9b502ba7551cd444cefe07bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329e5cbbe0ec19f03d2c35a4ba0f0c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de52cf0c9e053c68e6159fa3847ea8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e8ee336761d85c13e18387b9dbf2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544be2452cdd828fa74d0ae434c0203605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca6320ea456cccda0ad270ea283dec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76bdd480691251547d0e271b7bb63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558eeccde365362e0f5ecb1941e9e86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a32c61dfa3109346bc90b18690ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f3603152aaa3747cd1819f00d360b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad819363a50e04a2fe0a6ea46117b5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66607a7fd6c89facd3a3b0ff0def45e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb708afa4f639d43e8eb344293c57c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d3b1e76a3e945bdac853c1459a65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb83888f353484b97e84f3cf931e194615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201278371beec33a46061ed0ce400f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f18f65b2ac392652fb91a12d7518b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d9a712a94888694aa0a5d1cd501df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99911239b4d8b6e9048e326ff9c97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8efc8f3a61623a3e782783dee9dc6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a9fcdf7ba05dbd8c60f0c34759ee9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d3c5a395c3ddc3e3a857ad82335bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667e7186f2427cd733324198911bcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160dad733afbcc482f6b1cb507ad39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cbff25510f49a4bbab35f8968dd37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa5fac847883b2f281321f928fb21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ca88c7d230471cf5a580d6669354627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39483faa561c25d93bb75e83f2b9fc9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00aa0ae42ab8fafad494c69e167f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a247201f93c829c6736ece2a376919630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e5867d453f2b922e28b725faef8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee369ba1c68d3256be073089f83c114632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da91ef4083794d6e966c2528c33b38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e106451196c1672c1d0bdcd26d748634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e572e9bd83537008b733bd4f800d0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef838a1cd1bca9aa1ee76703433a21f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6a7e7bc8f33f1e77758a4b4125a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473034005ed2953a1aca3c443f4144e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7cd1e9326857a5242187539453708639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcbf6a66cf73925de15caf66c53893640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa1525d3dc988cdaa9cba999c3e4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653576fe1b418058d6471e6818099a86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe075789c7b85f7929a6ce33a435c2fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa30bc1605ce55a01b57485379aca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a533aa602b70270e3c9ebf21276b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7296e5eb029ce016f12d4570687263646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174420ddd99d05b42fac274c956bed1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5357b2870287f6cd38361636cab578648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e95172006115a3bedf53b19af8a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1265fbc74e02530118ce4b45feb22b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbf9995eaaf3d352f44d8ec2a88808651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3afc1504493dba0cc461fb348d6f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3771f74eab4a89146481fd2af4302653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95d39446b00f883d05a5024f6e546654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6d14c2cb5008e1310029f33a0e947655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78e61947e993fc701365d067d9dc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d54f488d94dc20657ed44b1bb68d6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a6bfea376190d3452b7b0758e007658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9667c62749c40bc80565ac809699ff0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddbfec3c7f8fb485ccb3b7ef530aee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa5f1409e5d0703b0a17b151cbb5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5b2cbb9ccc273c617f778ff116fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe571feb6ac33aa4c465d7b1685b0b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0ac82ffbc719b07338f4e371c334c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f51a3e0fcbc7da61bc9041d13afb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c056412cfeb08585c9d3a04d70d2e45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41fcd7c7da0da1f851acc24cfe5c8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c07944b66180c021709b51c05cf2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf852216528ea5519489c4bda36ad7a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b735545d558307330321a3087131ca7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d5d032ce05ea4a47085d63764a7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba0adebca543bc39774a7de6b3648e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217281e7749b73bf4c1658e7d280b1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185233e4a719106e9ec21c012d564c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89acce6471d8afe8f187d0fee717c29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc231bad71aab7ab6ad4d30d196e6d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed7ce3d9250c29b940e9d86d8e4430677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bf98b585c0bd73a9bb07f45897276678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166102b1f653ee09f3bc97d50343a27a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a64c923d5ba29c056b938f7d5fcb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65495a3f4864e7ad218c8aacc56120d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42a3dd4db4ef1c74d284a2fe376f20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3bfb1e33be4d17d59c6dd7ec90963683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d491fc0e209192ca1a3f350d81f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc055b2b2485fc105e65378831aa063685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11ed4adbc0c5d4cfd9af31d6fbbe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72cfaa81c3242e3020919b83e5a09c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bb0b74bdb4ed18517475c922b7588688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a942f46353800c8428f67e22faf47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d49a14e36b8eb79e86241e98fc761690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df53fb3bb842683ee2eab1f6cd3f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c751918b068097727b28c2a5e865692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07ede84d7a32c2c92166fb238cfdec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974ca98d634872d455b775c3aff44d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20140603346ccddd58ebcffa32c7f7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617f52fa88cd6966c267f42b5a654f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494df3434073a50cd12d4d8b5358c9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5de273d91ca4a46cd449dede01ff4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb6581957fc22139988ae9f9266703699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd82515c89cc4775f2fc6376eaec67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8469d1aace4d7934601a62544cb81e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b842f1c1ca2c79585ad8321132a3ba3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488238d7608da37e8b7da2b6f6c74ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a4e177cb1fd1d2fca45c2978fda89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573eb68912804170d40f8e8cca225ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c11a9a85cbb0f2517b5ec527e0f6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c19ab54596d7cbb21965d547751e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be90677b8ecdf8e95abb5cfa0c0646708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f241dd49eac0aae400a15480c49d00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e6f07410ee0713751851a50cb161710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debf4ed6ab787ff0c450a52d71c5608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a651f6a5686823bd035deb0f6116712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da446e66378f20b6fd13aa4685712a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d53fe484720d6fd1128ab660b9e72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1b206822d594c033d0216b239034d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78cf1b0ce0e708ff3a235b42b6ab1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e299ae28a84a6017cbf6269ebe37f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b7457896ef2f85e3a8c9949be1c83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61bc4a9d862f500a80dbdbcfc45a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945caf2fb8f60a6e7ec453d34e9cc6b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f321a551d0534afd7651d5578da6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66114111920b45d201efb7ce1cd753e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409f8b0fdfcb4a3b551af61d42799ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bb5079343d57effd3fc9805126ee4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c7a6727be61e46f5750c7571aa0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a24f665fd2b18e5589e1d1c5663c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05003ddef161409e9ca2af0d2717e2ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5e7c23ca13192721f290daf352184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413d703e98683f571b9aa1b034d0aa4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5333139cd6d466867f221af60ea8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999bda468782ae61402c13e85fc0011731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18a8e27445936a282f4f504325177732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486578c8531ede53b8dd75c79993322733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f74da613f789d344d5aa97123750ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8e7cd9a3c299c16b7b609961d1ad8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e5bed7bcd545c888381037e7a1b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76462f323811a233e8b7967e68abc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bba2af21875472899a7b57c75ac336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40745a57e802a0148f5098c8a7ec7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd12051f7df307ce17743338d50be16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32159d250ac857ad8faa7908d563fcf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd6f2709922fb964439936f134a165742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2209f3d4f7c834ebaa2981c26c6cd32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937fd2a0bd91c2b8b668bb2107de9bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb787af83e04e550e06873879139259f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06525e470a834f6a98b5209d4c1b3dc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b1b7123f18888d90ef12a032935c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072548648595ef3d3ccc75986f33161f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f4754648697a9135e9931c85af8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a340e633fbc1f9dd2f65ef3bfb19cdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f0b13bb8a241ab33cad12695097fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c14ff0fe021b8448c6ef5b65e382af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a9da3a4a02c65d2745a5ca8517447753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>