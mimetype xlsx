--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227b1e88e543b894ae1c052d2cdac01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406499c01d7933b8b783776fc7d47792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373853ea00192ea3994148213ea3bc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce580d10f78abddaa0e3f630ee89e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6358f42c7a4a32aa2de4bc4813d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289abdc6ce13b3556229ae3f2db8b5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726da0a9ab2e229acdbd2143fec6bf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd734397643311027e5ca62f7a3d498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4982dd1d6121ff3b0e5bd32ed9ac09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af0ee9224fd29b86d3c5787ca389c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031524346a1aee348fca49984279592c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a8742a03956e6025104b985e3f28e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37bd86ad9fb098d0fe7c246f39561613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b138e7f571f61c77049219c6224406114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e9a88ac10036a4db4865993124ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c74f4f9ef4454961a879e71a8a4d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede400b8f4fcb8df3ba294e8fc923f3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06ffd5e8b941891ca078ff527a581b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eedf50d79b731e5234714e66e4266919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c965cb5312ca1b0a4f7aee85fc540120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87044766fed1811118e444b003e6f4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cca94fb6a4de12c34746645a7be2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6705afc3dd136ca661619275b7ee123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebda82d824bfbb08018d2a2df89621524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd382952cfad8d9579f7a8f439b0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda26b47017a7015fe907d3662e31f8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c896c9a182392ce24e46cbe50a0718e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8977af224cc3ffaa3b509bf1b6647228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43727a7dfdb2465d8c01590872b1b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aa5734a51328c603b726dd519fd9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29f38ce9a90c4ef09d99c3784360031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89936ab0b3313d7c5577d074cd295232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa4902ec7b5efcb6441b0d5f5240133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c5aed1acbebeb11af2ad9e44a7d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b721b6b62bf11305b6902f8d9ca29b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6a496c3d6856c157ff6dadf86db0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a99092cd6328d5fb1cd81314b9b6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d064ea5efbfb5fefbf0a2fda9106c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ce266c9cadb0325733c9a4f50a41a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43d94979fe14da485c951cb8bf3da340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c6a0f525562fc0608f1128454000341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4cc3911edf0d0ddfbc85e56a85ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f729cd1d6473f153efad6e9f9f8a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd8471756960e76911cea6c57409644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54752eda78f7229855ed4b52c2512e6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc879acc29d80023a974202bf77e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dfd1a4589321501f658eee644c08b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db6e8c1bb442e3a963af632eb3ffe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cdfd8a9bdff02a614bb8221a76c5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af87cec957183a4c75d0416ec76cc5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b02cfa77c4ea92fafa4fd4b01bd2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290011a8f86a1493cb29d8ec9e1561652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2897cdfc3f625d892ca9e4615b39f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b84d8cfaeb76ddd13c369891018a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f6e2e44850f527379a7e46bd767455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d01210653ca9f40d2ecfd671873bcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cd7282e849854786ba2bc4b0fbf3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12224122eca41053e1c48b7fd0cd74758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d5b259b31fb2bf2e0e60b5b97b1d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f343a8b306c1ea7c4844b360796660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f34d261b03a330b9b94245b53513d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a60f781538663197f94ea7933c068462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1ae9c995773a841fa7bab53b8cd7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466304096163240932de6e2f501ebc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fe8952764bafcb6c647072476dc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc6eeddb1cfb103b1e75e7cef5af2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94177947a187bffac83f8be4c2ac033e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d782ec8bd77c1760cfe345e5369c63b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013643390502b55a31dc015b1d2c0fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8e178f8402339047cee24a03170e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade0d0668c02fd3193235e1651f67471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671ef39439d7b321778c4a9442ee9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699f60c9005be4bbb66449591d0645373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdaa583af9e12955596631b2a1b4c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290003b3b2d35321a0ca2f27b32c974275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e2d54ec0d5bb5086b89742301a8f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb212029ed29a3596c8301c33cc82577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11592bcc86b45722ca9cbaee8d882b7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298112c5fa9ebdd09f273b102f8ebe4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69fb9a1188688df8e29adc1d47609b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779393147377311174129e9be17499581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f9df43a52e2c504af6f2ced2acfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd969d55d348b250e2466ff52f46d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce02a94d002e7a0c0be198309ee8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b17d12e7ce5b4a6b5782bb9d3173aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53609f58788c683a7fad2eca03726a4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e232b5b9e3f72d6ff2f91890e49f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed20b73037188405fc574c66afed0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecabb0186c8bd8f9d26b3de56b60fbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ae7a91915fc0ec9e5af077e138c0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dced53eb680365bf6844e77b3bdb40691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fc97aab355f2b07a90f954d99518e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684486acce12bed8bad94b0b22251e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f312dc1fb31dc3c74a73cd2a7efe96394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78df286341b2df6c047a68bce978195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f88abf94fe0a3fe67db266274ef996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d18a04c65da476e90d98817ccd4dd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeb6a81c9a60d98a1ad13c0b18752198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f320f2d0519cfe0e7fd6f10b69fde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1bbda93b1b33ea5f38a5c23ec6b27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ca25f2383f420bcdd7ab097e4ce54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1f92311fc785cc16da71f393f0ef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853b3ce74dc35324bbdd1c9f7de05bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70743ce47955c545705e4195263c085b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835ea37d269fe4ea600ce8a2b43ce1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346deb5b7abf127f1372fc0c96694c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa413122010abfad300dedceba35e83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028251b1c05150566397dd63172abb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2cba88eaebfefb5a063bace49ef51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22919fa4db04a2b3e7463ab239701320110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ffee9c37516c97f4cea88dead7a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f9b8e1e354e887b0fdd6b75ac526112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823859562f8fab293d716615211bb861113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f30151a99285d16341e54f3e508cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8ddd5790199ad5861c2b12b5a94d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103d28603b738e54fa0a69eca9c7b61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3253efbbc0e27cebffcb9a94adc971117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81f23e7507a99dfa59ec83d95568fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983ab77678925b41ae136f2f4c581be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528b04bd3c11dd903ee071edc7563c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60080bb618aafec86c8a5a465f759c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f15fafa588e2631081fa10b5a19b67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd33e0c129505615bfbf849667f7d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85a35251ab7b2fcf29e5954ec412ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80051977f0958eeb9f81133dedff2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e56043f81c93d924f2046df78531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb38433663080004f8c24506ca91d9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c50e42b6fc2e32fd33d8d27757647e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869330e3ed7637aeb2a6e076ac40f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b73b40a5f45d6b393c79a0ba6fa5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f3798233903d06efe1b2801ae437c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07441392c1f3d75c0e146d4815539e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af504b7945385e8855c2c250e911542a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b17a49341de541cfe320dec574ba7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabba122fd551e22289005a38de0ee2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368442694d902ec850305385eeb9930e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320d70d47a7757ebb2046d00f54dd03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c821a1eab1d818432b5a53c9f60a768138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f1b94fd400f3265c807e9fe16ca96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1eb547a0d6962253b7460fe21e6dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8757c633d15cf8237f8fccfe18fec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47727b4a577f777654e11c23e02b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf79edcd813811b203c56961f5bc76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791b1a0f695921b9816fbba51403a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b6099dbc45eafe8a64c39460d1960145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f270a79fdbd9180b1fc57d766df997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607272d01121d4656a211ec4b769029147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0b5c08b039c9d1315f1f15ea3319148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ddc89656f6b59191a9aa251100c15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266263d0e63be12cd89101433977d630150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad4c78fdcd1e862a9755ff17820e49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855c42b27955407382c9256e5a30f8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5452e2185ddd59a928a70c2f4faeead153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709fd71fc477f8db828c5119b3b1279154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c9dc737a18c983501fac53707c82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316ee61000a78866734049c17fba12b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc59e1f2ac1bd3ab661a18f73bda0cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17bffd52af811f798344e6d5019a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee619c696bb16bd08ad6502e0646d39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f6657b3817084d1787e2e44799ee6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb368b1a15fcc7cabe980e1c9447cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007c780233ab3164797657e571ea87c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c234ba04fb305129d0acc53898d70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00140400cd75b4db0f5e67ece1b4b9a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4a0bd2c4afd4f0fab444487b0a75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6b26079ea311d68975ee12404780166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2da7ea98307c18ea95559da61637167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df504bf97662bd7dd96a3c5471f4852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57fc95895446fcbfa9713b124ae74f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc58aa438260b8cbbe856b13f83e4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661c50f7625e94ff1283c7a213374dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d207753dc254ebceb8dac644c1e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2a201dabba1fe0e3976caf7ca60e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fc522d5c64e63764b4f039b0967f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258b60d5e75bc6d19f1097e62d50a68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8119577605e2d46f2c2335e3ac6e3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec3b6c278e9ad0e4c50d27697f5843177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2dfea55a595a3f7179d63fe341cc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1df8eac9b7bd6b08a8ad25736e773179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e960e32854a22a8e3169830abce7373180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f09caaf6332c81b042e7cbe0be73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a5664198b0dd06945b46677680e15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef77b6370be45444d130bfb1878f0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d82c98ea59b88319ee2d108380c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fdd82f6c5a902384e60e82bbe7e7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880263f05f97fb5e78ce4a0512b5b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50425ae5d41c856f35806d29093a6d63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cfa4fc598454f4800b4a688f6b6ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fef850e9c485ee605d0db531d890d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d392d80ff4f9f66ab4f6c58f3d7e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afef1e2b7ce5c71d80865dc374393d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f63d50f1bac082db67d48773ead3e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ad03d64e63dc73455fe2cc3f227d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac75d45c690382b916caf7a18cdc474194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e65778118472e90f2070167f00abd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976879219580fa04990600f8b99d05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d85af3695a191298d94ec1e8ecd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8fa443d019a43177e5feaa68b5d9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7d839d71a2e8306e84aebfdd5d50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb34e09e6dca762edbbf690380f65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c60785b6915573549c113b08d88ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9eb787e5f7f8f44867ea51df6f87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a12b12e2ae8188bd36a60a871d1f1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e619ad3840ae879c30fae9edb7ea5d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188956ee57044eea6ef4a48204e39b70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58021c53958429f40fa1e8b36a89926a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f94ad1c5f7210ddc0f067d6c40f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf392613ce3870d62b700809b68209208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725f44ad402e073e2e87ef22ddc8ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443bf066e46ad755c8173f2cd7a3fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e560f00b37945edee9237be16d06ab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d341f8a64e31a39fceb376a51a2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b949b069e8b27d7ef5cce394adcc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d080bfeee719779f7ef14646b3558fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0ecce88f383dafe8f457acd926ca4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349717d54b2a321d3e626119ac6cfec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e23ea1d4bdc6c57797a95658c4d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee4722b0444b164f744c019daaebf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea884881ae4682aa1f9fb687b77445f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a0b166e38bfbece39f4de92365a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8ef4aff14a34a8c008bd27b2cef55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e878c15c72cd19ee7019df5d1cde2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62315d5ee0e1c2d9cf75e69dc5ed69c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b78cf703cc94665e135ceb2713b5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e53c90a37cc36fd8dec3cd876d6177225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ba84c02e260ed8f4517c0efd02b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2246793b7b302c1356bed27a85f2a01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3ac35253322a6d36636032b3ff93a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888194f7921b7bb9aa556cfc7fbae82a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa92431f520a56f31fc8109a37b2a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73b9f1c63c166a5b2fe4b26ca1353231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282286b94cd993e6f1e5bacf0cf4997232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4253384eae332f14b9d120eb47896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902aab581d44851107eea91e81f76c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd7437848c538c13711b3f9e0eafdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efab779a3092d638129858b881b8f34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faecd1f78b00efe9dbc618aa238e8ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b141de77dcc41d01e63ceea6c258f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804bb574b7384736bdb7ece53b9838239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc595eaa0ac931d74e21c34e5766c03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf72e36f2e701446f1d10359ecd54b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6142650b6c2d34ba68d734ed9610c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e874199176c18e23f99e8a2291c9dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aa53164401e61f6f79cdf86c2a775244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0837557af66759737d91ae858f7b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b358612a5ae956c1e6ebe02ed9f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc270d81d0a46ca34c604f94dcdff6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0002927d97893f4d30eeff9ba5c65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f909a63d4c4572db8765365d1b83e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b970edd8d67ee5674ee9afaac3cef00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98848207eee0bcd5254026c7c73806251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ed5ebc3752eb25781074d9a336274252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6eb8ce338a3987f1b07f577f8f63f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818344af9aaeb7ef68f7439c65ab50e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af341510000a1689cca285e9b41f43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672b69ee7bcf4c9907e4b047eec1ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07093324e23f31459a95c83e5c7b41c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f329d25ad42f2c77686f3f2d5e5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a29f6195e807a6ea94b1eb7e44250259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3f421a033de1be601571ae52809c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244b450074fd2fa6f10d21c844019c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63fcddd88f9a00be8162ca475f5af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7414965f8f0cca2fb3af4aa0057dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c3f1ecb64e8f0ee6d6574f1490fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be582128b920674df759958ac4e47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b7545e40c07f9b2ae55c536358f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad1785575c5ede91dd5212b8a3785a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8e3bd7be0c4d7b5f2765b556c553268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672781b818998a08dfe38ca013a1a4c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322c372b94c605d3eaef0c0888b511a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fbf8af7adfa9f9e2b1daaa4cd4ad6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a22cf6aaa67a69fcd873815fd93f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f934c60ca76494805087a7422c0bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1981be0730639096a4a1c2d867fd96f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bbe7ff9f334f7a27b8c395579ab64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035cb76a2a35a6a3f3070593f7a5f86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992a360990fe217a7d021b3f1dd8cd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc236d07e74e2bda04fffbaef3d209278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef69e22e7f0d34f36f60d61cc5655d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20969eb6075c541748555089fdf4d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507019e12a7c8851d5595b42692c84d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570b65bbe239ab0f22e2284dd7511c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca561ea9ffc20348251c7eda598fa5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3301e5ee8b024cf80b7b7849aa18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa2e696ba748b3227200f505f353a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55708f56768a7399758d9ff6d4c0612286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c38f8dd64e95582dd48170c3658c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2168e565f8618541bd8ebabbbc6f444288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb2e1d04aeacb4353cc12d47928de5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3c8252832d6bae9962975f93405c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c20c4b7f1b7cd284e89dde1b91d60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a82969b5bf005b2929c3f3640f96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0f6b7934eac490eed3c39e27a1e15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba4bf55b8634d9eac137313a112e4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608b5680fdd7b794a72c6e936e6774295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e07d17527a52dc3a1f5c277f2eee0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f15dd076adb865223db65103d127297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1fdc61294bc4cdb2326b72c6d7f44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea07c8dead760ca2418543207f5f2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54038686da92bf48abb0e5607a9f63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecbecbecb9479069683265f1a7e884301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae63575929c330691fd11b858941d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b5a08b415630818126a62819e3718303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ed413ea1d8388670fe75d4d66bce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c27deaec4883897971d97f0917f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ceb48170219396ce12a15f9964ba5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedbdd6d47001870b8a4c8ace8cd195307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8b8f649c357fb4ce7ad5a2272ae9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419009571aa5ca5aa6052b6db7923826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3554f6e9b4f61b96ead472da012ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a245aa74caa20a26299450c4fb53e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e81a49001c37956605d36ef71fa65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfffca31a564490763c95d10df6d71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074bc1eaff366dc8839281bd07673c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0489afe8efd849fdf57b7c4f87820315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cad293ef966c47121ad9b21737a7fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b39a045c5a972b7827bebd2dfeed6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b656906f49acb602c17de491db984d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad01c769417b17b87c6e3fe35177f70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6308acc3b7ed372b688e6b727f44e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34364383df13e6e9315292ebfba3799f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34712c4f7a64b360d787a7fe7b6b02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f0caf49c31f1349dc22510fa6289323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6215bda338d17d63a38fa9ee9a8261324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d89c42b2d2e1d49d2d44f5a6dd24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d3e1b691ff5af0aeb1b7ddea8e00b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eddcf707ac288f29eaa99e5fa2711327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e2d34f86a6f7a5d220acf399dd49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e55e2a8080d16ffa3f5a3ba975f027329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c385c914364d487890c4a0d117e32f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319300e6f9faeea68d15751a7d183e34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bc8fe146b8da2041d11f20b74743b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520d6ba46a4496fe94ccedaec9f339333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c91cc378822d5d931d8002805f5f84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9914585f46d559b5d2dc4346f2939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c4dc96c18292312d951d7d31d5fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de060af440bbd82de3045345a390b9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9b098178e85043d5c9648dd5afc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f1cfa6a7836b9db9dcd2f8a7a16ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc88399fb517ef234ae74b9e2d2969340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981abd2eb6c6f5cb1f6df26c234704a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d69f4c41069e2f3731fe992e2177f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b368b48a1f61b3c51f1894b472d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8dab91d3ef3a0388b2ac9f1d2249344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c973a381b781b1bce90daa6901bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6397e739dbdae38b4e4b75e8a9779346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333510b5330e3fcfa710bed076f4ffa4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a881f57da8f8639de86436a0367e1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf47596aa51fbe8f68089ef9ac967e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9e70d07cdf88c6f85ef28618f7c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da775e0c6c551fae5b2fc27ff58179351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97508f8353c47e85c86cf2313f332eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d1406431d6e3489ecb543c17dab0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5fc63682b954ee2b01fa3bc1a5c21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f540eaf823716d7ca480c79e40dd486355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70dd09e6266b0c6679f98bf6941a05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea04d69342e573019b6e31f791a050357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a1728b666daf0b37ae8e3308ff0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5a754fd2e00ec31cab99b7f8fab0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3343c7ad774c991c3af1f70d16aafa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb6fcb7798d13f25ce7bdaf535b29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d85ee2a67e76237d152d3ffa807e56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d18647daf44e8bdb933857e051982363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde53bc8b73dc7cbc45a616e3707d34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc6ab596f628da3f80983f54d81d74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef27dc54bd7d6629ed49ccd3be6b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feec83aeddebb94ed16f630d304715367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1345beac6b6b1f0c10e2d0a9a3e303368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e0ccbf21e1ddfef1013fc79962d05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0cc72cd8064136839fc1313fcba3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a5eb7c9ad2c86e5ab064d9857ddb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80741a4a622d1af53b224fa746b450372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ebd0435afe9130e6e2c3797247157373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db6dab4e846643e7a429d12a19e8bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f36171d12feeb7b1ba5b7a74fb46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fe5ecc29edaeccf06d92e7d719821376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349848f9a3f9498510ec5bc170194bf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4e7a047da0eaf913782e4ca524a6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a378768aa483895d161bc68fbfdea08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ca400aa6803ad302645f2e55b0a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13177224eefcbd710f41e764a04cddc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d5354b3c2fa23a60391f50d89f4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3a52faa53a7ecdae54cf4d3cb4906383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf4d4492ddac83820219b2fe903a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6c2d999b6213a2e4daaa2d44b9612385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef00c4de8e292d6b03fa0c6ec2bc98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599828880f3401b101ae475194b21527387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324b5b39d03e6a7b79d9aa37f3e3d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2d0435409df21eeb576d0a028a69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0fd6ee10bd6677b692b2a48bf1e21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa376a45fe95a6c9f7938fce6f121b5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a5b03a7f50fe42410ec03c75fa047392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c4e54c04caf8c3dda688fbcc0e87e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f2135247b1b3355d65c948350fd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4914b7b8b9ec41030357ccc502327c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b47ecde2d0a7f8a6974df53723b4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35827c36a267f1396eab7bef703662397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44b46c65c3b7e75f74d514dfd4bbcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f5238c5710c0c08fa1130d8604145399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba2a9b4faf719290edd5fc51698ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d3263976c00b18bf71138a0b9090401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f966e18de25fb6fe05a8341e6b1dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736ee81441be7bb0b61e2b5497b870d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8bf26d79da59d7ab9218f32a9283404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4385e9420fcad7c87d5679f341bee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972b5bfd79656e248336ec1aaeac148406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc913a1b076fd79a1feb53ffdac60a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614ed32e33607fca363aaf076783bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd41fe02b20cce398b4f365631bc85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f9efa1b0bf1819a1cf338b06c551f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdad45a60c94e76af75807a9ea1ac0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eef449164e99ea1e207e11ba2ac72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c9bd2333b9c0ce694ac962f8f597413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87908d11304cb4ebdbd5cefde0ed15f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060869b7d2f7b322e4a7f5d2ac373e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4152fe47b4f0db504a42c523a9d274416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b520df3e6ed425800d1fcd1cab340b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ff33ae63ca34228a77f718ea683fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8058e7433b193e07f0fb2633a9b656419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b8566bf71dc4e47bfb58b777205f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ccb1a015901b89f37d9cf6f7fccab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc59919a8dd511ddd16766c0657e21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6abe650a0d7588519376f5a9c508423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404caf9f78975f8204c9a64650d5b77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2122e99c1ab51d203a5617bb79b421425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3ae8f68e37f8b5818886b9968f6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c208f6d577903871f68fd09e9b09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f68d54b2849c78090000489e93f697428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef07fe1651ae4a731feee002579928429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607bd708ebb2fcc071318493258c5f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b73947caef3f08a9980a352345d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7adee7438afeebe457e7c093ed5ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24d2a35fa497814b40fd21049fba26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308f0d4a394af778a068ab388a9710434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c0651a2a6bb1ac10b6cf10af6395435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3dd5df4d2a217b3b1804a58c9fca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770a61afcd87c8d22f0967a5f8d564e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d15c92c528a9ffb6d56c33526e2c09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1613584d49e89d6ff103795ec1a96f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bd7cc2a5febbeb4bea8309794c17b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e960fc4713c1165cc0269c079c048441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d219bb24da7cadad682c57740e691442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180fafa48e297c2902e38095aa3fcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e325448d1160260a4611cad07b76b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878e172ed5edc3b1e2cceeba2a8b531445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56dde3c8325c9042a80e81492271a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dabee3ea2aa30b6d0e732a897bff04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c74d7e74d568e3796f794a066a6780448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75862a654a349031c2ae581698d70592449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188857c8e2ae0a673d34b935bf6af1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7545bfaee1f0764c5f47cd7b4c70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907223c0ad209cd68756fc6db72060de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efe0562314c5eb4fae2e33919672eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c408ca9fce6cf9686200633107846c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc2cabb41d9e8e941e99b3b5924848455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f98b4aa9e61cd6c9dab8b7c73bfd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac110221e38c546d91f1578647dd1e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3976e8425752f3a2991c536cbfa8ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb270e1f1d1ef3ba39ba8090e756b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2b8ae9a018da2347fb34e93fd711460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909493b2eae9dcd39fab00bd5052c454461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0d067a56be12ec949a145f4b1fb28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7a2cdd1da5c511de5e944da24949b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed0f49c4e85a8e49b9c52c83838e48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea265af5118329f2013deb42031ae6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b853a563312f47daf6dd9b21a3435466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea5e4a088ebfe4bf486421688a32fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9d34f5d32920dfa0755151090bb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16b1a350760709f7bee57d54738096469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2b4dcd687b316da40ad7b7e1598d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3efc470802b170884b9e136a181eb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4694a53d531787d4bd8ebbaa0196f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc61ce2eb892e41e91a8a0885c172473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c49c26cc7cb4cf217faf1de77564b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c65659dfdc3c5178dfcc04524481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab41d5b93561c55ebf56c3ad348b47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2450a17408223d19d8476f7a6e96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20144a842ae33dcf95456684da3536478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f6b9d758eb75bea9b6ff63e481c0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc408100e846ed09ffc28fa198db6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6bd480b4573a7c7b79c5a4cf8330f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c63d116dcef8111428906460c19cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cf03a525fe33e8af680d20f504f82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de2b983b1a988b63dc73dba2659414484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b86ac456b34c3fa6eb88dc718af5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd8354c5647ef609e66b82afa43a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419078551b34452f21845c746bb50f6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83abde94fb21c38e1560e1bea7523be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f6a5905fddc6de4d72eacd19bd7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e49f021144c79da9c7ed19fa709c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c482de46daf481e6dd89b21a77cc560491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb730705799a3408c3971f9838dd91c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e9af4c8e7406e6114e6667875360b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d272da93c483d24c57897e52688c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d231c48dd85beb363f4e99ffdced2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53adb21c34a5eb3ae67af96e0f4478496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9add6ca82f2585413d64340adf45b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd96cc58e598cb47c5b6d7f880a025498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1daf96e9710171e1fab0d615f0865499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363328171dc1278dd3e2c376f0aacc73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496092f641c250809f31e98c06b5854f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846ffd788e7aa8a0ae5fbddda9d34a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee1dd47190e196ab5f0d941fe3f49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d27003743d194a7b34338b5eaa03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e66a3163c6fc63cbd44b84a1f7421505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd563d5c7620c81b36329727cbf16f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f982f4def1cbd73da85701295d179ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c98be78a5feaf2d94d4d494bcda3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6e89d4645e53cf3e986d0edcce1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418df95fb6388e7be4873f84897b65e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576c14433e639dfe4cbc4be32d00126511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa28a00de22f0473f418242c0656f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a612f44a4d171da40d9f5513b8ed906513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135547b93e66078553dc1e7ac07b9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68946c7b34a1a3a667b09bde6b398bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15dc34d0fce3a47a9628a9dde74ed8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6206fc198392f1fb45ddf3ab5ac70d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1fcc4738bbfabfde637dfb39bcdf9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4d96f1a9d861d07f0d9e6297190aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5399a3d8f379dcac913773e2e9f3ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb232eeac3a3fbade4c125fcef4549521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f8788014247740c7098f5d50e91f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8eb451a704b14e37a929659115f21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01bf5f0bb0a76fbfb925ac050f261524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d8e28ff1ddc63dd6ad99c4cb3c829525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c290743ad5046216b576e6aa0a84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f05dc39939ae32eba869437b36bea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba18b3360f981d745c8c811924dc3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e872195a783e629119a40ae8d4c490529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9bebaee59d0b79608b3a134d11ec4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b09c79acd5a1df9fea5d9919fbcdfb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e6a1b9bd136e1b1e73aa80d06295532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3961352dbd5b38460e212c472db58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee948194eeca968be05574dfc125a15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e912d1575749eacca6b4a3cd93f30e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa07b3e7d5332dbb4cc70456262cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793fc3633e9d0dffcfc04e5d36d1bbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262ebfd8c743cc825fff11ba7f6aee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba916d74d3cdcfc2757630f871d0610539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6994d6d5a10e771b58c24a92d180de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cff7a9a6b7ed53b6f016cc24c5ef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e96253aa1cf02afe666603bc7731b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f647665538c8276b3a751193350e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcf6ed95244e31fb899bad668cd5ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabfd7209250fe100b09f47cd7114e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013a4a02a1c5789d817b5314b35372546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c9a57adb20fb8a16d260cc80646a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62adc4b76342473a695ed783cd85d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2870e839bfeefcae72ba6746bd81d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1fa4e5000af571b0afe3e25a9508550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b097bef9ca2661f09fbc3ce3204f928551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef38cb08406694cc6aec60f7ac6a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5e0040a0936b77d9e35e264baf96a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644297fd6105e336a5275ab5d4f8f7ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a38fb4b8c5e381102f02e4e65a472555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535da22c16dd0977e8f845f7254bc11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff270ae7cc1a7822242f0021da05631557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e4909db04c70f2d768ca8dfb9e20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594593655779465e02da1ffc742d86fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636e10123d4d8cdd02fb0ed847d660560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85708ae62910857e7320f0cbe2e454e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c265f49a30f3fa27d3e10b64ca0276562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627f6df9bc0f277f88b227b98265d1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17b49830c352202745e879869f2b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5074577eb0137a013451fa0a5647a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8467a46b4c42f65dcb02073a5f546d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d1d6dfe079a0deee66f50f3a5a9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632ebb338a7b7f72184c5c395147a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d564e8f93d9a5e81498b1ec07d1c74a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21593dd4a9407101ae8771ff17f985570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdbb4e1316a61de6cf58e755524ff7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcf0349747bddc5aac4d3c2a82eaa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfb9e20f32597295fef460a21009f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea466fa6f5124b6d66cee67ef7b187e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc69891e91784efe7a078465b7aa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e1fb6bf32f4116b71c1f8402b4be0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4a86b28139eb301fa34a520a128f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afccee0dfd722597ed81ab32d8f5c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c8666f1f24ebcf136f31f1cff0d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671455c266ef985d3d65e1b18f993a46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26dc7f747a8f5bb4c35fdc8c61f6d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f806021489ea9dd226dbd3fc4d51c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc778dec413ab8506d4c415fc5b7898583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30062ba58685665d68eab0d5da0a6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bfa8121aab48780b0a8f84a2bae59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7f20da34d84d9ddff20bf7bef5ffb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b593d89ff3b7601832fdb44a93235c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101227b8c8138d36a082a118f8777b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d544df94407151fa5403d5c4e99b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d7dcd55c4f18f586a7b2c5614ad36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7bf20f7d2202cc2f01b19f38fd46e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac294ef4329192b9f02d3aaae0234e2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67304142071df4e196ab2601254ffc1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba325b95081aab5bf4c97201cc3b390594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a30164d218d86ab7c453f0965ea6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85661f0e46122c9d552883c3a3d12fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e11ecd004e7b7407ce6d5ae28846597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f442cc2065c4d9b061b2b5bf8b8eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40453396a45ae445f6c45232005dea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d25d4e13bd2bb7f8890ba92dad0985600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2fe59eb55becea95cec1d3cf6e82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba85dbd4579be843efd12c753b0f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857b1117c603934308ee59fbc147a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2217693310b4a1ad375c1074193845d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84703d8d44102331a0a48c9c1a0aa58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e752555238f2a6f57ebf2104a05b23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c5c22ebd1dce25104c51075b51bac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e3c2be06d7ac14cfd138ed0f6336608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e7ec2cfda46f59c4e5bd9db0225a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b80a0c8dbb36be87c6af37c49707d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22ead32c61dc721e7c36781a12a331611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9084c0c87109ba3a91d5d95a4aa9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01790d9373f3ccc9c665c089d16e4e89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1370bea635e611912b8ee56863576b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbe9e03fc5a82d5da26fab32ed6810615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b743a0a9c9583492513f58e19f13007616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783095606bc736e351d9546b36398c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91230eea10f10a946ce5e0f05a0c3d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed547a1da89e4219dde0011a378bfe8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b3727fe84b739ae5e6f2f1c0dad1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94246271208a4f7fbd0af648d7999c97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c741bb95a2670e64aecfe60171f6c6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a3136ea612c2a5c71079960618267623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783f39868b4545a5349ef1267113643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f014f27e924b6bceff89d6b59ae2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad05781e34f9393fef370e6fdff63c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a4be28876cdebb75543fed7554e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958460d1b26abdc01a5dd115f4a32e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9310851d44cdb779f52e904a3bce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2a2b0e1123c30b814338cc84ede62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665db1bc118e4a38e7178841007dc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f03a4ffbacaa655d048c616dd4d066632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83843fc9a91039b8101889c9bb77ed0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec410fbf956542d40543080b5ca8ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e34ad8ebfc4ea646e83ecdcc7c03a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac65ea30ea87a7106093aed522ac1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde4f51282bf5fd20128bd1f4a4cd5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094219c4f4dce1029465e2bf785b846f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd7734e7c5c82c0d192eaa0b48c7a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc9f92d4d4520bed81df0849e4ccbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105452bcc96b837e7584be68cc5e2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd6e4a50284d258eea5511f7f00d72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f84fcf9e691a77d41ad4b29995c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c9bae98e69c9a0d06acd74684a0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7951bedb15b78cf804a106afd3c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005216f0551ae6c176499877bda04c97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3850316c38beab54452809ca62ff484647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f9119f8d1500c2714c23529ca8f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d363479254307b8983696d3703ee9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e287e5952ae3f688d5b068ef922d67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcda0771e87eb405e9b94377e99364651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c03399ae843262a69c1d8a5109b87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4707f2e4b9887e2b9ed4dfb4628061e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863c3322763862dbc8b0e7e9503784654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9dea944501cc359fb287fded231f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696149f888af87acd16593b61af99e1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0914f02abfb05f414e49eb0ce724d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770aede775c64485d1008e3b5c45233658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7a1fafd02ee5e1f2fd70225b494fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b899bf9477871b9193c757f29f5f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2f16043c5938e4728ee9e7467d4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d765cf9ca248f3f0cab74c063166a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70210f3a621fb2956c34dcccf0a21d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53958b4cdff6d4f21368b0ceaf9fcc1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a753bc04d97126669bcbe8afe55d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0c21866e1c8043fad51c63a5c1f34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedf569b0c292ffb4def92a66ca03b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd2b3e39f5f1c84c1caf7c9849866e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c6d33b04b6279e506e79ffb9baa2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8374829c23dffd0c2a5e5ea2cf27ecd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b299043e41e989a903eea935d81a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8e581ab11f8957ad7bf157cfcb1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0277f28113f4d77b9278dd0192465673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b04ec050469811cf18ec89c299d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d48ffe7e8012d278fca295b0f2c7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d108ddd50d9639f3901bf2e1f1525b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1d255f3d0c575632d0c0d0b2f240d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f8472975f5f5f548388f45586db0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd70960d9c2e613ec87d3acba7117679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaf2b079a7b52abea712d01481a36a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a6f67bc0c4083930b4e9dced79ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59cfe545a767797bf3ccfd191287df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d246537ea7fc26bf0115d2c5680c88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e3b19c0905e1ac8269b1925e6cb06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28361592240fb38d644f005b33d6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def97652748c6d8eb1b1cac6ba7a1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92881e2c0ce01fb344273e744dc96c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448be30a6d4216c65b5e2af8380ff9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7996dc30e460ee6e570f8acdcbac80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7cff0f27d891159a64b5d941342f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ead11b471f38a9df30673fe6a3541691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851ad4b8ebd2d520eae5a9de89611e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3de5f21a1e688f726eed911075c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f1c4a3f3ce8b35a72882979977be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c374dbb4c9c0295503e62f3f10a3382695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f7eb67b24089deb2a0c3880f004c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1c640fd99e591b3b7177f2a470d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d74f3e87f484169a75f440c535f15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532970d3b157865d8baf604f8a2a5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c59bcf23d2646b10e417dc485381700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e747e4381cad33e076e3106b0ee51b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397cdc2d435eeaf6783ffb795211925702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d3c7b2b9893d33e7c49b3c4bf413e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48635e11c365e587698f33bee441f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d54396e56b10885564ec8cb09e9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f07f17a05938fc3c77eb0f3ce6de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6c31e88c5f2558884dde8f25a5b3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3ba1601eb3cf31dc3e75a1412e09c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbbf95ad796fbc1450584718dec59e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd835aa5d067fc20b94dd3f4073c59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb7c6409d3bed332258a06e2026ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273da687d14405292887b25a741d445712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c8550462ae443efb0526f8d880ce4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7e7cbd6c09a9dcc3e17977fd4d88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2d8186530ad05b3462c5133e2d0a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af952341f5835c08bce3f65291958af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fcd01c40150c940b835c4087e2c0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965a85c561790f643a91f8b5557e951718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5bd271502a607963409df06e501ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97202eea766c515be25a6c4e56196f43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cfa746d4d14f5935c92d279c2be0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef5a9df6a24c1926dcc81c5bb529f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce4bd42fe306418ce493a25919acf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cf8fa76262121817ab616d2bcc15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf92c9149bd75ab4a44d6800e1ba764725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c552650604cd1740fdcdb1cc964dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a966d44f2dee1aa9401c1dcd1c648727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fdadb8932f4c17794da3d5d7f6666728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59581b6326ef50462bf3b3a9f931d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0a6466cc4dda42f80388d8e548b05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e8309ef8f4e811b58e2fdee2824a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f0a052040c8529717b12c5d8dd32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f2e8b80f94426ecd2e90f908909e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64b6288f142bbde1889c805a5083f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f38cc1dcf89f7aaa3ca58bb481b9f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc167111c77703e1e5c5c45754fd18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132b2f0dd55892405d3bdd270deec33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d34298aa6e52242a38db374f8c97d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd8053b47e0f1476a0443eb6e0ee6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f98163abf40f852a9d99f1818c3be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e26ac692b06530ec02d54e5c97f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec17125b5d2375788b7535791d564742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d51e1e61e76daa958750eebfd1e42743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e014d51fb413e0498cf3ef9559fedd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6629b3c39740df6db9f8aa0cb1f680745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18fe55ec2d988be0d8598e326e128c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bf68b0e2fd0e7ab8b4dcec97addfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f131661edcdb0f62e2426d38a59f08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e6381e8944604932ff345a2e3596749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045aa4e33a242e6e49c4b244eedf6e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12070a8ceb0cbf35fc73b7a04fea70d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd0d2065b032f0f83d0d68e2c4ce4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af153418d9637dcc457d41f05e6b36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14e93e963fea586b0e2221ea8f200c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab552b4a65582440c454c0e311e240e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16f0ec0db2da4c77745a586d06e101756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483bf200e908c58835e612d2b8c9440757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b477d03311e1b80ee911529cc080e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec890bf7fff0780dc036a8f268921277759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5a8993c8187117842b629e31a89c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec8f9f7e08e06c29f9a88b4d1b3452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad6587a4c6a8b836ad49fb85e482a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa99c0f62d22b026150b669b00078bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689ee5d0ae9a20025e5b84acb4c98a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11006d162aad9c58f33f957c2c238706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4141fed0fdc0d7331847267732dac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2456d83bd1c271b556064ed068e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692474d25ccfe48139260633fe8b3e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946962579926afa272d5b411ac50e9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1324471afae883c296f737555835ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabef3341be76ec50d6f3269306a7d8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01240ac4649c05507c43447798b0bb1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381acdce5919a3cf429d14cb7dc4b6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd131c9bb4e7d4958c3a15db079ca415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b6006ad8418402d0e6bde6b1d27da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f58f3df917973df3d588b7115044417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bb09b899dffccab453cab1d6b347d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d11103c8754e41edc9c29e2363c9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cef1c187e39dcf449fec7a273acc6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04441a361befa02b76cf7abac42c1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d7583a97b7f7b38079b7325ebbf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcc193112b2414a64b982f222111c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a519b653d17e9806b020c3356aa12b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3843db906ea1722ffa0fe35df53b0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16627f02ba65682c12cc89452cddd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a758c37d6686c69f0a7f879681ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcdbad620782929d047611454a894928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c3d7be2f4e1f4efcf19602b9dd4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681570a8a06c56e35096fe2d34ae9d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f711fde07dc6c8795302441d1544931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492d8dc2a47e94ad05805a1124078a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee652e8f3beb88baba30fe2a13ff3d5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711ca6aafc2d9e29eab38adfd4744e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bce6693d4a208767bf1b220e57f7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9965068c413af1453c89448acfcf9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaab20748cc3154a6021025d6b512c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1aff0126ff575edac7a613ae160ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf490ec65dce5799461f7f0a01da8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dff84be7f26835d4484f60ce2ef4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1603cdbe2aa7a0fd6620cbb1864c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d8f73a56a4faf537c3123647c54b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f789b59f2ab886eee644b76e081c13d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc9725bbaa52a4af4ee43eb16ee75244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202287f3704a28bf0b616b9f82213bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce746a8198a18a60c3c5839c30252646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886d8f6ce5d0eb6997e3d2c3b54884947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a711f8557d3fd9c18ff50b88c2f5b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777b964c40807a47cbb95b112d6198a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18830edd65cefedea6a863bf3e090a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37468686f875f4c880f38bf5979f89c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6eec4b4b73baf8099067fbb9b78452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cad35f7eb4f72a2a27ee8a5e5030653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074b7c309d1f417cd05e7af6fd883954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710319381aeca630b66aafcf35f05db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3c7bb013f08f7a2d7b4edaa0929856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a0a5cb35825d9f81e916afb90ff5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ea0d924c4c066d453c96c50a5573858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0f39416e2d4059ce8e6a3903004759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc4486e7940db3b059a7ae288dbf5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2161ae2fca066165eba068e22c2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0550e6b19516b494a4fc325ce0c460462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a150f5a0e1224c5f1c22c30ce89e72d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98a1faa99e504525aab546a89d07da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987d3f9995736bd995f0b656796caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac5a568baa74d1af6c32acde3ba9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f05f1005ceeea27b60f7b2d6d7e2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f4504b8a19a1112edcab013085ec568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940f4f09dbbba37b67208c10bbd9a8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695eb63fd258d37bc9bfe92c78486070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd998f8bb4a2c0f94a7c4a9efdefd6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba12a87a6a4eba4dcd6ce56c7e57bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4a73da6f38b052a74594e1ecd537673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfe7ca191d576fc5bf5265a85a36f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b43fef91a2c6c1b8779c9dbf01a8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d0a77991443071f7e912e57025cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49222e8ea66966d03fa39be3565b621e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fbb345acbfd34bdeda36e3f01a78978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003905ab5bac0dfc8cabc0b28c6dbace79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b19f446f6d4b8a1ed12ea641fcf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12284e2a8a6e1b77e95acfb50f57dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed8ec557468d4b785108c3c7d22b1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f7d7c9006204b38644fc53560740f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628df1db7906924ad2f0a7f8e2d0d0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53072c29acbf241a3eea055b1ae4b62585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dd44da14439295db8af1a4c05139a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c17ccba7e6a73dcc9387c887c0dfeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6aea7ad0a48ea10406278522f043488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a72dc09ef41682d787c6f2dace327589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15551a46eb5595a03c965c8800d3da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf9bf44a5833b1fbd093620c3cab1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f08efaf0ffe95bc4f922ccdc3b0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c17943bde0cf939e40503992d4bca593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada37c8583854e184cee0852663fdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2452fbbaf9feb7a088df4a0d157a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee066266ac60bd95c9cc2ddbdcd79596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada333afbc8c73e35ebdd1255fde3d5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7f5b52105501612c1d5af60dcbc1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfa15a535f3881208248f7da0c69499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc5eb8adcd28a84f03930c6ce0420b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210baaa5297d0e674fbfc3e89e0dac9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3542a464c797a3d5de0ec7b94ff2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae5d6520040f7dadaa070e06a85b44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e0fc25ed92e03057df7e022b83db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3dd3c7f9d9d2f85a3b2f2b8858762105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6ab7606454455d93e75077588bb7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650719f4255d82a60f71d7200eab4c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cfea1bbf3e8e35220db2b61ee97c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840fec3843beb9b314911b837e94140109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe6d5d99f1b9d18ec431c9bd2e7e8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039f253bbe5c4b7916629dd8ee4d47e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfbcdeecadc31495facb74712207c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac219de11de1d49c22a9fb98e378a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645b896de9505e4e3e8e31ced48299a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e65f368bc5178a14642ab3e53c263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926af81913aae6045bdfb78acf9f4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c86011d063c6290e85bde04dfd47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea468c88a30a052fe2ae9ecc4667fb57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2a1ab89fb6ab6baf7428823bb1e36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04e496d76962ec8c56af8245a4570120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ed74d28369f37d604019379acb14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e41961a2cb0a3ffd3319d7e1c238fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362c858901afedf45a7a8f8f2a1b4c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134fb432e6ca911a521b8627db1a82d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e692924a72e507f3379a35c369421f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36cfdc0119fb7c8c20e26b2c6c9bf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ada4d6b2a94c53e60fd2e26cd4d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb5bcca7c64563863814f2c4254bdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f97deb16c353be7c077098331652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c56f1ba6f9b31dad2983be9b0b5509130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2e0b52c2ab22426ecc51df00634a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c622c91c4d170700d46945866a3c88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0777de54d81a1eead5dcc8aa14f961133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f480eeccd946b200464e6a9a8a0ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a4ecb982be32677f33d3e6f1902f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a0acaf80ab81bbe07d2e0bd93dc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e72c9b2fc8663e1e74f4f7ad9eb8d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef7686c48e332349e27e0e52ab63f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dee77318390c1c7d7ec1e2028a6d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2739b0558c8685aaab80022070b26b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f2b918ba954c038d9c4d3e976a37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dbdd974561240a805349b1dde4e5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb696a27f16e1f85bab4b0ad8fac8527143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818055f6ab5e6fc6c4d59e2967d3350144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04a70a30510b3e9c41efde769d994a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68731d3dbb71af110be7da58320a6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf3ddf3105d4cb0139163e12380cba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8429a8e5104c4666078db1927a24d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77354205ce9136c2a6eda5ada7773ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2086024727631ed363d99ab2cd2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de726d8dda5d5671f7299255bc8e78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cd1a487d465cc6b132f87083b7c8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd01e6489714117153821c2e31548153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab9b11d753c4116b43fdf21db652e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebaef2f7d027cb0f6321dcffff62cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cdfcbc65d11b669c19d9d888fdd04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc11c1e19d23c780e0eecb7074a9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae15177a304a7e0c46c8b562b67d9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc3f6e2cc98293f7c13c0dc6c2f30e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7803806e726a721ad9358e4c34c06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337da520011b959e5120f64fe02a8b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50bb61cd4013124ee7f439187f38a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7fe081170b178b27a7cc4ee9ccb90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100cb92de0c0321e1bcc39c0eace45c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae359c7f514d5ba3d29490ecc0cfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f8fe65cf691860f841dddc524e55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f573f82201627e12d0f83a9839fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351be911340325ae545b6a8ddbcb17e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0cde6f87cb3eb11c17327d90d4e4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc517f972975a02d1c6b466542c128170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb19b0688dd7fec415047e27246cacf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b5085ce2482a3cd14e8a2848db010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1e59d83c64670865af7f2f3826983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96c68c8bd68517c0bee4772e368483174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189127ec9584532c05ce063afda5a44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4e1e74dd686ea0bf6c93cff7bbbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c044f8a820f9db702b93701c60801177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef808fe07563e727cede62f44fdbe60b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4fec3f0a2cf55b5b5269af9da18a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0c8f74da0018016df3de4f0bda09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d7494dcc1214a6feb01a7a5d0ec54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e17c1326bd89eb255008f75cfb22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd70f1819a39f01409b9f7d4703497183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858ff3abc9d5655d5c173ad30007e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9e77ca6e4b63b0c74be7fd5d69928185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33899a53cc1a3dc6e1e14b22ac952ff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8318983dc95b8edee15158a0bb872187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01108a98c3c87d61e3be1285439492188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510289e638ff3374b1b494f4b86902e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6de20d1e1061b7316c0dac4c05442e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf61f60ab1aea5cd46c9b0b0d0de8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e783fd31392df7687c3573d3940c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a13c3ccc849f728d2ac407c6816fd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc1cdba72c09748cdb4d3308ac4bc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01741c2a31057e2c4baa229e4c702195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36ffe325a68ac6e491f27f8fd56140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd661fca593a54cbef0ebd517fcc1b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715111345745894c42e224b03409b15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42749d606131f1ba2054dc2f751a61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d2931608afb0fb13e27a261491eac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a6444a48decc48643c3b82263bafe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcda8917b8c8acc249f4e493a1612d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bee11407e24bbf0c09ac52c1545263203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14755cc1c0b0f8a15b018eeccd5ca5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15a30e73d3ff6d1c50e9ecb230106205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cc125b219a4cd99b605496f7f3349206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37cc92f4fcb096c1628c241c7449a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6755d58776a515bf1d697ab19924b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0ff20b6dda8bd789f1bbd25272e21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395c03a00897c216f368e63b66d8198210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05341184416d3a75ffd0fa3ba1776f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275206f0b1e34c0919ab36c495eed6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7faf2141c67f3b22e50ca3678778b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2a3e3f6f8eb9be81813ad9a9921f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b92f8214a5ec505f921f2adbad5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945852e8e9c1021218104d1fcf1b0628216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44d16a49f26268b511039be763ea12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12a9b548134a68b9c6473ddfca1f54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e352ac7ff2956cf2036a30dac216219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91588cfd2f5914507e369e5c44305220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2842e8e70f498190b5689a5f4df3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca260425d810cce6e35147e32ff3c78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a51f3c5f27a6b639f0edfbc335370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05fd701df62092401ae3c9383b1c78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187ead77a29b14e2b8c707c3b3b6b49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab93e4ffc34521dd45bc995a7ef6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2db7ebff839541389e41f1cc2067a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d6f462959a111d423428eb491eff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085c3a54c6245d85629a93862d75067229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6682f4c0790f921408e00ba359f34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d7353d3a7ffe4e7f7a844f3d9e978231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856719439ddecab8aa789277c49c824232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71341035a34602eccd9a2cd9a826af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b76a04a315da61f1bfe5df8c57c66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883d6b976930d933ff0c7d03a17bbb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d755681c8eb9bdf74b732c6b3d61f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1ae4268552125e21fff3b944e66c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e5d72739bf66074ab355a77922384238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb3b0918dae68fc9e69b919f38766f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0890b513b18eee7ec687db4e5528d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2011476cad8d6ee4aa7efc407298ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633877d8d4336709c4dd7298145ed6f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d947b39dc614e0565f66acff0e6200243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985d27330a636a9c98485a2755b8f68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b1122daa3e2d39202b48cdb442d6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa118ae62cf19dd5f126ad831a5f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e25ccdb18cb0116927ad7e444e07a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0468aa59eaa0604a028b6571c485fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4faff2b8e9e2dee751224169450a92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5f4961264e246f260311f39f8269250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579800b7506fe98bcb55ab42f1aff53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606136504a297f187fb8d05431cf892252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf7e03e8f82e63f06186f36d4149b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732046f7cc7962917cf75e50105de3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20e2479f389e97de7fdeb3f50e2801255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9865c77451dd5c0622c4dada79b35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80cfb0a50d744ccf7b03541e9dc85f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d808c8b9e0c8b00fa601d0a639845d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa044e90adfc6753e6fbb525f9c1ff3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf50e48c5185585934bb4d08d53d10d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1fca21c4c0476d167f9dc3b54fa48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72068682c073adc0ef9c63e0b856df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f979057cdf2fba7cee6282bacf5f97f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143186b5b2eea7aee7ca8a20ea57a13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5fc539b1af9433a09a0ee4a2574a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff673c5dbc293c0a4826cab0251a7db1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf08dd87cd42c2425de2f27773c7d26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8e62b49f2fd0e685c12dd536461a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e694c5a45dacadeb9d49d4e073479269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc980344ce2c5efbac42628215f8e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794ba4a81b4e1f8a2ad698a6c6513a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a262a944dc45f5ca5de149c6e7ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c21a9750511b8bba86fd413981145273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7cf6de4d581c95c1577ac3c821a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206df0716b472b467d9a595c43c1f50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69f9d42f37afe0d6f10e364aa8012f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d766dcfba889993b6c76cb41075b4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7090e74fc177c5a63b81498a310d30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0708fdf23b1e211f851b82a02b10e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae217768009191d14de1e37bbb76c2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2c19a1a143af54606cb76488e729e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a5b9c74248d4404f828653bd399e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d69984517c6e416318a7b779a59cdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfedac3dbe857098155c60235e2cfac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376906cbe0ed2aa904280d24e2564a18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c3bebc794a991e548460ea7a15665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9814e824799e34944d465ea91758cd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1add5e11498203b9af8598428e6bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284d792f3dafefc3f4dab15d0f01cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5155ce122f94567e18990926687c1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d212a6630ee9d83b1cba856a1dc75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52763dfc69898d91fd13e1cf59ed54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae7318254561e66b283259a50721a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70f2d534ba4fc99a0ba4c44e4ea806294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d6d74ccef82d4397668aeca0fcd12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea86833623f4a341b49ca0f6c5ba92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd5756adebc7ca6d320f3da855cdba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266c4e037cb2ce87be86da23ba0762e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b2d0446acd57deebecca1fa8a1604299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc13f4787a567741f47583e6b222975300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fed8343549040ef4c26aa4b80289e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ef3ffee809aa4f1d5608f75be1713302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee5a1fd4ce07a8c75918dc25fb29cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6beddff9197b007547d74a889cd70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e460bac5aa77fce37c22882ee86f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca363f4462213f255e638c9c88bb646306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49ac9081acf474d9a0bd810b735da5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5df55507fddef5cc2c0478bae07f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf10014d57d421238a0fd2797dbc57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a466d9ae03a0848f193999c4f7546d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925cae3ac802e164bb0f0d9a2449b79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2ca2030d35a22533ec5a5ac263664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3268180e20e52a629a31f2f0fd493313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9243f26a7990791b5f3f36b75751e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e31a225c6a905efeb2221c126b9826315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08facd28fab803a9b9125bfc1a82a163316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06f795f7b4698291dc36efd5b8ca30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907cc7ee460e8ee2d3b5eb64a33dfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d889e3bdfe6d872e20e4ca7186a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccbe2d63f60caa6e4ec454f2751b3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883d83ddda93c78b2b2ecd5877bc11e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffba834d73a2fcde17cc55b8f56fe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c44ec4915356d4aacadfe3069006323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b59325ec45f297465e82445a8acc18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc61b0e9922942cb69d1c4d59ccf4cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab4da588545f18e1a023737cdf127326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2eacbfa630bff747571958c29639a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48d428f90239a3ab370f6f2d8d66d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6200f6f71bda98aa5074713fead2448329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402538d3f96beaef2bc8ae11f23fa6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b66a28008d728ecc9e1ffc3edcfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f060270b1da58f7156bba91b5f28f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb2c4e550d003c732f9dda4548fa4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e53b0a20bd5ff417acab5bbbe1a7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180b056e95396504c378bcb8a601ffb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552253d369374504c64ac27f942d58f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d858cf84c0afed5462534e02ee0c3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab214a8c0018b27f15435831fc74985338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322fc6be7e53467564edb470cba531e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4dccffe111fe909a752286860c7d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5199d8ec8fe944dcb04edbfb8fb74a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae677a3b42b460b74cc4f81886bec419342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b06ab04e64a667d0522469151b79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3dd59226bac86c3da4001e0978e28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3f1a482da2e84196fa8c22bb95a8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd893fb0d62b536531be00aac40e5d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32671c13250ef7c377971aee2b13063c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798919fd6276ef1d11587053c33172c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e31c0fafaaeded5e93e1c8012bdef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce62de17ffa5123f9bdb0e59f6f326350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607c0c2e580b2c87f7ee2664813c293351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3d8a272bc07d3d6b2a79e124302bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb5fc9494f27f5140b8deb2883a30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6241682dcba31ea5560ecbaed6bce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56a8ad9ebf95e98165db527bfd5ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe394c5779b739b54501505fbe18aadc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b168e1f9483e291a8e097c855ec70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30980c3cc201bba1d525d44597ee564358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f396b6cb35983a7e612715eba752359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352cc61629dccf0ce87f49010167fd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f2764433baea773c040ba8cbf2f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f483552975ce6b3bcdd2032738ed9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ef92de19893f7a258cc90268cd63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ae444963ac989ce64ce713c8afab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4ac250c8d12c4c9dbc04de8416f4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd587f22885690f61c679222fa2a64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7556022a74e0dbf9f3cd48e11dfb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ba37b508d7d38a17825104465d4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5343dfdaf97cff232194482b827c0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d9e1f4aacfa7b28f7c66b95378a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41af6143f299432241459f7c23ee79e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096053ada1a1989aa9e1b0cb4597860372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd923dee8018c13d42eeb51c8baeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9d1f58eacfc31387ab84e011ebcb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef61e937210396bceeb907504345e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317a35b218b6916678dd0bf597ca8fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d2ca098ab7579926975ae14b9e79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19f174a42503e531518aa4a58ca020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e6ca3a87ab3db358e47e195b33db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182058ef6c29a32189663e1b226f23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf55b34d2313d821207b50bf3837bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e01c5a09fa85d6b619c43bbfdb6ef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4425d9079ba82b58f191f517fe59a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b73d159e0ba311aac46f701821b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1c9853f681fa4040a9afc042604d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b1a0ae1856b23fa553a1887d6b9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f50b6cf79be12921d909d5a4aa056387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377895544f5e9dede80312b695cdf9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae7bc0b33a01f9067ac23dba86c269389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02a3f8f45fc75062955aaec11e1d08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467733499feaa93f24215c3d10c9dcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f51b6397cd8353cc88cc5d9727b6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627aa8ce2196b3d94110aa5f27e44b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60941c2204fcaeedc69282bff8be9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91025c5f3573ff858d050d89be788911395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1397e17218606e39150116cd3b46221396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd6d083f1f86bd0caadb67253da920397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d7190835532c0fe9865807500709398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da570c1a4b27672057adedc48c2eb48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77184b0aa410dc70ba7550c6a3592d4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4daea8d45b1f04b8a70ee3d843a982401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d96b699be6023dbf8421c0f3ab578f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1534c11a8bb13ea6d581c4a12b0dc54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33143d39a41846e1435b0719e086ae91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ee9b46862778f36aea59c62813afe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a94bef8f42b94d07df1f2649f5486406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd60d36671886d6d9542f61203d2c14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d83660a6000402254ee3d6ff1de99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64edff16a4d5624fd000dd3efc4cfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269caf690829bd39cc81ddf428e0def410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a13818bb663ea9a7a5aa3c65fce45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c4901716b95f16c01c47b47bd16b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34eea3a3df52176505b02ccecea589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916e241ee81b52f053335267514f4dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b8322351e14b14e8cfa5185763a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fbc6f4304ab79a0fdc18f0fd8cb6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9f9b0bbadbab058026039a0ec173417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6257a5f8a3559c261b7ac669eecbb5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd57becab4e4352c1a85e6447b0740419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7925c2eb3fbc87e51efca46cd3000420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e9688f0cc034edb9082ca317432ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c30dba61c7c7946527d7bc309a9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b12eeda8e76a74cec6319c019f91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33834dfcd0fffe9ce7ee67a008844df7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232e34828f1595c53e5539709da1972425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242bebce1e1903c80e9b1d3cff41b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c73a5ebffbd5bca89be4d5e686fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea93c1c4c7475311adfac8e24f01a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2122bf79c94c1b8bfff3a8d75e1dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740262301a41c223d5fa7056612a8a97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be113eb34472103a3b525fd517c644431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e24befab752293d71f553eb5cd3f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2139fa04de5685fe966e4124d06288433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f63889c93ae0d7a52455ee5780df6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ca4650f4406aa51f0e9312475d47f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4a43f908f5efb85928e1a92033fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c42af9ad916d1261d7ad87bac3ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4893a6aa601aac98bd8e1be29405b58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbc211704fc6a6b419b5577252b329439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e94d4cd6ce0c88bc9e3c2d71bcf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c13577ae519b3984b5239c5be4f89e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424d2418e81beffba41b6bb9b9cf74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83abfea4aa324d8a296ae6e0c36241443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018565ee9b058141ad1de06e096fc62e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ee5843242e173233df9bb0704a75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df36cab79e2b146f7b55bc7c4b1210446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e1e90c8d180c5b16f246f4f096dd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafcf6a0e1dd62e08c1654847237e94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4374b351969671eb1538bd91708f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eae29f61817218727a310deb60bc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daccaee292fce4ed0a40b383aafe24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39ed94441144cf116dadc402e76e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3430e1b4e594c0781cdcaa7ea51d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37922c41f9be7c82d179086feb1418454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433f121d31511ba600155975b1ed0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972cddc401ef7510164de01a7deae3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f25e2ba83a1cfcbda8b6b56db6e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872f6cd7a769ed45b7f4e775d968e5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddd7d36d47bfd04df6d05991b29a64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef52ffb384fb1946c470c13c881885460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bbc8797ebec8e7a7dbf92248e9dda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60d8b801c684fab6b1fac0eca3410462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42756b737f14909d7efd521e8e5d360b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a60d36ad461ac8ae4a32e2013ba7fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25efbb140dc2d8934cf72e4a5d320465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad2a40bc045764570c35090b0d1d36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb52452607dfa4a39ba9fcdbbeefc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281adf3356c1285988aa70e5c54da6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ae4f70adff3f5cc03039365902eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f238df88e9cb1d0cd0f16210560f285470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1e8a7dd59524e77533316614eafab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51df501b3e8020d614a27c8f157c77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b336f4cd683304e941cebfb3030e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f12d6db5e36fb5e338ca92caf0e368474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3280b3294d0070eca0fd5f54857a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006150ee84388d32e471cd9f9214eee7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956433e2aeabdfdcf8ecdf488a6c44a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae017d620bd543644ad1947c8f4c5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534966b12871ee1f7925d0e91fda20d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7fef04b403dfeea67853ca54b3e9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e645d1f32389ff851426e3e5054c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1d021419d80857392f243886b966482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fadb7159ba8874ab0da9ccbca68fb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb048eea2bbb68c707b25eec9dee30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544a73f798b92eac4c05be479ce520485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502079f0c978b44b62af8d1e43ac4a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4bfaad9fbcb89560e3d833fe72ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863ebf4df114a7ff1b0dc98b2bd5d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33455a8b57f19e3aea18fb09ced4ec47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95d24a5596958711ef04b93426cc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad343f5429b244b7459b82e1c079d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806f28eae91ce6d17714484264456a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804e981d51d9c6e738b5b5fdf2b07b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49815a0016deee8570edd7b91108d472494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082b11476a51274711f3197d587f214495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fae0a170d706629f23e2b7f569e8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc082ee92c7c71b8dacfd67a92468497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc8fdd1183e1fc8c4db7519cce26c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c6946aa543b4d544553c21b6c9d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f0a967a3631706f7d20f6dc64c60d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640826be2001b1c731f588ad4c94d720501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be87a866fd62a44fe7b0dd384ad14e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4dcc1a901011c116c3c89d50a589d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38ca497ce404b24fb43a85f0709f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ab67687066ee65eab78bc23b1bc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194281c02d6c4a258107bd674e2a938506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651df64a80996ff29ab946f7e7bdf91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7bfad2076abefde5bdb3c4536740508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6f234fb3b94526956f9f7f34a38aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1d8120728cd5a205ef302a3863f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9fc17c514ed3abb7af64061639116511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6854ce2b2dd5f8b9a52e92519667a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d2dda588309b2bf53178710dab7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b24d403e09f0f0f4cadbfffa4a4f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3d47e9928ce1014b379ebdac9d66a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1752f3695e6372d0410ee8fc6f081516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad871b2243091e5bae8ee817142139517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2599b5b472bfdf122e8decb2d2fbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880cdaf94d9c3a661498a37c1179c56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309426db29df4b04d580299da6a8bd93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e07641e07015c7fee4e537ff8a44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fa2dec3cfd459fff35ff2fe948dbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb79b1f5fb9f047483ab99ac740368523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5510e24eea8aefcfe707180cc343a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ced4a6b10236b91c3023d80573f75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46b939514b8cc29bf18340a0d15ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a3c0a61a460e315b48138b296c8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588284efe2b5b696e00b634a3f8c590528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb0271ca23c0fc88c4b49dbc8e719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353a234f36712b173b7b118e8bcfca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0041c9c7b43c66b1e00a99328a90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc16d22c6f71bdab2eea550dac81f7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0a3cf8dce4da7009785d8f85c3e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdccbe34f9aae6f3b4dcb8754a6171534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca37c6c64f91e4a7c29dda287eb3c0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1b90df8d447c7d97d7f3132b94b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa2023def9e51ad636a592854bb196537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29454edbc0fa91a0507a193bf6d4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f247a217b96e7c47757d46223a2d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9451b1f1bb07f1a7dd18338fa92102540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5bd947ce4add4aa5d7b9e610d27cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77e377f75db99cab03c077d9690cf2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e1dd2b84db4e8011f251aa0ea321e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d621ec99f9f8be9b448b59293768e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40cfc557434bf52db6be9a3cb9739545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b795c637321389f4437c06392cf92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6c5601af54b2e46c446a93ca87ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c591de722a9159cce330fec1660090548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b930848fec810311b44aba3b84127549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070bab47c2d0b0a167f1e81b2317ff8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c49c1d1ff340144526047cefd3cdf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d56b9280a6bf7f8e87eef694c0e6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d0c75383a507d8a551451bac5c01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854eeee387d8a39a00c881bf8cc0bc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b47b2c9bb88fdaa0120d57f2adfeef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50977f18d29c139d867c9e89068b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef425ce1e9cbd3a3032863b617face557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f246c189798edda93214de0f404af2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721fde63b4dc85098aaed1928af27d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e18a03006efa4ea324c3a230f557a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b140746240b079d409a3d19b8b7d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd26cb029ebd93d67d09c1465a76b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c736a7630ed30c3bf46d7e7826bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae996f88139c14db28b1a76a6b7828564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5045040d74c727ec269d8a1663d788565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb912b69262944eed52e99db0d5eab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144bbeda2fa1a3195a8aa6c117e0dfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14ec3341261acbbcecfe7b1adb6e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4aa3007608002e22c53ff52914081569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac822f3a4339346605e8e77c8db29f5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ac1f99d09452eb15f67660d36861571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebcdd3897d816ec5da38cbc9ec4501572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648a56a88e6f4c060ef114b78015961573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80a5833837003b81fdd479048118f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06368d25325d36cbb8517e0f8abeef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b728714f1dff2345c87130c5ba083d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d067dc086649014c37aeb4e1a45cf7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386977216c2198cd4d9e733a11a81e80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345141ddbb7b81569659a9e027f0f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52380fa6c4705e35241e1ed8f42d5cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054bac693e6db6120eb11c28d647da7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbf6316fda7fe088a1ad276bb649c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7cc86c706483a4ec7a98713e73590583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f29e540434b89e6eb9eb0afc256e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af406662db5133a813811c0a0197712585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc694c025935a8e91fd6d19efdec4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e83cc7938f10b02f8bbdc46854035f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df725ba36e9326d841352c1566fc5711588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037666e0044d85d0ef299821ac77b65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d6b757c50d674ebba9661efb1b8c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4b66b4c10334022af32e2b3bdbf53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e7c6c6edd29d511283c8ed49c37a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da0b4ea3c6a24eee6dc41fc796c5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004febdafee9d85aeacae97765550ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d9e1149c1642c00f3f36d000fa9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3883e0986ce37db93f075b19ea27e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701489dfc56738e9af1a24bf23fbad66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0122e0e05905ddacea4716ff1b71f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95955504eccc1a183a6379d6b9585afd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921f6d3c3f212d8546af34eace8604600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c49b167818c26017a2fe5aba9e8500601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6e8c7c6cc8bfa9c441a584b5df747602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f89e3086b1bccd196a84e7bfb4bb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0664c911627f68aa52ca17d52ead15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf304ba435f0cb7baf0a2007dddf468605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b682b9e8c7ee2e6a93879513e6abe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d1837a56a72ac72921c0ee73b6f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3595763345846eb3563f20194d822a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d333038d00a7e23ef5ba20f03dc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b18b045c61c227f9fae0a10c776e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23c962e0bb2c3a107f52446c1836c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5880c732735e8739b5c82729859e139612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12847953da49910697efad265d1cfb5f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e0b1a846a1c1ff83bc132bb661f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950426f9a9f5eabd3f11070a60389e66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec16bb0f183d90000115c6fb79298a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130317b3494e661ef7ec487b7cc0528c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba458c6ee5aedfe6fcb086dba8dc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a490b9a2a1898e031116beaa53b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6237498c01307b7ee95eda911f535ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36538e875d4e20e5193c3922cbf332621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853067be53508bea46f74a6d1fbcf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d07367a22e9549fe071b7074348b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cf60e9c428c7051970cdb7cac99f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367907b6879a37fb7a7af84538b351e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2acf0a7ac0d595988dcdb45b12f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad966430f6baeb0dba887a0b981e7b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd2352c13d7470a40d6791cd859126628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d9084a26d10fbde68e5ca2ad02f4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de22b7d5939cef8e9b57f2a8d9fc21b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7935ccf8b4c10233b3663752867ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e2d6bf3406dd9f50e9e55f943dabc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87296674d7fc2d3d2f52bbec470620a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18f01941023c204ab9eaff4f733cc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42616e2a372169018b7e168138aba1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb666f0dee1bf2fae4484e95b08a4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e84a40916c48833d39a43e2c37bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e6a041f5e07277b5bd91a5d44e34c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db336ef4ef0927f592d18c2dd006762639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f523454845aae3dd08d3afec7ce0e11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05959df6637e50b916de755d90334641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0f4b82290616e177f723f100e1c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaa05171817721a3e46d9584f8be65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e88632d22d111971aaee574028c33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366de396d8f0c2384b989cc742b5c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09fee4d13ee06218c73c93fda92420646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56aa4877755f1bf7e9c710def8d1d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef24d6c36f8fba03d88c4f11f17a3d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79637f5f1e6943481452b774016c5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d05be7373977b1a1c75430e15ab90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7225c2a08cc254dbfe2eeb1ae131930651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b412ee6cc9fc608364f5d3163a027652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a8cb2997c7156a4064e87ac14ea78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2274e57bcec73b72759eb03a37a50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e49e93e52265d80f5c03ba431ce86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1eed9320873af3cc9a3299225850f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aea7a59a20f7b3c67a3e1dbcce69a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583ecdacaabf0e09e91f0ebb65d3c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7705931caa42331adfb63025c7e00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d103bdbdedaa8f556c687a0eee0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9f6700b6adb4cd20fbfca4b8e4aef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f357d7c0aba03f5fd1ca254f2da3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e8b5ab6153956a191883dfd44ba92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3479a49be58741f453f9adcaed1a765664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e114b1de66659ae4ec2b0e79183e60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc77983df44db80a347bab60628956666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b0bf95c87cf3d4a2ea2a3b572761667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ac0e9b4dfb5284971e5edeac880b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564877deea21f9dc022b8bed98b88653669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940e8deedfe2b0d739713a458302e51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca9475777f38f4a307e53bd9e503f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8c3bd8910badc364ccbf35ff7451672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e06bfcc68dff816f89edf940f23bc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b58e907fc8b7a24efdfa1a8020278674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685d634ec62fdf5d0ddb5464e0e075675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0184ef5dfbdebff9db91c6673055a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4966917669bff055a28be2d9182fb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4220c53459c63bb270e02612c993cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a459c64ee1eb576a45036eba6999d12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdbd28b340a4a58d2fdd8f342e0636680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f4a6204b7036267f14597744995e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b549aaebde17f500e3ea0315e24c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c33a9e35aaf8034e1663b4b3689c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5673c11edae45076821741f74e9874684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329f16a9fc578b7d3c692b22e5e3e1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a22f48d8928cec37b59ca101cdc338686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09454c374e342bb21ecb52a9ecaf306687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b076ef559a6ae58f5ecb21b01a6e0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeab73e99f57c2efc8677ea86f310e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03528849873cbb8aa24f4dec031589a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc6675fadeb6152f85da19121a500e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61821a0a60e19edb6d2684d35231e3c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55560dfcf943a437357ad68739641489693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10142650e59a0af786f037c4bb4b34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d5ff71dcbb2045024fc516143daa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6efbf89b909932b70bb0182d8d06b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aefb55d489843b8f16ba8b198696b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b169489399529cb49e00d390534ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0f6b232b94d4e788cd98b5fdf143699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac8d24c54bafd2b2695eaa379f7677700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c564dcb95e533c3c6ac891c59d1b67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57164857fb50ce912b428ce7e48099702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c34bb1d27cd622e77ba36fadf2ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e80dc011b169fba76bbb17ef2a785e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008965d0588f097e640511f4fb9db0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eed6265a9c252b329ac148e04e0d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f1c87afeb42779307be5c87798ffa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b535a26845c53e64e07ab7f2733aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bae3193222b2def93d1f1dce4f58e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd2440defefcfb6d18c86409a4c559710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c1bf5922402b059c1ee092dcc01c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91afbf187a95080f9eb2d7d73fdf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf3b1c01448e25640ebdec4a51f7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251364f247197457767f979aac67cf35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdbcde5a6a4e0b87c836fa7ad332da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5cde741872cdbcfc0779581686e3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654789b1c1b17b4ca6e25f07d7fb4e59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e046443086551c074cacf7fdb1531a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb294f1fad4e3e67d7e09e89bb1b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080850220ba4902eb782b2fdff6db9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71547f3cba0d6222ed405b1c74bb1ff2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79172a2717e481c4189c2359e40c96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335198bf51a864bb565f0d5d2915cf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b5ea530fff50c326a20dd3640bafc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4117b051c26264b58725a9af6f5e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f10b78113fd68fe79fe655e4c7ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ad5c6db34da1d226a8bebd635ae47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c771ccf786a05e72262debc2e639728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4acaae418a33ab7a65e22175f508a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959de5fefc2b637a68f9f1f7810da9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c34d9dd71f1375f995aeed0f0136731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b64b597a052125b3e8996f5670dcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234db75abbeeee7bc9f6a0ad18971a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715c4c637dd80a8ac6e919efc5e151734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd137e415787c44fbd0aef4ef90c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c930dc9a5a6fbd8b71e66546f5b6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49889c79dd3063ce1d18f31e0a13d81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56690aee86a5876588733c93d7fbdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413be9ef471843d22b63b6f2917b5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f0e70e0dbaab6b2fd9494d67040f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9697ad09293272ebf6be13d2dee0b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ba8732bde7afa3509023fe9b9e0bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b422b79d8f1f92582d6bbf39273e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b39c477e032a625fe88965d4b0ff7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904daf13caaa95b8325b879aebab373745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829087b1c3e9cfaf011d63c9bafb4d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7520e9a23acdac55c969da1bb96d31b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e451ed35c89b4c97f48a5786c9cd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30576dc62ddee0e7eb18aac7bc33de2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addc4e41a30c4b0a1d0a1b67d05c84f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e4e06d5070c7e36a3335f5c0e9e57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d7328adfc51e662a89a9bd360a21e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca95831e276c787a526a00b9485863753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979137fd97d2f95e88c72108833ad50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd782d5331fdb7f496ae9727bee2544755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f39c83bd2f10a96286f1e18803dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0998941c458aa86e143712f1c4afa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e201832ec5a2e3dd4ef0b4d8e6f0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65de63f27b8951da1f53502744ac4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>