--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b151176ce5d3f51fff8b01a56ecc0171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fe5ec5e75db916e24b901c81d2e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6217d4d28bfd24ded9bbdff5417f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8102c201d36e4359fb849bd8ec4f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260862ac13e325ad62f9f3fb9fa38075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b9f48e51608fbfd8bd90539f779ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec017ab3b149ab9787dc7df42d2d947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084737bebd520b895540d43652a812448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f358f668fbdeb3359107325a51469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0245b520fa7c7d01e228bf11300f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ee08364aa3796ba7337f7685aa59811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ffeb5e1dd2e2a53b40fc1af201c2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c914debe429443c107f4de2de8ad3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44fc131df12749e371f5cd3d35a17e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e554fa76805acdddd8df7a94b40529d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d00e742e3e73275557c57a32d4818716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacbbe32ceff0d2546ce1a43e4b3e7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cce805ae0e02656033e93d6ab917d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f550fe3b1550ea9290dddb994ad7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9d1c4c76c0cc3a53710921ec667c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da72a27bd5a89894c50deed9d678721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92657d223df264097ef60eed36f0db0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b65cd777adb5fff450844e4c9ea65623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c79fa70cdea2db284922ea553e06c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f528de2c6c11387b369c3f6e64d99425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6c3d55e0b5db47fc9d759849af6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc233a64256d2e12eb8a2161ff4729927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b232f9e7f6fa58351bf6c74c6d024328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d87697afb3960be72235a8b9b15fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e21fc398847c26562fdab4fc8a3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930b4abbecdfe7ece2e291e4edcb01d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58f22ca8df07b44e06ee09cc3adcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91c8bf9f32472fb187575dd98cd2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d2cb07c53e3966411d62e51fd3e3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ae442afa2061344e2ec43750d5d9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b362a3fa8fb4accfe960590faa0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9a11f0362905cedc65f65a6bcafd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b2426a87ce93cf7592d3b170998d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7375e61a6e0466bd30811b3751e60639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c96d2e0b174f307cfff3f5afdc60a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff89123997342968fef27d3c634e5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a3e70938d636aed61abfd59c205142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaffc6e4e501380024956e06cf1784943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc55d3873ee3451c87481eb586fc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83130a8673355c9587e37f4b15f84dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc63b1aaab18ef5e8b9c124d7becec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525374990fcd77900f4e73fa1b000a2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e3ba9d20f175d96af8e01cb389ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c21254ad1b577e5d0d20bd1f8534c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045194ae2837c9d39d261081391bc13050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dae589a3be90b79d331875ed972c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26581aa6a138c25b5749fc3824f22f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f885289393e7d6a020496d622eca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4dec80a780f587932c92948c1877f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e4cbc245e47852273d48b619b5c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225de3b2f6d261c97484e3da1d4c07056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bce05ed4473908d4986824bb0e2d3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceddc3d8998f72c7cd8f40b6d1b66158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b211f9141ed951a41f52f055bd0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa96bc6c9a21cbf792fe187ca07e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ef4bdf8942ff3b17b8464b55794c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2f2379b83d8cbdbf30eb2b92d0de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bcf98158b021f6bfb2b3c080d969c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc70e90d664cd98bf832408e61d88a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0d5c5b43fea8068aa51b3ee09c0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b69334b8238f0ad0a8ac6f5dcc07366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53ad63e0fd497a72e4f516b084712567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154137a47802972d7882b80c90994268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba090590969ff4c7952ca8c8ba60a58c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d529c2016f344feabcb4a257e7bcc6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a8d61d97a5c2bb610994100c6d2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ce57c40583646bfbdf984b8bf05772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8de12b46c867f5714e1c1717248f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298df1d4fbd34f1a5a7e23c30a063a9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c66efed8b2e8bc46f76429b9464cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae13b6bf89c156eaaba56c37082805876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156be6e6cfbc18e0a6b6e457520811777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42bff39cde17d81b388e16a33e90c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f257a12d576432f73e5f482772115079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494632cf22c9f4b552fdcf4fa312cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb972ffb705f1eebfadf86d24166c39181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2264294d6f135ef1fbd48f0920502082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fed2d027be076f716476af3f70e0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9056ebd50e79ead05d0b07a6bf1c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883ec7d4c341c71c31503eaa52bcfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea19b68d94eb1716519769963deac086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0039df930379127f81192f10382841c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596df843e8c1d584045c7a4dc6b80e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b02a7fd715a2206fcf492f25635d9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22609a33edbd952b9490b0181e6f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83724779095d7a76b01e84b7a9f2f7b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74935a3fb04b395004eb57591c616292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa330b82189c34249f30bcbac8636c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443ff2c735831c073a91ff4e4f026d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897a15716625f588b310c31ec6e77795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962b9de88b0389d67db13340422433896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f0ee64e123e73819c80107da62f8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19f2c94474b8610850142bbf1f083398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afb5783bba51287bde8a1850182ec299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224170ebb89c5321480ee30f4fe2061a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2976d18af806d7d5174ea704d69517101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572329937e760978480e00cac86bd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da2d9bb21c7cd9d38c40bf2381d84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dac948eaa4235b0dc7748226502979104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5a08b378a6d85715cde02d0e1ff18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101158cefdae1156337b29d76c16e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d839b1e87fb17434796922dd764e900107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08621ece85359c6571089a185bb003dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994002f53cbbb0f4889ae8f8ced5d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0b05f50c50c5f9fdaac7bfe8cb17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176502855a2052e0ecae63184788575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb1159f0a0911954196ac6d0ffaea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817cf0e0d76bf11bea5fbdb9aec9a35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e8b96bcff8945daa20e3185bf3c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a67bb7b84e698cbc451d341ab02ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be07e20ab399a7c7ff3e22794af81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ec25fe4fe39ed892329fd07f95a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f280b5816e5e9d70e8467bdcfa788118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332aebb413ba05019e5a45d47378eeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440f946a94846b25ec0148aef5afda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b7da8274b8af309467e63011d85fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342674867019f07938f84b8593decf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c65faaf3a79fc8efc700105e9bfc45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c890cd1cdec7a9509611689eaab47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210befaf4a3b78468a2d921108006c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c157300aa88cf31d96d50e8be2737126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195233c237069a0470a1692daa8492a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c6c3289869f759c89de83499b205128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbebfb923f4ef41f6d43c9a6b95843129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937060714e9e22d2feb284175327b222130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53eedb01a33d2caaa2edf9b2ba0779131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def3ffbf9b63aba4bef4fa9106d7b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75726bf63b03f8b20f9aa5c01f913f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fb4069abe4862309d7fbfe7f3ce0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a1325d4dfe1bf73daab1838962549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c14c2c1a1d128b665f23e909a2787136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e330a5b8615b94660f5e88b3a22b999137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab51c8afbb487ea61dffbcab6603a42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6858e8332bd17740a819a0013500d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20ba6daa7604b01e7e2ebab2590bae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc043a44228b490eed52a86ce888f8d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35feda351e814277bf69be5662cf49d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357d35147d4c74d05fa4cf9c0218baa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98733317490cd92c956630bdcbbe6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2643b40a34507d7976c909e2926ab5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499651296d55a1be3f65c29cf3559f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3286058fe3da1a2a1ef5d8239786c4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ff7e1ac88366a1fa6cc30fd6981e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726caba025e1c1e70afb23c6197d460149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310fb4b070cb93f1d3d6eea6e6e5913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeffef90319e732ca84a328367a59a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682bbd3cfdd4c7a4ffdb7d944c07bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c931738e14290b85025036a6571a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cb2c076d32527c22dc7b16bc55f04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d605565f9a72a34f15c12f29acea5b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16515c3117ceba1495838af62db492b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1aa2d6d6a549d865e94fc6ae5249b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db0e8cfee3fa442cb638e058c936ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab090d87fa65059909a08bf744ee4c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429d5e324897b54bbc9d23515376a74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f139e664a6855952f6031bd8e42e5ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a2b240c9c808a02124b40968d392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932061fcdecaee70ecab8285608d17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e659c4a2192e6ea224391510db4bdd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f32842af3d91a5a45bc1cb5213d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ed01e1c8f9c27959594a266f27264166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee4547040ea9d1395f37acc44ef0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f2a9a147737866c9ee67eeb6a720e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee07ced70c9f493ae052027c6e29c14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03787669d251afbf59033e89cebdb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f82d49a56d4e7858765f5d30a8e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad1faa16301b3850be082c80a1d35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16d0182a0f26bfa6a9e90c302f6567173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a603659fee25c93b17f124f032c5df8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b4c7c859d1ff3c4306cd84d63c23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881fabaf9e6bb877524b4d435abeffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144031e6895d9b281d9dfbc67e0ba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af2704a8978373afcc3875a7ce0b95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb642c30513d2c0c3f2d0c0622ab8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12ab28697d53d93d1edee1c332a83c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1fe74bc65fda5391077a3cb7c252181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb9ca50cf6604de89c98c7982dfb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e279b61e0391d8289ee39d39ee012b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a309a4329a66eb306ad741976b80ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea8cb7d8596228cbd77f792e43dcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d13e6830b1aa2081769d4c4f08010186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dea6fe7e336b3ccb60096c0bd4c1f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03fbd0d0415b2f6ac8246ecef3108188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a05c3b2df487d428358a6cf8b1c68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df7f024ddf5b06097c4ca276e6038c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05c1fc154c2b9d0bbd7f8b46a1f8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581c6c0183cb416eb0d1062c42bcc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d15b002d53cfd28fb00ba19895e4c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14dc4fcc63cf5d51a5e36c2543167194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c46f35b2b83560da9512bada96ddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961546d385ada458f074726a3ebac85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1fc138b155174e29283edcc2ad254197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c21c35e1757b1ede90ab10e24afe8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42edc57c6f88077959d0a15345730199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b7b67df0e5e33b6ef27230a30e7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76d0e640325bfbbe3436d699a8791201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba64445091e97f0197ac458ee7a79ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145569ff6c35f9305a178ac8c984a4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec1c7e86f5884800567599b153680204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b9d5a6228bd1425553589ea7b784205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b652513a3f7729a356c5f075e857b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062bb51e85281a8d69583d0bd85ebe4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85db96409255223f5ea539eb7f248f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0123d5828d8880719b01d57ff14dc3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78aa04d6693d27ed93f56a90641604210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c6ff44a1cb6b95427b3a3cc01179211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5d63ebfaf057e7dd3ab116d8ec3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d694728a9154d38579f745f86a949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb1332c999d74624516427ef6b537e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877592ba7e3e173d58b46d525e855efd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38dd6e3c63d0c3acbc90b4946dad0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891f9f02f3e9d1b9185dbd85e9892e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873116dd23e3cef454c91b8ed7fd1655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec59234564f150bd3e85b1d25182aac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f29803734e467bb86fa88ec7a3cd8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1582c5ef39ab50e34fb3438d149a46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28eceb8e5a403c5d24a82b099a951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3700f13849907aab69b477bbf50a2f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ba263532d0ae70fce195a393b92ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfa6f1eb9647dace8e7fe42872902b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e65d15b470638c7484983dfa4c440226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685ada213d9dc9259f3955ae719a6ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ac0ce8b778ebbad63978733b5164e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8dc511db1f32e19ac4876719f9bcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f1c6864b0065e7c964b8b548061f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3122ec201597ec745453851eb8d59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1de83cb20b3ecd58302156abcbf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc33eb0357d4e11d8840b2c6a74c8fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6a267d208e7a4a7e1e8df5e7a0261234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ed81687df46c3f9f6870e24aa9de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd249c162eb8763b8aae1e16e7a39e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d8f445fe90fac6f9a30bb1d8e684237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c744e06d8cc7d14650ed1749cc0d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fba5546a256ba2dd346ea93bc3bf7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700502253975035af10731ee8770de38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b3f96932b865545b808aa15172ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8277979926ed6e5cb2f39d2479d4a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790290171bf2ea1fbaaca9fddde69e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dee49f17624201dae6259cb60da2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc188c55219f49f9a244baa4072711245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe7593cf675e15bb93211acdb84ea5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b73618f65353a46cc9a3fcb1fd95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b811b92d2cd64a3b0cae8dd1d1a0ca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895183e2e5459bf52c975e4cca694d0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed007b82c83d41f3b4292b5c64897eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4472b0676ba3920867bce15c759646b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea38f9ca021c7c0cd4b7227801460b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3913a0c2e11833ff3bad75dfa99fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75d0c89408eb8adc2459f45c3baa8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc81ac7313271e7a3ff038d4275b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf67deb329a0e9dc0e1a419e78185e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476af78a335b60c5c3586f391a10d0bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb84266e595f835ceb3496916b4702258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8689b401280852e3c6e15698c6930259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088281db11fc19e46b2304c0d0310f9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c275ffe1079c8ffed3826241385b4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5506f83e7ad6747a991170c4dd1314b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0adcd5ca161c60cc22f6f3c279fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80452096f097b47fda33a5328e98611264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97fed0e248e631699b1475eac71c21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f33569ceb48fb93b1a185514f25561266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196bad9b2d0a9b0738e5c25ff9360b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6f352def7812be50214b5a89f246e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb0d0f0bf12fda5b87da8b2282448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e50921c50e61b56b1fdda0b0ffe1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f22ee6a9c66387f741f0ab8a8ccf4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba795b66b5d1d57e26dbf3b1369d640272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2fc8019d23ae445a95ead9fb1ecd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac7904b0f2292efae5e013128c278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b48ce64a53fbea91d9e41a412a802275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0af11bddf38fb784c9d814dafc635276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec0526bb162956d609dcba48510d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb027456a23771988500bfd7d9114ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba4a809199a6c307f5b19332d1e59d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff16ed697d0dd6ba2132dd41121e6da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05168758b66767d0e3fd0e42107c65e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b8553ca184fe913dd357955d9fd07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3a8e12940fad4177142917eeb2df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305daaf9accc5c7e5c6812df3879c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dcfc9be8bc2f956a13c48b3336065285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f3e6e4130e07e3102782d22148093286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fb1805ad639a6db39f09af08421c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234c556e81f3e3a4475b83b1ba59207288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7cbe873a27cd3105a75f74e6f459f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5245c78f78d4f5f40f181e33107aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f93452d08961f64c7a6100a01aeaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b1ed859251e02c35b56c52409452292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52a8987d3c94406ed5af6aecd1bb8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e20dd07a26f10b3b4896e1815d66f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3fa12a3f9de10c3a368aeebffa85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311597fccf1d10b867262a7da1a4486296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bedd77a5636228161237c5db0f200297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd82392ef30ec53096ee265e7285ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3b142aa6d82e255ce5780b347a8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb8d375b865a0aadaccb96e1c1b8c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510a25bd65684e4d644a96c74784b1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282760c94658a1cf6ea3ba504a7429a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a197d264cb0cafe93e2fd0762164de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958567878d404962baf88993112cce1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bced8397fbd89b9f372ba763b568cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6f5008243aca526d7cdbaaf1360c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5f9e48f4d9086e78842926ba7768307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a0a1287c2c66e68e6c7fc0fc47c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088097d1aaa1e347804a800b1530ba8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6ec601e65448f0d629b3b22c94f23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08cc042440f8858dd7a1b4d2bf23a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41283510061dd8a30345cb26a2afc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054290670ccf87cb7909e2f5385b2e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde0c36c83f210011c10489831262be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea440842c75227ca3dfbc455061e747315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9471bbc8686f0ae915dd6b89165b84d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef98f6d386f4547ba3a8d63e9dc981317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f867d57ff5e973bace1a9d6f3de0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f3c4f85b7522053c5b38448fa19df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7bed4e758926eac888cd35e4a2daa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09e4e783111274f96e65aac94e49d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d691e1d9aa424463ed2b35bfa8ca26c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece54d72ce695ae23a0111127b27353323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b719edf561e64d8543e89d400aaf2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3c0bc7f6063f599f20a00616ceaa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6005f184acef57812699ce2bc5c6ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd267ddc93a60b65093d4a67174ffb74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1234db487956dfb011a2d52e1fe797a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0569bdb196c200e3b1d99fa4ad1a8ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622da7f5390510ff9b9ac2849a2fcb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777324bbc95b4f1cb0803876691c14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e94335f1876c187581addf5551a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5b983686cd432ca205902fe3e46a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c7d545a69271cffd54edfe22783f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c43fcbf1679855566a8ce07105838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc9c8ef59ab20408f0f1a762e83851336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4cebcff546ce5dd221fb7811a20df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42094c09292f070cb0235eaa49627f50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39f36e7cd80253286cc6f5e95c9ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe998a54db52b94e7fd37adc7434eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa3f8c76474d70004f2b672f6107c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c00478a3f85849283bfb22bb8e05a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a255321276610efe951ac4a9d53ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df5e0063afb26202bce3e1c4d059e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008070eb7f1e4cf1f515d6ba06f6ab4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5a092598ce86e8b31f83b5610af1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f8d5f366cc975d2c2e6b744b798f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59240d8fcc303ecab22f79db53849cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92454cebcabcf62fe7f3945e9e74e89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08df4957448315e50026d7c0a82a3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bc4f0da5b7dccec5d484dbc0d3df4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125156aa58d37047957e8b1ae5c43054352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993bcd1e9a44072325eba62aca9249353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c227fd3c59287a748874c10ba13e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd2a0acbf53c27038951cbf5a448b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1dc7e1f1d4a714ee71fa59a493ec0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb713cfd2e502a2f0d8c7ac0e975f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44944cd46794028dcfb4d67f71fe49f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f29cf9db08b41aae71cb9be2bb0656359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f052db3bf5305fd28cc5b835822a39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1b4f9111c6422ba90ffee6d87e5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aed7959182e4291904896ea8ef6a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a1feec52d75b6e10a96d4c1203b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68470fb7bcdc98a83316d290978ecf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3a07b0275ef20479e7ee6e75db59f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea323d93825b49e158aee37c109d94d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2851805b4a7821a4791bddd7e779d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2410c8732d20d538f0bb2fcccdd6b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee745427dbb9405e0eff557a4e33e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49efe9d5d6baa0e74277a15535b829370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ed6bb3dacad6ff175c357aa6b7195371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3422f7707296c2ad414ff73899aee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048529de42b3bb0b4741195375fe69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640689a0e66b361acfa516a8feff677d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc8e3621719ac772875d5fbc5cdc85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b0fe40510bfbf029d3d93791b7ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7efa1f4904cc415dedc9d9e960d2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815033088a02d495d81e3e7dfc8061378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459b78d524b77595ca5d19bced3bd27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa36a727f654f9b3f2520f87b132c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17052e957762c482a074d421ca3869b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0670a0acbdfa64c8d007e0f0359f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f46706c1b9ae6821e74f77930176e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb4de61c892e94c83baa159afbc1b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89992feff5f67cae243e6bfed03eaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea6daf78b88da7a4ed5740b9e8c488386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6548fdd52d875049dc4fff7daea252387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914367d56695a2b0fde6baacab6124e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25b11c62d5b1f219d23743fb3e994389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eea7f8cd697ef0b1900d07da7a761390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1db5aa59fa8dfb63ff8d0df23d5b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cb91b5fb05e07f8064f8ab4ee9e2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e807c4d878d23a4712ca166aedbde83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6879bb88bbc6905ba39f18690100394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96c969efabdfc97eefc4771d30a442395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02e8d8b26ca5bc253eefa5e3b41c0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333ae8f20b9cb160166b7fbf29da1d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a143aa07cc8d7f180ee7e9e8c699398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199641e6eaa433191724ba8d410e591399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799529c00896df9a70e2559b8c0e934400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003517d3ea9e8b04a24897faf7a091401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af67704bc925a56edbf211bfd2ec187402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876fc6f72d23151447c9ce24843d38e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62cf78f9c3a6de8291eeae4c440a79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c63df21338c948afb48aa8c9be0a39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4db1f84b1dcde706618661616425406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9e4014ce847069b17c998d8286f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc01696b74ee3770677760f02648bb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1892bf3deec8a8144dd21912f6d4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233fc1f1160fbb70868031a817373c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49acc898f8cd1f177456be39da9be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819332ca23da09e40550e580e016def412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edb75a26892135bea38120c97e0f54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62a9c519149240f4b6e10bdc4bfda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6c06cbcd518bf6dc376b837b923b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53899c81f32deacb20259365e976e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b261e1238208d2a60a0d45a53ed64f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88648121474b7abfd399a5ec1698e56e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b76fcb6299c65e40783254321a76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267ecb83f4d10a5a13f58e6f357898420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdf94b2b39d091304cf012a60a17ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8188979babfc8b8bb172634b311352422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d61008f5364284a02c6306439a35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88f1b5e5829e43d6c08ded6db48fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8e1981f52ffd38f0fc05e78ae9ee7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a09a2a04e5a2aac911d1820f3cf8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474dbc2bed9a91c1acb70e6df68e281427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02d6db9d32d35a4cc42057a79f919428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552f0b15eb6ed947188dc836b0f815a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e1eabb5285884b9bd3a20e9bc2396430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ed15fc147cd18d48ed236c348bd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70f72e35aea8a2dc1cd0170843f0e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98590e8e1c70cc72e01df997d9c443a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a70e9fa4ae20a77395da84ad196ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424e18946e80cd9ca7f9fe2cd766b69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064f11b595f8f04f8ad87a3ab6cb9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159b2192e94f442313f759eb0538b4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b979a03cda0e857bee44688619c82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da75b8a7d4d93b257a9bc34e869bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206777fb8ee3fee4134ae50dddaf000440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bc6b1ad69e36e83d036c4a5082fd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c32a940ac7da4f6f303b6d7e33f923442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36485c135320b2443bb9e5f980f93323443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ebb5dce02d4934562ddacebdee50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccdb1590cd6ac287fe77496aea04fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868103b909d4ce67c533a1282cdee3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721717db2973bb1ee95d34b658eacbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fbdf9c9b745c2d4b1bfe252d58bf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd6e3e127cdfaa4c57b29ba8977ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b1f4101d5334c3833d9b0792cc836450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779df1b0ca71223e66bc3e43c67a5ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847be92248467cf7c1df1fe4573b07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcb567bc91765b8dc9cacdb209b127453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f8045eee77e4ea0ea41c16a2f1044454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0773c8d439f64d6ebb5af932c23ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dcd553937647d43b2341c0689b885456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753e69ceb014df1647d6f5858376b5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75b40209c6d226a4422c96cac111a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45626e11c0c53c7299f6d01e5163e131459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0b7928ab337e655d7fea4631d8f27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bdf7e78ffe0a9e0ad0ab3c6b5a6f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239058c0a4c38ddcde3fe276ee09a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5aa144e199a012b4546bb2008582f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7bb2be8b1efa01b85fe97b3ec4a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea72c7e12540ca7ab3a3acf7ae8453465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2fbe0f70a1974b8e83fb68273434e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe19f09fcc477140f82fb893c9c4c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2dc8206fd82ed565120fd86d839f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198f6ab92ed9010f42b2f426d60db07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ebff4a68af71216870c04d37594e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c92078dfcc7c06d404cf8b163a4d6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db27f0b687e9c8bed6c491b51e6f2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf9a7856b05a074b78687d0acd9221473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617466077c4252b08aeab4f5449de04b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbde2949fe52976910fa91d7206b46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a86c62aeb660a26b6d81dcd422cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece09fbcff966d1e5745fc65173057477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9b6e1d25159e7d53f3c44028ca682478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaefa25cd4d955c46e22263c11e2d4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ae03eaf2d09a08548a3d68d519077480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c95e0c9054b2a3390c36d9a37ca37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e02635ef3d9153ffd48a353fb55e2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9346b36faaf89c511c0581ae579b0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9dafd3d7f504c486c664e9cb615b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67865d437b79b437f63e7f54a7739961485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacff2a5e4ba6e375a0a7f74abdcb733486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32773e07b344e62af04997066832cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac4913d43a250839c71281aa18d1b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d222a26c61235502470fd945a78786489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d5173025e8f702737ebfa65e74ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bcbfd0079e5db1110103d6653687b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0983ef6152f9e4023f65925a90f1d1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99feb16ba180002bbd0670976f73caf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9dfaa08791f97dff2981fc66541c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d301b89f3ec6ba7b62f12a4170e5fae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d183b775765bb9546ed9ae28a4e18a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0101e3761322ae6131ca4afd8590ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497b56661dc358b0e27153235f98a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bde5ca32c8b5d2a48ba04182be4787499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28795f779e89b3e088cb62479546be7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712596e4a8b36e389c21dc5f19cb135501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706370b923f32125b748919320c8dad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c3c5c6dc7427a0a88b79e77f8c23d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e27ae15e09340a39d4b5451bac1c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a47c0184606429f1e9df31301d4b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266b2fdd4c47cf4660e0222b99bd247506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1772dbda5e137776b9fa170d1ea943a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54648675d088b13a3c47a05607dd88b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb33d7b67b995af7bf631a0a11ef9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6618be707a26f64d7e22c5707d98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2096d32b70889da94e359f547546511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a3f42c7d82ed736281991f58f05c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222e5f91acb522cba824f3bc495df2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a38e71813a5232814774b7efb075514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfa32e8010d19a8ad1760723191d29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340bc7c8a933b22bb30c35971e58117516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927be53eb8c0345662313569a2aaaaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024eddccf6c42993d67bf75ea034c3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c45477d466231ea32226af2c2d73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead18272015eeb386a9e95d2538c05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec26d68f42bfa2a8cd0f30c452e59e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d885967fc8f56b0365c792b8f114522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aa6c79ee2a67cc9149c8d285de0e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956c99a4568774543686ed63d61a5d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d5a295a2003643d4ba69b80c5b90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20620ae704016092e4c7a9cee0118af5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ec2c7c24374815ce814a81f226e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7042a3379a0ccee6111f8502aac60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd3996e4ada77440d169f68186e1eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8d37a6a1fbceddf2e63639af0e15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e3dc546016c0041e7134f612ce25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8157a57da71f166b55e351b37618532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e93140adfc53533411ec973ba862533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c9a010e0f7446fbc70138ac4de364534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d4e6e472006a4b5afd89c22b7b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ffe1af690b3dd15f8f24369427dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02c8d8bf49bab276db093978cf73ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea5b2c2bc3656afc6d90c54eef9374538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d4fbd9a7aa50eedef7d580699d65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf117f7902f413632f16ab6d83e8275540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd463266b5b5a79b864ebb57639294541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eae94b1ac2e605d2186f753e093538542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef110cfa8a23556d1d378968ba07680543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcdc93285e5ef512813b9bac89e1e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac36f87606c53a7f3610980de97d1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf236433f7210cb57a06b3bcbbdcba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183c7cb1c8589882948004521d09bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58033de1c992fa3ccbdcbd871abd1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc2a5ff4f91654f8bfc3b65451f67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d5dc10ceea389b983ef524800c1e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7fa4ee85c58653efdd36db980c880551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7f737878abde0817b11ec5b3551c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0493a598d4c2274f78c9ef5964796553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e842324e05ecd7bea7026a210847c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df947041bbf74d4e1748080c538f858555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2679896e389ea9242462942950bee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800051db3c96161fd19b547fc212cf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393a2a6a1154beeb4674ec87b9f4d4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a04bd05beb5bb1ce38dee38691de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce5c5cc78719433324ca721a1b275560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de28d6b1d7e0dadbdcb6ffc95ddb16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e94aca26945823f8de79c4ebfb14e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469401abfe4fbbc29d1c8c09c8631105563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b0097d9fc729abb43bd252218ef92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a7f85103dd4d739b52475e5321e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d35a2c6005c7558703f11c775ab0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc704fe5d3d60bf58f636f5585345b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568144d0e723d92c1506b230fb3cd935568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08832490ae35e48b773180af23eef351569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f45efe2850d62c6369f5a0a27e090570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed36fa9ea3ca3a9417bc71bd0e4df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef864b6bee850aa139195c387b5a13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f89d6f6ceb56753c58f960e33272573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ab9f9538cd722caa482502a978fac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611c6738b02c538619afed546a75f88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197554ccd7e8ef106c8d9da7010ed07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a1e7ae63c46594019a78cc1466de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db7bb3cf656eac3388c0b0b4a8872578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b504ca4438409fcea078d12cb8cc5f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03401bf9adf3380d92fc0128f8135451580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f072f45205167d23324cfd4ea6dc14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca97405d050d3dca2413155cb63242582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751ec6af72f434a284b3dd473d61501583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc366fced947fe84d497cc38a5b018f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440e218a04e4a6a8a0694cd5dd550fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca49a22afea11119cee0cf2aadaa41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4da8bef4ea4cebc01a1275723b449587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a016754f2b59f37740e60c5429a210588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32aae18b187fa8f4c07bf922933dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a80602e7867797aa167463e7872fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9f7afe67ab5dfaaab1cc627ca0a73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b4ad3cdeeaa9af5b88047b5d6e65b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c730549821362b4ea934339560669593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edef551cee07d43576b66a11bd7d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da633abe1bd575855b32895df8f02d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4335428f8e4b5a6ce67dc675cc8f32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a5ccabcb53bcccd8b253b1cade525597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3439bbe83ff5de0f2e7bb9ac974b0c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea7c0562633b753b74160545ca53a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f90154dad80f5ccb321943428fa6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655e066200c7d01c1640dd39828db95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ab2a723627f0f9493170d09a3299602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e5ac8236db781bed1f648a74986bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3eb1be371443f3dbeb32deab919de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97669688f39f4ffb7c862e37c84fac0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ce3fac47aa6d7d4e2d1ec40137030606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde855fb3ce2da2c6e5fb4fd5b9caf3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cb8bac9a135df97974dca427b3fd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a18b46c58bbdc8a7a27747bcd4c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a137517d4bff932a400501390900610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463af7915b808ebb94aa55df87a651f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4cff9bc9bf9237172048836d7b93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44de5d08ba127994fc0f36447bfb37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd32a0fcbab813da4d610c8219300a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d684e43e211d4b7606910c412724b25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec01f77fec2b932666725e30619cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11a4341fd3343c6679eeb569479ece617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a0964eb0a5272ca5d24c1239d745618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055876c476316be59c236ce60027a677619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b21bb82f7b96a8b3d058e3c8811b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1492043b7c5a04d62c8c5b6b0f1c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e933d8529652a7ab6a4944ec0cd291622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca4d9d23041fce4ddb11ba3e715ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1d00d61f61e73a257e3db4c79922624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8ebc10df96d1bf86d89e2c9b60610625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b1fd4ac9e3878680278b1f0ede67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bfea3a5ca89d7bb3179b3dddf8714627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a9938032dc33e8d11ca97dcf78dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb055720de937cd5750517d1dead88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71556fd484a7e00a7c7d5201c264f33f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927e5984a37808513aa20c13cb7ebc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18202297049600df062052c914773327632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36455921f8c4f84862aa6d69b9d661b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0d4d50e871a7997bcfab0a27d0c9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d38da19f27177d7bf56d18bb5fb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76e718904bc92b0d3e3a4ecee57940636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b1c35707165cb548ae70e9678d538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a261fc5629803534bec256ec2816638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd15e3445e7d936b746818ff5e5bccc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954987a48e7100a6bcbf588d6e68a709640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd418b2aa5340aa442c75c8450b4820641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85218e9bfd20d98071723c341779bf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd2af8d1ee8289021d41e3eebebfbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f247618ddb87d3eaf435a1e4df29c1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f610919ac6bcde131068846f9ad936645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeae3df69848e7de4a930a1cbbc3f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443b594f9e40da34a1fb44369efc401647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01ef04c2801daa683cb40e3618e04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac2511840d83829f42c3a6c22a01a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30684422967edd846577aa538fa6ca07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3b024d5d08981da9c2b560b1ddb9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e998a0061baf65b2bd973a0e4de8e70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd4cfe3654002c699d2ab5c02bb1ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7757f220c8bcdd630a99687ae345d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b43292cf0e1745190fd4ecf6ab944655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668386bd65cd61c3dc387b79a8e48f5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01b6eaf5fdb85b7e1f6a6d19eaa6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb01ae01dfbe0aee19d4be228d0ded658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411c3afa5fcbf6f0b7d79e06105461f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9271f6dd6f16cfeefdd573bafb08183660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952072838b192de2664b595890fecf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55456f9d6599f2054ee0c78e397d43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0fddb76d91667b44767f4b536fa23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792df0ba88d03bf4c159275f9387073664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd744e97152efe431c8ee361868c66b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c0ffd0a98c0cc714ba6a9a367fac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f45923f40663381cac0096d014b76d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380cbca32baa3ddccd2cb8590d1e29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4296a2d2d8c85462aad806318c9b952669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09592e0c52e55ac7e1177bf6d837c734670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a7b15c05b21e6f36158c771df4d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a69c9de839e0b84fa265c4e9e7f4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236180cfbc2ae094e20905d522689e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a228226a03026037d062a8fa6d8c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e848867195ca0ab3156243c4957f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758120b34d58899737ffe5fe8e2e3586676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995426362eef6c6abdb4417d087f6fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ab2e124410e260f37eb1dc64b80b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f529d6d5c0abd44ed0ddb4cb94b7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ec45980842a4c2a777e655d59b65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff097472443b4e723eebb1c6a0c1ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09100a02eaff5fb1d955c2c791f5ad7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f6b508f7dbe12fcc4776c35ac9c0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f0055afe9ddde52e014e7519d233684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7d78f1ee010808089397e47ff005685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd54af5242780f6cd88758b4b12895686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7423fb15255fab6ac7a4fe7b541eeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab1f98658e8c3b9dcc6eb4d37313fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b2b794d436f95e06eefc39688cdc9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5fa7dfea79033ba6fd78a0a5e38fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36f6e3ad4125e9c26b1c21e80060a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e4afe565d39bd164b69dd6fb1c41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a1bb7c36d6d591cb7fc0bc54d426693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33440c828631cb7b8ef5403d25a6d97b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe8856a14b22b29fdee70f901b0051695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5a1208fb3789860f0222274cecb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f2420a55164caff7ebed048108cd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cded660410129953a4c541cbcca71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87526cd173d397dad5e8c8d9edf423699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835feaf6d9c4fdf932e07cabda020a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab84a01b6de34a7fc9be3cac693b06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9e096fb1ac790cc0b89c23c4c3c12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bf20f68a0504bc953f19199b2118e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea558da601c81f625159cb2ec8d100704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a706e00f93aeeb19f6c336ede1e3f80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d8a3692f36d2720d67d87006ee7da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19159f60209113bc04f82c9d219ef0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667205924b0e47754e59c39cb92f1612708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845a696541001f273f83a304a44217709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d21c06223317767e3df83d86e2021d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd3848b3f6af12a9e89b5452c016a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90689ed25f2c4d6c1482c863503248a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dfdf1634ee610d703a0fb5361e7e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca169f0eb0d2947daf7fd7d9043343714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a5d704fda0f6bf533cd7a319a4f63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e049a87f47bb5ae70928a205d62b37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d676e394bab5e9e9e4db42501af63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336bdbd931f35a0e88dc8e7951f8dec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0312cde72bb894ca557b612d0d93bdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46d288b001b4fa2c0a7974438d184d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e24ab4056bbed3dc1f3d1f63be68e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e6bef05900ef8dd089e43023e0869722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348f9adbc017701d0dfe1767ca737d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4fab3a5a593d79513643cfeb1712d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d66293225f0bd6d0c01348541beb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea873320413d1bdbfdd72ae59731f3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f743891d7ee007dc4d912fa06e8d6e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd68235cc0fdea46cbf4c3f68c6ee5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01037eb36409a09b3d1313438d53a6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9d2ec5ac6e95f417488e4b3c3feaa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f00665a40a07972fd3f8eb2ceb48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730a69e49af43ff2abf12eb792c56a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e783b2b437f82684e0337ecaddd2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a55b639a56f6a475e9bb342d16fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c7ea0edba31c7620737e5628108df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6e785c8ad1af6c1eb2d0555afc381736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840928a535e28d9b7a36cd3a0282c2f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90f2f4cc1c299f52fee68093818e9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6161f4cca048bf752c2045a8b1ac3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385e08551c242cc171cb7282d518d80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f2f41dd5d74aa08db4dfa3cab2375741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5febd4e4d19d9f404fa9c292f196742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d751f009847844dd8842e4d5c6b46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c19d4b2814e8f298725819df820f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509907a40be5ac26aac90e1a3bb6f2a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a481aa316b6901bbfaa71d85049fae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970daf3cfb5785b8e6d4a8d94811f03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662db7435e5474137752234ddf2f825748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231ee687e0b8332ec200db27f6cda79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473e0ace85f79642791fb53aeac6ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16d02808252d0ce9ae662fd4e0964751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4314eb68dba7c1c2cc8ba9b1c4c12c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f73790cfb06d0ea3670565680bb5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e78d272672613ca7fddaf703cd14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fbeed02c6cc935dfa7e5120c79983755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34d7593213d09a1be3073036b7e85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208b42880c1f92d722faa91f67e275757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04cc3ee802a8ab070438a9209dc239758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83861f420e10283de2c801629c7cf29e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27a34e7121d6626fd320e1e569ad21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff457e05af2db58138171e45815ca5452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf07477918a258e50a41d3db00deba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3d67dd6ac15a31c5efe3f03c04f2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc35427adc885fb86dd371ab9604dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26304e78cbc809102143f04866a4648c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cdbeebb26079b87dad7ec87b856737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1dc320e94373693c03010a1db0a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387b20965e2baa01c275bed309fe9249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa296e20a6e315509593fb3a53b9e3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e999b6299ae0cc1f1700bbd222ebe811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114e9495dc60d0fd4184e9117ca7b5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52fbca8a6f8dc17566c89c5967a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be182f8b5adb58c0c49af122df26bba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec302eabe8cf26d047432ee8768e72115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0449434aec41ad9db884e51248730916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abad01229effeeedfd08832e547b6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29f278abb02e2d2c2adfaddede6f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc13172bf58478689d61edae4eb311e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdff2b984429e11976d42736fb947f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf417c0849dd9b49a65d6612c6f8c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c505e9f30c2f5fd6ba47cc14803a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07bb74543e3c7371d87a91c56d51723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924feb9b5c085641b3c3da9e092ac8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de424fe727925eb5876a5b1aa1475025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22095d03e1a0c60a3e22d476075d5a4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2273e2c5b4610ef26cfa97d11baf4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b19b2b07f770180acbbe4e4da6dad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84196ee029b75e1943b1bac1d6900729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94052b8a744306f58e6e614abb949830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc298fd0f4a1f41201dfc0d4c09c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596589fa17a96e56ea50e1b91d912e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db90ae07deeff662e5c72dabfd14f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606baee0fa83bc5743c49ff820d268834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3534a51bb0d3c85dd801bbc001d2b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaed20625aa3f9243073cf2627df5bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b44db9f16e816a114be0977e06f1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776974a21e5b16dce71f55b740a5605538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58157e23a031ec369d676a0db75061339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccde7f408dc0e5ee8cb42b9eb64a1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dce5c586e37ec294c4ea97451630541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a51ac963cb3695b7971ffcd639e9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17807afc4ecbe62455d92235ca538c1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ec8278aaacca2ea4011e9a8f816144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb096b98004a8683eb54d52b5096231545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf42de6a5df2fefe92a795320c27b4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b2256bc0bc8ae983be1ea6378002847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bee279f39a0120c95715d5d1e34b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35071911d6737075567a14e85f4db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce421cffc24aac40b86c746dad6bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f92fff4f9c6fa36df56a73099d44da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06034656367c82c463830b94b61d122b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5655a73cbfd2be93ab9a03eb3661253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4bbe9155d8434dc528e8852a8e86254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e12186df6d2c9a626eb84eb9f870d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542788d4b1e29d31aa028c9f29cab2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c75e53ccb2ee013ee0883747fc2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067bc650ff427ddb9caa7d8d96cf90658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ba08b5a2834b4a7e1ea776b9d44b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57033e61df5b87ca0b174c9d974ae39c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b5ba13e9403bd74b537649b3edda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ebc2ea7b2afc166583f2b01197edf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f8c4defa3c953b2569f8c24dfc47763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6853379141bb38ee9bc05f3032105164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9f0e9e544014520c04dc986346b2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7305a9f80bd2353200bc15a79b30d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf91338c7cee0e82fdd7f3818909667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caccf632b8ba66418e1ffab8f6b186068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363721ec9fc2a7695fd2fee6014af569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaff7f21538a342ff889ef74e7d0dbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99efc753b5aedfb2298475ee5a8e4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c5a676fb1fa2d4169dcbde68d3a6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0999f2fac27883774418ec0caf96473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a399ac5c3d9ff26c66ba22cc7ac90674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0887c86a15e63a8cff17a8e9d7f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea5872ad51eeb23deabb338405b3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d8a90c093dbc89b23a6a40516a91977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e543f39445167f653f7fec9a58d1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a875caa0dd075931cb0ea6db660cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4955bfd0a4733f53a8e895f0fdb09880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972bf64c92769e747b2a9bbbf0c666281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c26c6e19fc7cbd1bd69b2f90025282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff61cdd025b91183c97facc158c25183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d987af614a490f61eedcc8a5b437984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fb6b0d5bcdd05b7ce1955a3c8511385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18abecf18728f27a363b6d81406b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cdf5b14b9259b772061cd948e3a2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4c918eb5ca270284d070fc628334688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76771d3d5e0132e16168dd13a69db07989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb297cf037ce09b9818d484a31354790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45f5c9e97af13f64dfa8e5ef45060491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaac3babdca704d3739754c72ed34a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087506d2add6369f39c3a6778d448ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca33f22b15493febb006a136772d6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2ca5b492df4160b8fa8b4bf02a9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308001d72d0739a81094713a13edc92a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f47b25bc918b9c8a29abd754facbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c576abb1150737a0af3a5aa3b5e95f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b737a0032d97befe2bfca401aa0c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6148577b5f32498a55d42c1b1a7db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706bee1cdf50317bad03204b277e75b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005e75779148b556530383388d630a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada7f1e8b81efa1368e118e433fece103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440793ccf6eb7896cdd3450069f90fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e65c927d6db176c4eef76e3dbf764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62507e08aa4b562c54e9e459e56e6177106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb89f1dc01edf5eab582b2de628df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b635f3b23b16cba75b41759649b04f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764188725655e5301c4c24a0a2b8123109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c7482c7bc0969b9179a78e2de2f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a72b8f71525b8add4607840242770111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052818a5581e13377426be019d7294112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518bede3109c2886048f2f8d4f7940113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd5b4e86ab2d18ba52b4d075bc6d18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73217c20a751a3c3d43dc71d3830c82b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991120db196672dd54c03841435aa25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a79d39dcd0e210d3f827eaa5fb211117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64450cb3e74f84cb3d28f1657c1e9899118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed18ea85996215f6b8316cc25379ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158cdaa9fa7123cf7b38dcb3e68c117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2179ef62411ef5a83adc16c30fafd8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b638d48467a6dd0b37954724f63c38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5c62546c9464ccb480a7fe77f7345123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe932c999bfa2ecf259e7a7148e109f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b24acc367334f142e2ba229f7c4d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b49689613dff7f9f2d776af9c73297126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2900577df7dc9193193f3441da6a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3765eb668fc72a954e813b685f4c4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57967bcf67a29e75bfed1c0064b40c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cd46b470a635662cdee75fb9e9955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03274bf57d19cf6272574949ca69d7c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59026ded590eeeb86c594d15293cbf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7e18eaafaf810043bc2992f5a446133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89886b3f9ade25184ddea68c1bb77525134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ba311c5c44bf144b8438c3e1a15c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ada0b6ddceefe7faadcb586ab757136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf17301a7551798cf03f5bdb28a6dbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c6147b5c637caee139da188a32782138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b959062ab7faac0ca083a12c02b6e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8689b2f69365d5eb16c151c139a7c86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03972da4aac7afdbc444d867b575918141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e4054ec7c44976cabaef68bc98f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dee71429828b87b5a8d520fe638774143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098e38f45aceb0d992c461814d82cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aa77dee655977791c4e47523da855145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a9f38094a2aff38cc2d5a2cba300146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597475b91fd8cfc1c915bdfeacc8de35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785daf29e008e774c4d79724d84469c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059fa1f4aa5cb6a944f62cbf8699dab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04f0dfaf737cfdeb7f10c3f4710412150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffee9e46f8bc8e461621e0dfdf85453151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df95059d11db002e840b9e6a689f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be20817be90c14739daea94fb6a5d06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3d9d117fc71a1939c0ee35557abde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8efcc1389b21029ffcb1335176a34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816583a6a4bc501fd9e82968a9dc2dda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776fd16b271e95fca68fad7a3242c59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3018d859bc088e4a1a0c5cd7e82d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b9b83860d695ba585c54a11187012159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f94fc4984d08a8f51f7950bae246160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdcf4b315ad712e5ec5520f2aa5a92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4519b2eca1e59a983a2a53781e1883b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c150ca2ccea044d96136af2d667f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d9636f12d1001f2aed17a8deac272164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a533aa00b3839c332a3786e5f0550c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb654510d5646ad63e351918af689e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54ee0ab3037f8314bbffabfe942073167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ade99f6b08fae67b167462d535d8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f7b55746b3a2747b79851113b772169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70d12fdd81e4fe8210178be7416e0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991518408debd136ecdabd8ab00a503b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32955506601ccdfa0304ddc42a4d7e38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac6b41f4a15d2b55bc9270e8f8c6da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091bb813c42d9c6db9063f6dd1ba7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f75e1d607d2e67fd2ccb1b33ce930e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1bdec4d5600845c504b556310945176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb04f50e3aeb3582a7e6285aa864c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff0e2795a3b489ce451fd4f3180d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fcc7a6554e1c359ad5710c48c7cb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b5628ab9cdf3b1800be24f1630ef3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468fcd8ebfda086f1cd2a72dbfc295e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd628ee8f9016d4fef8569111ef3ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed554f7853f642e0fcccfe437ab4852183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba65c62ea12443add32bee7bf164b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03270cfcadb0f841b951e4552b7fe16b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c198685dc5ce9131763495ad9d18f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ea2ce348d3415e356edefc9ea428187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84649af6241b4d6a910b7f1e1c3d0dfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d87520af710a1027d71d755c1f8c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd3d6e28cf6b5bdd9ba81fc65f5fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a13abdbd7f1283623743bc1ae7be5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c9a86d711210b18b94eb9619452b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36922b569aa27cd283d79ddab6ed3c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3eb2aa8d8ad6a101d93c8db21a8f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85dd51504fe19aade8f10a2c319290195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829720d1b04699b1e330c0864769838196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f7b62bb29b440ce6e6ee3bb2ed4dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388ae90371ed3dc51c3fb2c501c1629198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc12467a3ec7385f4f52667fdc74ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce694cc09a47c130ebd5d3341cfeb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe353d76925658c6caccc9cb3314a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7b0a3e5b12633b2e57a311b312542202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a99e7c34a1d5f7712b985f7d10be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2764300d5f5070b89c23746def2e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701003defd5621d01e68634c0ede0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cd116042874bdbc0e8f64015cf646206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d052099c3b542eff1d1e71dd680eeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1fe98f808859c560f11ea77ededac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da33b065b9135b87d82e43157cbbc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c24cdbb0cbe0194089da1f6998a2d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98312f65665d2ff9ecae8b692454a409211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e568aca69c8f545656cd5ea5b047067212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f7b2724b2e08be8ce2b3cae55092e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c162694008a8ad6e7ecff0ab4f5837214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac348c3d3d8e5e61a5227ff6d4748974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016474f0a52352b8373c1bd0a194a37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce4be384c2f33f0971c4d18e45cc10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af1626c1a23a57868efe96376dfaad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0255fa077ad4d196e33a7c85816a09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776ac0469a6376e82850f6bc59e25a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897bc85ad49ea50ada517f2750cc3e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb094b4ec29a041b805220f788975ef7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3464b5575f9918577728a94131292223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57567fab6aab8b5689a39e0d8bc30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9928b7b186af3f2462f4d0e68fa249225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a5d6953b2acd4cc1cd07a2d66683226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627677513ce61567eb19a10b742125e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e41e9a02cd1abae784c371ad25320228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051300594d652e0397b0362764daed0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca3700e93f01aaadc1667921db5e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3392a0f96a028649fe430d9996656231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd51d4d46600f171d5b2ad6dd903804232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550f91e6629bdda5766be546a6523c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f74289baf273d0f364150617762b7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288bf2c30ef9411eb779935170ebf40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd04192b7314ad60dbd9e62b377a36e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42094bd03d4a890f831d2de144997c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8e331bf501d2d68e9c2035fd853e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15752f700b7eb78f701cba3660550a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aebba0af8cbda1e5a962767feb656240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e097b5b24bdd1ce555e5c4f1cfbef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e07488f0459276ad2f0465b006ae6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b54e9f9d989fc0c1ec383a94ab9c8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ac4f0f5dc88e2a5b464055e42b4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60970b0f35db49ea2c389447cfca7c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3327ce4213925114db100d5dd467a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce5e5b7e52d5df930d98331c276c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd01f7fc1a2d8c1e656c4a53c892e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9cb10840982664df0f5f2709c1d3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfd15d98bbb47bba1a08a8571fa520250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea41ee4fdf50b2b68b13d4afde9932251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f8f5ed23cef97d804ce9b369ab34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342e4ca54da0d3d7debb6053d36e5d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869ef214d270633c918dfb5222182e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a611a011fe89ef22b29b8a6d2630255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c806896f18d3fce98f1936109f7c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442288b62f3422eef83e952ce47d006257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f37cd3e5d7c1e53dc153f3aaca6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2b7c6893863a75c930f9091450436259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc45999042736015e8ec6e881875dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7feccf9b6f482bd60d67d7a20bcc69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ce2084de1c5515e7848f854b1c2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c981e112ddacff5f6c78a4fdb1963263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37a05dcc5ced8e773e747b9dd6bfcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088b09e5b4f03b600633fad9451f88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c333b0642e97531842c064a6fee7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d489253474fc8545cfd2a9c39e79f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3271fa582c8f049d2820809d94a4bc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed02de745ca167117b098cfead5aff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2878400bbf5e0acb4c4c96198df2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02864ae2c27d14fd423e514156a5389271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d183b95fab542fad3228f60e697a5f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a850954e39eadfbf98c5bbc6724155273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e73af35ce18a89b97cbb8d5365f69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d681d062e04e37d56249f50de49c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593337f9b03b72c3a20206b52ec9551276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b72b90e371b1e269d4e2fd5088b04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964484a51337e2a536277dff58de8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea86fa8b931f0b773f11e8fef48f62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da89670144ec3ec0290613038afb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9586c5962ef8f622e509498eb6dae9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9962d1cbefd3c2961b16d24f86f7820282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414c5090b507303620accdb91335e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd43e75b4bf406fff77b9a108868c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee00900422e9cf5016586221539a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef12325fe0d57ad49b052455da89ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce2d6a6af528126fac27c9008af4f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd4f89139e6c40ae33f16ac046b18f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb003f15266fb6ee53a36d3cf78a88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191093411ccdd6890b26934a63459948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426091cff0ae73c012851ff45a42ccb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa7aec26a46c5ef9a95b1f4e36a25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c331e5e83579bd0a9afe792d3c87cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1d10f95af7d31dc5c5d194daee39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9a31516f34311f91a17d1e3e47321295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05e72aa4f442d004bd5fd9b5f2b0ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b83f453b6a706ce75c6e6371c22d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a76c1a3d8960406f5c31e11da1076298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953efd98f5e7bcf70cb98291ffe846bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d763b2a36733bd6b13b46b9c05eee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71150ee8436d8fbcae573db959d9c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334be5fec0c1994ec95452652a6df960302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b1d957a2de89fee04a451de39e702303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9804ae07c5f0d786cc431881b8dd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f1bbe595efcc98c9aac52e9bf0532305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31437bf293f8642cfc65ec1b3c75e8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ea4983188b0bbe61c0fe1cfb0d5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d74cbec1f538122ddcb3847acc822a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aed7bd4f67d0c37c559d987a09f2ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea5343aecfde3a17506cc6b05282d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d79ef4d63d45668a2355bca58b54de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51587a9c90aa920290b227bf61defd0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40411cea013ebac148a806e3c4c26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7d17e797ce27b08b4ae4547eef6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f5896860a103fe6eccc0aa2c7e75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf7485a7f70ab7de7218316927fd91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d88988d8f4b8cb93a3151ab7c06e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fabfe95bbdf7b2c1cd205440474351318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c63ce05e98cdec607890cd70a3558319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3550b2fc229a108f0037d6d525aba71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde5c481fe4696f698e3344a5ac46b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926ef2f53f77866afc65e159910c316322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c820670140f60b76a9e618e7af5d0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637b2aab36e9d545d9a1b8f47741ccb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d55a3c40043ebb0ea417644866f39e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd55a202fef354ba5eb6d1644f2da3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f382f9b8bcd05f8f85b76f2024e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76148e4b5877ff9d02e9b740be8192328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f3b48cc42f538b532cf87d863373329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f68f8dc4f3438228fe40e278c08c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d2a6bd09e767e4e98ca5d33a939d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7db4b0fc21a1e86fa70242eaa3824332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728b39a5c2c9dc5057dd9afdd97510c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8326848f71af1475fa0faf843aaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91d601175faf061a91782f14ec0c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0efe385e1aae2fd0414ec1834e475336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e68d6f35fcc53ad77b58f5582ce34a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1417bdb04c27ab36ceb9c88a9abf97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418ae65ad46e7c3efed0ca70dc5ee7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cb12e0b90671f66c080b15b2b7f43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4966d6acf17d4c352981d6b9967d25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e8095ba9e24433b6603e06f5f000342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f907c137fae3cb89d58b78954386e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cded3bc912e9655676103f0d9417b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a99ed4d96e535dd68a7c41324802345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e24a2ef22f9c5dc30a9462cc316a0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0e23db8080dde3c90a8fb46f4ec5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c0e7c90b4c0245e482ea680c2bd33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecf807f64c3ea355f71dfaddd7b1a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53ceffec71ae56789a4c9e2c1917e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0817de6ce358aaa0c43342ebbe94c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffceab32702b2a66fc052660006717352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a38c82fc370b5788ee37e7aadc7a9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a33f0129098076c46a951e8e0f7055354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ef7cb0520c97fd8bf6cf2140d7802355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3789e35204f00acb15f66daca3e718356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fa10cc4a0a45edfc12e4cff92cf14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025de50859d21f1c7d012c58d40fa58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b731cf8c9bbeafa70d04ef78f07cead359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b6d3251a27ad92c54810413b37e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd7284dced41e8289019b3361d782361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c64228dadf9957895386b10826c1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49445db070a8291eeba0d62028a36be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20c7855a24e83217b0a568b35c16d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313859265bed74f1753f5b186941db3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f62b489a953ad2cf7d7d3a991873d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5017a0ff80585e1b822f89bfb2114a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c196efb0e5027cafa2c5eb834e75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b3f8066cf6a1deafb5dc62761db8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad12aad8d66e1c6d42fb09becf79a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578f0cafe319084d50d10979cb08f40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428fca066b49033f01841115aabc807372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d613aa9a104c6cbb8b7a077b5fe8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9ef78b487b78a018f187fbed63e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da478acfe136309aaa0f6c97c3de642375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8520041404233fd866336edc59c723376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a7691242c4af5534cd9e3c39a815377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543cc6b8e3cc3c1964b7ad4904b5c80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e588bcfaff569fd8f24b3108bf2f5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24f122ed70a78faf6ffe89edcf530f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146effc667816682a617a36dda7e79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745244c9e3829c100cdf7b0aa2bc9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508ba9c4422982fa049b464f74a2f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb49d240f20880dcc8bcb7da6f64a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc69e0b7081ca12296b2234d468bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df810bf4d3728c7fb2cc2e49c0cff9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee218771f8718755f70b97d1721eaa9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b889d45d7384bcbe3380b7c35d41d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b647619ffebd02a98b2eddac8a9f7dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955db17b9ea08f39b186b314e35c95f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1498bc1daf335073c6a697b054dfba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913f73e9aceec966e6cadd9207e3d01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32131bcf7974d1c0def29f7bf2ade5a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6c61a7b2b20dcc7766a61d210ba2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676cedfa1e79fcb9ca7887d2d08922a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6f2009dde908311df2be90f6450e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458216de9e76d2ad8cafedab743eb1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18db42308fa4d5bcc2062d6c9450a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd240c40e630d532ae83f9be45bfb14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dac9ce16a359429eec8db4d515c77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4e3db7d077027c6fc0ffa6bb40277401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0569a4eb83722ff262406939de5bbd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a94c579c8ccb274b921e7a73a74188403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b26980f19f1df98bc654d868b91de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f5b5e6185484d244b3c11997d7a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c1d5add2651414625a0fdc14d3903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb832b7afac7409561df693c8497e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb383af14e85a38c5578a76d1e9cffa2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50bbb87ff36a45653921119ba3bc77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1579c0f2429dc2eb39a0cabeb5fa9d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307bb7844d7729f07c89071352b9ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e8809ce8b049611720b5f15474a25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e565fa85c7a4402ebcb409faf95ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a276fe2327f292d29b6a7ddd69fb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d4c540ec2c81da6fefbf6ce4b6fb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789adc1f95ccf5d29997be167fa2a9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0442d97f4be6d5b90846082fb8a816417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7542555a4f3dc80eb9a0eae98cb36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5106b91bc3352c162400cf2a9a89bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a581c537c940d2761b4c25f247792420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe5d3e4148bd4d71d9835c28606ce1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d731815480f3e8af1fd2221c581538422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7ec2cd79117bcd468ad498c8baf58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d17d9a9b40a450090fda0c3b6ff5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7f1c3c73b2b031eee5bf7ef242722425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7bf4dcb06b3e9cc5816a3a5fadf02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bab9c425f4936919757ac20172c14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d2b995da20e55305acf19fd0b05e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d441e260c4f460f149233ffc93bd24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc84618e9b17ca3c95d13fdde8c3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a8dbadf3cffc9af05f94f35dd06a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd2029fd7b6b5e5f1d6d832d9f85c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae67b0f0510bc2c7cb1c8e1f9422d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257336a24c37a4904a26ca807e5014c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3571f675b798b9834bd2ccbe693ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c884a47e5feac0d32398055a9f2a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b0a2b6170b571050a8653e8422def437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323ee20619d83b0d20051888b3dd9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699eccfbfc64f90ff7090e1892929a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fab60e04bc88d4ce60694ddc52a941440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df459a29db576c97577282ba81adecf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2413d4b439719f5fceb5df354999442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47fa004657609e8f0709de83842179443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb042042d163733e7c92d67047f02c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3878750c3cc06f1b4d0e30fe9b778b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99dd49facfe0bbc2081c5a5abf50c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944530c64e1f304d46dd7ec974700c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7e9dd88c1f208472273822059c23f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ccacbb43b861b4e929e1f62a360d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16dd70f2b8e6dd970a25c9b6881864450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772931e226767f5ac1ad6e82eb93bbc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabac9dbaee0a6b92f305763f659c87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687ba5cc8a0bb79050eebbae366cfc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c8055b91f9034e3528d1754f77da5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f16f221210804ffeea085ec22a181455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff66cce373c06c729369249a68e4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced320d79e212daa62a5bf92307594457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4432a25c8599c7ea152e35a4163417458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0865de338f5c78a6e2ebb9ef5102f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458bcdf80a08ac539339657e1302aa2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ab74a5a631103b6f38ba60f5eab39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f5e7606339ff552800d10275a135462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02094269383f2ab11bb6b8690607da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcb4755db25b9fe8a1d3851afa159a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a42dc77a8a011d16217557b8b3796465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022dce6515be708d28791e144ca6055466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908825df78a7cbe7fbc602c22a705109467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5bc224316af67ca7846aea2db9ff8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d1adae92bad323b2cc976479a1ae6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11267a5fdabccafc72efbdbc47218ace470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873fc9701422823b685093fd23cd5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f2ff3d9274fa133890977387f325b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13653fc24cd27b8e67cc3c922aeca10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac022ce68cec32f4aaf5a70f4ab974474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bcd499c6fe2571a7fe25db3962659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11848bd77446fb16996c9aeedb04c22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1358515172a74e0ef6b159bbd3c6ce0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d7e8e8195f8d4058221e3a68e6723478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e2055157bb580357fe0945a0d15c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3726e60f0219aff0ed3505512ee6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7f0f2865e2b5d801b31ba507642f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e809919ebe4b92e7e75780ab232ed13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aeb3fca49be56f0c48aff3f9632eeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5786fc01856485c7aedf32defc9df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9fce0d43ed256b20636811611ae2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74cb007c6bdc9688169db2d41fc6c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da714d9a9b02dc97d91f7832f9af7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa67ab8ace41deccd68ac321fff3d85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c7094c25afd54380f6783766be171489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619f0e1d54a12a5011766c6e83c0ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fa729bc0a53998816ff8f7e689d4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3f21db9c3b8e9562d6093b121b2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f03d57b18fae06284a266d7c0c0043493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632497798b5d4b11045b771eafcd64d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8951ec745ce9998c8283afe6e5912e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae317f071dca5684eceacbec34f884496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dafd4033772f50be7482eb87dd3f24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e754d5adc825d7b4e97c16e6e24f57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f17a9c5d8b651190d19533762e017e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e7395c0e54e5467b3d3e4b63a9050500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e1962bd2f5697a03fae789b10ee44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9b8bb0467c6c799e80857473e5c76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff9fd775e9d503797f1c607a8f6d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7f056b42246ee5859fe1b1441242f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b582f36d80ed5b54a9ad0616eee687505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894e6c4a0ea3fc9a0c4f454fbfb4a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0516d03debd9d1ecfaa0c262816fa5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a331e070b07c42fbfe93b64c967188508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37f6952350db39dcf98dd93c8e9b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefebb7e55851ef1def0fb587488633510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f12715b93d0c26252d5d6d29418f12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ba452e8e108d05b1cd958d3f310e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a765c076948a902bb323826a5b15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f3c5b918147d7ee53016197344a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d657a8754f6962e19f6a07675a27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f704ea8be8908607f77fe7c8e580516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa86f5908daf300e329a123127205b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eea774e9d26a39ffa71adb1c818a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a948b62b24a8f8f35f8bd7320b74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b11181e016b5a787346859129ad19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df1fbdf21282974aa802da315c8355521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803babe3a42841ed9d1d16d13890ef30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c767975166a30973c6ea1e61f9e22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eac99ec4686e16f2cd26ea7ecc90c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9ee0993532eb0b00b8ed18a050a19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9678b72fc9ec5cded25c7e5d56decd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5be7fb6c43ebe65e54785a8e1bdd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee4ed7a5f3af323edc5fd12352a6b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0189856d5c294d022b416135dad682529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f2abd4448ee54b4630470f637bf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e15d0ffad74d99f11cdab45ef98c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc4d257fd99beab752e614f8048ede532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23fe2ccced8e13ea3b1cdce673c199533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3efb724534cde63a2fa6c11ae949534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da3ade62aea81ea68ce47202541f2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f07ff70e35df25bb319fc31f3e5f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e727a47ec2d9088b459de31b88aba65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c31a6dc739f1f37ff8d8bcc748e05c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac800cd334e66bf395608b367f1a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cfd03ac4f4abf750cb3701b091f37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206ee8ed090f390babc85ce0bd93a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09a2e9dfea82cf2578e47be33c081542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a03f25bf213fce45842626fbecac8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7d81cf0cea271d27c5996448c36f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b62ea5925a2fa6c649cf2faa635df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee37e8e4b97aaec92cd15c75bd1c25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34321407ed7b6b9a407706c7dae4a456547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2c623a25ad2acda2153f3eefde46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171b03b008d2e3dfef311309fadcfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83163c9f271248a93b20768f3ad59056550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7347db1cec88f8b5f1e7e3df1f36d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba6041f87c0aab9b06fb9a332c4702552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90acf128fc738482bd3aa01e0d4894553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456bcdcc2c6427f66dd0fd781dd3e82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a355c92d78d0997188fccc299b71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ef64b0def35f372d87557bdd862c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fe44e1047639e12df12add706ed86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff30c296a643036fe88db9d1227be6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2910ad6cfc75d248e3bc5046836c341559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04fd0cadf5b80380ac3c6ac4056d5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de1d24c17fb4e1f247257cc066b5dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b77df3fccd45c60863090f20063c17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f67fe723eb8aa79cda66e9075b0d34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5539668ae92269b365175258ef95f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c32fdb145983831889e530248ba680565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382bb60725c88bd727bafebed4fd1e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d626386d494cca9c04f4bc881bc1252567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd57a9c137662b89c8ee618d6e67a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6de542aaa54eb7c78c3f8bb3eb8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ad64f8dc22c8cad2a7538f7f7790570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7a5a677fda9cb13452b70bad8bccc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac825f3412e5173ddebc2b7b641529572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1091738e478b271073d72b3e22df2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42c343a90ae820f97ec27482942c2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef421ec10812606c885a9b5a6b77c1f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49413d1a17023d11e522148cdf68698576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6194fa18d06e6b2767c95a1fcdd24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505b556ae4886f24087c8979dd23468578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af286684faecc4568e9daab0e9a2e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1b8ed2b4474eb535a0389f2530f5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4315df9ebd2b037a9a88428e53c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b453dcdd0a64d8386398f8de7abd128582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee485aaeb69f534ac4b96fe4197bc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b598375dfa4ee57ec10ae4fac057a82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62933025e7705b27e4dd9d95101f78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf31b843dfd0d26f47d3edfeb573a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea784e27eb229a5561f5f09ae87711ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a0742d3efaf4791cbe280c04418f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eb5bb1a3e4ef1e2f4ab403f425a6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7161134403d77dd5233591aeaa9ea1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9342b7d1e8e98ea8b1f872fab82f04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc39ac1708deab2b3c52805e25a23ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba5c298f5643ab61d72f89254ca004593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fab66e46535f97eb113944ac5f0d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fa1d045beeb94477c31ba15f7680e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b043566f62c328e36e8b74f5137414596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfe2e264931c07b3ae75d4a6b64e01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05de8c96d67ad3177035b4f006d417598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d379ba7b7186c8273100e69fd146ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c712f6cd4434ec7935f2d6cd03fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1a4cba787821609e53cabdb757e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b09f42d7b43f9be1373cfeea2f2784602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dc429c01d5e47e6ad639df2d311ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd68d39196b2c5282c41173c67f3fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6842cfbbbe1ea98be710e8eaea706605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8992cf350f75d4f0618a8121ce561e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc5980695433c813536a2834c33b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e73c14f507922ee8739ebce7d6a5a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46b9d5ddec0ddfdb73bd9efdf403d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579ea174c3acfb0c08ca8a9e08785c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f0ab605c4332ca3a49bd30bed6f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb4ddd7bc4f44361452d94f8792f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e380b61d9d02c46cfea5407e45670613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de5e1d04f4b3b6ca61f50f93168893614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388db35413f7ce343bc2f784399ae90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b006554f407000931096685ad42e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683969b9514ac79bdbef0fabbe5bc492617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc34d1cf9f3f7e050e289e2fa07142d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea15eacc00b18abb06fbd74ca8d239619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21275a34951b488df8334b7d7a6c7b2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78240fb8709aaa77bbb134a623e6a4c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bea8f294214a7d79dd55cd4086489a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b041643c0e528752267716e07bae21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe533806d85b4e6c3f8a901d2a6650c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28878550526d2fcc337d679946382b53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1be47c0d5dbb9314a7e4825787f19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29939d7b746a52b07aca5c89d52b43ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c30441bc0e56c9aa5a19158ffb3862628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093977159640879e1472a59fb79771a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d409a0a306dd97ffb4459114a6a60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49236d93d76dc907cd405e809a1d60fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56eae9d0f614c46db5bad3767a6f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9910ac8b3364216ab3ad761bc692e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebca68e677d529b4dffa32d53874ca2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea797ba7e365eb5d9fe1a19c6edb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b950d1a82026c2e9044dc0952a80e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4511503a517d48edccc7c31fa13305e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57917879bef27f594bab23142fa931638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15a203db990461136ef9fbba1f13c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8871af0d1d789df303aac2c611b92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050d3434a52376ad0f4bfb28fed03c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bc33a6ddea103e5d7f08d07c86b36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25986f8b43454a921e00f3f9fee9a2d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2e3bd08df1c46655d6c872daaa45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3093a0cc98436d3cfcdceb4307bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab0428f4004fcd162348577e3f9719646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42baafe1d9a2f282ad4109e89958ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09a72901ff876fbf54598543b6d3fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575ddba8f5c008207640f44d50a58a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1a06f8d442721b0a03583461ebe9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e13f5c5b35a54677230f73757604e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0c76715e26d78c15658376e060dfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf530d18846b2a9b6ed7f900f9dd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a3cfe61e7862b59bf175c8c8d402654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913112715eb46e707502e9b64fe6471e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9701f9d65baf76a3d5098041e1541656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805742a5a18a2f25587ed231b809bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af67cb678730a23f863d9781f959bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e96078860655ee0f9027384e0e7899659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bca261af345396cf9b5fd57fc455c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329197546e813b3ee042870952d782e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218619fb5e375347870a4d34d9d2bb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac9ef14d833ddf9b1b77bd68e5757663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96866e733d7fde9687435980026ce5cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2521d5b029b4d35786de9e305da0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5edddee975d0eea318bdf423ca89d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21276319e75144a01723de392426d209667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab7f796546a35f1e9b46b9841055a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb696cb8947aafe143ee1935fda331669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b40ff29da3fc36f241f992d8b8157670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d147135f85e1552dbe2be3b1d2f166671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341346dec1e6c898d377bb17467a5f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0a00d337055924796d3cf01a1e2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea55d86c8641f88e0bbbe50269a45b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3274da3b151b7e405b2c5c2824524675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83208d825150b5e4309acf2f0b8c6983676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0893f687ac956ad7883a5bf3f7744677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165bf9bec0ef54d665e1af07c411194678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b8597f95140b57776bc0d268705f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e87427748ffe71b004d142ffdc41c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259fd1854f31644028235c8da30812d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a0dc96f823ddc13ba6708ac398a6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c528bd7a84fde0aab0b54f0cda54890683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e868373b28ae0a04504afa8df3d8f2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f06374241155b362269c73c43bfac1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5021731dc17019649f69f7f9200f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e2af2d9aa31c84b0c21b4182ee90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f04d1fbce783459f645662217d2939688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe4975b858f2061f037a434661df63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb320dcc6d3b1d8733c9af27124645690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d73add2837efa88ce16dc87599e32d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f4b7788361f102247638562b9403692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaf7a9ea5ed32ae085f64e046a8009693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa966ebfb110692243694770e79fa038694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d33eb818ed7242b2f6ec050b703db9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff0e8c7fa6cad32889473e1eac78a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d52511e406120a694d936410df8793697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c593d0ec9d00880802b53df7140e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396dde819ec2a2d341bf81772382b35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc80d24a571904f7f2c0e366fc54eaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c099524277f2a720a72032f5a9cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf81e9b96f69f2712a76e846fbd504e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5834839006ba4f852357ffe155cbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1e8e026a5606d3d9510b009befa85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a47191b168b40d7238c74e4d3668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c10404c18e545bf1221b7fb8dbd38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87ddd39abf04478c387e438901fa3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1a00ea1b92726155f827891ad995e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bffce6377652ed85c72c239bfbcbb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a63786d5e216907127b76fc7f692ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b162cd3c77e29549473e07b54e396de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a00384862a5946434ded7fea34ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dbae0a26bff51565fec0a4af09b93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34312cd3c35bdb85b248ef745ce9f039714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305e3840460ab9f3ff52e6d8e83e2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4e683a80c10dc89fcee070cbf171716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abd60a66a12573c0718e5223390f9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b4299a09c6c7d2edfb0a0260bb28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358692f3a68dc86cd9fdc0f75bcf03c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca962649d50b7f7b71cfdc753c4784720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ba8103715c0cdd754cbace898cfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e47fc40f4990e495f4d020545cbb6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de621b7b8f635c95edcb47d64b3fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af22768e8e9c08f3504756c181b8722724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcab04b750c7292865e4e68dd05007725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba2d182c46bf03c168f6ec35de2c95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c34bf37df328879709bcf70ebe6e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e086d087ab2d0ca3ffa1c6dff4b144728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e387f3c2baac4a22b9312d74b96cbd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaec86816cb38db9ac9da1af1c957a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abb1e748e44ba43822b6ca511fce83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6cf12e2462422d3a282ec3bdc8d3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6a3193ca2b9c358820ca37e3729fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119519a6333bcd1ee99c9e90180de175734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc643af5229b0e3c608cdd742d05a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1121d8536c097f5432973c2e491f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f9a26eaa2eacc9308ddc01417187a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70d2c72556c8beeffa8c5dc153154738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44969e71e9017c963f06c8bf1d5cd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4ac1493cc210ad3a135cb9aae4ff0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af711ad0d519b4ac24c0a91ef9d27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbe4723572aed5c754d329eacf2932742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c9e19a89e44e3b2fdac0fb220744743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addb39bbddfefa97fbf4b352ac2aafb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2721c36154750558bfd973ba32b9ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f0628b8ffdbf7058d7c345f60d44f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b65d9423a153aee9d175ff0ccda1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90322f5f4a94e0fe55008619b1ba613748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d7355a5510cd5ee55c325d85f3794749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc32a5e6a1a6a48405026513deedad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d9eda1d4fd0f415ac03a9c45dd90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99648656d96549d28d1387fce22d6c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31e0283eb4741860361856babf289753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea45a093a175502531faa5952d73c50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615e51789fe18963de84ec86b3d0ed1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c46f30d3a62801f66ec919a7c5e24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6cdab28dc2530182870f08de1d269757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47aaaac9769b4fa1931fe9efc8458e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7e705fbd0bfae9bca72acf5442cc6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>