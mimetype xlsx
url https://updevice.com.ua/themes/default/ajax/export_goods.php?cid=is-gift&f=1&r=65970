--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3767769fe3b93a7630965af22b9ff31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257397f4ed6975b69645997aa242ca552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f94c5ef6f6893e61c725ac6cf81bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74189c45c6ed9e7f16462eddfbb060e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21d8b84dc0cd7d1fa4e4fcc1d40a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d07440cab8956b3360934a7d1b3c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853dfa332c4df42fc04d6edc10263cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c50646cf35a08809d5f88d9b676d698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c72e1c96ed5dd0e4724d399645a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f735f7f9851a4918333c8e8b53b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b9b3867f6276f1278e936b6f7ccd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c151cb7849f2a80ff90a27b95473512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180db433bb197347cfe22813d96e71b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ea224e0547f1b1efa7a7711d74c0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72dcd73642870eef1bbbf8059077715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd55b503e24f5fc9d005a11a5015d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845814687d7c54664b7533ff5553ab1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2091832abb4fd441973392d13da2ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a415b60435f4d7aa85f792632172719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a9efb1a69ed0ba25f2dc60e44f4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc8b6a7610263ffbc6b7fa8f9989121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f7684287e172249060cb505aa965322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65579c6fcb2942288f9d8d68d6a70b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c998691cab923175051d77fbca708b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77059bdb0b894f35dbd652a4c27a724625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18eb4b661df31a22b9e0d850e1a01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84809766baef88a4de7e0a2f55ec674b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea6a488dbede2f343798ef8af2b9df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6feba2b379fab024c97ba3ee7ecda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b2d5855cab2517c296c519c572b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d2100dccd76fe3060a7de619a072931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde6ea5605738a84b1a63f194d32d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329535138522b8d56f4fbe3792522a2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c188da5d76c9813ea152cfb66ae8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae771c846da4ab5aaa7bdf4c82eabb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561af88abbe866c5dcbded76357c90736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcbda913d3bc56c89f79a4b2811e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47490588806917f0fba9939f8ad82938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600598a7f9aa783004171898ef26391739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345207c142764a668034aac06503f5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100ab1c1e4e73c055fef94f8fb7a8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085df038e6c5b1c14363f2952e4542b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d18cc64e97b6a7fcad2a1c7372921343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12320a5f3bf05d27ca0067387f29e5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e3bf4900ec45e039172a470bcc5bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aefae6d1fda8158c2c9528c95128f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd23b771dd3cdf533f49138feaaca447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd24fd6be4aab3fb17ffe31b72bb72948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f47cf8e92723f7bf2e9f2f28766bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334640ac925315a419db0670f023e9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e6a745955090fae29c2f440207fb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6978706b6725377d96702ea10205d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaff4a44859feff7137ec5673ef0af153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e348b42794869c01409327c9e49b2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae2910948b5178d9c5b5ec697d58955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd374c72718ecb97145adf00f9e1be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b908842c50c77e4520734ef89117e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2641ee03c524058300b19a002586558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6d3411795b9737730d451382f6c4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397eab4c7b08d8f1db57a3cf27e6fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc418994c770577b5f39b75ef53e660a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ab2835b16f3a650611350cf2de40f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde11105ec5cf030e147eaaf7f87134563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a6adb36192d88a4e0c8975d0c5e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc61789fe4cf817cddc8deca762b38c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900e8f2f7af82d7db657bdb744d788166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632ca6da33fe5bb5533a48b1eab34367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6181c5082cafee055b95e66703e18ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea2125642b5db00162920b6e8556a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1d04a4c46aab407de3c9c0745709470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c473dff51ac14d252436415d5f26171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c0f045c5472205bfe3f7f8720c95172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdce91187542e13b4e49ca7d035d2b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f457afdffe345fda8b5d95679354774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a773a3ebb5741d2aef2876f3fab98c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a281592c8f3b04d07b803a70ca2ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb75013397d0a8acda14b5c8382b3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e710bd7d1c29eabeeca6362306a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a76cafd7eb50c68354342f6aa10ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa19c02f55d3437195363c478b40cf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14b79fbfd434800b6ac7d0095370db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2fbd7d555d02df2c72470849ffe282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2afa19ea3be69fffae5564a1bd52b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4084d7c42adc568475093e7cfca8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370708db3e4c0eefb215ceefa87c9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459a6faa31e11ccb7d9e042a21c2e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff595453701a9035a5c98bb16c6ade787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13dc625cfa94e7920565aa612b0e7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892ac0fcb6a1eb321c9b9000ab0dff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639407cf426f0fef96dd6d629327a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c839010e2f8da88e44d1dacedf8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15307227cfb60eb3736665947ea7d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e47dd0024c39c134cbdf502ec2dad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45730eee87aea28ee1f4908c8897cf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b281f020821628252ca531d3b72a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d737d240afdfd7466f01fc63907d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58716bf635463ea20b20ea1926197cb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affdd5545c20401af7cf38f7e31c11698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70ac10cb3d8a621adbeb9ff123cde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68fb2dc77404fd8b35bfa949d4db2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396c33aa950af16e7f6d068cd29378e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750675252e40d1edd67f7b935a3a2900102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5beb73de82e235caf2c8c6435cb581103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be032295456f9e21f6117a5f92c52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d8b70c8ddf9ad42bd1ab0f3f5ee22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb00c03be4fa314b99e805dda2dd51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5029247f7b6df5be6c47ce62095d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31f484c2e458a0964789ff3c43664108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e63c945955a142cc38420e91e046c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcf123c6fb1518b815a6e0679c6971110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96fa018f58b46dad03b6436e06cb0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7402b9c6bcaddf8afba8cd8fbdefc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c0c943a441bae52963d21624feee4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6f19586f32bf594bfd6049afe3aea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf946fae06f262c2e0cd01cebc9258115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e0ca0a8eb03602a86b69f139cf8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c152f09d7f392c4db56ffef5d4db43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be472e52ab52e788ee26fefb7d07e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25d0c943fd5fac1e7e5265f66273d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078a2402332ed0206f12faafb932d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c20820d36742f2dae628589333f46b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80bd4963bb62a4e3cc3dbe40286335122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b961ef5cce091136843864d09f25c03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d961da43851857d6df226f53fd8c5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636b9d4ae204004b956dfb03536313125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377761613c6609ce549fbb690f318d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930ba850f39bfdf97154faad7d69a58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a449a11db709fadade2e36bb1dd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662e82d6b6ed6d77182b5eaa76782fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4fb82db8ba5e6ef5f82232b3c17f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201ac112a5ca826d68571322714e10c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36191cdecbfc31f95906f21d8b6511a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce69d2af361698318499efae94e8f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ca6cdf52f9d1788dc6aa32c64d258134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693ea8b96481d9124499101d32f274135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb609900797fad4dc5e09fe2344d9f1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d17ab0126ffc96c7b0e9b21f18ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124527bb002477c40a40e23a7be5866138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca874e6b90bc067bdcb6f4e95d10c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d02d3d532ba75afb256f4f8f3e99ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24a0c8ba7cf0d31e9f1448dd15f21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff812624c3e3c7e1f1c978e2c4375b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84bfb8dc24489a2730bdd3e6145326143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edd36224b4295d62ccea54abf94fed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a66a1d8a39b6db213ef56043e059145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b93f8d9ad5bc425075230b00c0056146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba9f362c051b64ac752bef0f58095147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a535c718f7b6cacccf9c50b7ebf7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b1755df817c54d5b5b31173090e30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb59dc0dcefcb76d360132984adbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e99690f06406d16e2d9b62ce400b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f63dc3a344fa299d426e4167252f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d15146950e599b12e02ddfad98d8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb39abfdd7f3cd3d0293ce7f9583ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898b712414dcdad0ce5c22e83fe454c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8ce6f6879e5d786fca3550be8cb8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2822a9bcadec21687e31cc4ac757c78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08014503b8990fa0de0ff690f7d35dc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b0e8fcf35b219df12b4710000156159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da208e1147ef0078d82e3baa4554047160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366820fc090d360a02961df016f69ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa3c832c9550b9d6baab02456a16e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af374f7724857bc4bd25072a88aca71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d0f18b721c66d4033b254b6647a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b946225ee54dbbd1cee6c15ae143e4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409288f8455c5ce39b2e5b7a20d45f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519fb66a8da0aed798c653a970cf73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c7c8b812b7fa0cb0401cb9a67aad5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9e5eff8a7b685ce156ce7a77d511c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8911f4e3caaafc16263c857c43270170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da35ab98e4b69656b1f240ce9ca31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3f52163b0491ac6d1bd738e250e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da8b92f0511cf7a1cd19b328f529d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0cf3af8a76226c89621ea22317dfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d2a961312de4089beb1417f0f0f7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a45043ea1cbafd20b5d07d8bc7c81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963cb9df399a4504abc121a1a489a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21036e78d4cbed29a4da68ec73ef9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380435620a984134015cf00fcf19fd35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d60260fe8a19d060ee6f77afa3cbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cb7c90115ceb7a3eee50c3c67beef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1394616dd2795b6514f49e80e70cbfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d754fcfc371d73059cb52f07f5187a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a963cbb0a58f283c58f86cc1a3435184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5c9b253febb989d29892ee92faae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8a974a6da2e15b4226d146b6c77a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec8401be19866b24302c054701ed8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4c41537f397f5418c34e5e555eeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62943dca717d99e57742cff9bbc8b635189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccefed73bf6eaeb3dacf8555ff0163190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04abc35b05d277b82dcd5814322b1a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45115f3b23da2809e0c022580ad1b975192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4da182976f45f260a20af8f5279f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377061b53b6834fb494f797149999a92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15ac66037306b39c9034fbe74ae29f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e983ab7ecb6f879c9fd964ea5915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e3dc787ad81ed7ad93c658466d33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a815a039370a1d3b78b60c3156165198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570687216877fa1e68918f5ae149ca68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6199b1f3d51c33651048e3da439c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47fefa4e80a3b19baffc6441d310aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb18b91b0c4c9c7da1f424dcc1536202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ebd1a73e05e1122527dafdcca44b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07d5cbb48e3a7c7702ecdad1249b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79da2da385c4483e377716efbbc4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc2292d72bb1eb40589ce6a44bb678206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0785e1d8c8056cb655f1b0e0082de3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0562072ca52480ca6ed934d7744500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a0a6c96e15a5a9360d31aa4df577209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be879f65452058ce3e68a028d0acd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b836a74c19d0065f23927c0664442211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae6b64fe281e47591fa5f0aa95008212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b677de99579f048a6189e5c3cc515d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afd1f84e01ff89904baa415443c285214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc246f795b5832fd6cf344a381ea645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990bb56c52bc583df9fcf3de02f926216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4d9de68f6ecaede7f9bbb6c0a21ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ddd6e4ac5f29403710f86a867a460218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862573665638592de33c159eac666cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba1d557ad94131405ee819b48f09b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d652bb5bd9e9f99321bb3d3918651221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55317446bfdeb11092a70e7135705fd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9cb056683829f4d07284fe21515f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa3bc68f6141012fb63da442f7a418224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6c897b0d17f8ceb137fd682b3deea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce933890470016c40199cd92d0823a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52aac9aab36cbdc34f3c946312b8f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429528f02c0e40c495c5d1cf2181518228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf980544492ccc0f14d81b8d80ed1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f04fe062e4e0f17a9e788a64e561230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542028c4cd190768188405dc3dff8a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221db3dcaeb8bb18c8360b10b1f89c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8af44073def710f7b3d12b92768029233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b593022273713d9db1ae89e94f93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd4d69fd62baf5fa1cccb45c4e945235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a6942827c00f5f8b5c124bf059c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598259bd6c1aabee597bb304769d1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a53129de9e36557664df2490bb25cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778c536b8eae55aca420de3013c08b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebd30058987712c55ec86870c84255240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167a364a692ed7f540c549f4e1e7417241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bcd71c836b43ae6d9447fa49cdb53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e5485cbe3ec675bc3ecf8e8e9907243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d079146e5acdaf46aa9450fa543bf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98998dfccbba2663988c74b9b4b5c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dd2b5b31370b40abb50262e9a9735246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dece427a9c90fbc69a3af95881617247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2e3efbf8d34f773fec7b44ff02be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18851d2b3f69fffdb57e7c490c10cd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d62a392926f0c7d2a5f9da2a2d1a0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813ba60c054647220599494b67c307251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc44e40d5aebccd30d28399b2f7c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6aa4d833f6a82565891446ef31fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb254a791bd18819866218a8c11acb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d2ff816c63fc85f52599d6934041255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd497a2e6ffd2bd368145bbc9983f663256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c8cbde4482a550dd9e5eeb3b69a47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c351216414dad55cfc072d682d8dbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4092f25f76bbe8c6a0527a537191d0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fdf0d44e25da5af8a96f7907494e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6ab9874a1d8713549b800ac3a839b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8197828d4331c611900a00a89b21436262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2cee3f49e8c7589edaf39bc6d8dae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f3772a86470ab621a69135e7c134264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fbbf9943e856bccd9fff260b03f55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc0c02eaa3fad3298f0b3407756f3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b55fa901c57bce98b842555dd2d373267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273279a98e98c405e4f353d2e9ee64a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7dbd6bb85347b54d6a7c21e716c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f755cf9dda4e7a8fff23e51ebefe0f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602469c56628fbc04f3cb9600d229805271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680f994f7f83dd529d3d698eb42755272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd035d1c004de6f165c44e370e8fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc084fe146b12d1ea31f79ebbf372bb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd01255410528fe77db23bb712d9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8784ffe6d912c2beadbe5e56628c4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2d68e2e6cb16e4bc07a88b74a233277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fd82488fb5779e77d6f7da0cbfec4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f6783d153f6ca6d5e8aa6ebf15819279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65525cb0bac223d852cdb1ec5da49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3bfe1256e1822ecae360043a4ca13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b805bbddaf5dd8289d8449653edac00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6536ddf7a6755bc677d090708f51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7aa0b286fbcd018b938f0c2c4bc85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc93a653b7c3aff4a68069bebf00d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90243b54bca1101a306889552f33bf78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b71ee0d7a20d28242dcf7c16c1690e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6225552c81168d770fd4f7a6b1637288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a81687851809a53272bc09fd2249ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55375e1a636479aeec956d403ab8c5dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062530e258ca998b61b12c202606649291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab177b204d74722dc49c3ff4a2c722a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f636f6463dc9f4e99efb928597ef01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bc912ba8cdd3878b9d5aff7a57b44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01382693bfb46fe342ef4c6cc10537b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1832a1bb99a391a0745f3f67175d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cff726fd38f5864aa6b564cd40e80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f18d38f3d5eec0f28cb2842d227b36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4396b4f37820e692f7cfb427b88a3d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4afe2760ad0e317782a4a7fa8058f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75944ed0dcd51e10587323a485a52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ff60c63eb7a1408b73223d238f80a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2f1548657a4b251a82f3f55713d85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef52e47ee72a561c5f14439947eb37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f460aa1223d4427b3e52018fdacf898305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85674e784c596d02adb192c38c9aa10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179901b1faaa595536c0205ea5d3e3e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58cbaeb8429283de2d63ec69eeebf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04541f28b268747c891e5ad21a8fa1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5d884a56bcddf2d65a9d6b5e25c08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4e39cc6af6f514289578f66ad17c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577746767638628346f3d6abfb8325f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6189350cd680039ce1fb8e20a088ec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ecdcd8a29fadeb5ba6a427bf0c31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ac8cca23de11d3c070682de92530315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be0b78e3d55a90edb3a21a4ac24f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c7a137be3d671696c9b905ce39a0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc7b388387c0f541c0ac29315cbbb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995a2bba38d8f2a1fa53b6d70846cf1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b1793b574672102ca29088fc488ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363fd08bfd009389ad8aecb70706825321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da678c956de07d48b21adc4dfd800a48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc353c4e45db7bdf6ff780fa41d023d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78102670c9290a9c41bf530802fb19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3aefb4c656fbedfdb5af11b093ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbdd99dc40b68b36c40444ad6f4f1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24ca56661b9546506a6407f4dbabe0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e654a82f22c4735d2a7d0d4e1eb1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6338493eeead908e9f1c65f970847ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881693d604f138eb53992d7ff1b97fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bb689e4cec51a5640f9f0699f1ffb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ea8a9e7252160dae6287c01267b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef8b65ec4fc4127f3994380c23a53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d555237c26b5ebca90f7d8e44ca7aad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe889353047383b3fcb5bc50714a58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f126b8facfcddcc391762fec7e71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc3b999947cfca8ef81196a912fc3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5057701aa00e4b725a8d7b87b17a56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86428e2c405f15c06fa3bf40f3f237c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d209f68f0f52422d26811411b7181340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf65719ea37cec2d620d6da4fa7cf88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc903198921459e1c48a7bd8b0cd9b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeffa53f05e3e188da19442c40d2457343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b529e317f8e9e3a830f73e3877f7e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a70a759673d2416045fe1b8bee1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2430f721ad726931bfc4fe060e6b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c64af94cdc7e356a5798f618706b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d62210c8f3d8e57bd309d1450a9c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8fac6bd488be6d3fa02ff27efbc24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20376be3891e7e66dbf3557fbed52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e047754c5cb6deab14da6138f8abd5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622584ddb4379624f8c58dcebdd2822352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5caa5a76e414e146db435c2d9a8f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae583da7a67eabbb13b8027aa6482d8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde3ecd4623b88a30be62502a39112355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd70ec1e3b49789c1c52bd3471e941356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995c3002e90858ab6edad81186a6da9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb936a267771de8cd5d1d227be96265f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5001c5c0168d4591f3d525bf42b7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ccb0221cd57ec1274ed6220f0dedf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f490e595a11be2e2230ef664a81f2a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b21082cb033bcb905caed09d504d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb3c4b6a147c3f4f7de1bf759e036363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e85d5650328c4894d1e5e0bb10b5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf92bbd1801940187189fe04d7ed5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce1e6b4b65594f5c029fe96c7ee674366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43938189aaa5e09ed03bfab59f09656367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b04b52d9ce22d8858828333b9dc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddabc658cf6bb2298e0955baece1b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223b2eff5f8245c471bb00fcd52157370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb24b8399d84c498521dce07133382e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304c81aa178126856a7b44d77df1846372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb259e17926c21e582445f4964664373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abe975ec227ec21bb66de8aea222b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25000babb5adf3006b648215abb8824e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d851208e37e6a97667e39ffff57b06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4aba481b63e942a544bb6497f1d21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ddd0a47fdd2e85e9c5ffd0651a44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480aa2858a977ca839b9e7a330b9016379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e84b2e52078e8e87c61968cdf7d94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98998ff865391b0b097984730420fe7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6924a015bbf207184fb25fa77341090382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f90e2049af045a162b86a9f1b95fc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eddf4c5ed6fc069317ae592934b61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601ee385c6a9168d750b63a046bd55e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950077913e2ecab1c79bc58c6920083386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c61c8a34787dbd41e21d7b640c04ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b75606dbccee3ce5be7fd7beef27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7cabe6b61dcf300e00cdfec906701389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e4bca565a6f14f8dcee8a881ca4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07b6a10db65cfd0deda3e72c5f8a4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada56fd01295b9e2c494eb6b5721ea9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a225d942ae11130341f695b967c14e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5955084994156572bb088862daeb48d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c783f3582646ceb34dfd6c6c13194395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c904cf36cad2cc9f3eb38b4368907b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738cba7aa204343172156f1ab94f99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c5831517641afec6a606d81e90c69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3532bf7f75341adf86f13f942849c98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c25206aeadb8663c299211c39cc3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d845bca077f2fcb59ad2f9dc0e57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15ca322a8bda53003e2f8076e66b54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50b513f49e0cb1aff5e2f9dbbd682e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cfa4cd49741d55d72251fa26e0959404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681011c10c4cba9080c15e76491f5567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99799d9effbb5b7a58791497d848d705406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ac1f42af41d9683031e4fa11f00d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db0d773b75948d80a58d478f2977e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a0fb0bf664ae0586ce1209780b3c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a3bedeebe63edd665d35f8bf8cfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705c0019009f74a3de891929c49f21d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63120005a44b72c322f5142cc8cbda47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48c9a48a6bb787bf28a994a0e2e18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761dc06a5007b235510707d6f3a2bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead86889a3bd2bd84bb595acec2656415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b811417380cb11b20ed807a2dbcf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae37841309f6dd013db18d069e3b2b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e114c02dc0da0af6adb036a9f0fef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb9ed17493d49c734625bed9f3a2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3002f327c133a53907ab1226eb407f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba33e020fe2cdf9b3264a96be3f08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0081052b205f6bb555c7deaf8c09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a0cdd41e066fd38db3059d03952ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b2f392580064e7c8a078a805963a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d0a5804dc9cef3d00e15a2f4abaad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5533574cc25a83998a9acce1cb24d1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3b80b834088f9b2a55341284f502a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392c8f3516b305680ba3b202e4b863428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbbb1d072e280a8e8509026451672f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f05c90dcdc9b314d74a21c40d4724430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf87ed019383e7d2266cdc82fd5484c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e24ed4b3c496fdea2eb90ddfae90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f1eb3e84c644d11e373778341e76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e16e4a25446e581b08c49d9419a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8f6bebdb65f5db11636564a809f9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee83d7c32ea7fcc78a6a4dc370a62d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79758a8ecd15628aed3527c545f1c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7640ea8a7f6231dc90b0c685e7dbee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b2c6e7b9e6308340268327cfe1ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db0cb6a2cc38b75e748eee823ca5e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23303ade8378a0206bd400b07cd35249441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d270116c10b1fc3e12ddafa32290be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af6eb3843a0d7d55d66ed5922861c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d97005e5e402b4589412f38deac8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc43a334abda44dc57626228f3ef7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0a345b4b01574839fc787b67b780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a580abba388253cac97e1bf1a473d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d13219349d02cb9851f63f7b7552448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f657a1ae18d62a42964bd0b7ce99fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b687a681b8faac14f80e7b3efc7795450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cea1e0c21104ce9693927a63955ec3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9b458f2e368e99cbc358371883b42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33167f19aeb92083f67372c0ec895ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410f47a0e89df74d39a089322080ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54652c95eda89c03f78b814903885c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ace5f190d54b111b1ef8d826ec99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdb8295d21173ccb9380dec56dd91b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224bfc1534bbb4202d9fc98299c6dba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73da5bee1d9c329c524d940bc42b94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4573ff81f2a5a2988168f743ea4510460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370f576553e051a55179631562113d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe806325917dc4d7c0bc65e04984b68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c3cd7beef205097288a5b8be7d58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047faf76422f71df0d617ab480e74602464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301c57207b0402bcf20984a7c6b63e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff097054e2db02e9056f83d86310d4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d110d65ccfcfc2a12cb5415979b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0e831bce49186ef35987276e90ecf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130404aa0bbe574ddb3fa88f51938e3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c861feeb2c367492e8cfe9a53ec4a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb8a97ccdac937c3dc9703741c5c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e367bff3b5edd0e221359000a4c9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ecd51fd62dfa6c7d945635b71361473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65ec2bff95a4c4baafbc8291a8e1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3ef81609c50682e205eb78f5e7c35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6a970783ee9de73e43e2e88729ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5d411cb8b1427f75c204ebce97620477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04d029032365ba360fde62e6c79e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb8eeed54955524e60d90aeefedabf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c8845806820de1683f59a2f5317b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9badb5ca31d51c9021ec8087612d1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b4309d2691c5c0682832251a2d44a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e13ab947cd19806a7497eabc42853483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e775af667e6d3dc4e086821a4e4f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2da263d53ea48503ff222ba09a880485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab345f5b8c071374ab4c494eeea16e57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834d2e1ee4b4855b442211367e8dd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29523646e8fc8432ea87f457a98f9f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582257f283196d2b1fed407cae23e56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6207a3b33f58ddcfa399fbbc7b864e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f697b1e81575bc1c28d02b163a1fe45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce438a21318f6052498fb54eccaffb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abca9697c7114fe66da3d9b3a10ecb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce190bbf25005621a12711d0993c0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e96b151754c30994da4e422a28b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf681e08f36b404011137d1643dcb8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb521c6e5b1fa0ca1c1cec8784208d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aecefb920e2fa922510125aeb7c7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c984282ce3b5a47dcf70d318bac3e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780bd94159c234f3ef4bc76f6ae6c2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b604f1e6b2e77f5e2f29601eea4571c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187e997dd0d543700ce78740f39de3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2d73a724d5ea941b7521e7e25b4ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3efa94a1e9b761c24fdf6b110381504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedde96e3253ada1b6f3ebac3eebf8b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b0e2f2fb0011ce5106c1116cf5da5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f89cbe19e792710355fd2fdbdd77a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687cdfda93d8375968cd4047fe48387508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da960361de09719f1a192f36f83ee33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c0adb49d2a26f0298483c8ea6b21d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e12d0d7a0408f5ab10b1e0f35384511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ed9c87062fe1133822ccd5208862512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e335510a4f9ec54958057a5131c177513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c8a3226e7d7cb196e701396e6e09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d0d40f626a05332764c5e802fcaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1dc5ffd71ff5e15c6d6773eafdbc2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7a51214a3b6ed936a7e6771e1e6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c2aa9b7b1484cc16aa7d69463648518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434420e927a0acd8d50eaf260ca59e05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ec2217cf7671740d9f6717d81fff2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6c0d28115dcecbda1bdae5ec19088521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617519916998bf84f759eeba5730ee6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee123ead2b5188c08c0bd558fc1a31b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5de0b07643cb0f24e5859eef1bd71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038eed503f77ad17b3a024e1bc225ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d142cb767216411d29ed9da81853526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d422301995b9668bd899a832c4c71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f6badaf6fcd904f613a9f3cba68a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129bf7d487d1921c5df636251f5952a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6101fb93d43b8dce36a4ad2462ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cd819689d087303d0beb36dcc989531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1cf26c8efc4c6ce87ea4936c24d6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e3825c883b2c8dddb007c4644ecee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2ff31c1c81b5d23210ecc738ff53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7c009845f60a795274b5ad56353f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85cd09d51fcd9e62ceeb6d6bc904f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90ac70006cca2d79c487f268202368537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f368c45026ebe1903bb66a18f13b5f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8bb64b42884857ceeda31a34948ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c7f9b1113e58f79d5f8cda594ae9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f22b2d4114767728bfb72fec191f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b23a3be6dc727aeb1a4abadb9aa98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c5779643588ffdab0e03aa57358ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc645ca65152db30a9d3393501b5384544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241da28b7b4293d6ebba9b17eff8234b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74944a58a475a4bda72fe41138e17a5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37feaf3a6f1becf551505fdf168cf49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bdeb181de3bb5a4b9767da151b152548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33a61f7a1540b5be14ac67691129b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9253e8ea133537cb051ed2e892ba43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5cbe6d15c92a861d80df55e8f44f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e1de6726747a1c117828b5bbc3ca9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db8e9f020308ba7da12c88b59b69f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0ccac5d68429a9b1bba8c10bebe3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce4608fa97208ee703142298587ba6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523e0c93ebec7ef5a68109cace786c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56756d986e43bfb70a59a25b1c00fd5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5569709a5299ea00498ddae6b69de1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026d42f48965a001ad7dae571cc6910559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a048a987d613a3c8dc82996c4b7f19a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58200c28f02c292eea0181779aa4d0d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db044284e73703c34084c579aac08b15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d428e26661865350c164ab94fb720f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e7e5aaa9f7ef74136cefe0eb8f5ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a77f33fe1897d75537e753b4717cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9300f22fbbb2553aa5ac33f883476566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2b2f1c14872063ac62810d3a26ac0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709ee57a2b8aa4f7fab91720c96d5cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd98cb1ff4e7811ff9c7895b9d0c101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f97a43f64544a94ea00ab3f3245c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd22c8e26551e491c5df8fa4949c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e42d78eb949422076f564e9c6bbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4935e18a52d71e8638db0b0636cd128573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b9884a177e1abd378d0133707c30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f654a16421fe4dad184ff16a72efa9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c140f0576021d5089c3f63dee6600576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc53e86ea7416176e8f0a4c22a6540577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74325e9cd28f5c595c735d604140ec4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc82b259439369bf2dace63779f42c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a4836cb2d61401b7a1b548c94d925580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52231d498d436723fcc5ed0e1e510e52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80ff58465ed647927d01a2c5bca07e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afac1e35f8459cc197cccfa37ac3cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c11da3f19d183c5ff6209ba98e13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f29dc3ab488c0086a2708f665aee7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42ac8f75efd7f636e06fee274e326586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b99e7f28dc49ef86971f95d02b60a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e271a33b647b008963971dfb0c1727588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145697c997e04b7d4175d6649a1652d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0107bd7efd7fb7fa2f6eb4257bbcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7992939e5fbf390afc1c2178957e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe2e3a224ae8b823ae246792e97481592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059efc9a67684abec5e68c1728872b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e070185fe8cf821889f716a7dc94f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e7bf1271f3f5af0e9bc065710bda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48c3dcd5c7270911b4509cd1781cbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1a7f50b1317dcbafb4c4783cfd47c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b862ff24ce6adbdf62f476a9db742598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d7303896736a2c7e56f2a8da4247599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb67fdc6f913519485acaee503607c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d61c3f8c595b3e7a9cb2bb4ac232601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17c1fcdbabc03ad1ea11477b2851f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da50b8324158a776c546185a6027a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104e078d63f57df2051c7967d7f856604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c720b0af247ead3253f4eb11cac2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a5bfd3d8a1ed044f159f6973fdd18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d78861c4cbd75ee0f4c8d368c4680e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f2efcb741bd2dd1d65756fd15b90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cdaef1575ddcbcdd1b7434861f969609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8c27b918a188c5e0bf0c8bca93ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625875942bbeb466f8416ccd92346aa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f8b148aa6f13c9f39e5faf995ba00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d080d9793f09977df7f1cac4c6f35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e38a470796d28427ce5bc391b5bfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ead9706cae0f7f3317ea980ced59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9d9c7e2749cf3387edb2c5e4f1ae5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d1d09cb07e658996c082499a693b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28ee5eb45130efdf17ffd14f39a625618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cc02809d54dec17cd45eba127396b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c3dce9c620312b01bf8e86d763d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6387c57bd8de2e19d1bf3b8c5283d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24766dc9c14ff3dc08e56909952a1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5028b55e96bfc56d0b73a7f9d0ed2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aa9832f2b395b0c16d9d0d471824f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf0ee16887e31823f455227d591c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9062a05b21b10ed5950b2486639412626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f82ec950cffb2f81d416e887597621627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac748295749565c5d18ad70c61f3da4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecdec6c87783b6ff1adce93a4a493a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf9566bdbfd14e74e93bac4367037630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39f9196ee341787493418b8f9eccb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e619188d544e08d11604dbdd5863632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722448b88ed580f8439bdd7b1b46e9f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5d2135d0b9e36a5425821b0fc359d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55234dc674d0e5a7cf56264aff40a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e13ebb7e3641de01d56dee4f2e70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55390a6d4ad5eab2a646e5173152dca5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b8b908e1d8d50654456ddd7498ce1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806401e292837c09e4cb5ce60ef9367639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6fe56aa299df876f98b3af649a794640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654754fda09f240d4192ac964bd4ca1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82e001db66d973a274756b108e58c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c763b87d743f2e305948a04781c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd9c5626c3084738b21982bfddf60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05682ffe06a7877f762dff65051f367645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b8ef83dfa3e56d1880caead487f13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd00747ba21be8911e2a7a463e6cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb1a9f1a82380e5cc9a412b508a7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7875c466886a9079adc8d2001086c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dab79a6458f2c0460f0c24986d397650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833a4339c91be7e06c060abe93c133b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81dc6d1283b96486f6109683055591652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9328daa46ad87e1842ffbc5f4bb12c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02257ebc21575217584d10c81cc93e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef582beac9a1267556f877656d7a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229298e503c13e78079b54f2ec69a13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ad800f6b40e953611ec00fee900f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a92a7fdada3bf0bd1264f24640f6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a98744cdddc77df2deac02fff2507659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a091d6bd266779376778da3337e27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206949268b294509ff4daa36da75bc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b6087f982595c2d87d870aaee0cde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e3e088eaa7c4ec05e0913a5d6905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe491e199cab7c1eb98a295ae62c82f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6930a9998cbcd47af4fe746bb8caf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a5b1a2b23e2059fc88d183e5467cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5490bad63076b50b1d322df35db8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae3fa932b632958089bf3018189de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862e060855afc655f3e1f4a0d95d571669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f0d5177b413ab17f9b51b1a7ce171670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769d77c6f90a95e54d7fa80d3e0b512671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4282903665713445e282b59c21eb25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94140dfcfbbe540c71cbd9cdc774d6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51703a31b2959dd046770faf0d68933f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311b61097714627437445e7955a9f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24838f1c2cfd8bfc4a94b17ebab2653d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2739828fc51682900110c79ee017677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dad30f4f9b857005504dafe0203ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e58085a8e7931d3c2f88aebd0380f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021bd0c218da5b10465b268adba8d54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef82da2ae65cea8084a35e55fe895a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b652dd4dd8aedc8d166adae5770e4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0839baf790b17be8589ff3a1ae656c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f35643bbff444c4d4141cebbe49b91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40879291ad09f617e338a11c72e3308c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f5f45b1e85fedd0b031176abd783686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98324d4222a3cecece4df84ea32b15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7ab525883007e561007c1185b2cb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39230c50ab7de690ffc2a3511d1aa31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e88921a473dc93a037e4ad66dae2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e84988035c60625860dcb066761626691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202113f3461bb20a615d07821cd7f17c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd33db7f21951b7e3a82017ced6891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3cc60ca5e8860ac6789d9e1eb4b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3139c9cedaf31d47b277efdfd74395695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb51e4805cec869e38a91d0fdb731df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1031cadd3d79a45de06ff2e1f7196697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08d98f62b7ec1e670bd924b5fd5d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294d3c6ea5dd53c5c2caf9c349c416699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126333f25542fa648bc893d2456de6bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a69938ad9924ac1b24244bd7325def701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e7cd7f771232d46a6976a4deb04d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463d7a2759c926ec91c38908e352da6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff7dbdea88071acbe3dfcac708c9c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbcb40f3a8bc61f3cb4177fe5d130c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d96ba8074f180e357d75f36e919ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1abf53b8abc439eb61f85b3bd0496b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edcdb53ff7029189f32d9fe17fed8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ac1d3fa712d2595f625560eab5e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead79bb2600c17f2e750ddae3e88dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b24a69ecc17073541612c6371a0ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477819f1c56650b6ed1fbb26effc056712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779f1fca4102bce1bab46cc567d2d77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1677c50d4aa3b12c6231fd33b74077714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871cf01456b3f6abe67febec6c1069715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542601409adcc8f6379180f2aa6080a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9daeebcf702a2a12cc2f1d36ea6914717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bc8dbeaf9a65c4a5ccb3485c53d3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285aba726ae4eb4ab21ebc0ed502524719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e67bdac7ac0d8fbb1cb3a4a00ba1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7dd2c6c4f9d06517e29ea36d097eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4821af8f18046aaae1bc91c15b4000722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423949bca003bcfdfca8c7d98457829723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de449516523c34e9fdfc30ff37e89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cef2610ec89c4c65bc637d0d98631725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0adc45ecc43e26673193a390996ffb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9dbbdae3698e3ca05e1ff22f1e70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa85f6f1fd4352fca1eefbba317c8d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d63c5b6772e6a66a4389cfca306ce0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d5ffb0448177d863f3f11d6034067730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3fba085da51cf18a3b76cb1c82d54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c894573e4f4aa4beec446af52b90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4bc6109f98b08e8c92fc33b06ec09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c541a4ebfb497beed0ca7a4be7188734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9130adcf3e5082394c89d90bfbf8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2238428cefe5843fb430aac67452736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f656b6d8b85634ae65c2a500c31606737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe9d18a7bf091cbdd15749db9cab01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785c929ec0619851da6386d15792be8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b83728e75a354fc2129327a2475bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956f22338959d24785661b81b48613741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700969258ac8bc256f6186559666b28b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546697f8b40356e35f3979699cc3a5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079d6f5b70992e7b9534a6b0d56b10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f059659918857b12c9a18f0fc2612745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ceeebc488f88ccf500d96238bed20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145cbc4ec22f26d75ac0ff97a062ef8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e9ca3f3485ea8be06ef051ec63e6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d3c0490964efaef137f7bef5072e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379ad1f107cd524b0323bc4712e8e88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231fe7e28efc8084418a99cb108f5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48c2c64256dc9debbd42a3f2ab2e26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba67918f005df09c39322fcd3c11e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb1f89a13cedfb79cd02b613a9c75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826cc9920a20f21cadf8eca95c7bcf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aacfde4be332fe08a8c416fca933c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf94fb2a64c2eec0684e8fd0038f011757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960f3c9749787b6ed3d1922a61d0af6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f908a685e8de84570bce60a57b0e346759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9bee9b9b7a6a26fc69170b236bdc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611315000dee3146f8c721524f7514ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e4fb3389558766196a28fe14a2be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9196d7bdd049e113b34cdbc6d516734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc80e5267e0e08f1df2a4bf7d0a1cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa50b54a267290255f66202a1ba07e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d420280c58391057ee62a4129c33fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887ceae0367ee4f2e6fe9eae2008f788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ec8e8ca3777943921eb0a68d8a7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf84911665cce63bcc2458edd11bf1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d3323c286f084043495bacab1f51d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64257fa8038f977017ad9a6d1ddbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a89f981261a0cdc6092d87cb6178413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1d4954234a5e07224993dd4553a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae586bcd91213193993e54168fe3928e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037c71db587dc57819faded9499724116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f617beec36da8a7f4ade540061163b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e87d2bc92ddb7b7cc1c245d46851c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d680bb2004850720e50d6294c62aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665218aa7e8022ee7f516d84982134820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c58fa9795c3952ed15c325169c4c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a90654957107aba4ac7fccba0dc3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8763f76bf7961cf77a1b29e7c4d2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41332c9162057106edc26f955231d9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9736ce9be2f30eea2ae8e1c641a9fee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b51a259685f4543daf391f808c21b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb8387d9675d0a0561c27236df8cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23780968f269cc37794d29f54afe6ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b825e27b0e742511a317b2ad43b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb34eefef0a5cc0a341df35a848d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e39eafa8dee3cf9873ce1373180e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77846dc1ea3865db42511ca49db9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5d3d64872604372440a4229710bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c23af46c5543889804d75413a8e4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124be0fcc2676cc375008c306806ee235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9520da28848fd0bebac5d6df6e94036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536ed7bae0bd5970f26812e87b646337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d385775bb67a99af0f8eafd91eb229238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8fa9bf69c235efeffb40fa43148f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc487e84f987e6c11e2b00a5489ef1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502fa8fb689bd8dcbb2d72843ee78cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74317096a6c69fb407acb5cf772af69842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e971976183faa390e411f2a0a1ae0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a27b07556d8bc6017fbc76e5fcb1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d34bf5ad8bfc4859b90db9ba326945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d638b952aceaa5ff31c49d99051b0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3218ca20068b45786cc2f3a61cf4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5f3aa5be7913c0380cbbd5611348c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee0a0fd94815ea9a32cf84c665283649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06f026bdd1390d4fb5ef81444c13b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528737cf942b42c7ae5d996c0606e6c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cb503b977dec66124e8faef82fd0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d268b078f26243f9bdd6dc12563953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc10776875f746a5f241203f28d0e5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a7bbd4b6d1e48e093ad49ff5a0c8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72f374b114cad80963fd1e81f244c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceb9bed844ed34e2eaac5594808bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec333fd42fa496cd15d1c5936e4f2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb136570b6e2f84a3a4e2074c040c9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ee0c71dcdc78aa1f869956d6758860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49500e272fb4fc7290c633f9f2640f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09004e6c863c1c9221e0498d6a73aea062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31e62111316eadcb9ea2cb271cda5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f32efc3b3e083f8d530e32e3ce53664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9175bb33437efaafed0240692cffe1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605ff83c84964ffec9af9c3e2f22b5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc12ed5f7cf2eb823da01338070125a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf580f909ed7e15945c13f7850c7a9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e94fa5b08959ea2b6a4eb2c3d14ca769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c985750fd985397be9741eef0e193470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694590d74e6a521ed6c24912c2821ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9950d8a217edbe2c9168809da862972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b82a2a5dbed32d9047ae30d3983fdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d02d872cb3c37fffdd88911490df3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d97a86d19bb7d45d6a9bf9d89d43475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21936fa77d8fbc15ae1b688219472e7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcfe791335a6ca596f337e7fbea64777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a94665e132193dd031c993060ab5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915f32f2aff6dd0a4bfdeb0fb849eb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2288e353e6dbe4a9c9c21971a377880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff488efbfb390f800fd7877c06a0411981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a5e1f9b45b3f9a2442149b09f73982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0d5e16bf462ca9b5c978bb4d341683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677ced6fad0c661587b4407524e1f6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164385f27ebdb7da0ed97b520ebcf0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96761568c19fb6bd472bdbe7cf04d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233efcb12de37e9e7a46ed9b911b08687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ec935608fe9fb4e9e791c39af48bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416e73552fe2fd738edc2f9d016e23f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc9b9d85d66bea04ca6e2fb79af5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52081b07bba65d509e3ca2d15b39e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b16effefdbff0700c449086996f2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ff1aaac8c7baf0cc9d4e69ca13e0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38dd4d766f8ae07d001d792df1fef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0642e14e35edda6f2e0aa2b825f6f7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85d9f6070866f76b6a8e1d225b2f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47004a7a09da830e45c424df5bd5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c6cb1a30dad738e371011b07bd83d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7add0b52feccccee207a6ea01385999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2802eef7b14cf8be5adf1814b7fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6093ad003204b9481e21c0b4ee14a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075f57bab18776cade632baace1cae3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250c39b8d3c9f93754dc5c5e6578fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741beeb8b976ff6dac3c79eea376abce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eecd730ee4e78d20fcced7d4b7e8a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac524226b8afe9820943e23585b178106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd10c7e94b7cbf13ef8068ff4ef2ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9018a5fbbe158dee4c55afbb75e930d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb546341f82ea83e6d051092273dc105109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5baa87322de1d88d776abce426a98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef8536ee3710d39602ec1aa4acf2c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9e6407b4fc1022369f91d56c53afe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d5afc604f700ee3c2f66c59d9eae9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a288cae9b003d2cd2a4640798ebbd73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ff250248a2fa07d8d6117df98894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f17c4ae181face682d3534ad432f8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28ced58d66fc0e69fa54e0ac377150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62517dbcd7e627c2bdfa0159c83c3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d00d46b5c82ee47bf225b3cea4f210119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480508fcf1ed0cfae844cb1b1ac99b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100357f1e0955725190a06ce7f0705a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be260eeccc0e9e2b1af78e671d151b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82364c14815843a023474a7bf25a4e13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd3775ba3e26570571a048a83cccd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4df83f1f2528c5ee3c09a46e935f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb0dbc9407900c30c809d9c69eafa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a682e72b83cd873186f80bef951c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ff22d71159a5b864f83ccd266551128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25690b480a196434c2eb231eedf68fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240cc80a327458697f2e626e0fe728e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868fb1a3cd7a32e8b29daa056223c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf98a736e053f7a5b3aa4e8fd35a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba1db6927fd71b37dd5b3af85c2c8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc928b720794384644cc96757e7872f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6770ca62e47377cb3e71318c539fb9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6a0dec52e27988584ea4a5e992752136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f19076eaa26cf2fd1098e144ad94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b3e3db186e203d982438171d4d17a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278587caa62fc36622305c7213fe9862139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9320013b4fa8ff599f1c65e6dd84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a64bf4b05d273860013252c06f68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91020bca072b88647f98a742e9e7627142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36c675bcde309b07c851d306641ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b211e1427059a8510d226a92455a1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db4754de5414800a04f8c07f8877f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30992d8d23e5d83975894c032ce73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ab1dda4f5b485291eeadea97e82a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca3b31740d9f59cf2075bf84c73f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc7b7d23bff062c72a3f96d789d8d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc5735236ed675fc20d533f286b90a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353cb1c61051d9e78c6a2ed4290ebab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc48e1f05a3bcb2a702d8ba22f09d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf762b8b41ac4569636ce63a0c3e202153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343654abce28978f3bb3b95d30995dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcd855653cfb63bef21a59316dcf83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88b4520109a79dd60bd808f948e8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3b07b5176c51261ccc62ed143ed4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870111391240d11e85dc9e093e2ed61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0b763c2dac50571aab01c14493da2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b7c1f0fa1fbb0368162f047e6952160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a52edff7bb1ccd3f910d599445a634161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9e0a0bd4a6da9f146a529cbf7d2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f64286348afdf27d5dbc1a9773d5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b89ba9bcc11eaba69f90377d37f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac29bf0db6b0e90821e40d0ea35d17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db42164cd8c11324024c8252b1d262d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277184efdc0f3bb8c84244ea4027f42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861215ea027328b0e9066d68e4f9a908168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882a26c2759dc0023f7e43558896e1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1f4a403cb8fd2194db6a3c18be1ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6e5c791f505ebcf075b5dcad6c368171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7ff1e42a61c93585bad31c69e37f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87818f0c8e2ca57d119ff5d7ee729c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a200a54845238f7f0b7a164aa0b1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db501980fc0d51be887b9a1ca41fff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d655330ed965ea223937994a3ff08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463dbd07c8d79863c822b15c04268f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6f9945aa70dcd0409fccee60c2ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b3d9455fdf44430284d214f87c8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d43e236ec8445188e67d0a5782138180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73693d3fb4d1e20b2086de943aa665e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd57f997b3992af2a6f6f19aa849ce3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd2ab82a3176eec0e0cbed60c53526183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abffd906a01b1ed5d61cdf3f007cf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6ed23ec50b85b3480799381e460e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492b7c30ff81abdd640568719f60399186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800a5764fd6d338c198c908b3c4c771187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81240597a620e2fc5f969b8b34c847e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801e65b10d2148ccf03a6cc0df38c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d89b089417221716756bedc0bb8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3939bef09b2aaa541f8dce72d1b01b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d614a5a927e97ea47d6e2ced75eeb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1a30cf507624be88746c9d49cba22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a598dc29dcf970355d0ad4255cff0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0066a7527f11ebb5bc459be53fbc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889ce006f9f621a5c08b76f7e87c5e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574f8d28a6de844a047fd7b47b1fe0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694645cb6032657349e41ebec798c26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb01942fa1dfaeb479b9f0958de2f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240716a237df1ce2e8ed558c2dd70a0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceafb86903e92e681f767eed647c7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf582fac08a707c6bcefba10bfa610202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa677df68647336e44414d187ee4ff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388874ffaf0ef5c1497b2b30827d26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759b796f32a24e1b9454c2da2af89c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a09db55c90a85eaa2d80d3c1971136206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8130cfde2314c1bf0dd129cc0400822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de76196bf873f803d9d06885e73d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78c8bf147f4f5975c0f192475249b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb32b2e27238a8e4d6106303e1bfb9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd8ca6800f95eb8dc7424f55430d13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0828680b8978421b1f6483ba2286f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fff7785fe3613055af4252f5734a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03226b5f0ae88434cd8add19f20a88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32246c5fb0354da168a78253983f8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba590bd4a5a731ca2081441670bf63c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62af1746dd046737f1a18c7937f234e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bcf20a400a3108333daeba6f46358218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b808f218d09f8b8a617c01f8edde45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24b0f82b44ed6d1448d26610732b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdae26e8c60fe7de5c201653d16e07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aff3bde80b47c4fcc345c406a071c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d39333ab416d2e71af922d00db6f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f4a0df17744ac46a92019ac466402224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36ed4b94838ccc76a1b4296b7d2c6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994be030610bec563c87f41f62f1da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a8e4d78e6c92b684e1c4cc7e58d26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b10805216cae4f760a510ce5cafc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a3ff5bb3b66b7ac75e46aabfc7c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de49ab194019aa912395d6a6e07849230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b5cbf22ffae56a10df02378387bb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe118a9ba4e69664dc2a47c319d9e32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b896e106f52f9ae38a458fad531245d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ebf1a32c987672e371ca8cedb989234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c423d60875c51848a58a876c4392235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8ce6264e6677714053780ea21ad33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d7ca2ba78ed9940fd1ffcab3ef88b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2feab321a154aff04bf223e24c410238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c50a67bbce24a606adb4bcddb7cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54674cdbcd0aa5b288dbb49c01f98f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eed32e0e86b1d187454e669360c6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d2a84051da4ec8fcb9387a43a4d41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372c5da9ceb6bace3a81f58c27d70b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63583dcb8804dce55b96d5de27d11a8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b146db80c85026a5e0e282fd97b189245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3f1a02b356ac450089f4b3b5dbe9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c13a02dd10fb82b71dca43966679a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7731a9df5a7d6ad2a6f8bef6198cf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e86e74bec9dbdb42c12ce424fc91d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20403a4d4b69343641ebdd7d04a4280250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3029f1ce81fbd69c72f2f2640a2a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000f960ee2fd9529a7841666d525d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58b68b20018301325ff3e8b41a0dd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baea7b948e35ee1848c37f2bd38de2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7728b0163a0e8150a30b3ccb1d005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd0e4cca73f7174c5999a0cba63c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39143d01cd09f6d2f0ec5da0cf8786257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e62c07260a94adba3eb449bd4f5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315220ee9a3f8513827bc8bf817eceee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff818cef985101b9bc7fd277c04889b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b086a54ae3515f7be8268414e86d46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5898a5d77e9caf2bee35749d9eba3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007689493428358295332dbe69afaf79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cce60324fe440c23064419193a1e1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca565ca9697d800daa5e9b08838509265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7766a4605cc74cba806d0e92db1e859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9dbd84b61e69b1aad5943a38eadf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15525635757e17bd576c48ed2647225268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276554ba45d7b2e1e16b948b38ebd8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a52e3b7a9c6c8d359865ab3a0643270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59834c1417428bc481b1c43f76bd8e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95570f067f5f24bfabba8566b8c07354272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c98a1a53e36a834b12c1801c449d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f873cf340427046f1b51f17b46a0bd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f86a159102a8b6446a306dbc84ece3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c5020cc1ae097e244a3bde14f8f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860afb9fc59e13ad7b7450d82cfef323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc97122e80f20d8af20335ea331d0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5c71bcb789f959b65cd4ac5cd93b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56224eafa7cd7dc4e5cf20f38244fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec5fcab333215dd44a50ce7876668281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3b407d29f265239e319d460975f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d65d2052fc6e7877e562bb27a826a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8814d906800ae5cf5dd3c4cc560aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e3d17504c507ae24eb6d28ed7cb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114fe6c578f7b6c7a7ecb0e91b3c6c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698571efb97fe70a7b86b34666333c7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbdfaee0382ea410263c443e233698288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263122702e2df87da9cbdd1e3a1535d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d7895f614f68640063f4f1f9d3fb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144283d339e989ab833c4d2f5d0349be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c0c9333bedeabffe4e60dd1a702f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b91e8e66f997a316ea3ecffeabf20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f47ae7eb208025ae0b6bc651aa28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd09fd273fbde2c3afb29aa241c44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc56fde6755e16f48a7dd5b74dad633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f02cb67123c412824b516133e8f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91207e185cfae2678694639d69d81c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3428076fedd2c9af14ad5681ceb72c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c096e52e7290a7f2177cd7d0e28e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ba113a31712497fa022dbfccac12a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014fd530708d10d7e7bd93858c3d323302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd248dbc5b265ad09aa9b0abc3cefa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd463c206a901810343b36c2f54111ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfe9cf564c16401f4154649d9823bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1ba1b70573e90af76fbfc993729a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d56b3525eb345820784f35e165d960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b56c24123d8aae1f657b1a1e86d374308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed65a5121c81ac4239512e6a932997309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b0d9d23f7793cc3fa902bf446586310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410f894becac790613c6683a7c83ab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc490e850540eae496d76e7db2cf487312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def7020b7eceb55ab6cc4f5d6e1c703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39477f9ebd5441e856baf894aba561314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93d5e5d05a2ddb256702e26434047315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd51824006f1553f015cff4441cf20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae40a23dd99a6b345752e1e1a55afb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a12082dfc8f3aee8c9a08a1d12cfce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139c043610c949a7e20bba81191370319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e864c08a42eab76fc63969be613887320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c8d6a22a6fe6014d1048d9ff0e76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8ba8263909ef22f3cff476545163322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d476b1af5e046ec07901b13457918323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c493376b541fcd9de3d22ce9bfd34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb56baea2beeaa989c48fbd8621b70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c8dd4a6ff8d7ccf09c5e29753db0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04153a36a245268764d5015e1445aa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424e4f7d307dcf972de558af55d50e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1d3e9ed7c3784f8c15e14c5b8378329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dbc46018bbcb580088688e9cdaf39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3187c3ed8dc11c3d2c72bb9ea5461331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dee4bcb35fa84fd2d5929af212bac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4fb720a5ce6bbe799c0b24aa8e27f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aa77e001942bd7dcf44882dcb3957334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e3a62539e9dbff9c781fde31b26e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c3521c38db8a5ad4027ad74dab6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b851e98612ef4599cf7c1202b71a17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631881b3c25a1084023472b1850097338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a83ae390fa9a2691dc0174a58d2e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3778db9ec4d7b6983b72da4d301c1f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc7b438392fd986601b2261aa0e9e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5369fb3dd476c5cb247b8791b8f4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafc972493890d10d3e28d0bb59fe05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4238f48b4ba94076bb299b841bcbf66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2afc5ecf493d90264e08a6948a2bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9dd921b7a1168cd6d8e7f45776c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c80c3a86b2d12c76214fb6180193347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f385f24291bb6565ec44e5522b05ac5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f779e2b9069b6dda438872143c38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a349a21e70d257d3771a0de16c2d0db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a8b3dc0b79893230183fbf2c69a68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0210016e2d3a4bf1d396f0a70903352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d6fc006416ea741cd8bbee65c0b2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a94dfe41c2ea2bd3f6586ecff6f69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ddb13ff359cc712a3ba73dbbc01d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c053813724182f15d9af77367f62567356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188392997593f50349154d407a45a2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e63ff64e65d867457676df7dc8ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc6e3a02100107970d6e489afc30d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538daab193203b62d696393f9dd1436360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac367fdf60b4e8051d7ccdba10c1c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e27fc27c5a097f6b2aaa45be6df6ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992ecb929c53c335b57848f511be03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68805ffaa17c30e37eb4806dfba9cab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986c075c5602810e87ded0aacbacbe3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6bbf4d5d420afb0cbf1f8484a62a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8b6a897524fe2d7f00c547b032a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7d10a584b47ffacdd66a314b9ec3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81633bace1a8868753c486de9593387e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da650206c6d7d06b79efec01217267a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da147a7cdd055ed49e2abc97dc800371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbebfce9590210c4e9c7f1ce2bba63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b945b6c0a9b0ece4ab7e2cfb8b885373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747006d06a46043b283352bc8d138af7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffcb69c55965195a569a01eb7602bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d85b891bced2c8df58db03530e696d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fbda05291d7af80ddc652b615f376377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38545fd6e8e56f2f3f716db3a87c9bf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa08d3ddde683d799efa1489e044e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3fb3f9cf1f0bf3b62597b6ca612d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb87409e3b23e54e8ac81aa2d442ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547727053d219ea81cde37bf87dbae6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabf451411e5b7a978fd39cc1e05ce4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a427864f4c5066de1d51d70ff9db544384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3f57f1eddad192b45de9dc135edd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38d7fa2ee4b4ec67bc4c8da9d33a7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f607dd5ab35ed843c3a2994829599387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aab20cd9ad4c1b2a2ced6fb7694523388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa95e776d6d47e534a3d8055d78b36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6a87aaa5e024f4b2e265154af5f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7f64c83a059250117fc23fb2f9172391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59972f108f2a475ae73931b7ac5871bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1002376624be87530a84f347fe2b7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904171db69bc2defe380096bcb3101394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dc4d31ca8cac131957acce8c1eee6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2508f8dc4adb41473362c1e66e05de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c146ff450565a63e9fe9068bbc6148397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35755f9076be96af11a1ef9b6514be8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc094f2c96003e3ca40f3cb46107e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a30fc068e2e41487acf341d5829fd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154d875da7cc84d643e5a3126a2fdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cac232709b281537e53bf8cb88b8d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d499cf4a4709f0d300121438d2bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190ac0b10a8100b3385c64b78f5e689404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ffb0f123d8552f7eaec583fc00204405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe326755982a32fb312c880ce0d2a31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07da96d6a7fc06da15b0163e1d259a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2954c3368c0aaddb62ce73dc996e4d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415026a29104d23cb8e1af22c8b3c66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb047bdad859290f58e74659a9eb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e86dc7cc6f1d366f3ea6bce35b7944411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934a5ad656d8036285220158965e1b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025998b865e9f477abca2f5e556603413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45d9b564b3e6653cc4b8d49c86f4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eccc137ececcaf99397eac184efa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c058d46abf2daa422a644bc8b39234416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f08dfa2aae1524a4c1d9e8ac3bb70d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591172fec42be1627e0986fd0eb03a11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef17261f73fcc48a6de928dad6ba955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6ee2aff2f0070e1f348a6c05e827b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd880b21bf5cab169342d2c6f421ce2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359478f3314b27a15a0c5e0a9f6848f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e26643b9e6ea0f4fe33e8f1ddc63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212c065f3a7b06e653d4099d12dda9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920b3d5615621a1cc72b2c606510d44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2f117a0802b2d52e2694e6cde057426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8277dac0a965a8b0e7158085977b6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89e1dd4b5581cbd0b7c70cab56d3d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8e5440305d025a3ede8352c08c06e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301dba5196dd86c4270e629a9533a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee64423ac06dc3ef62b3b569b5f5554431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f494ad812a1532ffbabca3e6b1f608432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af4a30cd37fa51738f107413533946433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ee3fa6d54cd5423ea8c9ab85f6a23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102811ce756a4751a5ba22ae60e1ea3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd611fa821a2ee20fbc23fa2a494fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6914029da6a120e3fc388c2c6f3bbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885351659b8d9d430b336d4d34478d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979fc09631b46ab8e8df5a5eabdf351439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176042e35ac2bc47cbdb6a5f8a1975a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ffc702d2a85d3b410446f349f1284441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a154e42b2a941cfdf02967314d42da8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d9ff5136492c4ee05031544f29395443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f46309d20f89d650357be163062ce7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b094027232cf929bbba0840be44518445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664fa4ab74ccca1864ad6b21efaf132446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f82a2bbac8141164a2ceef3702dda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196c16437cb3c1fabf48740e8c0891f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d7de0f6f7eb8af25ba250e95c78f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c0e7861670faed40dc40c4fac33e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aab51d052685f68236b785fe0fe087451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43211267ebec999cea7c3b64cb98546d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8565e28946f3a67b3155da803805f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b110e546f5da96100aafb7af374a93a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23001f86fc137304675c0f6ae02ea1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57087798fc20933465d8a2406f1b03b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f2fae468c5cca451bea400612515457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b7e4f8efe0dadfff8e7a902917d2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e717ad294cb635db334adeeb5d7ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa511bfe92bc7f40d97cbf7b002b491460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf58cc8ca912b0508a50ace920ff81a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224807b73d452366fbeb83e179bd4001462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114f9288b1197d14d7b795f3c01128463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69c1b9c7f5d75c33123aa2111b705464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a744c296313fdb5574f5670bc4ee9d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2e8d37cc5f9e78944a356877326d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017d412b21412214fe389f8b0052c20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbf23ee6ea569a1113603323c7c1e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccbdb060006c4533b6403955e7e0bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78462a5a5f0f68c350d32adc4aa1143470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d913e6234a72a5f9a5955c0e91579471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933c2f60d905b0f160cf83fbde041f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459d8f65cf690c94823f19d85ca58e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d54eab3abb0fab7430b0271666be29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70f362a3a3f5287f026244738490aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c7b3ed7a70160798462a8c08671e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c72d810cc00ae8b93def5b835e3a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8c0616de5a0eec283b7a1d26dca0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb2d4e2b2e031df8e7e28a9221e0c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa01f7a268e236c45c17561b40b446c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b2af5d82324816fbbcf2f3f8d36fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eebb421e0c2da9251ae01a01337c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d853fbdf18b73f6f486b1063772c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d754af5ebd91889c1f31cb5fe7f8173484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0282e579c51940b5ec9d364a632847485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c053eb202264f7d440f6b5493f48d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf01acc949a5479ab225651f2edab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cee0689140194391d990f7c31d057a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c12694eaf0f3ccb7aa5d03b85fcda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f13a4865b7889ff4a311bd966d52ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92d270d0d6859d66e5f2681b63468491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6587c4517df94367a86a442789ff1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737056bf267775f8f8c27e77aa3f0c42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefda4c5021c7a60300a6d613cbcc93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ceaf2d77e7d39d26591902ea36a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616338e538294bb1205be33b9c76ac1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278fa24f94cca8ce5fec07769d0f82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a04159f36baf809beaa5b48c9b1ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c92377f87efb31c9c3416895cee11b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a96811cc05267408ee4abe1fe510f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c90a40c22ff326fadb16110ddacd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377241d5197e47a8b9639d7561d4f377502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236b0850df32495709ca4d356dd2f5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828cbf7d8ce4c4689e8e45f10fe17d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cfc78776be90cb8a93a8732702d6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61d719c4aa8da8caf6300078de6d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7767e0a2e151e1f39fc2cc5ee7be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3ae5ce4fa6538d4a23b219142409508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d708bf711f65d37913703b505170509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df10ed08fd32fa153238d0cb8417a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e3b515a76053504dfe1bebfdbcd8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950619398c511ba740fb3009a2d6dd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b92560a8d5134429b7dd9bf42ce25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738d66956ae3c52d34824fc9e73a87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b138b9c54089e5bb532db3c51d334c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428095ce505a53cf7ab7c1eac199b208516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb09e352e53e24d6caf6cfa1ff46a0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17b29fb3a9888cf450918b9c08682b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3163dd0c482a4dd636375ef3e5c32ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582a4041099cbcc1d6e156cbc127ba2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f38175d21f9b71f09db083f9e1abe7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f61561461038390a00fa5617ad532522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb542fbf83e00eb00515cfaf76ce0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f467437efac797350bce2d05c012f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481064ee866888c6f6d8f17e5c3e70c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feeea3fee13aa66fff593287257ad5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0d2c54dcdd000b2a4e419f0a66b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51189701ac956e73122c965127e6d95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcbd604522eb7874c54943960c4959529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579e56441189e128fcd4f6e46f93ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff75370e7987fbc467d484cb450d92b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbae14009ba6084f49391eef14a112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e375a49af90e0e19eb5e0a0366bb51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e494c6c1e83d1cc8ad7dc8173c8a2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905768ed56b4b82c8dba1d32c6b447d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc0aec3367524cb7140d358c5fc06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc797fe34705f9c19793389e2705bbe4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56867f9f7825d87d61949312932996538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ac604e7912a5a34df87f589f4b6d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92b8723f1b53e4a0300d6111b2909b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1279a0e63d5acc27e4560a023c0e7ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f7a28393b51c5f0b7cff67b08e2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb27710a7fd689e927b7200a95e95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed3064a4c7e6162fd4ef3655a9330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6577968ea86eac743400873b6dc059b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904a7a3f25d87b9a3d4127e78665fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1603b7e7c3a7a29eb65b20e0a1c12e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a695e965d864de6b5c96fa871021b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e507f065db122e8711211774fa965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7942ec2374e18f223b8e85f46b2d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7247295a0cfd91aee62e3890b6fd8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5dbc8503f618e0041a09fa73800e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec0de1242538f747b811faddf0d6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dccb919485f431e32397049313021554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5fa999bea080b289e82a1c6ac1e4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e781b6097800a24247503d97bbc53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0702b64094b72fef3d810eb6a3d27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1a3ecc55d1112ef7ef3d5ceba702e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a11ce15ec0edfc86ff34b6c4892bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc33d99982d0b21dca79ab888b3aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422633ad01953f3e619dc1f88688a20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba5484c3e536e15115aace6977329562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae971f56fb615cb01d4d67c05df1ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e70190c566e0d83dc3e7535c4dbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28143dc23ff53f30d2d12d7315ec990565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af8a8b2b02270cdd5aad2ccbc0f1ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee1498ff0697cc666d598cc61fcbaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a166db26eb42a7d9e2afdc1ed126585568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10d94bd25e41738bcdbdae6572b185569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b7d3e4f88e0e7b5d1641c88bee7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f2d3289f89fa6f7a086170fcc64b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f00bbd06a1ce23225e43bb02bc39f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17aab8d6b58dee1b96fb7e4483ef9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e7a09bd947f5da15af4cac684b19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca38515a48b7323d801fe29289a17c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f17055114b3674ec5fc98b738c4d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3938bc5f70861b37c28984aedfe357577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf733e447925836b3095e94db40780578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c817693846b191ae3e8d4f1a77f3c83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af704c02747113a9cedb078e427689bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5698bb3a7d6fc155f174740e0b55f86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22011e7dcc021659d28d05cb6ab2f882582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f597469fac2f52e758c4c309c6c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dccbdc232d88477bbd9305b931720584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d4b50113faa8149fdb29490e291d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c065ee7b1d879afc98fdd78179fd34c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37a9c89da1b16fe41923ed27dd3b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72483da98f61b1e82922afeda9699f49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4bd812933add64394de436cbeac68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e4e70b1f6efc23f4a532ce4b7355f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce08e4f7ac742db309c16c05e74e527591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74970ce5fed6efe8d0dfeb5a7ff723fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0edd11545a4eb065b3cd942712822593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a5f696967386e5629244aa0c0357594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f4051300f7b0597791f9147db2cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa458fbe9b44028514f6578a0db7718596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bdd7f2c3df84b1d899ae0353dd518597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb9341cff4a1acbaf25e12c1b818fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562552360c0a7d078f3b4057bd11c3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15552794f30347ab2825549ff0c7011d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575a9979d5ee0ba84ed7b9c8b8c498601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c736cdbdbeb9bc567239ba6bfd9a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6fef127714a4b4dcbdf1cfae8670f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935846914b2f2165a38885cebe28860604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906f48992c6df89e61b51967966f24b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f387b3bfe5f3c2100783ff536caaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1605b6e6f8b4ee579782cf02128dcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767f8de5c2ff7860f95f6f4b4d5ba52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3419c7d58c0d705767bb44aa0e2c4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe6f10b1946d100d119491b3acfe74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445aa75d47c9ca101ec794f34524f08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa3e86bd1a41b74a2e8c84a3eea7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35e1bb8a9e08b77598a783aeb11ef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8e757d6c9f5e7e72deefb11ca430614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1655542a38ce1fa23dda3b8e4ae4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e82c4bfd596a60ffcc91f42712b29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c737560db05c007e33780301b088f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad404116b1d39e561244c6a1828de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072c61c01f1371b4eea4d475f6cf332619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e6ce7c4af3591ceb7db91478e4b78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843df681bcae0745fa43a5a81e1fea7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198f6b6a1592425a3bb727444bc0609622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e3bb2dcc8a3fdd347682771567449623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e973e2832249d34a676737ac9bfd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ed2bd11444c359c06217090b69ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e820248507b5a2f0cfd4dfd56e21c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ce90e69648aafaeb4745ea24293d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec98ad0f29b8e38901cd8db44cb381628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3feb43524689467b991d708ba9d65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be05cd85dd69d33a3573dd7949b1c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a8da3ea4c29417e64996077952c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d0bf33ed758d04b6fa1e68dce624d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877f82fae0840c3436de18685def582633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7640c7d78577718bcf10d89ecd0af6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57087a421ac799f837f8455d444e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca6a8f0bac207d7833f2c30a14b4e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce5960d0d81dd60f8c26c0d09336be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca365c60c622147fdd74a43fbbe4d91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242fb5c885fa9bee628833bc73120c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bccb56c3f37031bc5328fe8a470f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f10ed45dfa4f5040d9e4d380343ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62f07d1006381d2f2a3813f32862e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d729282e9f9ff89dae08a6d839c71c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0479865dba55e375e186877d5de7a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7add65c7d82ac14d2193552c0029645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380b1de6408e705accc322c64d36910646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e244c7c506d82754029e76e72ea4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c905bd2accbf06bcd741a5aa12c0bce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c3f3447a1c32216a2ca8c93f5505e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bb7e5631fa3e3ab88afa81e74540c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0f9cde1999620f149229880b3c336651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc391f9b9775ea501896460cbfb009652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f05426f326fded5803fc931f28b15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da437807d183d7ade9916c067239d0f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf7968c139dd9f2bbca8f61464eb75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61416a8d79c8bb08a318c7694a0f3fef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3e3937380615516de68866e19fec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c613d1fe4e53f6c762664f8b952d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410e91b838487d18feaecdee18c3ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad408d7f91a5e27a7a0e112cea64da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3921a30691c7b54982b6d6e9ed75708661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56533f971477a138421f8e0eeb981699662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017a21fb64ce3001f9f76ba70dd374663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31ad78d2968bbfdccf169cce91e8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762161594f7f2ab76ca8cf2d504c55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9de8a1a216053adf97d7d0a77bbc99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b464a9c1ca7da087cc5292ae79b6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb4715ce3e7a778749cb5a47ab0ee9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f541a3b30153200d03a4232a464d222669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a81f4fc93e065ee4eadd9b30d34cf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484319d8c15b8bc22d13d0dcbab8021b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2db0c5285bf41a9a3d3fbfe38eeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634777c240be89d029dd3294cfb805d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5111f9c3c9cc1cee3b1d01ff0ab9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc933927f990ff061a62feb5b2d89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8742211ec88d8426a387bdf48a824d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789fd1f489e3d845d636eecbd22f17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47442d9abbacf1f8638bea6e612a22b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb1eb5b2a2ea6482bf9ea8f84fcc0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b5ed7377f94defba64538fe76012680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440902f4f167633391c6a0b9e594c4a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ae3ceeab0629bb52172959e7868fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42625020bd9d9d4cc45a7744d1892a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad7b88b5c83dd7993337728be2ddde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c5c1d75c68cd6cc15c20dad948196685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513e99d25000ddd0d8d66fa957ea614686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8f1ef67a07608d20aa986d2ae669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c573f407ddfa59d6cfe1dc4ca826c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de5bdfa7ffbb8fc256e93c95225e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d1d803f54f0b828768afe89f06662690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5e8502bcd1e9a64cc0b481f3bf0cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa66a205c96c17b7cf295dba687f61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67fe447351a92fb7631069fc976847693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ed1993481d440e9ba5cdd08bc0677694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7bc99ecb9f9a09b4a0ad4317a8679695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6982efee0111e83fe608ae6a5115696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94918327962150f22b4da77934f11c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99d4a78f15e27408a64e44b17cfc3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780edd4a6ed3d78fdb4f521bc2fe30e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dadb8fd60d193d972213873e418b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d551ea0a11a54c9e4c45d80320da117701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1d11a523cee335b345e019e536f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb2db55507c66572c908060c806d0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa65d1ef34624984d30c8d22f57c713704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5630e098aad733f86e452d07c59c999705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0ab3887ca0bd3c54a3e4e78f239a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5e98d28a26982dc33d4866b93ca2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b136bc39be4be6cf353ae49fb85e9a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e6d359bc89ed45728302135500c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acdbf1cf314e56a394bc1bab7700ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee64001db2a02e1326e6387a73c431711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ba3a17e5c5e9a7c142c54e5cb8947712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cab133e6cb10bc5cf10a9c3cef8cfd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3fad5cd77d3d92a08679ca358e782714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b36e40eb9a5b43afa4bb811edd9504715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89469b49c33b402b365a38df6fe4a13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2cc7bd93be440a5378bf3e581b19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00387a7bf50cb1de80071db1281f39eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fe18e24d1c75f35a5e0cb21588e86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835def75e1822668a59335e6cb13f5d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750cb9dfd5390e6637d0f4cb34d9904721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d0823774bbcd55e617af84d62943c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aafaace63fe891b93f14e4656e550723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fda5c95a034cb36ce5b701de081437724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75417ae8c019b537a7d23726adf9ab37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e601c3e9fe8bb36891bdeba4db87b3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66765531b33bc690e895fb3c8ad5bfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079d5bcd0ea6ac24ec9cfa25b9f2f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a685cdfcefc8e2450005d4f0eef8d30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca920effe945ea0490c858670b339d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539d7837e2eb942359581659063f5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def27b1b4a121fc6b56025329d5172732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6a9e842856c83dffbcead06fa128f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8273384007f0127403fc2f95e371734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e5f9cf9e032bd71dcd88552c63e99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e597ec817139f06b5c4dd5f4c073d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78cc4c6a7b46132e3d25306207122a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed80752d3d0b5cede6ab41c8bdec80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee870c4459b88c635d87ce84cbc4dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739d95e8787805a937325ad6a09e157740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc655e102051763a284c474c8d04d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d1d81e6418a366a925bcee19b4e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296a7e0a868f7ee0c8cc8834312ecc3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f80c7fba13bc4b0db9ed64a183b1d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7c4939184984041465f9645fff2d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a38700dfbd5598a9c4fa38455989a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b491c13c400b89d2d6629802ba9a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09818970116bf7bb3e581df442cc51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b1c89e1eaec2e079d955b68ea367749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53899eca6bf911af9b28fe292364882b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a2bea096a5760dcf06722fd8d4e8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62a64f69f13395b1af4f040f74f3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388641b85bb845d8bedf1470c2d82b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71359e005f20dc1aa482c91de499d0a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f51caa5e54b9ef24279ee49f7a3b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a460a4d899bf1fbfa57ce0b9260b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52721bc0eb2fbcb67fbba4992f8dd2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28488c189a38ad0aaa85b31ea7185758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496f8b62e15322dbf8c084f2a371dec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>