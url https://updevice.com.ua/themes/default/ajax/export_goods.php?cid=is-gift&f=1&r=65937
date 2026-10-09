--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ca63f62f75c4a335ed9776d5487881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616d93f8457a2be381f72e0be498ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9e702f44019350856e78ff0b5fab73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18403ce9253016fb5c482465caba3564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820bd32a7fee7c632d74803ef315105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3e63fcb92208bc8c818ad3f4bb096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99cb8c7d1f6954d6b84eb34ad38b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babe74199c076b6d5c6235446712e8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c49185c67310d732c710baf2f34d139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c161c21d1ade08f0181bfbc00ba110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a175ad7330c2c987ad3d304e4785611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e1ed58d2cef826d7315a8393066412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a61f24efb99657894a9062098708213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23dbee92a7fc148810ff29476abe6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bda4dfe22bb539d4c1db3144413fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c736ed1a60cb889fca45e46b86b79016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e07ea955d6aeb514938c5576ff06b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d7783a04dad09726de139e6ce82018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db2883e2cb1b37d8ddb2765a81d3f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1c7ecd13d7f60f1fb33aa81548a2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48226c6cd0cf5648f4ffc0be700996f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a1510024cd1de3e4eeec1dfdb1abc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b0e2a4901a7544d3ed7efc6d2669d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea4d2b46ed76a73b226d02e2d773624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225c4856e81403ce855e74cc6eaa94725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c14fa08567712ec34bbbacdcc6a58726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c124d2bd8240e4f42a0d235718f4ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f4da1a4cc9791e8e9973547d4ee5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6b8c4d38cca1dd4baf705c81d4f1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f639c599029e6932f47db69a30bb3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60ccd83996fc00e27ae9b251b1209731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fae78aa1765a4bb98d0f3ea63dc11132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a9c6dd0384bfb154146fc401b61a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb5d2da09bd2e5c2824987becde66734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7a6e44eba7658f35f2903d132f12135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63469f279d939d1544d16ac4923e4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d46c108dcae6b081e7f7a49695afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb24c100de8aebade0d34168d017da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd207a0b7d7de547be7ce1b25a677739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de303e07deb53534f85faa61a489b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ddfdde93e754b6ff458b3419e84841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a4c4c99fdc2c74d2084914c8e958942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ddc1d2e3e0efafd2c9a2bac68c96443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b32fc64ab0e36a26d371728043e91c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e8c1e6c6904a7ce421ec74c8a5da345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a78337b77fd1c3482358afa87daf3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c3a18c2a2b7efe9133e96c88701647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c45be0d87a5eddf7ecbc7de510a8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c28c53cf5c48d77e2dfe21e40da1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0159e15fa4805179c15827247fa82f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceb9c122c6f722efbbf1e2e7ab6d5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b232162464428cf7a7066a17abaf0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46437c475f3765512bd37e928e3ffa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401256df10e0683fb57db81752a6c8e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eddefd608f7f74f78bf9d0aec37da155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61455cbde2a1f72f96713d01f3a7fbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938ddc0c8ddccadc686222f12ab09057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c7e02a83d15d8a21c1d6c194c49358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a5ca56e0296874206b13f35a16ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b49f20265f75eef820595e8514813760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa540c343aa1604cc40e0e7bf75826b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf3a4277ee3d5228ec6514ca91cee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a6df097690e953d0716a874e071963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17056285c73f48fc859f6fea84adf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aaa2aa636c4712e4fbb6dbd0a20c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2e4e142cdac21d23cbed0f0a074f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4582b58c7aaea54feabc30e984b3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2abe3feb27e6831339c0d2182d192968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d9a9cd232201b7ca45d054623fe2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a30afd2e1db32cdef0f13824f98070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f92c00d186283e4533c880a2f5e8b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35beb235f0a2abed5f55863d523de972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615d39783e67ce815314335aa818bf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc6eb014ddec3f791d8a3a77f87fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009df2bb5655b49895dfca791a3c6a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb6b6a1e6fefaa315c9fe899a989a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685469c3f1c98856d4bfc0338ade39777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2125912d294d7291eee2bb8d6459ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f39495000aea7df9261b12b09e11ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86943dfba9b6e60e8a266b2e3e372a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93cf9af816cf4f0f8ace85a225a07d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e12b36d1507199249c19114cd8077f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e75833a80b7cdb7778f6ccfa73a8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10e49b6223d499d875540246018ddc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315c462e2b9e62c89fc809e64417f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c14565d7d6d19c4a0b6d5971cfd1fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c849400536093d9a78f1e9280ca187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ee63f7bebf956f6e8f34b5d5520a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836876bc58295207eed00d48005efc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd9b7354d6931c7f61b9a62724d0c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd8a6c036e2356b7ff6999f4031ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93e4e2634c49730734cec92e8001ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84cbda7a8c96e642a5166ad7552a1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b7da0b69e23d065d16602913965db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b418ade8143b2093c9790a3e4a583b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03db3f04ac3f9b8664ffcad10082cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b06e54e691755a9dc3ff7d73602e3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3746f0345cea2dfb4b8aad6d8b43498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9956c2b9b07d89c841223748ae59cc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72323b1b365b687387e21661ad4256f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f83d919ea6ac6ac3ceeb7184b6a0d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50877dc73530c81c6a587a9491301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216fb008ce66a8b266cd0bd758dcd96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158685ac152bbe7ce3ab5aa05ece048104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74661db9b77ce7ae99b9a4ee93240ee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f842df97d4bc9946f09d08384db8c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4131ec29d93ac84b05499f4b6330a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc600ce9254e47d621e72c3309a19b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a512bfeefea54b5e1c5005d14f479c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0774ccb98891cf66dff0614c3f6e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0aec88f26e3275e9d9c3febc3c69a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5b293a7acbef8d8733ded325aca80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722908e61f2fc81e91663b9c9c00d52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43593097a6a78e9af43f8ad6f52f0fbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8adc86beb4ecb90d7d719b60fdc93e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab248903fbb3e5e78bc7980a5628487116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f5c567b9a8dbfbe5890b248082ec4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9da16b84e17f91b8e858262e827302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04f2cd19426e6eec78e620c9107cc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92325e5117c4a9d848a1555354c2d43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92a358a9c6a67d3702245c99fc91a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8590095b30961a7ff3201f40eb145cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798fd0b1819b6dc4e5cd3c8e64f5967123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde563571cd2625705e9197c84f662b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e00755606ab4783467d2ecbc1ea06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67f2a58a80e53850583a2d2c376397126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540e8cdba2082baa663ace76a08540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a6174f754a0e69cd07670395fcc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7719a72c519c56ad7c161912e9e5daf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd37a78fabd724ef8048717e1f86b0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947538c9dd30c03cf4027765a073884131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e9e083116f6f525b16a863069e1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7322dd2f072734c6bdce750d19c31c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ed1705273b77b999fcf6376e8191134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f89de85dede64d084bf755e267f66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c85b15a5c14ca95414f240b0a0996f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656097e1c2acdf379b3d96fdf6f66ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc010fecf64cb5cae15fa2e9330bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e212c515f06a9935b6744c6fc1e522139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d948059fb5c3e31de7d9bc636d323140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879432a9ff3cb659bd3103a776ee98f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2dc3a8580c02fba491eb733f09910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7aa1a3fc02d6935bac99764dec4a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ea3b2628407cfe0ef2a7259351953144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84932940c67230b65a7036f4baae2bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb51e1e13eb48293d56041f19aaff8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c1cff4c24407ba6d3435bafc0d017147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412a22d29ec06368f85c0e07ecd3cda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bbc4b298a2e9825e116a1c569cdcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36d65b6c39b424564436c896ee2c32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70ffcfc0a2532ed796bf1b5e32a38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5eba2334b86fad4e427e83b337190152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6202d96acfa1575bd181e7153ef1c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ba620871ac6cd1d1be4b1c57365d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b48750c67fd457e04d6deb5d7f66dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950bd6f37785f95e11d424df6e6966a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe140b7265834c83131a21cca8ca8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb6954169396d58a49388821b2521158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeeb4d362b6c7ad117d0d792ae7256159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482b1177a2290bce63cd47c37c4a428160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765d7dc5b713c0d3e3e09db37e06eed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bedfa541b7b807be06675ff4317c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e54fd5b91ea152ec6892c9ee7348163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ea7538a0be662224d0ec2c2d2c92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733dbaac27b4f9425f977a8c9ca539165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5a2ceb6eca10594bb56f8b912202166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfe05fa5f8529dfc533a0ea9edb76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb571481762f56601d6fc0a4b4d65ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991657cce87684ae9ab5228817ee85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02e4748b01371199c3634f37618f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241e1341a263ce8baeb5837e61ad690171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7f0efb19f38a2d76aea6bfa8969ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e806a42a301350a7f73afa88df497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9bbac701f426cf48eb484e0bdebcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede54d8d4a071bee78a0b48695846e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3c9fe4d8781107f5fa732414251bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb68fc36d0198ef93874a445b95582177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086aa65d1f0ef1ca4073affe4627aff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cc2e78cb76ba406805c06fbffcfb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da19eb74662e0b188aaf21ec067b6e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a3d6e671068f5d329d2820566f03f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fe370cf59e5c07d09576f3b421027182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9782d654600166172cde35d87df0b8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd54571a030d71a3389928f27dadc68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5468e173081d17048e884508d820ed7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d5fbc9df4a319cc1dc2b2d7d2bde7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5322c1607d90659e7e57d98301b03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809ed41a201e78130b2ffa4d60e528188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f892976a655c906bb7fe1ba94bf9db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53e36ac990a4a91b06bf07443ebaa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655aabb4e8f9d77588e31f8fd7473e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7545925d0a7d22da59fd4821abd787192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0b778b9340c6275137ccc60e831d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f1713b11b20be66c5cef3056cc47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c6ff292d8803f5f1693fd1e92a93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed789bf24d5c520e29d22a1aea273ab7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e8e106f5c1b6676200799ff7e65ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b9b2a57dc75a450c8fa2609e1fbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ebd4e230a6a252113108502b9ce6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1b97aa74cf6747fec6789ea688816200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870f46d3634d75ae50fb83f3d1d5a82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44d2826b7212a086e47f646b524ec7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b4df1097e959b3b869280c71d93d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a1235f44d37576f29906051c0ed62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20902696b6ee4e3ca98e1c3b1ba05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e84b7d6d8ebb3fc79421023dc1e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e037b7b865493b963172fb280bc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f3c4a86e945346c7e280a9fd9f787208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92692bdbb9c08b9a6e2cc165c2ea8fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1821030e1cb66f7106d52e261f49df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb3a2989f597b996606fb06898be9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25317679b65cfa931b24896533d409b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d186434d8ad0ceda9fb9e8f30d9f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063b964904b8154624cf7012bab8bcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c38b8191120fb4f5e39c19caedf38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25378a5657929494df85aaa59321d80a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce85ccf28a9eca604c8ad56feabe774217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc93deec7b423883dc86491e4b2c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961dfadbed5e8904bf1ad8b18a06fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07258fddc3dfed70a075fdacdcd7752220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f60bf5c67bad0822f58c650abd1a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5ebb6482decd37f256c479f4af9f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cada5c8c742f52fb19b9ddf3422e61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965424befa0c60c838f7dcdb82579bc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf462f48d5cd14bdc627b9955749b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df42f6b9c1362af844ebfe53924a36a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43b62972203d5e4aab9c83273c2c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbdb67fa503211a904f16654c74a56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38208b26e416b586e170160711338f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519420b950d2ddf039a8056aac7c21fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d606c8e00bc43672ac2439774953231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f72317ca152a8cb964badffd4bcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ceb0937422a461ed39d774ca7fc35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91047a5db4e6073cf3df9907c52eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc38d3606025c0c50388cc2475de86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4f7744baebf9466616134f6ff254236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bcc5802d097ef3348f1f3ace06f41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370ccde97c8842fa588dda975ab8846238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9fddfe3245a734507ca321216e73f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f31e739981513da6bf0cb3bb3e10f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb90b72441e3a8a387640375fde6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7072f735f0299462b4ccb516b10a23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141caa831fe2e32fe85522c2a59fc6f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999879affd583182d1c4f0654245a65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3b406a1f7cb2fc2a37222dec2f159245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998e158a865f47ccac79f32531529b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67141a9df4c4be89b14eb1d08bbc560247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152e3db9864014c01fea4e47bb6d8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d74f3c52b734e78dfeaf9fe7f0b70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4acb63242793b2810d164b90d5031250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a48fbf5f8f8015d28f37a7f93de5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc968701aeefaef3851d634c3d00a90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2dc044455ee8a493eb21f3918c771253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb8dba45ea1893848d0af930358cda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b01a228901e7db1494df2a3ccf3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf4e03a0fbbfbffa7ff855e60d2e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c795f7ac4f4496f9958c03688791c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ae0879c1fea2362215450183ca25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cfc4297d5f712b2a21a364d5a8ce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb397c9f6d498b8468b025d5f6d702260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7defdae01c420d7d7dc0aec1a1f2a99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cec8566c15a376370d7965c3b245f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2210b08fbd591a6ac5f07b98f8ff6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e362d3f66540a5ad80a050b8259baf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60c0100096f0183da41622c51df899265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b637effa7f5a626fe65232e1a5d5c6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fb4c998627357052397f28d0a439c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3470c22515888289f679a4c5bf40e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f28a6c9489731faa5ffcf6ae00394269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fcd70afe2189d1bd9e237ff4b3510270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbcdec413934d12f58012a7171507d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217cac16894aa39bc8a2679aed9c23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863896e95c940da45a03d0bab22a5f7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc139572b3643674a8fc20ba65f1bd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e33b605ba6356174820e7ad21f95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc37f55689e4a28269e7a4c491e323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b36fe434295cc7e716a24b336e04a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06b552498a64b4416de19f3788ea57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbec3fd6bf3c9ef75e54edf4e9a22c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8b3d66b9eaff9c57fb868dbb9be12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373bb5d9e3211ad9e6a3723dbd1061e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6c5e523327cb6a8dd120c7a7ac242282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1a363246259f3f23d9f439b7f9ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1db5144626b8995e9ffa78bfe5e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f3941938d56b158a34cbca4a4d27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426181cb0623e6cd1dca28e45fe4ebc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8bb1bf3a3a83816af7850c0e1cef2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee63e02a7fe5ef65e63232be7df55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8a3a7305beef3ef27e1ba773d3f18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf350ad352b7477a63daabb00c74206290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c54c4640539b8e4332c94eaea7da9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835168e1370555124bfa3cad729845292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7296a2e07f0962266c93f9dfaa55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05260e3bb60d225f443b9f7be78e7821294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730fb806738d240bf9f391d9287063295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ee003a806c94e567c71b4380dad2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb2dc43d72d7e732836a8dce95444c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12e67ae96739d1a9ba58fa32bdf77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878060585214a949d9686f17392e085b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ef12994afe1096e19c26010e81040300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82aaf30bbb4065d5eb27d15aa4974301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e58e215fee8cc1408f146ae14550302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b65dd976a0ec66c2f3f3862ac054303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7779c8cce13149528a593cf435902304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca347192945ea553c863a70d7e23e0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3547dcb87d66fa054a6873f4281cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e28d1522645094687a019b6bc2fe6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190311b5038e0e076ad1ac530aeeb2fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385d57467fefc6e6ca4e50269117211309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794be44539f94b6983557e9c5fbce8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c163631c5cd098f9034d0d9dc14e822311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321c064b61176be4fb3787e140a0d4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28a9c94b04837afea4a3b85d14350313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29852109b3cc2c92c48a5fc6767e64a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a07abaec9338d4c06678e2e43e7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd44ed9e2b608a3a4b003b65d55535316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dfb5c8757e32060c258128b4b4c4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e901d83ee63b3f0c70e439a81e44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207855e1fe779421af4300a99a1c41b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f195bdc219b3351d90207cf89c000320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed1ca07d576e6c3f3bcb5d718379ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab6707856bafb85e8af22c9d353422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58253ac4c832320a99324ce92904b7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f85dc756647037504bc8dd3dea70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441bd5a74bd24f46383886c69488987325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11191635c0d9b69a5d877d7e2506ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb6824e79f71b1c955b6486e9bdd17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaf23814d306ffbdc97f63649cac6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235e3380edcf148ea9fde80dcf6141f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bbe65a19cbb1d64b17ac146bd3320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf1f2c03de31e4af6e67b32f4c7f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f68b2e0968c325cfff4bb554cbb2bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903343f07ff83b414ef3e412782066333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c70a36ba8fe1eeaf0b9b90234cc938334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47915e9f1cd049faeae7501b6e568523335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c0689596eb03ef98337bd021547d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093782578e7d0570befce9b5b8ffdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98537b9b675bd40881ca296688e7f69c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a011ab21ec60b2f8445ea608c00c9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd02a53172860858a72a47f3a4297340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c5e0693433f1f8109e7ee740c1d20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9907b8112806c7a2b4e7e9d35d94db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072353da845ede33cdcaf6715e335458343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184329a2b101feed7d6f5fb448800c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c2d426e6c5b3f7b5eba250c53630345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb335a296fefd75d6afe8558f53e48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65108671949c3a4df2e4905705a8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb12e6c83ebb7ad25031315954c20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f886e31e25f11a4df048436fbbef4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7875c3805838b770d6690d13754e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863181de53ea344fdc9d2765f05009351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72475e5399d44de3c09e807a3a67dde7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad0a21ae54325fb40c5fff88ce0de5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b853aed422d762b2676d021fea516c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5d98d88fe031fead9fe09510234ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f20a9ac13a0a652921dd6948e19c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b6cf495e76f43b49cb20104a0e28c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7964d30afd7dabbc40fe6fd390ece6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c4c4ae34cd4d9372a07a3c6e781e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db2337d827be4c84acf8c7189f452b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aa92b6575f940294e375b3b360e21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a744be9699401cfdedc1d10deb0bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b3b3825bfdb4190eaace14cef95b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf32588390281147c8451dfa1671032364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c7c5f1082bf8ba2f5579cfa1a9038365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c19707cfd8fe140afbaa7e6b2334cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc8c45453695ef1c204031b1abe31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3137d1c72f1b7e80741052b507d337368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ea0c5be7c8dd1336aa81a9febad4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676faf8a30ec2b712b924959712e15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f19c6c85ee50ef4b5de09ac594f0e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58e26a3d2ff9987ec8910528b1686c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b1b6a59b8512beeaa55d629227bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5f50ab68a5dd7daf6e5bc52d14db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3b452cb6d31a696db928dbf8eb969375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cd25637c9430b8d78190bece8406376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d1b3ca92d96ccdd934bc787961670377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536088e92c9e5336c26bf67f054d7a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4f99f37882a2a4f2611ff08404fff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c75050addadae9c74416a683ec3998380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445676dcc43532081ffa589fdc96f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6097be9f47c41d03ed3e6045d67c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09f1a7b9ea24236bb5f39f06ab215383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b70eb2c78c8e7bc37970b6169c3cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5131d77f0efeedaafe4f76cc609927385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb59cb07cc6dd8ae24d38f5755804386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7b52e72009b4ce60ed1f8620213d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c47a9e06744ce5ffd51bee0991564388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74041d27ec25c58771c6981198ba91d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5f161783914fe0f3229f57d892651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae95c70608b214e699499c130f77500391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f343a8d0bfd0d640da1b5cc321f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d294bae8f86b4b84a5f7f6acbdbb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa38a93ce0a4e27bb1b377c5755b5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b127789c621c71e4834b5867d557153395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe507c7374ec9f89d0fa615eb68ca7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc9bddb19138e9a554c346ad8a91b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a3229c2d08f2bf9e4f58da8da135398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d872ef9a5f3e7e5f624995556932fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c515e5e5ea730183d45b59ba2120f19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca60f8a33ffe5d2dbeb6ea78a39bfb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aeb939a77d894e3763714b3aa1f14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8840c53a7aa03f61aff06a136562e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b89c478a57061379dcc55f904429b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53232b3ce4c2ebd4f4e0c0745622d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db859b967f0243beed211f6ac7d7bbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488051001f0f682c049c9d577a73a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d22053330abac1076426ffa8beb507408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca7c11fb5c6540063da694922195af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2000f3a7fff4daf26909150d3e1ee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e464cf4b1960e27a73b029d9e49d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7bd18cc13dc471ab6894527927214412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677313225c60823740b3f60e153045ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd6c9a6973df9fe31f9e4ad5d97518414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c715dac637184c8fa4a54dcb66e42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b111f578040e5ca9869d174bf65009416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee4804147ad911fd37573cf27484f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44486c56f0289e35df658c6e73f8b42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63725fad45ab050ab1772be8955298419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9547cef78a5114c9d3b1b6067e8d83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0b7705c88b19d0918dfa2fe944473421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54517dd91feb36cecd8d0292786954d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3190592fb147a467891546de80c332d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088099c642a0fada8d7e668bd59c6b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a935742c98720d5df66de8d6b48b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252688e922585c9057997440a5047ab0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb65dd91698e8db822e86db7a898c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7ce8d7db93e2903915fb8c0b26b8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958249ff671e79a9fa70c53e11e52fac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e89dc2083378fcabaa6a505af2c9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830179d4bc81c379b7599b9e2f6268431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca634e1bdda22595699d9034cccdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a27539cbcddf3fece30d0f614ca0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6498527d4ffaab505d2725345a2af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c4d61303b4375363efe055eac6739435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af08091044ed399307fb3fe5c4615c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c41afdb8c49f1ce6b9530af3701e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4199c5ebbc69c0009efbce24912b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51870087ad6b1799911c1a6fce5279439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce507924b247cef1bc4d1d59a6f2e13e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf53ed57f09c9b413651f86482a7e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4637e382c6d361f7963d8e90fca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55051cc3e1e4d1b8667d4bbfa58c0df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9abfff925dd6712567244db67e9b7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b5982611a5c15540f3d73a3308a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d6c14657c146a0eef4d9fce7da6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c747b757290741e3858c9e67de55dd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8cb5af40374a8cae46d5bd80d8a78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afd16e6caf970894953dd545d3f77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa0d5572a48468b0ec9110d5e6d005450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d3ba4a306884df37b3180a758e828451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e78179794c22da66131dc937e2da6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba6590aaffb55dbf8df693a95836c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cbcfa6cd2b3b8cd17c4fe1d43404c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec7a7dffc8bcf0903244d2b3b329b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab54d8c327172d367d977af5f7bbd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea71a958f367102c0b24dcdc93f857457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57dc630bbeb6b095fe2cbfcc7f6ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1ba58cf5e19939ec4f76f410da3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078960c18c5c505a4df39468f952785e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de7007cd24ca50e82b133285f96231461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce2d9d4806aa6455107c8c30467ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f2a28debf1165c5024c3290294d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820d6ed4d968c11360349a548db49c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb3df610fac605ac7a38f6bb5f7c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bc31e19cca3f25c3613ac60e34bc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b01ebeb8f41d16780f9b3b1d5331467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62a79b546ef2467633a043a9985a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afa7baf6a06df82eb30ec494a0733469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a79ced6c21f3e74c9d11b8bf2fc34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249f27a99a16bb091df6de9a17d210a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f8035c130978f423c264af90580b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb740c4d986937c755d81b791b21952473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5cc3fe4aa90639fa4b7967a23237474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8ff4d3ee303f082657a0ebe130e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22886354430f1f4045a58ee9966969d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aa096ea99376287d14f0c3ddf980e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf435ab4bbbd77d1429d41a3d22f572478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddbcd75c49e68c18cd36482c8dd5b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e395ed9a09b0d1be109d4545ca6979480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1df69f78f48c57147e404130eb39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33090628e3505bf48dd4bac2be65b3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301ae1023090bc5479ff452cff0054483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb9912c9e0688ee69de34e7403e0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc89f7037dc11ed48af23e7b1e9ef3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1e02fb6ca8f9fe4dd6e7b2f322fb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25143ac56384d6ce66a4494e4505a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd06be06f227418c19ce824ae456a7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f1aa48ca202adf25cf70adb2ad7a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54e84a38b6c131cea46abce4ae86e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03151323cd71f8dc322d138feb9390491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf35a544337a11bf6f6c3e9881591492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe5ee7163dd9ed298040aced736e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633602c89d179237b4d1f29b3870b0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38ec2c0c66f5db0285addb020e5bf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772e8856b2665f5d0eb104634e721a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bea4071a714ece25f3d54c48b6192497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dc440180ae6d15faf6c05e2f40bc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e8b4e9ee241c64b06913a79cdb2b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8bf1950736ee2c391bf6112fb6986500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6229f0c7bde5f4fa09c988116e197a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e8b03bd5b427e8972a6a1ab5eb4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f398d262829b0fbe1a3c6793454be1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad30abf1809e645ec67c6addaf7b4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21632123e2cd599f987bdf8e34a1a7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40595fcaf285de946c7d6dc1bc7ed599506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc975fd7ded0ac5b154a90bc060195507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f2aededfd5bdf2ccaf312910094e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f92601a16a389c7a965076c40b416e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a414f4cab54226fb9c2011561eeb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fba42d389f00cf153ce1f83b4140511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f44ff6fcc1f530f329d7101f4f289b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99b5b72f3369c4c72fdc3e3473a04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbba62f512b8fa21bdd30a3afe1a1c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea82f5573a93ec826b042fd15767f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0e429ca23c525832170d1e1b782b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57398b31c077e605bdc81d753aeb139517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99102cfda46e8a2dcac8a63852ce5ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d978450bb7e9130751ab360cb046519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587ad8c4f229f91ecc60bda05125201520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dfd9479cd7ca2f3e1fc06065a61ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98bd5fc170ac80b5fdd757eed0c39e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01e7dbd52660e225b199ab84eeedc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8a8532ee28d3758d93dd0ad20f417524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d33bf1124a1d8af179abb9771e4684525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13574a8e286465c7fdf009ba016f02fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb858aa30c34b264af689091c7375de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386d5966d581228e73c5d6f7fd7f7ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dff5aa57f329b54c464f5fd15556a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134192d9b003efd68d7636000c754f5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789339331f0a1ae8c47c04216e2c132531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e912a298fc989383367d5ff31a41e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3cf1b50975f09f921b1506d0288cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798622e3e32cb303c4b6de8021ab585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe304db2d4d281e1267ce2719565e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5e5b3ac3472fee9bb6078fa79b9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe44423e00a73e5dfcdf6bae85fd9fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169466595bd7bf682c97ff6fe1d6b458538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e7bd4130c193da32549fc8cb06da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ccdb3a1a94dfddde16503bbcf3731540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8d10c9a50fbf0c60287538d0bb5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086697004b642e5c5efd3d481415c75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c7c77d156b476751f8aa5b9f7405543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58207a0b65433deb0b89c97ba88074544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa46d2faf3d0172338a34083a1d3c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d70b179e8db881bafee5a9c63479546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a48388e3f081229483651db58fdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d22710fa662d82ffdb2763b675c85f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2f64a744ee4ff4eb0aaed4632f07d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a2b928672536c60661b35e20ff208550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1923f31b76da8176c8f30cc7c321af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b1ecbb2694c2a369100423d0f7e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c474955775add37f8e44e2d25d2e7a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586965c37fd2c25e78575b12c92b022554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241042977139d6310342603bc38562c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6780223e01e1e1ed7d4e5abb66e9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c27d45e97c50edca77f47a343f66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d630e4ee86ca9796f253c54386fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed09a05f5affe2a8f17aaadab368af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b05ce13576a62ed71b49a6cc7e234b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd5eaa67381912aa37c034ed5ea0cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4000c511cdbd3e59088cd4c63a6d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780988ed9bc4989ca6a984d1f74d32f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b888204e22097dbf88fd75a41d79d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02cf88cc98322985eb340fc57e2429565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093202d9606ca9ab84066768622cf7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67722cf5237b79ff915883106de784a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ea299a3cc74a4c0c07907ae6e4f9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541ae459797097f95bbfaff79f20279569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbbc5c7a4783d834844bea0c1192c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf67f8b06b5791ce3b9bb1deb9abf1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ae623297f78d3c37ea0ae7fe34e14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea492954c05744338efd8e18d1a6a277573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52891a287f4ee3c46a16a03274fe38a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f82ca6c3188bf4ec38373e73f28cb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f04c5742892f48f7d698dd609d093d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbbb41be8da692ab4c12f0647d9684577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c307fe8717053225d172c649b13b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f90f53c9319de71c2dc86cc107f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a844558359afb1e96d0e091ff6604580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b851f5f011c283f5ed4ffafb84ea0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf811acda64e321ace18393ca99b675582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5e89cc7582dc25e31487c5bd4c4ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8fc3ec8ccf537adcc4a09278fd511584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f3aeefc57f86e58ffe0fbcb04dd2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078128166261e6b2a01021a809414bd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c1d3fa249066115df1b1951cf269587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2f54460541bbb089bdaf4123c734b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3708486c669b9180a1e5b359890af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f0dc71f9db2d4bff71fe1dd4f09cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17c0f6c18f44fedb0d9f406ff673e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe51856dd214b8951776693220ad24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af4984716c88b85f44fc75e26fabd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb8dcedf0ec682d01e95827415ea3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061459fcc1577297e42d6b6c87cc005e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901cdbd3a158f639b345b61fd1c589a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972bb94c4121d742b94cacf437d0f68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8db9633b9758ea9aa86ef12b38da2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32a34b77d332f2236876e05a851eff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22bc7951a06b61af81b5d9e43df727600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017276d4e9bbfa48a6e0aadcb23b0cbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219976c4d2950264f4e2956f06d73719602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd34de887d475b86c15760efdc07b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8e318976507a9a8179d217b88f2db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffad62bcc505d38397cf088195550ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec065f3664da27355329d69ab20e22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb3f51888868e5d1fb1ad499ccd562607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a235a1b0142bbc775a0edae3722cead608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde9d10895c87525ff5b260f06f6041609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb4f6ae1e7201952e5954fa98b1bd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad194f3ed3aa48ceb45136beb03b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbce4ab5a5756c40ea96211983ef5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cd620d1fb10942b9463f27a1d28b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6b8fcddde443f8b61465d323e0a50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6d15b8b573f871b66dd525ad4db58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485e3b09e8da01cf3350c63125cb11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d4a059cbb6be8ef038d247680ebc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac734c65e49f1b31a5465870644ecae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015af4718485aef5050c422840acdabe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12879f8db943d7e0a2d15489c8736e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd520673b89635c20b4232c0eefcb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5be31654d618d0f3da55c0139acef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9806daadf35bb1ad20a19fbc702884623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5602f38da83024b7a724bbd734837e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e4247a53015c4f416f1cfb898e081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f3a7a7abe6c30a112f23443fd450626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017cfc980b827e4537bd6b92eb470ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885d66b5aa318fef4182ceca1520ae3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527476e804e3fb68291134d7e326570b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b40ca0053a9f15d0002be7f6d1dadb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3a116e091f90d05982078a14f35b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36cf5f0e19aa9158f2a8732fc03dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bddca17373766cbf48a0b0441cceb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075341115ef18d86125c90bfdf1da28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ddd03df3baad0896e8a8ed45ac434635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1125e4815c84e1af8be3425cf27582636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dba8664a087520fde64863f6694ef5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef0330c278c145257be3900c13903638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b13ed9dcd856d7bf9f0000b2a9b33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34362ddb2598771afb20123ab51ba0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2302dd0c643f07b6a2243adb19dd4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741e71fff8312eedc2a6024c3a90146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a99978a74483d2e2c80e2af612b5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5421e359cff16d1eb256af665499ea3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af08ec6ecf884d2206d0e97a42ac71e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e83082acfb16a968e9bf0100a502646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f17ffbbafce3a8b376872827a63332647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027beeb64cae0cf3b5f13312e44a54fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd68a9d05111fcac1a83efab946e890649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687711b9340b1519913d4e086dba4d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823991a0ec70c10860f680bbc1e7c82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d45ccdc1feadd5dc9e70cdb4235f62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d6520d84f7b211f2d6b1b79d7c11a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2681059265c7b63545afbf378e5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866eff083aa66194497dd4a589f7349655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d888b973e79333584eea065466c1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6c970c211b012422f2ba0ad2e6292657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d6adce7536f027399795fdd9da79a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960260b4ae163ae908cc715a92b2be2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604b12da37641ef2ee3bdd01f8f22be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c155a0c8e54674f5c724eb005af23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902c0610ec883b9bea4fbde5e0681f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3511934a9f3ab3edbb2a90d496d131b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cc04a7a19c11ce5a7a451e815c8c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be0ba6ccd0015dc2d9c0b8766c4245665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb34ed6f99632c14dffcbeb788da2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149f896f928089d19dd74229218482667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276c018790eb0ea1873fd0053fe40d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5935e9378c2bf555cbda9db53f9bcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd611e952e4608aeb162ca84edd1c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc91373228038d79106e2ce5df138671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a111cf2e2a301fe5064289f347f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63afa2266fa64cc3da31f1b59a573d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e827328fbe80f258e3a0e4ef638d68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40face925f484d48a6e41802bb6ed2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856f0b48f969dcd39cadacf3c9547a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bcf65b408ecfb7a7dcb8606fe651c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952221d6e8f57906d6adfd7f0f97cfca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb91d430f3218cd65dd609ca548c82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a30a30e1de4b062029fc9418ca9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915f59ba6d88e6086c89bc20524e40b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e36f3b2b2e7978b269ada034f6cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0854ca6ae58f0b2d133a07a4f638fed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65d760f6140570afee56d60b2f98f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a05446749af69932043f9b7376673a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17cb2f15fb03b34dc4519879f3e127686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a543dd0199bda4339eddd7c2ff577a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23faa868141f8ce3f77557f3b70b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608006d0180b4838908fb50ef415baa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b860844391f5ffe79a2f64e30816690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac42f825b82b1160ce29a758d22ebc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89649b6060d0002b327bc476682c51cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ea5ebe29cefb13c5f0f7b9df142f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f5d73bf96dd627781c56d0c84594694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635137693206d1b72ff8e7bc0f7fd4cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa8ee7f940898d3af04f314028c0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490487afbcb4f009c65a02e9a183b5a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d491137e8e6a34b94db2e69a65c163698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feca01a7947be18e33e026f5a87b9f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6b39e533b846acb484fad7592bb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e6a90888cbcb8c54dc70b12c5d01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcd8a06a1686c75d09184870bff33d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e8ab898385919dab351eb05291992703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2978898ee85c8a8d9ffe04cee1527704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8477fac761319b5e1c1abde159a04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45fc9cf3fdc7a72094c69c15d6eab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d91e901ab5e4a650a48a3bc893594707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337583ecdb83a4bdbef0facedb76c454708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb3194033a0268ebfd5aa13806a6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42f19ea1434bb0d349a755ec1474f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0db7ad9fb96b6774b501c0e34f47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774053657617815ced7a4fbbd45701ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63005da0220491f9a8d80097a92e0a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a878eb8368aec0413007c8472b56dfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86182f31e87b50767ee90abec6604119715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275a81e01bf3260b9412edd78186e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea22f5cc48442e76a48de099a66e9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30b8487160a7f10a6f72b7165722b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f806fc3ec41644a2030b02ddfdd9339719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba1d3e0324950be8d80873510707fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350dde91b378885b920dfe08d91d277721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3661fbf902fb414091beace3ad5966722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1170f7d3c0d4b993bd106219afa05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f2609ecf209e57f78e29e6bb357e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ec60a52dd6d2a2e09074abf2e0cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2488b2c9b2a6f9602827f2411914e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22bb9f7a5b59a94efa9feccd125a3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50406d016d7e2563d038b80495a159ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa512d0908e39825346a4a2ac85c84eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44ad5b846dff297d2d133c4128ec6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6a2e1582ef796390b80d9b58b333731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329dfcedcac3544d9b716f1ef7a839732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbea44f27eca9cb05cd4d190d760ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093e3309921c3351eed5148c95941a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16b48fa3cb3c2095d97e11e492465735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc756ff1bbbaa8c33dea41580badf7db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784662ad118dfff75f9cb7de1a698a5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307549d8eeeaa1da77fca838f79bc934738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31884a38dd602c37b74160bf40cd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3677969e1de8630440010cac4898c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c5a58c1bd72d8b80572527ae8ca3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb47b948d47ce015ad76351b28cdef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae842ddf3d67b54191eb261beb69f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e0f5efb07617518f758a1e41dcbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de9647fd6a0988d662ff74a39e3ea9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883759ad5885d49abac9bcce069db62f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972e71859255aaddb4471d60b8d5ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626235ca06fb4e9988609f03d722d3b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac53f375bf0822743fe562fa42bf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736c2637aac5f7b73dd115e5a7ba2ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebd27e437366947a37a243f537e4da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b164329030eec9448683ec50119d1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb9536527548a05ecd80050412bc59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9667f61c5994e8abc886a324e1e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad371bbd74c300f309b6565369916755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3309a8f977d724b2bf343bda2c6c8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a284442b62ae639324fd506fccbe9f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56503a4f5bfab5fc50301ef766943c6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6545543f36fafab575ec1459bec6c0c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef228cabada7beff807d351c644abe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f73ce7fa88bcaa349edd313991992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb84da0e8c9a604b39bc6598f5c12f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c9981eeb1f354481b3022f0c70e764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea562e4c88d12b3709c262dc1bcb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81981281c92ac4ba87330830a874ccb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a09ba26570a022e731f84ba1fbe9907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82b1a587d30b93345aa886993adf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b7bbe22739293cbf7223fde76e08e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaaa908444c91b853dd8e8b2188bb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c9cd1c1fdc81891bdafb5a32c077711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6441457e665dcc53548005f813dadb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feecbe6b18949b4e742fb8275be05ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e7061a894df090ee0cf697033d98714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c595a4277cbeeb350041c3ae83ef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a7e732c4a9aa89885c26d28296e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9307fbba0bb65cdc550e649964ee00d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf5a3d453b6075d8af554e3f82428e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430ec798a5b7e445f7e9eb6b921744019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5935f6fccefb4fdcfac5225f07f24d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d12075be275271e110e1d63374604e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef7b748d884b9d14a481493faedd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fb94f01f9bd141ae0240a95be255723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bffeea0c503e3ae82e78d29c73c6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96b0d39f96b42f57a5e05a812d5abe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70bf5b32efa1ed649c7034f52c4edd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a8d1c7ced983d5980d8e0c49aab2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5cd6ae58f432999a80fe40c9873e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df2226ca520f03d5a7ef053a78b75629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b16ce666d460f32fcad4f3daf00af930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac49c787f626284eb87c57d9cf856831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c14c74d275668eaf60465a372d574a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e90004f9bd9e52e60a3a7eb09f5f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6388e47c590237556225575bb3b0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb433bad08ad1004500bb4edde4f4a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a6e9a90c8837cda2af7bb95370db836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2048609a4f1c72addbf4eb4f91f3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea00ff587801cdc2ed3357926595838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7f3d432a21e1fb232ada2e85c0f3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830db3e21e1c6dbe8e9970387f74dd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14607645111045a972ca212f54817041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95562db98c52a77813ca142579539b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9dd3f014c5b820a57e8be9d3b717143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577e716e2b255617c1b6a652a0a32f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804af7250dae118ef6274173774c69745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5a61657c2c1f762910ed668997de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f87617a2f931bca791e9a4577d6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787100cc6fac5a6f37a1e15f4e38ef148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2e0a86c9ccf8d038808998c5cafe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccf401cdff1ff4507c2ff1669f116b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf50dced5290ece88d41ad30796b4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4b7ebea1dee3b2e634aeb9855b3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4322fd63a265b3c370db60bdc2a11053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3797bb3453e5fd1082269ab09491c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a77e622265538b8705bbebedf8c00d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99340bd7164a45f148d6344c6fdbb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cbe56ed0897f52c691a7cd2b0747b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba650bf1fca1f6a3626b995ab82d99bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348bd2cdc17e27caa270db75a3f0b1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763745445478edb5cbacb5d12577d6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8207c9754bf716f19301b385a3eb9b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c94468dcf03a5e2b902ad2f31a03a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0881e55228a5b6072dc334410141d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453950e4b7c4f1875642d0ce827d4a7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13d4a44f3d4fcc98b581d17bdd1fe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b46d9914e156a7f55ca7733f46a7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0759ac52ca65b3450b4dd5f84aa8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6104d8e94639151248bb61ac422b1ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1c76462d3a6f422d759b78874bd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1050a217ac9b5b20e64b361036ce870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde52d62c06e32948221d7b76e6d283e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16894738e143c0266c56ff1ae592e84972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d8a71b63b93d12aa9f330ece4f9c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba003d7c5b65f13fb787fd2d04ef4f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292fccadfbb86adcb9aebddfdd5dd5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c97e7b0a4dd9429fe828f3b8acd4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceae7854020a0607b67ff1a0df43b4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834305138c28c2adab744b408b3a61e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0e1baaaf175052d064fb5993859179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014f23f737ffc6dcc0a1ae64c0a14a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cacd0cbb760ce8ce348f0dee91551e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adad289e55fb3619c653bc9304fe4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c95c2f9f7627e3b893bcaf8fd83b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f1b0e5291cd8c5f4a035ca69f9cc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e9e9d70b724d2a1c9439103d352685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afb810c761a263bcd88ee19e6d9b1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b11887151fdc5e15179d34a67c1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e1625ddde868c03b8b48d40509a1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060fbd8e5a11e9d66e7ec9afca009b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34e8d67839a4cf9e8a0baea7dabd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40a17aaec820d2905be3ba1bc2c13091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d1e5985134b0697197fe9e9cf729092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6c5b986d7bef7fd86932de553e6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2296f969c5205b9904095f0545735794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d41cdfe7c05ca08660871fa8e9158d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f53e53d0236a658080a0e2065a26ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b015d9bb00b733a158cd9fa58adf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d470fe160c619ce7c32553647d7c5e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed6049f3e8b007c6af6fca6d8722f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756781e09afaf7c3e136bf9b6d8e80e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a6c825da036b7c3dc8e02224076d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af878bd8432542e3ca7bd57fb1c2a7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c3e3d1203186712390a3ae78be7dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3bd1075501ed581549a3f7c51f19c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea035d7ceb17ab75b38b424c69a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17803f14a8e4fc65ef1cd7fbb2456bd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad539898c83e8a59316588d86cd958107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e25bb1279de8c6c5c1bd2d9ff174108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a15f0d4383cc282fdc9b3a393860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89761bab4f30851718f14c5bec614f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dff27d76f613c0eae6c89b1da8cac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4b29cec05a71d60b7d5c1e26b246a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a607a3ff55a35ef31c72ac136f0b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528f92bde696d0743a21536e328c25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139bdf9300b22a26e05aa312de2edf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f297795590b15a5139afdaa4df793116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e71416eca16de2dbcbeb8720086bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5ea75796d1193789b6f03b5b75d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df77ab9290394269fa95dadc7943d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fab0b83eac85be8f0f14815aa701a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4071d253ce6aa2f14614287b61f350121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835179e070a7cff26f23789e494bb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd12c870aa4b60ad05e43e5a27229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc484b36dc091ec069df6187982b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f0fb15e0a47b536d95fb873133f71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cbf864c6948103ce4524326e197e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1b93fb36405d4ac0ef13d6380c678127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223050b9010bced1a279c341da6ed70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a61a82ec530032f1b8dc5e29df16be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d481fb3b977a334411d373d34aa0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb08237c6b0c6e5b47b6439c3ef72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832937acf7b68e79f2ebed5522f4b6bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7bc5e971ed6e1caba42fdf45582c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc1d83382567d29a105e66475cd45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a4fa66c2b15d0fd86d898633a285f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd36606ec0a4d88b00360d1acfedd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec484f5c1fea18e22f5dc6ea6cbf6d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1fad6c5381659ba33724b4dd9024c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20994db80f3e891166f887432d6739139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816513db211cb0a8e04fbf5b4eb0160140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24764afa5980e9bac22269ab411b23e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354400662edc9a6fa4aff7bdf1fd7312142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334012540d67d75042b8eb29f6fab3e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76f971ae167081ea3b496341f7ec5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e25b979123f6a718be7474ab153cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba536e833fef1c7de26d90b5b469e6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fd4e664b3682f6ad8ff63434b3c99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221dc97923340f4107063d83a00662148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0ba587f5b8e81bcf752c2d1ae4e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a83d9551ed29c02631ce931f1066150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7f9e718b4e50b9e04c3da275a1c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94c8e7365cd3b62c4a9267798dffce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb66f31af85d43f9722b8e4523a28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2aef8d93570389a9a0b089e659cbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030afa35c75a05cd9a1d561751892cf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3fbb2ee38888b1bb9d847e507a52f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f64403f749f6500356402dbe1cd24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35f423b61af49a1f29d3bbe064c1eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217efa7f9e0c346622e1b8054204fe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae633c8209f49aa157268ae44029a4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad935668561ec49cde597bfdaf0fa218161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257f19cb19c52b35315081d06e35d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bbb291f5c16db45f3b057d66168f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c40bc781841a13e71178bfcda8752164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26fce92d969d81c7bc1418415310d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfbdfeffe685bf4035751ae7bf195166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591e5cf762c2b5d9d895c37b2babaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfa56dcac9598a53d2f98dd8e4eccb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406556626c8fa894bf2419a0398d768169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fa4e8ace4211acfe736f976a1ecbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555992a9def3063a6fdfaa8f5bd70a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d38eb129cad7684d2dc52fce9efdb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd266c3f6eb1c5565053fceb5a7eadc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742843b47be750c5bb39108186322d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f345cb0dcf6efe4e9832827c30e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fde01c917939db70647d81ed0317f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdca61701ac2ea26fbd4dd100594c87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f055d0d9ab7b79dabc64bfb433c31d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913257408b4bb369b63271c775b2185179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11e441e1b67a764da8cfe244a48d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc984428d67492384234720522a87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6d95fe4cb2c8dfd7ada47e2ac912a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405590d7b16b7245d136cfd93b25d40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14badaa7a9304fb330591965a6e0b971184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968a6e11de89b076ad250c6b017d5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55c781df6cf996ac62bfa9d7179599186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cabe8abe2e01155b5a31f9b47cc2e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f45f37c5f59ba278b3eacbd447cc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c104a5f5af700d8f1162b5637c0b023189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281f0900331bb9d51fa9dbb8bdb7d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7981eb530b39c221ca1f32888eef30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199197356b4a114292c86bcf805ad6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7495d398cd857fffcd4c5a8bf2e7364193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f326bc7b34006abebf0f110c5e558df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a826862c3d415c77ff775c5f11f31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e562f0e9d9db12ce14079b1aaeee56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ebb9538a8bcc4009fb21172049264197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38f3e35b55d6e6f44ef65d8a14f3ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883245bd90285398c1a9581850f86ce5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b1a367f6925adcb5e9ec6c0331570200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae849a1dd6e3c177e85ccdea506c63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13d3b142ef83d91b0f436ddc42c2e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542c5a1ad68e1443b83620bb153b02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb490d7e34b892cb39742ca8215c85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd77afcacfb8fc01481b6052357577b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea03da7270d3ee0a9dd2a5d5a83c1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd3116b985985673a1d2b723790ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ffdb1554340f31c2b43f761a55176208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4663707cdfe39de17420474a8a02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70913791102dd038d626cae09c8eac1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03f8abbe3123a91ce79fcf344ae28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743427cf1fea4713c5b408f9124b5293212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf7b5d422ce0d713248ea88c1e343213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55d2ae8c7340c2014c6e0895e3c78d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712012d045e72b1fa65bfdb1e6f9441215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d2a37149a23668de97f6c071f799a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c5ba2c861e434e40e812e67203b17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76c6c647743e5708cedfc40fdb0e3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916378810a42e06d2e234aab7a656d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f1a55007a7257dbc723273a3d886220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b33d38fab163fef220bdcc4e048a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1082858d2466f903a6633f90e4a64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a11ce888f4387636c2058c10bf9c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fce86bb8b1e6b92e49663c7d4c858224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a725d662411d46f60eec1de3d6903225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf623033ac754b1d0c5e84d20f56e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2959cd0e5dffb1bfcb818efacdea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f701c86f3533d04dd60386a3a821d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd212ffcdfca37d364dcfb62b1384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9478762aa18a36002369087ced026b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ec4a9f365e289989922681b7a9c9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a58530f2f35f22101fb50fb8cf76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac556552e951fe27904fb0ccad954233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7752e0c379b3d840cc288d27563e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6a5b8a85ae0f6744ea3c70e9f48d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a57b25f75ff5f7ab025c828b6c0ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fc148779543c9fb5904e6334897bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a872192d70769c6ea3b2cb5e9380238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990e751c3446277a6a9da0f59b35cbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945549bb5f6040d6108590e8f67aa78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d121754d324be5aca708aa2104e66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc4e27e053931bf40a882d8d301443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22c323df2107ff2f3049067ee7b4f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861ea23097530684d8a09303166993e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af3d38cdc5917d4b019e646df805c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537ee575bc6db9359137d18b33a9d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a9e7377387fa7f58d783995d8d0a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6b89b223ad933ca360c1389a42777248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28512dddf3760915c964add9d2ea540f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ea82273ed8f84e8dd56bcf9f6f22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e4a660cc95bad659fd4fb0bdad1de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb895bdb262e92fdb1675f7f682f774252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1337ccbf53c26748596539be399405253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480fa828fa88ba7b2479ddf993fb3de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323ec52c620d3176216288fc18f94dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b59b5061d182fdbf4c3aa5334f34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a96afe1de83114cab9be11ee819115257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9561d3c3729cfb35e69f1dc8d2b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b39e5d2cc8c349a8736e079d2c8ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6999022df066c3b7ac569b79f7c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bb6772750451e7ef294c45701f81a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c30d8ce497399934c35bbdc4f77d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baae5c9be56c9a4e4bfbf33a377e6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae84ed44c57b229911d8ef49b71418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9369f540dbf3c9869760e029ba9b66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce06e96f77a34b61a5c4166335f2704266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0524a1e851a402bd4312167411466267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c99ef1ad5960669fecef6a876a804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27cf989c390b0ac492d84ac5efefa7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92dcd571f73b2ce5bf7bf4c2c7a3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e908d3584fd9695dc3a188b94412f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b78d74393ea003dfe84073fe5ca954272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b759d0d3e3da08fbb40cd6107db52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0c59627e76395e8643f87c1db0cec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8d29eb1d769e6f46ae6134b23e108275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d1fef543cdd2ae6dce2c33aa7b866276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed7493cff4cf46f9a3ccc456534c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c60680616192ef505997e79d3db3d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84359e8338617e1ceb8259a9714c9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c08b45782c071dc3e876660879d2ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188d845cf591d189e4116a730b27dd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e09f6cf8995c35d829ee3804ae2514282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810622b61bf51a5d30aee0182d4d3df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af570332fe73568cb6651e4ab30ffc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dab7aa4f5fdea6cd90d336637629c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85386f7b57dbe6544ec868f533f84f5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c08ada0277f5b00ceb1f7c88c5151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb48e426ebbe4f9e2eac78a8ae35bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1edfd3945692c27c822eac65a66be1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903ff145f0a0f1089299a182499a62f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b563a60d8a77d557c727173c0262447291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30575480a7cbe71ab343b8dad93d605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722f68fb1c0b37ed06bdd52d193ebf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00318da887e969e3d6801e47585a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258247959dc206caa1383342027b95a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c487e3651054581660640d238fc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e3de4f7825a6e5361b1b4aebebcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba545f4777f2c9d5f4083672789d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f58ab106dbf8cba4aad761c0f8964299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c93621a7455e30dccf1b2ef283749300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3ab7755f2f2f5a28fcc3192761c31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf158fc254fb21366eabd8463baf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a65b8b8ebbad685e86913f3550096e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94057e050cad175608edace5b68a047304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42820f1c94967cfc12f094b1d814ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae31a5cba9bd9c9003019a6776f00a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b4fa048915be51ba7c44494e78ccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ff555d86227ec9be370e8a27ca74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7881d71a94ba83930f959fda0285af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb656e4dfa9ed9f5ba4a509096e7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b21fa0e88b8c2d0760be4c039ad10a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de346f4185a795f1d0e8ce5b95ef9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee2abeb567ccd837e6e484d06637a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7f55d607e406e9ab59076ef7c7bfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ddd475f20f613cc4194e504ba2611315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc040c1b0a8dc6a827754daa150b39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706fb1dd99fb01a8789f31cec1a83d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93120eb76f6f26e63c1e1a7a480a5006318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e24b3e3f1adebff6ac631fa442485319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd93977ce4c7910088aabd5f60d0db7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ac2d268c9153a337d2060e4981de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219e844c42aca96a55be8e8820adf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0886d8b79fbb405a6b5086274aeb52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ceda089f4d39dec8193898123e6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21175b5593c87c7e3e7c7dd9d53eb0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f727b33680d579074775ffb75d232326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a0568ef4e5a8162eef5d0e2c9b58d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2de4e7ebddf8a3c728acd427123f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40945af02440db118543032784a253329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369def205040ea5ba8d125e0b2935e8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f0a94b31bb64ce105425910b619e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e2fc9efb757f05b101bbf1ec52a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65367c62aa197e6d6faa8a0d7553d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882e99dab575a5ba5218ac765332f26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b86f829a989ee25cd1592bcba667a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406cc3e2ef558d855b3f2a30f3dfa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e998ba34228efba26fa87bcb0ad7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1345aebdaaf935b2c3b88c06ef02c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8330a2a4aa85ab4103f06b697b94af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c515d53d890ac1690dc6061b3ed148340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03dc8639e6074d5a716d5a3e6065ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383f6f4bdd8b5f43f29d8984a54a384342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a72abe7b46c4d543e9f81014ca54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5df1f7361f5f29bc68d6cbdeb27c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3a89d59128f6c5fba3d0c6a9cd965345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bcd63fb1e11a48a0bac6855aa33b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d581fe31758c8f23fb3126bebc0c8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaca091d8fe03af822385ce9d731e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e2619d74c3c7f9c4b4fed58b8548349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03132280919f04f819fb56b42bd78cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358b110621aaad4dea2a3b83d46353f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81264a00782919ff8886ca89040522aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef788661bb6a394dbb5ecdcbbabd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42852b9e6208deb1310e0333c6c5eca5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba85cf08cfe47d547add38bb823bc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd191eda56f228b86757e11df814672356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bef5fcb180710941726e24dbfa8694357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa40fc45dc53d6103802181f49768358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18773968cae94aba0e5c97a56623e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2299bad5d45c4e6ed6ee77443451bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b131e6bc2acbc50ecab63676854ec7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a58c0adb2536d8cb5a56335726493362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04986456336f4797122b0f0cf2f28629363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763a7603c153a1678e6d3d24eedc1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828d87761f66a5543c803a708c2ed55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ce088960736aa8958b179e4d8d03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bc818aac810161778422dbb2e23ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c90a51a79ead77723fe0b60d229ee7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dade8c774c3c4169a58aa4dd13305369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c33017014b21eebffe3fde4ee1a56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e942a7597b4c4fce25c38b35afb0c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ef9b92b806281719341cc7b5d2d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08d8ce030b4771b96201de3d34d14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3bc68889e6678f36b776959db66a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32748fa744c2f544dc82c37dbd7cff3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b54b12efd7ecef3527c07a8397b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f37e9486f6932e2016deefb1e45f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f42c57038de915bd5cfdecfd5e57f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7fdbf694e911d13b1ee482241f434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef68bfbb4ed5bbf523b9015483af5ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3f890dde690441728744e6cd83a5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2837ddb1e0eb72cd852febce1154382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124e5e657a2d1689edb48dc05b7c3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a600e81c86e89f99c267b3154c0ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90598f3ca19735e348cc78f3dd970a6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be05e54b629fc1bc5df5df79d7a18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af44fd793f2495591105b7c959d37a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d5087eef608f177e21c397b48aed9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a8da11f27f3426354e04cd9cbe40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651454ad9b77166e3821d4296b1299e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7745b0f157feae5d6ba2c087518e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d713664596767de7814b2290956b109392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e3d9e3b578b9def6ec98a946da4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93e2194998ff6b7abc1af5c261274394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af06c44a5670869ae97689c3d75d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6d0319bed38823319d03bd3f09ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7707cf258a48e79867438b75852cb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522514738316dedfd04e44ab787c7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe3068902a2ce5749f0c34d4880b2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529643c05a01000511e268beb8fb430400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179406b1b83221bae5a53f2a609dc40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf0fe5dcc9d7c8dc66ea1d87e99dfb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae27cd6ba515bd8f0eee4975166928403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf52d58ea374e8213ae3d94da388283404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d90944f388d90062beefecdfe654aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899577f20543b34ac861c668669e61f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b68bb6b826ab223bcd5660de911a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d03e67ad3f2b29b8a65a26164e90e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae028c6246a382456dd707a27ba8208409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b86345bb48a6b969bbae116f39725410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6b6857497f7ea54e76b6fd576009411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304e8851834be717c00f776444dc090412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0be78e3a45c476ef1197fe770698d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16bd494dbb874ab7af578c71f8a1cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac959eff9a375070705eb48ccabf63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1382aceac7b92f688de218d79256416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939775f4a5604c228dbaf8c3dc13701417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee2b0e970be6beb2fb3ef6d33e82fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d067e2fcb65afa46510d5267da8a22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf49e663e280ee188d787a52cc946420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f2b19a107f4c3482b1501967c1a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a743dddcdfd488402e04aa33d0c8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740cc27a28a1ff231fc0b4c3e5b20b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385971562c8a369899f9e15ed5568b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5453ef43a073b0a004c5f5e59c518425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32393b1fc907b0d68a356fe22010e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b222f65b2fa031762152e78e65e0e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02921649d8a96572082e14d3b3fae26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d352d14de65e85a6b359b37ceaad30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05cab0a69d1fb477c00fe39c66a208430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a28c9cb32b4818b0af326a460912431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297a34a7d620b2fee948b969fdd460b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cbe358969546527907a907fcf2bc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb997fe879079f5919ce157cc84725434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2948eae62b20b0de08b7579d8ceea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc232f2356b25dae03e1c63be22a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4201dc9a0a91dd90632602b64ce429437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589074911ed17a3d27ef64aaaeca48d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86479134dd6fe6909011aaa8aa21fd3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cae1e783f1aa351a768feba4ae931440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a339e37df6c15a578f255b8f22e4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981504871bc47822527178dcfd1828442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980bc95e685b14ee6abeed0fa770c2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b179730e7d2f4de94a6ec689c0c493d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9206daab8eb5223c95bad1f699893445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f3921552b3660a125ce618c49426446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdad67611b0630a2a0a25edf5a4d08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827038f84489a28758a75c703902d47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe474121583ac62339572e46d35e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77ebea6415463b89c68fc41d17c1d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cba19b8218312c8c19daf17f0980a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec5d64244034e9452805f9218eb216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd875412c66df5402660bddb5f417e21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d518d318958b7d2a2aacfbb23ddcc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9875308838a800dc7e1075e4b2aac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4c2b177a6c415e57cfce35bf62299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e867767bf3a6afa1e3d9024aee45630457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e93758f542c93b0369ee9e53e3b3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8efd9fbd5435be81c10f184fe23b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd09a643870b31612b76b8b7d2263df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80283160bf6178f4c9c7e835000a31c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccef8f3c9333f3b9b480380bf0bec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc956b3bc706bef55e2924665ab3e63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344732756111e0dfc145b95debbc1502464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00eb00d0fbcc3bd994838b5129262465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a205d8eb39ffd81d6ffc9c0bdaf68c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabbe526652dd42036defa16e4549fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f136daba397199a22e8a475d58a6a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43c546227b14d660f2135a74049ee5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3388041aa3ed2dc9d6857076e1140470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff58fff54525a6fa69cfdbde7b6aea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a6ab7f75dca9b1e5763df4bd3365b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6dc4cb76dc386dcd5a82f6c6bbbd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f5793bc58dc115b505c9d3d20a526474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bada6a8dd5d00ff25c030039bd560c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544da4e7ca33c899374128d2900f9b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f4fe30250d4aa375b79a59a7777d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eb866e233f55bfa7a919d189f7577478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836568b5e67246fe3eabf84b8e163f17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602a17655bed5c044111e4c8002248480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5d1b647ec596c05ba2085d45eba5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a59d53e34b295c63c38c35c95980b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432aa9ac72eec120e21332903c4f370483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba6a2fdcbfb5d8e78aea7ecea83dc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dada70882220dcd148dc7a25ae0e9b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f213d122c848d84e1fb374cc1699486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fcdd5d2d60d9370f553442c54b858487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ee3869172991eedf0edce64b84f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb4e17daed17456c108760f0fced3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5613bd15c1116988339f923b33bd4c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b4f4e68772c73fcd45e4dfdf6a6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1055630a5a036fc586eaecf73e84d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216155ebdf28fe996833c0ecfbb645b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9656fb2f2d7c6cf03995f15c478d77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736779e123913910a87820477d95719495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef1b328e76d29c44b78a21fa6bea4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda76c505d09e1aa961f0bb681ac3a9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bc62f1de38353a00bb1662ee1a8da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18507525706c9af4348b4f6f67780d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968362c8f547939ce75e946332c832e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff92f187242c1df66548a3e18b83f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d56fbeb911398aeffb444dabde170502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03864ec9b3ea06293c1c282b6c79f53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc791add00782dd003d56b626ad99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ffe24dc054be75751839ddaa52a77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979bfa33391e6f9033417b76f399cd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc81780791343245e614e808d612ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6db6d030bc865156b0fd35fbdeb01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa2e65e05aa5012d20b7a50d5b302509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1618606d3b496cfe41b246b015ce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55900263b669a39f20526d6fa8c55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5666e8c76be03f083137b0a544a5a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85aab4f6ca01c7e0b1392e2fe61c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089880ef8e98899d68afe9f7d02fb63e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752e89426edd1f470a3a3adfd6b2ffc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718694293a7126926904286ee3b87681516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e30a4399bfac259a8d5091ab774c13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d3b7ee99058b9b22f202855cbdd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c523c6712d7b8f160dc0bea07c8625519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f8f315c99742a6f303393099c555d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0f1fe711cd9a28196a5ffabd69a84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef1342a55bc5644b7d4a330faeea1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018471c8aa15ae0de72df287e9144b57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c76eb48e84d7ec200a6db4645fa4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54779b5b4bc5f26abb0bca2dc1e3317525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63777b2344c37d4e0972299bdd08782526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83c4b249ab372d20f6fa47e54e5bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269537e7cfe8c728804598ac18d805b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1837d413effcc32bf4b74a04138d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dca6f46528023a30ba16c4e13924d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36900af1539631e3423e50c7e78e4896531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412964462fb66475178e386625349b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c9cf443f8348e069b3929cd76bce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a01de3cf934801f94ef6b04c8404c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5874dbb71656f95e059e97233ce9ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae7de06f24c275ac2d75b3b31a9248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e82b9035e6a1a4fc93d656e8193b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2a758e1d416859eebb7e0baf6d576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877d0de438407b3b921a2d915aa338f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952cf34d73f7d3c4ef5144590a96a11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef87c1e30e4c0c6700eb10b153cb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ecf297eb65c5cda0e86efa433b366542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ef88bab8712efecf6011d2030294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42303fac41de7f7b4ede8525919e97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7393c0dd6e4915d568edbc2040f8d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76b0b99be283fb07fdbf499f4515f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c167d24d34c611708773cfee1787547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162107bae9ac28ec7b4ecff750a1de05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba074b582a603e8687d9808962c2c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6e5391b70b04b88230a134c26322550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb6aed6cb3b86a4df91c5fcbfb0ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92444151b57b41453be2196a3f0728c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e0381931c1ec39bafbde0898e1b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289591076266a0e48d6dca770a4fbad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffb57fbf41006b390bc0e6984c7c5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f05ea56f679b3198db783fc93ac2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c46dcfb595b5e74b3cbfa4a98dd1d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046824b8347ff74f8d5414daf00ee29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb7c28265c3d2f6a7cc0634bf653e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296564b12a4a74eddcadf5fabbf6f1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e414c9f4df31dfacc5fe9a743b74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d13aa71e659451ae0ec2b114d335562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf3fa23f1e6539095bcab56f898c9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b05a8b06e8bc6ba1d893bb51b1885564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e2da18d359134ef67f2a759ac9599565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016fbd9315f25fc611013e8699798a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c19438e81550e2ad580baa256c4c71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd8cf7a480967cdffa7d13745eafc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed42982065e70d86ceec176d0d4c010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce04989336512e062f6515311642bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89f126ad22fbcf342630afdaca001c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a39d3499527f4b8a29bbe5e77543572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ce7c9936211ff4044d9721996eaaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856bd00680d1fa06e50245df060e36f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b34370f940f2d72e804d9f581fe37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d60c4195001b40aa365e4bb4210f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd45899bcd9e9f723a3bef560aff3ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23318030c80f327afc1865c48d7fc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f7b5e99f8f95af7aa29c5f1226c5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d5c54b10b18cecaacda888aa3208e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec213255fe8ae0f6864fa4aba3617f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e16238d23683b500da7126ee58b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f581c4ea60a8d13f2d90d039e95f63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121510bebc9871c26b5926e3fc817f09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683eb80ce6ead1c673e57987475d480585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441d05479319241933544f6ab5c5915586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1de36f2ba50a34fb5a3ebb78f460a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91203e0729770f727820766188a72b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17cc3af3e5db23f76cbbdf55ef3bd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7843c5d5f007207cae7336c98eaea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1464bb98083de80f9977dfb36a688b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99772e93e4cb08b7107250242f49fb4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e923c1bd3ed8141e0b3a4023a0af03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb79e1250320b0bed10c9298ddb3431594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af09e60c2d288ae56873b0fba932e49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fbc0e14c131a2342350fa6b3d18d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14508d5dbde4b66bd5ee69ba4bc4dc32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd3f53b6c503cf6397e1f57e4bf02b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f503ee4bffe4d3455ce4c6d9a367029599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61963efa0307a3dac1c55aac55359600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320b2fbf832ba0d0595760a44180759601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772014fd320e19099f99cc64680408b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce50212b0eae503e7a57a784499f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1eeceac375648e9a2a84ad4afbfb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea7903315db0cf7a4eaa8c5589c3d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8561817eb8ecb2732821bc1915034ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6e40c670c3d3460812ac885fd9c02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d426010ea58716ba54578b1c6cf860f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceaa029a283d024900ee0b150d04d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56bbee3c89cc7860392bd163eb8ce4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832400575035a4a1a97403671d2c1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c80ef759c72bc4092faab6156f7252612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5ed199e03b5057620073ab155723613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1857be34d41c8566369207268241614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34b76eed26a634aa26478cd02c907615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a2a2d5a7bf291b2a928a0787759e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050170aedd3e3791c244b3baba055b4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26313257945428f138ff10dc2de53fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e4b653e6e25151b03d72365b61c35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd33c0407423fb739c9288e5045f05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79816e1e7381a7098ace299eca4e736a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa054a77d9e16895edaf9e1dbba9c758622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a20f0c254f5167ff1b66be28c1a24d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3430b6ce5b468a752dcc68af5595c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760c3cd4ad8a64be23ee0b370be7ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41757c67905329e42c1c198448ff26b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3e88761fd01a0a547bd0bff6cc792627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896e40743aa4e3e110310017cd2aef4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae3eed42faabf0d355c7ab2e5d803629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790578299b42e4e3204aa68407e7a4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d4cb12af8d48722b53b5621edf822631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1810153b93356e5a843d6a1002d588632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de8c5a6c505ebf639f710c6f15eb49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249ea34a5fa2cd6614b0efeb179ec13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244685ee87730cfef02420e618edf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd47b49c9fb62bb1d89048c55e80b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067cc0bdff233179ef363e163c0711c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78284bc07b2845b078ee5017078716a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d842c6fcba9977aa6ef277b00e8e027639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8f0b5d07bdfb4ef8732b782f1474640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582f430075e49a87060d73659a7c349641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d960d17b835e8b6760d3117cf567642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e8cb262b80d62d7df0a0a29f960d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dede15bac6c236b08b859ab114cf1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34c3dfd7fa3c02afe1d93f2a58a42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c699772ebbf05fee38aaa882ac1df5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d73add681e77650d94c52e70d07cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880999f051a6ab8ce397770211ddcc62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cdee4ecf19be9ca1e6000069aade2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afeddcf5da5e89eda98e81d540eeac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540721e87fe0e61b92d13118e1876af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c9359990cace7b03385cba701e1ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109279747cb706152fb495a8cf1ace2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1eaa1c964200bc7075519e295007654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f837b9e8af91a891d0e644293aa2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a1411143cfc765d65fe59d165e445656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1672f09aac3d6a40a5d3cc675d891d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbdcf7fca39067de092ea29387804d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6eb6b3af45604d57956b6beef53f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef371e81db8d87357003918f4b80c06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6289a77887fa3f1387ac4f6b18098661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf2691ddb3e2e49db0db403f11e9b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048f3167ed7247ce7ad439b37b0f79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e2cb24e486130aeab4aba7c923b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9538f7e494648ad60b1cc4716426c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4908b703322644960bf66c60fcdfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d3bd4180ef2add4d6ca94afffd47f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907f0e27d654aa0825329f4287bb0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5b909ca834ca8ad17187b0056bd1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c891113b68f4a3f504010c6cedef4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b970e6dfbc71dd9e42c6165524b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0fbb0d0ac9eae0e96ab33c1187a53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d998135e304301b6d5ccd998c1fa5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4095d9219066d4f5cb7e03bad8fee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b9fe18540982fdcdf16f5728e3184675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cb406a9e8e21e0b29d6cb8a37b1dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2cd27e8e014b01dfb21a8d7605fa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a291501d1fc397405753854f89f31ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94937c1271f0d5d5a007a76e51b92b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af34d13f468dc2732c9a1d6ff7927680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879bb8ceffbd1c1276dc4d2ecae79b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa55d887e1b39d0a5e3d1114736614682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12bb571ec7b83bb8d8407d0521b044683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d5ff1c839e762bb434af915ffe655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61e917dde80c13b4743066586a34c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9336bec6dba6f32eadc04503e13d13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251e1ea5f77dc24ffe3b23fa580f9e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0186a26374926772f246bfebd662688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b55452afc883cabeaa9a069d59213689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c32add798bbd3a222673db98d52849690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec0dea45e6db997e0800fbd709ec5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef5843dc47bf30135cf2e85dfbc6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953095ed9a1dbf636527ccffaad802693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8572a5bb35bdcc81e03af3595db552694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f263c9953b6d02e32b73ced2ee311695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c86d1449ae1eb32b6de1ca822a635696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eaee8d69a38be4487bb54cb83f7bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380987042e82e1ffd685a10ccdb2823698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186feaa98ee5e419445072c7acbb748699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d7da74b0bc4fa5ed4c9e7d64fd9d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a328edcdd73b3fe42dca3e222cc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e0815bf725ff1de8ab36c41f92ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5213c8eb6deed8e0fa1b7a8ec80864703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ef5ea4e317455a0045e1cd991525704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6478d33226fe9f0c5b18628c49e0084705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb509adfd64fef6d839c511c3feaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a2d1f868030f360c32a7bfbb4122b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ce27905354e841ce38f1eaf55294708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5be76d7a90ac69b3d58285708c664709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268e14c49d2231b4f7e80f4f29adb07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5380029fd58e467d81f4907ed8334711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9ed81e3b78a15bec5f137671b482712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37784a4258e0be29b44c60bb09aa2b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb908de5afcb7ba4d176463088b8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb5cfad7c37ba06d048f79fac0dea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511692e75e42da55fa1ce051877a045f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831b31448804a139842218cbeccc492717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fbf2f355e12731b123313d3491f3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d79c86a0c21e5ae0c890cdce213c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9511dc848442f2b0b32579ab59dc2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a168db0e35b5096401604c124466721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72548c15ee3303f3d8dcbf8d31d0d457722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858085e41390426c65e0cd9f363beae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba90c060d43009fff431cef8fd6c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22651ebb5bdb3a894401827594f93724725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809631c2c625511cfb2849e6c36ccd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc5f312d3a56fc608debabfef0e7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f338a5f5faab0f388f6d1e716ff536728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61b3be827bfc9203095f309f346f33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771413cfc26e320ec7e0ac91bcaa45d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1b88f5ac65670ca529ae2d941980731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf2a8cda9ff86e97d777080a6e9c80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64675b9371728a5d6ceea20878d607b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a9fdc22938974e27816a3bb8e1c28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7ea9746f38a2f4c611fd7489be5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89136f79dab16ceab787d655c68600736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade942503cab364af6a6b7d8ded3968737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efc758cb78e01da37abe7e639b4a38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45794592118e94d46d1f21bb07ca67a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae036808d3a410a089e41bbf54bd22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a648d42eafe6bcb7bad4794123074741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943b213f5710657b4143827aa30df2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae80c75fac48b9f297dc7d7389e20a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852031d6e2d5ed3a2577b7942e2979e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25902272c36671fe2bbaa352c4c5f4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55c2d037f886e1460c84541645aaf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953afd4e26e080b4b513ac1114a7580747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb9ac81f92d58ce10e1f18c65763e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cccd76eb9ab83a6a68f4fec50faecb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa920bbcbb8e028e4b7390e31758fd60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a681891821031369fb4f9e4ea2c64c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add866cb6671dc121bfa776bfe0cae6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3331ba73c663aba9cf031f87a9422753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b814a02d34d925d009eec147147696754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ec20e37a8592e3e7aaebf14d0e54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ad35935e695c4dc651cefbdf1195756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720f074e746acb162ca1f0f16b6db21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d071b831cb8334165ea7e7b3354b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eac7883356fcd9e0e693d95c7c265759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>