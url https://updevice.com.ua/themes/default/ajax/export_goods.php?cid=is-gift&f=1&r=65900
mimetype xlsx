--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6df0dc456be3b775f54e55f7a1d041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90660b4454e6065b934213f78ca0ea512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31eec072032fd822cbd0e2bc1814f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61881b2bbeb28a051fdae7e7696c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eb9bbee902ff69c5ccb5a3cf0cb025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dabe2a64ca664742dbe532f5fc3296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1890a5791faa7928cc9e98bf42eff47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461938f7a78777431b49867592081d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ea7cfed6cc191163a4fcc8d7b5e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73efc44ba7e2f374ae9a5d36384ed3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3a1ae05a3d61c506161cf5f3ae56f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d620c150c7eb2977fa49f425d78ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d32dbf2005ace25910f0da77e8a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8845daef4b99fdbfd5cbe0848b9a29d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d2282e5ac49890e27491a0442527415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7aaacb8c9707604a8a8e94f2f943616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5d408e5b082995a34279b3900783617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fd4eca3fdbc1c89af370a7e52625618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdbfe632d85a07d3580db16b6953e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45896f078bc3fa9764bbe6a01ba8b4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c7f22dd508738874ded6709abecfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033de6ca8bc72f3088d79218343cc4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b221a042b7f7f4fe06ee977595e3d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8758a5e0a61cfc1c3f80511484dda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a470d36a980a312aae3f0625b1ec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21098173b4062a09da92db923115d1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3e34b9f43b7decf63539a87aaf7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e030fb2f09c2d43ef1b4ab70339a30228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333eb8a46a6729c69a3db93230e36a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c64c9c0594e068d6ff868e26ce5c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2344dff4f32f52c628d25d9baa6097331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a785956752b63bda1780a5dbfb1ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff76e8c3db745816469451be073e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe3a9fc1ab2397994322c8d7c579434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956812910382dbcd30e050af0a451b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25ad8068943997d68b3aa08c7618bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca276cfc12b1639129dc3516c646ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907a997ca3dd018c81e5e8a341a6fa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39223ead3d4c6637c32dd302e60ebf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44247fe2d9953d02041e137ca219147c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64837d5d11bec0a234a89cc2d2a7694a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a00ec229aabd761648ecff4d24c6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec038f8d8071698552e2e350e214c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869c0c3849ae9c95715b52b0deb07cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c4d5e3f64db3ba8c00bbfdec1c61a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d3df91e09860dbbbfbb423f5bc6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096419c1eec588bf927c7e64e82ac9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a54758f2a0fbba97de6b583a632548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189224ee22fa2365b45a41a04db9f06549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467011dc9db043d771b0424f54fdce8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a0275836a6f16ec71df6c7f3529fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aadbdcfd4b71c96313513ebfda00252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2247bb224039606676b6e7c55be4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d45c6184edacded2d2ce91a5831eca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d26f146ee7b7d910047e541370b84655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32cdc68c46a4d567cabbb79738789056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce052d812c4fcb195b2e3ed30428db057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fcdd34f5d3d6592617f9c7abebce558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b257d2a46457f705cece5241f48ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097c676c7c62ceb72a2f3441d47d8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2435ec3cb02a764956d0c9ce4f78b5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bbb76c0e6d3d306b33e1f95991b4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a906e38e093c80e692b873838464ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c44baf616121c8bb76c9b06ed1c1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fc790c80e6ab6709e8e1acb4069ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6f74dcd4d987bc2a108dfdda29ba566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d83300c7feef728457aba89d235e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc8b539b4ce6d7471d897a74f91f0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da91cdfa5a838a5d15bcfef49fc61a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22953f43a211054181e453f0058fd52670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553304a74d2d33dcecd0c4432f385e7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae935e72b43896a478f49b76ce2c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f39674616e7d22ac94981c187830973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70743aca98fc1bf9c5d1c8777ee51e6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94952c601cc3cc90459771a094ebdc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b9b8304c6221c2fe15c65aa5e84b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97007b5623988ff5dc5be9f91baf27077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab59dec2ae7f69b30ab01ceb358f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2368aea44c1eda00d60af4d6fd452279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d423c4d7007f3b2ebc90509325f6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c637151c30981c936e5e4d1e6ae8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f864179c43b4a7a950f90de5b0a2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504e39f980c7d73ddabd4b39c7732283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a075174a40aa82cff5e33c7448ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c246c41123502ef5e4815c6466094585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6678a62dc798264d7d824c7252a82886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfbe26f0938b4558eeee0bd6a2f55787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cea08cd97e0329ae33891fef31b6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb8efc14791d27e095ce5e09419f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3a471ae7a923020d93e9511ae555290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023dafbad0571b4a5ecc7c94e62528091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b441d49a05eac74fa5c7a75f91664b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5499e561c70cc4bb3cd0203c03c73793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd31f72439d1ff37477a5eb15afc0ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fb8ff10056c12dcabb32e7959e94095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ffff0c652d88409a675f21179d9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c4becc1ff6805a78fccbf59370ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d6b273d71e6a77c571efa3a23b9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d727062403327342a1fec40766bf8c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f944f5dccf4690a0561bb35d1647b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4d8492a97baf911ecdfe08274f94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5b7aef60124c04b2602051200f64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052d521e981b4fdbf64ceb860fac2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e855e830028b9769a7e2330d80f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45cf21040a9e5c168093e426ac16d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f469d7c742dbb8cab0aac5196212a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819d73564309bfa128b536671953df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ad4ba23b9860a783dc23e609af54c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b909821043bb0d905ed5fb5eaa6644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc575e8ae01a89c48b4b050157834f37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc2574d0ecf80485d6b93dde3930b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b9dc0ee3b0ced81dc5895c5b56964112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9c7836b3f6533689c123a321fd6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945112394954eb8dcd16c2cb226b9cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364c4d729a09b83df1e2a2b4df7d54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d013bd08d79ddf8898d301b50af1e95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d9c76989274de469ddefbefd63ba0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c124e3d5957805fd0d8b75086dbb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a00df48153a2a1eb667491f52043119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5afa579bff80be72b2066b49cbf3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aa433269c8225413cfb0ac810fb85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1f0be383388598005b35937a0ff96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235ae3c846202ea655db5644b487c84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf871fbac36fd2dc4b487930b90cc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492123b4aa303bf23430873496c7503125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a0b37f49eb29cdda8f365331e7350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f2ac1779fb7dfa4be8faa4dab0e2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fdaa4e4d89372313b66d50fd08667128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb203e85eca982ffb4f1a550a3ecc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3b4697b419f10f7d72ba52bc3b6c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacb7c7743393a2ffe791252525e8dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d52b90a9d1be967b08eb0859883f45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a3a59db68e63eccd65bac023569b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e03d91c69d34219dfd42453f9de5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a3bf5a666b10e1a88f1b9f9310c73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6bbc6fd992dd69977494704b4b57b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bcaf40f9a5c38a2f794b59b0ee798137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e3046d3bba4e1212963263864844b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7999e2f40f33dc191ccc86b19834e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78634efd93bf10a8a051577da2797e3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250a68792ec61b182c6102991c545f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd228cc006cf5f124d89966ab1722a7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc34e50100a9e5e57f536626348a91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f3267b8cc40e3444eb25b8026f07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5450613bec20c194f32c4116fc1f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bad411cdc3f12b483214f054fcbaee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fe75e4fec618ca17822faccb91e19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe24b4426f0771bd3b31f2cc8d804e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd443653088b6fe83b8df24597c0296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da200983d734d5729858b5506eba10b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c8d13df9bc3f07a1af50f5ab77eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514d2dfc496b1ffd6f954ba468f3899152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aaa32b4c0d052688bdcfd9ca8f0c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6581a16c153b1cf2492d151ebd0a649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627cd43ee6cf7a4b38f0aa51aca4ecc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d57a82d8715f2b5adff230ef9602c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b979f2e28a20e3d6a3428a4a27f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41ae1c2b80e715c1675a73f03da572158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152918048b14cf5059ebdb68c7aed6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc6a807eaa2a522fb49cc540edf6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41309810017c52aa449d3d9d8d736c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98200aaf1bdbb7798fb59c3a5196803a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a648fcc4066159b2c7f44490dc889fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa559d3130ef84b151357d344a282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6e468085c4a6b4ecbb059694e50f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8efe60a8a90e59dfc69e6fafd27fef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443399d93d2c993620a0fe1595fbe47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6bde4877c97ad46ddb946bee62c87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d272ffda8a6cd2c6e14e41fb58a1a63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d68056e19808a151552850a229fba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016347d5d3823eca916f7e215bc0646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa072a26236849dd20d8fb212e3dbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99afed4d4dafaa7848384046a3ff07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563753b686ec4a19721b4ab744a3a69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93ceb60e1908ea0b7cd6a7fb5ba1aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824818aeb70f15bf45f676397dbf6aa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f796eb223f15f291acd5ea16b69da8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb49fbc89a1e287747f79996efe15d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98faeb588d28817e6466a011303b7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae782f8e2aaaed6cdcdceb359e097391180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856ed4128737957c29b2cb19b61b824181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bafcc9e70fcde79fd17058a42548e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd4c675ba9202f95d4fdb993487741183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474b9d4fa345ce739ac0aa15616f3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eadd4943833932166694c6170b671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dacaaf1b03e3e8de6ac04cccb0d020186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a06d42f9266fb04ccc4e99e28b9ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2711b41f1dc73f163ed0b16f9973188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38873b0152aa3d484b391dab33cab586189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da0467a844714fad6d7694b8acc0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc903bbbf71c71df808a64b9f09226191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e14c451003bcec9bd3d99494765b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657f6cd6fa467ed06a443a6cccada54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be746795042bb11d7a97113edde440194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0737ea239e21a63046e762520652bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f2efdeda0d8405f4fd71a200284a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7f849f8d17c933586bbdeecf230d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569230709c020ce77414c305cb662b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf605b3c964bef8c6d1a1fc1db77301199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bd94372abd31966c90b16fdf3f092200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeb6b33d72d8cfc36b731331c757a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7095ae39825f36ddec7e1d330635202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8910736cfa092026b307062b683288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5ed631f206d8dfc585e374d16f450204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1aa73cf85faadb9ed21e486e97f06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a0d178f31cbcfca59c42b03b6c004206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b2715683d5ad31ce9e07a5d172da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173549788a43d202a951f58dbb9a1c9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5fc29598657b58561525688213d47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2e62247e7a2582af9b5e17ddf9693210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079691545d24be42d9b8b112711763d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd3f0e26055f32b0d1fdd8d19311f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b8ba47b156ab56789410460f1510213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8e5cce3bd7bbc9bc279d15fb57109214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f8498339d3f00ca78b1ec5eedc5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c89bcce10f2beac4587aec5dd7c57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20c580489358464cf06a44078f058217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e51f4a1ad0d83c3f128e2171bb824218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16092f64d4d2bf6ba0261f6d5e7f6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d576e9e3cb18cf629426284ea195ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad97024d6715da9e82c884b9e0433221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446cb1c561c04271fa0e46030160a8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1ed2df9459b35d3272b9477586e75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7318a702635832e1f0828fb90be7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9926594116f5b39107835b7131dda88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e44ce19bb69d03fe89bf4b7aa9b41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814e66e6502dd103db59cd597f746ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4f49d3b0dfa2768e2d3bb3343810228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ee94adbff1ca01b55e1ef44b2971229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c1b58f5fada6357d1b465eb5bc2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4f9b946cb08c74d4d225e2651e79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd31d73403c1ec1ea26254df51f14e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6f95c6f057c2623a0ff851555d0bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e68ba6ce5c6a70cae9b679f952bfb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e89d31093514b14527094ffe17f3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160946c8c825cc77340699219186f082236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61512c18b99637deffe37c9e2fc367f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dfb9dc4c7302f1490fffd918e31de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f0e4ec4413d0d82cf9159e29477b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8205d6909725309d902d8f4403780240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9631849b8346dc3e04e09dd01fc066d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be794efa6dd06d9d5b25104f66ec784f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e9d9df4b4638620eeb27e86841c78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181bef65aebd71a6f739e2f3a038c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70ec74f2ba63d8f58a3af37a9230e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f184d0d7ea0415c45beee67f5ed88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11e2b987b5929f4a13addb7f48025247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022aea39e5fdf17f73d575d5b5470f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df7ffb5e90712bfe740748c442871249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe811000a5e072959d6a210ed6f1f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23de4f4ccaf1ba3c86754a7e1331e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a83aaee71b33c59ea78d1f2c655e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9c524647b14fcc671322618392caa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c69d61b0dd8bbf9c18d741ccb2b1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f45e3c021a56bcaafb59a24b7b70ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca443bbb7790111fdc46666903d9c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa392f463fc83d1cfdf3a374a466ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eaae88f8a08337841608ad4f2ac2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bcc8ba29c5d1c5fae6eb69df71b38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67f09d97791743d7eb1ab480d4a4aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e616109e861a09c02c54a6e91a40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50d59c2aa981fbd57312795443ace262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc86f37ffd23a16dc5db8856910949263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d898537686630b7872239847c5068264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92745553e217aa52479fd0a1550f02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170259008c0ef76a8c8e71426e61fd91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0c5d3126dd96a22d2e30c2f7494a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7cc830a9c9170a6aab7b9498d4454268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a0fb59393c8ccd94496c924865e35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3cf3a8143608eb81f7035868cd0ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05809c362cee1b93916e55443ba713e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9816aa8f3c909ccc72bee6e93a74d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62629e9884c2fb0aa8627236cfe6db4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2ed2390bfa6b9289416deaaefb17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad6b645a7483dc733394f0cd6c46b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff68e6306c3e56ab5243c3146a907d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f895f6c877d6242037ae47b5a54b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f0eee295ca42e78615dec4894b3a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f813f6911ae97d6aa3aa49f2997cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a8d9bac69fd5fa44f79dd54126101280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d4b22aee6b5214b5974dc214dda0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d1baf4a21c5fa913f3fdd2f30119282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb6bbd1bdd7396e79fdef622fcadf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a20613c1464cf31ea11e4fa931fcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1cc1dd4afb31cb81a0080ebb166b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85279a18af5104209f1da713beca5b56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7402ab1162cf835c8ceafaeb7a90425287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432235e220175e86d87c71b448b33eb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e53d735d21bb8f284309677a33334289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33356ebed4f613958ac60e49cfabcff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565c4acf64cdfa683f3bc0f9273625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177a498cf324bfb680a497f4ea83983292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7263686b75bde964a86ff94047450293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d1941e3e758c6b67b45f412042d70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26005f4af4e9c046111e773c57886e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a2ca6559504d0a51c244285233947296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80005fb4507293455b59e6f945be4341297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964640a35668065b1b4082c84ccbbd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0c15332acd7bc8902eacea9efd32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e7e431e30708d7a71af2af453a80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d9519fb1b47c8b71194bc55761345301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec6f7384f7a67d8e0ba23e4745fa89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8993ef8368138164a2de7ff94a4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a4062a7613dc9662ae786e54193a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db4bfc66453ab9cca341d82a4ba4db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df79a6c650cb65141d2e4ea45e66576306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323417993f638954c5b123ca51cd7dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c63897dd40547420eb8521cc6fa82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2283ad38c48c04d26e196d823138349309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bab7f907f9b5e8cc9c0f6331776db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9246fd66d8aed0865b75e4bf02783311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76f695e63a149a6fbb41142b31d3c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49d84134fe8fbc126b1d3858eed7e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2317159f2cf7d40afed06334a411057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcc6512fe88b4dca87970fc33ee853315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf159638e562492d1155117983aa409f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ab76140f6257fe0deb831056baf8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967b4d5ff7bc594695839580015e2d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e548df58cbd96c7a36865e83f2deb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b7405a52d4f2097474c130110dd9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9525e9a3edcad18733e2fcf5493240321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a60a582a42127c0b04dc3b9a7704c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b589756387e817d997f9ad1f7471aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48bb08d0f242cf23e9c9970fb36681324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679bd7dfa4ec998dee2754dc4f38b9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fa0a434567ab15c20a2ed9038c477326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2d61a03bac0b6fd133660c0f08eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b22c195fb28f16610b0849e06bc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5abdfc9a18f02542b463d668996f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820a0071b3ce0faeb9c359e81a11fd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e38429dc23929c38e2cb7f6a9de65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3a7e2012923e682484918095ccd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a75cd369b7df21bb488e1a05738f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e2af86ae86ad4b00a7c0bc16679be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f0106add45949cc3a2961f310f481335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae98889ff69ba4e349dfd834e8d9942336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50076bd43b332aa6ecd361e18391c05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cd5ce5c4d4ec14ad5c44c3c122c25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583509ef810b9bc0e3e4a75e873b909339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58897d7d877f93db7dc1029a2c4d8494340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd133f20c81b5cefe6f73041c1bbdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd026c08936ba27d0f215c13749e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f7cc7a5f2ae8f2652ca28b1d5d166343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483955e0f778dd66aa49bcf8b389eca8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192d4317e1a2f45a6978e06f2d11b89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2851ccfff0657a9707ad67210e4c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd16a256a1a5bbda160aa8722646a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7001d07fe202244fcf50e997b7213348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88cea20b0b844a111ba698d1f8bbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f597d241490772cb9049efd8748b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55fd4e5bcbd192fb0d9d586d3f72e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553dc72fe784141044ad0ddfbbdf521352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97100bf5eabdf4200ec8bf8479945094353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14496b53aa16432af7e755f5150f0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd649e35c112023b9a98b47cddfef9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195bf89375a4b762ea4d27f99c3f065356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfd0cd363c592f3be3b3eb064377a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38fb0a4e02675c57f0a91fb376b457358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1eb4efe127a53f391165bff0142f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8503ac8d6f34ee5048a76a499c17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c60738b20007200b5bd3335417b85e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527faba571e68448e4f04dec4481a38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d56eb32a9df7a90dc1cf3fc7f2e665363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d565603e165ff225d7634e4613ccdf5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3862c2d6afbf5dfdb2906f09978200365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b944afc5da77881e783e7a7f17b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9b73a3651eca273b3832a4cfde647367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7437c401dd593f77f17ff94405338368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9f292b6e0608df0cd0445adcc50b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec517b1fd0a2dec3e3f9db31e86408370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1762062c7c5397a6230ff781c2e7d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f35e5631c15b478491b970cb1a46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247772378c20813ebec8d853ce0a571373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4063cad5ef2ac8c090da0203b7e41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67520dc99d8d0c69c5abc3eef215c47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8367663af2fc71ed684536f597da4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238dcab53bde72be6537dd0b83f7ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfba981dafdc6a90f2bc198dbcffb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2a06db42e5573d15846bc12f7f5b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b2d41d9b45df70c625bb42aea32a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6d24226244618448124e7b26da11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642818d669f892063ed0f44e32619db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce40976fa459a5ecb8501bfe57242c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de31673e5fc6065e8cc547c3a68c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4244b4ae8b885d8f209ee828888ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc3c7d8102e93b3b092d00acb568cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0088e29d6d1d2862dfdbd8469b1c91e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d27f85124b3f776fe21d50e45ddfd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf71cef9d3c537db10eba310c4e9ccc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c512a8da496fcca0030bcfd8f4aeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c883e797dba9c90b298632001a46ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecfb78b068f1d326ae45b762edf126392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29711bf0b3a3599c2cd46a1e2c1f540393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c640696a9265eb9077f3d840ef7ac8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497823f621ad13943669e1acea9a6b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f39421b510920301e95b1a2fa72bfe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ea5585f9b1339b6ea77711a309ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe535fd1384c37bd8abc9c8ef27596398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc63fe6a6f7bdec8c595e93546d296f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0edd6dc59675f7281e6ea170172e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd53d3e046e2de2bb4e27967981275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d58dafc17c4dfe3c02d440471421db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b9ac1e04246949d3d310a0b9367a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aaf94f17fe9688777c729bb6efeaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b86a7eec713528cf52c304f613200405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9734f3f29968c1096d73779ebef339406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eefbf76e447a86dd9c9828d2d3f343407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc449c3b3e09321c3387b36aa5815408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e82fa1f01bc3faecc8be4bfad104e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5b7b3d401d6355f252245740a0cf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b80bd1e1b1daafad203d7fe76351411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217f5afd7f920d357785585d5a36170412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac52f1f8bfd196a4e452bd9ec82851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a1c82d8e6eef5f54ee8009ac416a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e303e701b0cd9cce2ae7c823e77a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594725ff0c0716d101f5c700074c590416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32df6eeeab61c8b24c80bf59e75af9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d4b2fd4a05f2796efee1e963ad99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc87ccfca09fa7df54e37480490d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd58b72f3b82339abe429fdbd4a7ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab214ae1bf0fbc0267aa54a6b3150c26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac851b348e8572165fafe5814df83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55c4011a1f7811c3e9eabd81657e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd5b3ce5e4639faff7b0422495bb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb44d2c88c38ed2b922efc6fb887e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72cfdb9ec8b5235a0668b3fbecfa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe38e17ea86bce9b44f8db74ee39d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425806c28068fb5c1311b17d66735ac2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b6653361c13348d71203b94571f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40a48ac17a143139da7068f7239214430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273936c6a9e108313dcc93cbedc518e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb344bd8635494184ff199ca50d5bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f66d2fbb97f8c0a0ce0089db77e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e48dbf17c33aa8cae1deeaa27a5c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91e018766ac882c39dfc80b48e1edb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860e99239528eb88dfbe4c4aa0e493b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae9396b850deb768822044dfa87c5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730ca32d658a82b3fa1ea15fe99952438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d54ac3fa772c8e865601814683eaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877e2bde8ce899acabba8fcf1ab512440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedcf468ea5ff28b06638b0731a09da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573150db5f847caa7f9f051a87e273e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2840fcd1fc1576cd49a8f352b969009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db7c612b999a7e09750e66ad3159a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c260a26eec1d03936ac4920e830274445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514eea03bd1bd0db631b60ff6f26241446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a96ce5e8decd771a4e889cd1f77ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277ea3ea7acf0301f61de88bbbf25b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b16ed4e4a65a397accd388dea98d92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa96951b9f936ab485f3d65295123f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89975f655a2d96eceec300fad8c6d79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57fb32aa5226ac3a2124559a92e338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2943badba49ac832ba2c5666bef9ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b6c49c52ebe9c5e5b81dfb28c64b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4e5858845aa2dfa1c7dca3a8e8040455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4574301ac9547c98c7927d53dd3930e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c2857e30008d8d7e1b9f43f5a5f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cff5e2527192aa585a4f8158e5cd0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97b55963170d5836857be71ab5526b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503353217856cec06423a36cd851c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6526017528cf28c7e4b7a3a43e8403461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751962ab0c7cc2c804a8e9f4ce81bed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf5c6ef3a8ca3af80a9cf99b3d2bc0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410d4f1937f242944a4644b76f5148464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e0a3aea986da6c46ae43c503847c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecde407e952be72da6b4842da01b8f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70b54f58dcf05c51aa6eae76fe2cb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0132c1117395a1a007fc28e1b117468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6d26ade46e90d5de3dd727d6a64e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c872cb31621ca47daa775fce4d4f01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc7090a2a40d575193558acb09e790471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738897a22e00a753d1b55ad5ca052fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d08b49f95a529f0a3651480818608473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c812433273f395ae9064925f5634854474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eef97963c1bb69814a29e7ef06cf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35b011b9fa03ddd20c6163685b0781476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42a537932ec38851c733d5c25ff66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c3c4ae74ccd5edb56b0f14587ca2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314eeef1592e109e3a2b445fc43c73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bbc9852157afaa859a32e56492d83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47ed8c7076e53ee0f3bb2cb06d8e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e3e3abb6e540e5c4108a0bb2a509482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e46fabbbaa09bdc9b4fbb3cec20ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86793bf5eb7fc50ca4635382818e27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941647fef64268986a643e78c39ea39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648518ebc62236f55a934c7feb3257d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77579f4b33bc68b412dd1e5d70b42bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e603228e15a48e520e67141be3909488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c458bddad3a847156d9c5f8daf1763489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048440a08311c623dae0200b106434490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827002781f32b1f82063178b76754509491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3065567a3110db0e54682844b134abe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868f1ca24c0bc29da0bbb10f736393493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbe1ae7e25fa89db0859b803b9043494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27928cbc4ca7ba5abe5de5c5320b371b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e987990426bb0814dfd40602bd677d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3760bc3d37a4bcb41e9b0d8f90ac199497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112307395af56a286292c8cb0b3ade5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7935a060a7e3a2fa053822755b5c696499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b38c6d388bf01ec30995d402451f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d2354c607b6d89b3f03e929ab1f08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1105a086dd20a6782610b334dc781502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e6bd6ee57c292dacbf4a2fbf6086503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119273031c583c01125036f53500c55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d633c175bec96131fc0cc8f1a606b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a68b3eb1f44e5e8812a59f1651d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd3d8e1cee57cb8afc8c4281445147507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7211d85947942d321a8cf4c1613b5ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30cfc590363aedc7b8c724bab30db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fbcefe797faac22f1ce023e2ea851510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1364dadcf05f954f25a542088a266511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af310e000af29eb6190e8575e00cd376512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc5bb430dddda3f6fff392f50055dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f56ba05a8db576f89c53a59baf0d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b48f5eda2cf917be931340f49a7d42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4f20649d50934f674dcb86987008516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa5559015e0d7edcdea5286276b0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19593645d7b4b6bbf85fd68d7b1f3f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ed9b67b39fda7fc36a72aeb05d50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71023b267080276b30f6d027adf028e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278af9623625f8d7e92e2d4d00e42df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c218c73e2fc380fd8236485f7bdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfff6cd4f8ebdf349e776361945c14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b45ff04225a8a60a1f30193be49b7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99539ceee7ed3ad877dc2d5ffd197cea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60b6933e20a22faaae81dbf3782b28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9143ce61a92368506b2c51f39ab52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c471945b1f1301c2f8faac2e0d941528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b86e6625da13a0dda0c53de08880a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ccc49b28086d0aab8a24403eb35d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9f5c5e0fa10ca4394b49fbeff28e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ee0f1169f0115d22aca26bcab27d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149397d7891ad844b72c477034bbfeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd5d9e24b06d20b28fc248f5bff657534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079ebf3e9c445f28db9ac3e4ead8b2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54210f3c74e8fafa2a5e1edffe05bdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1535fd4088dc1135bd026e7f129007d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b174e073de31d02f0d7d6107fd4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52af6e1d2283667ea5eff49ddde37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1d9f2c93ba5d0c228390470ef111e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f620b0f2db2f0c565cb8bd3bf9e41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f99d7acf0dc312bf75dc569f1eb7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947fcb42116a70e174f507ac3afb61c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7308daab295235cb5243aafbee55c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc914f3a8020a7844396d37803a0304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04b392ccc77ea2359c8c281ce7cf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0265020281c567f5dfe484beab2e587547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e514da6ddf64bda996854b79c92e763548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3a30aa4b4d89ba1758f3dfbd37313549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a83da2f3a3209897092e72ac105b5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f227a38402e26e3eb5462c349e2e0ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b9c43e10c8f234afc1c6ae1aa0e6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee862fca0d2a43248665276523e49cbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6a3f78c2a4b1097f348a4fb2b8d7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518a23ecd43d13727a4b3826b955103555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af235fcb5c0d97d87fba2a8f7acf22e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0570fb05cecf8d52d65e0c66d27c65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215797cf22788d522e33cebeef2744558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8480e182add816a1a062f3685af0a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da13b41516f572aa1e4335aacdf9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a662e365495f862883f3749d2d9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fbfebf1d7e3f24893a442726842bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c130e31da1318148982eb8e8666b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87900c6ebf608808b089bef94cad2038564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631de5dd0b5ad97523873c5756105c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f59c26e8a70339ff51788c543c98d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022aaf154fe2059ac39db4224aca3f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba44e11ae89857f068219e65425de2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302005ff668c8bc3f3716ab7b3c3e55e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f34a3629eb8e4224afaaac87a08a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034242929496a1d80278a06ed559fc7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16e15703b2836648e07e0125cdeb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89499e1ca2d6529ef53b646d36d822b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409d06b1c068a2160cfa8c5f1d6e0cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8cf09734cdc4f17d52cca5b5f22a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c61f671b481e3a85aedf6444571759576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868f58a472b18ad28e14de7fe8c44a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a68ebe6212ad30fc0b7ad3b66d1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba667e92a6622206c9def7123e45e53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9726955780fdb5f354af2abfab5d2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a772fe98514a66cd5d9a248c4c988c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0c61dd31e64d5d740f855c2d151b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae0b9ed36cbb381341f219fc618de1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e301c965d3f144dec971198e2051584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefa80bd5866c2dd003be294a6d50ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265015866b3c7d4890ec296f37057a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2512868b66e47cde2dcc0f07e24d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21300ae34bd060af721f72ea8bcc798e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3d90806107a052ddf738a15363134589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5edef41300dab0237c024db49d1ec1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a887c53f367f6000e80bec685334591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790e47bf9f6cca73d6486c3cd757133592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dfab5e31a794f64d5d0eb838c2034593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a1c328bf3155d3f08213c89fc64e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b87cd84a051a97e5aaf79ffa676e59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6db9e5195a906849d5385e17577fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79516435a4be0f5bc8b062bf27ab687597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22bb60e3f4755f477406f726ca4671598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4edde0de12faba0c8eb8e0bc0cea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2942e75b1516bf5f94d4a82bbd5f1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e0f09bc8d1af2d3296be3bcbbfed8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4661fc2d030f94d681d12e7516628602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741e1236977c4c50753bc351d5717c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe4e766f1491de8f469ee608ab8032604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bab1fe4dd81d48c61be673b56f8f4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf46107a9ccadfb9323840a16b504c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483575a6dc6c04dc37385996f09858607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49ca0cef07ef01bfacc5f42199f704608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d414319bad07d9b7b239cae9ffb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec4e585264163c991ffee7b2aa400e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111789b22e7c9abf7d6fbc1baa9b867611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd9872b4396780176698ac644a939612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579793bd860462aa5d83dd392db87fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4875a66fae1256e3ee6b93ef9a3bd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdf269e351b964fd4a65a0fb49dd71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a38a9793d4b37ee4f199996935725616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe197cd39e947bd04831611c95d9126617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c11b7ca445061c431224608faa2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d9f56697921d7d6bf633da272edb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a26f00e58ea8c6359c59df21b92500620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2d5da5edaf24e50a8434f9e58d7c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed212bb773c8121202d37dd3bc4e642622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09fc1a5a4bfb1941a8eb10c35f6472623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29bb588b49d316432c8d15b239a0ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909bfa51e922212d5036d8ad48e56c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed2e9656ec355137bb1cb60dfc87e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14509f7ab55a6c3e7b5f8c5580b1785627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32029a2bbfbcd2323510c64d2c4a6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ac8a7eebdc62f06c0e368ac7a6cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e6f5221d190bf308182b04bde8e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9981e050e4289e7a22be5cbb5560df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e0d0dc0631795e5e07dab53a426f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4322d200fb33dfc1ad71278ae70abd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6bf5e5de7b7cc56a32c8a5265c84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889eae8d3916b5e43bf7de00086c20b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c84ce8062ef257acedf8b660f30fc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b640b10f4ca1064b32ab342c70cf2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd7adcaed7db15831d0b43a1bb43f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98090c36abdb8bc4b5befc756ab13168639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e51d6181eb6c8560a331ed524dc77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1549c4226311297ce74168e53acad01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba6dedc6d5a4a5a69367fc17ec4b5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e71026c25b259af53f3466b4ded90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01d887f175dcfb024bf1d13a37e95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef483d472dd8e6b92aad089cbe8ab104645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08304d612ef1c9b11d7b3466ac45717646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b9a1efe72fb2439aba638f9a0f84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e1bb3aabee466820983d6d924db25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2ba1e2cea72f7f7157d0afbc9411649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d88dc92b522afe3f1718f9d3f1f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ab0fdee8ffaacf774754f4d98b65d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7ebca87f710a5b6fff80c623d6bda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e839df8cf5b33e0cb5c83c1532b25d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a5bb7da9f160e59b5609fe394104f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b2d2f14d0a50527583054d5353b7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41240dfad143d9fa76769a0181b9ff8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a45679d6dd0a68ab1df034e497507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc887e4cdac170d0b17fc43d83ef4bbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb653804767d840dc3beb50f2d98bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b31252937b8d5d96f8c491c20097660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7f2c30112cac3b294f5f240e1f2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543645c248e01bbd070ee758fd14cd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595aa297eb3e4cf642b8c69494acd4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95971653b7b8f5ac4d131c10ca0739664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd86de3a31984fc2240e7f6b3bb4841665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905643612e2f33d33ef0ee0c0e739a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c731614331b439fe3fd1ed679fdb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8c9325220f8e5f7c49c9c0ec7b4bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa3fd56fe5a2b480daeafa7bddb81c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93259557c8d4a4c3b6cc76fc7fa02dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073bb1af0f8f8c9d63bc305a104e34d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4717010af6999ed57d5e79cef83abd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd53c69999f17025b400b3d09379830673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d84b6b928ace14a5cc059f6001b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56374a5ff7e73111b5070d6540219993675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf84d7e55e71c319b499856c0dc28d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec356f8f6f92d811e54a436033190677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a7a19f5882936d14a1fa23e53c114678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f860590b176d1948598a64d08520fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede1005407b478927203300fab23263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593b361a4e96f78052fdcac7808d4b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c26506a0c338f3855f6ef9bf49736a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585958194f63ee6107001363e34e1f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403407c43fca19acf8015aac00f13d66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8c5b094401e405660ddd2fe5641ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b94d5830eb91c11e3c3c4ce01e7c5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e2d54c14ae559663cac5273f50de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d3e7e61cd0e47182a4cd07077315f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8c1e76e07a0eb51500f54f8c25d46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79426afbaa44340c733713c57bf44f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4d26cb698296518bf5ec0d893260691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b488fdca7219e06ce8b3d0a7d3efc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b360d988bdeb71ebfc5fde4c05000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d0b5cc4d41d7b1f8806dc176fb16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934e1ff82b7a37c70c54b14ce4e6fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857af23b46d7a152d5a482788c47f7a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaecea3888a7a9bac0cf06b7b400728697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e156cfe24b73974ab71248418a709cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9e8f2f25dae80cae096583dab4d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02195d538a0ea0730c64fc9541275ec0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9114070c3946b8596d3538a9e4c12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d7a66f1ed25266c52e3116887f2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a2bee54e1a5607fa7bb8c41e222e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343d928db4038e494a689efe16cbd8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4359d5fbf9db1c5a8ec11214df2f5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087eb750e56bbecfa5d7e78d5b89b0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cedf58b740d00e9d5df9cffb981e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf05e82f69839f4c726c451f11b76a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb118056290cd9842c00ac26a8bf40c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ca1240b24387ac0485ce454088ba2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa805c42443e13125d0fec9741f39e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb64235b5b87ed8912089368c77b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f77f1fd12c964e4a3fb03e782420f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e22172ed4cf36a138a8eb015aa6aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb2dca7eda586ad164431a869e238715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200adf249a112615628f3947735c8fe0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b50d328d67029b2847cc2cdbb384c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603b9fe4b7cf3b7b1b1666c453d69ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd6a4a0d3ce1cf8f6e79f85933c01c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80eb1a6eb36185a4c6a6223dcb2079720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012d4f383b715c5e36a501c5b3c43aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf02a8cbfe865bf9c822b87de1ee386722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295870688a0b0bb012955ec3672cc67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e858422e089abc9cdb41522f8b10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50fcfe1c28c1224c7475a69334e74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5166b7de67f6be4472205df6b2a050726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52af9b4fdd00883eea85e11e339d7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77fc7c1825b2736f06a0e8f0252f7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b08156dab8902174a89eec5f24b64c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525bde2fab8e1dccaaa53a664ec7c8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d1c3d01921f8e751c54ca8925d349731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381dd052679dcc85040334e2431f75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f1ac5b8a08bcf8672da7093e349a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550f1782150743a6afb5772189265bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba804ef847659132496f118e8f252f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba18dff5159efa0d4048a71cdb87f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b5792d1290e8cb23e180ba9dff07c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd45471e3c6937ad3d644d9f428d80f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837976b838dc4db80cc6309ea9e11c0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23ad3e5fbe6a64560aa80b4eda2483740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0458f5ad6282cccb21296836a57a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474feb7247cf96004335ff1fdfa55b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb533702d8ec76888f07e1d41dcde6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2d747d9af754e1f67f842bff34f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7622ab7d91c585c5c2b392dc67245745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85286b99bb186d43c2da123086e104746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78dada3ca630b598044ae5a4aac54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8039aecf1c4427779b2089d576d01fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc1f14e22f34f3bf475d68b45483fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832b8a8708f29ed9f0e02a7b78f8cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29b24656c0d53e3f01cd3d1e84774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a34877987c8814b17258b30d1176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1621f7b8b427b30ed89701079f2da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bb8f383a4df42698b15eeb73ebcef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3896e0fbec268202c192bb94870054755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f242873a146b0664d7ae2121f4baa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b12c24f994636a170c75ef178ca0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e826d28f2b6e07ad2f39069e070a42a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee8678cd0ddd855e3962ff6d7d0375759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c522af9c58c1914262fb478c9c7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3366f4589fc65ea0365786d3edb50d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b66f6a37c7fbe4ddffb2585ab10cb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b764d178f6a30d12fd56e5c952d02a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aef9f5ea467138542815b7d8a9e725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0dc59da4b3a85f07076bc68a74376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03494b041e9d127a050b91a5a3010857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e6e2e87b88ccb5f1564bb519f4928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d69ad634d730e44a78b5ce12f738c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2242bbaa6e9bd7dd3e0c6059f3f2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79dea5a266c976713814aa89d923611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac82835e5856552f0fbc964e1cfaaa312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650337b9fd5c2f72b4bb77eb5c02f3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee0ab1c34ae9eb086441dffb0bf1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26552d02032263cf5a7c878b7d622bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0ffcb4c153edb0e9137ddfa009e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602951fe2f9c944aa84ec4a4030a422517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508dae51a4bda80964ae155b6cf8f6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a88c43409186140d4aeb3e2c5d27319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f891ed6d4e8f9e6b8383b6548dc9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29525b43d48de23c91df59680912351021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb58001bf74573f257105133b517ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390152dfaa068c8d9f7460b5aee417b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398caab47fcb8093c37b16b4eb0dad824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82ef9e018b2c59eeeb37801ec5e51925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c7e201410859637a3627e400a06926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7808be5f2358a5919207b53a055727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c180c884b8d8bfa36d5fb558234f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da715975b4c04a650df292b9976b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09388a1476455971749bd3ad81201e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e553bde37f5b3ea2735de15041f9df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074bb6a3c3894337bb05a91659c1e8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766a48f8a23a953fb9e262e6021cbea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a338d4cbcc8811add77de9a361a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f783839a9ba8f94d8472b461f28c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00385bd1a0971ef9d36a5d9b56ee2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8758b15c5508cbb0f34e55bd8bef76337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f5b58d989530b6f476f3424a4019f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072a5fda55c24b4e9e026565dcb0bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86779f6cf6dd2cbde54c2b4daad70940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c97dbede82bd468414b1374ad019cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8b799f846943ef606d08ae0d393642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f88f8940163c595684bbba9b549a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a542400c277ab8b0c9e217eccbece44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b814e62580ad9f97e703e53db6530845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a666b681684657543ddea28e91c75746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd17a1457cae9a89e11a163dd2989247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004b177d304e4026533c00bfe448b1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd4f147de9f06e06bea0d5ba3236d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eab76754345a9abfa478704fd8e1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5684e830b5ae072e1f1c0cb25ce27c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ee58f00353ed556278a1dff65bbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb23107abb51f65652a6afd62099e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0a80375b733d7f74fa546c6e665d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77febc1ab126d2c105e6958fe37dfbee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd68a988136dbfd1ac9f8175ff20c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70224ff464e13c2e11a696cefaa06857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb9d22d4f786577272f9261bc677a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c652af6468f50527469b9cbc8fc8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc89807046dbb0187e0f0ca11d5954860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5ec5d76e7acbff2abca9a0fa9dee061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ad7ae6731a9ae96f66482e896ca1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6743c7ca7bfb90d9fc1765a143c2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7d21772531e0330c2ec346e01f27864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb46e949c084dc8d6c8326e559a8a0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba411cff756088ddd13047707379ed866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a607885649a0b98bf68d05543a3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03343c64b91b6110c0aadd74df8b2aa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6995c5499c0e64d14ffd64f1eedfb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321edb798eff7f7963788cf824799df270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e7a19536f620f205d417de378cdf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36201f0c943c663d57c0d316861bef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c170b553a7b6220433d589e0501096973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fcd663cfb4de7d24ac8921954ccd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e276336c78a4d925f58e54f4ca46bd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60668c5703737b1730744d85fe68a2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42603442115549880ac91fc81bf8c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245013ca1c5b39ae2541f0c77bd007c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b09d9da7798390149f62a1f089f5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb5c2feae235dc02658d22b097e37b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb99ad3db6546bce1bfe9f1062a12181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635106cd7cfe5c8e50dd49ea936e186382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96d910b2430469aa3a0a9f2adfb0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508e804faccfe4cd04c3606dd6501784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb4e83dea5740186848524632dcc3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa254d0961014b8eae890d38990d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0eeb4a6d4b7e607063575204bfaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb03b06f00ebf6aad200589ff4d74c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f52d8f6c22d111e7488b9fc147c5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2333a048c2fc047e493310c5c3f1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1176cf97d2dd29ef14123209cdc559591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff14b854cd3072269e2ed5b2217810792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1846a7846ad3d532837aff1be174d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec392ff4df3cf5b0cb99ddc306956c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b5ea3eb37bb7e8404643e3c6c2a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360964c887d5803685158b7e79eae19196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965c1205bf39bde7e5caffe511eb7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11181ee53b53496769aa64e7c289ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5bddd3e3704022feb26dcbed5a38b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be17970d3ef2e9f77e70709c604719c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc1a891acac23b06e1dffd6719cf74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c988bb2b19856791a55e9c134d0aa0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69938e7fcf471ffb1341912674e9967e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847f1163122b1a1c44073e9e2991901104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088a72f1e4616e1e67b019fd413cf98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4883b2db979e29fb521532b811b9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def37e76e21254e82fc72efc8ed0b95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a3cbd3588b820992c05f9acb6caa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150203b6fa3b3573fb89a13ad5cbb49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88367f6e3262bbef64d0a17862d40579110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008c858bcb347595fdec118ece101e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061ae087f13a91f80d2b48f976db0bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86343721cf6dfa188958607fc0fd94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34a2a1c9475239c71f2c0f1479a5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906bff5cc2d651d51164e9673d3ee4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1dc9f41657fa3dab36a9e197552f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47186973132e65da29addb1f436cbda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac105bee9e4d7a8d39cfd417ab1f8a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3c1ccf182896330228c9c794a6db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234841ba38e8c5062e9e3350585f92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2e8dcee91ba4b583b7ca95dbfc0d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbdbc75ef0e33becbfbe3c0ed3e0d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d37a40085ae38723b61813f8e0f9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d45362cc062f6f54134ce9958995124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220813d8ddf97363ed222c13d185a33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492de61be2ffc77b3c5cbf5ad7897c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814033f2be9a3eb7bd04daca1b17dc38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9271bae4734d3bc4f9dadbad89efc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f62383ddef3298762c18fbabbe800129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c170ae69c389034b88eb056c9dd98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b560b90848020d37f00912ef5c79403131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f543f170e85c8ee4c01cd4cd5ba1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cdf172a38da8d69c2aed270beb874133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad26db5595d3057a4ba1ae8780d039a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ce7372b0073e5c65f9a52db6c038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73026bd959aba27e15de63848ecb9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbe64ef1b8e97714ecf86406a87a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e827bf054d11a4ab92bf67578238138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ea32b66646caeb35f6e758507d8a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9442a16112ad9d1366cc2988b0aa4fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1134328994c2a5959f4f5f27282daa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0275206686330d2fdac683d7a2bde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfbacddc18e2b2206788739b58a18c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63815eef7a72f4a7bb47cb6546f05105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bfb7a9436261d82f2ab5abd2eeab7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec840123645218ab32d6cf9a9067b94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6224417031ed12064479f5c7e53cb2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76036024d0c5ad37d1b7b3b3e81d87f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38af9b0adaf892074fb1f36f780d7ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b811219a7b69781b9d08218f4957150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee49266f79d419dc40d4a57982a6b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fbcf6824697eda3d42e37d9d60ef1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e692eb555ce9637dd1b7a08cfb09326153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2939a1a34d7bb91ae4a6f4b3570c69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707520bfa836b7ca809cf157438a8915155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081f4a1951e8582ac652d7f35a32100156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfacbdf28fcca76a9bcb0f20fa83bf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d4ea2914dd0d35c0fd98b48682d6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc833b8a12a75963675896d2e74403f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21275747c8da79a70a016a04fa6af99d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec1b893a54445b15126b07cb69acb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d93bb2e8503b520c7fffc6d1f738e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a8bf8db8379c0bb91b2c4f13cf5b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55518ce3db3f7f3badbca7ebbec31e18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853902d4e78e8086fe9ae93c35e4fc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2727174b0bd13d81a70987247c367166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92e168bc4d37a3117dea2d7899dea5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d8fed79452bfcd2a57642a5bb1886168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfb5c44c264cabe299b39d50b46794169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15125971fd1af7ecd0a4449dfa93363170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8507fcaa0feec2a7b6c92524e744cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd470c656ff1ac6d2929579783ebb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590500bb3079df9f639a36e7aa06265173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6015632718536406735d87ab02a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa0ebae1ebaec264955b8a001954a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e479f3f77c1ae36bf29e0f7b47b12f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd40b606ce5a6d721186cca2dae4b8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b2327a2aa23fd17a2e72daa40a291178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b728dcb775f763fcce7ac432bdce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935686da853c0ad88f329ca3f706ad3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec65417d660129eccefefbcfb662c68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52ab075c5e2dbb085d720a12e258dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae9cb73cc57f237a379f096a2d13d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c9f5873c325a6cb125b095ee8a889184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c1a8ddbd94c599792ba18c608652185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049be27f4bc7a8348119dd00bb0a8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b1e9fe6479b3d6c8a0c646f3e559187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b029da9862a0031093e9021c91f1cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cd54a7ead5fb217afdb7807ee2a57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c5f32c94e964349ba998685febae9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402b6fd82740efe158126adcb1f6723191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9a83090f9e9cda47a8a087395bd72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c130a5d4e8f7e8480f17f9065a6dda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bfa1d927245eba7606b04b51b0a1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cb72548c3db5a9b53f2c1d0868e59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383b35c6da72f262975f8db12be82ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc434ddc023f8e3dc87fd86a4d4bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d364b1f5d66bae4ce69de9a0d9b87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7cc650a057a55aa59163ab0f1e3a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e9e7e5e1d2750275ad76c4c45be34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdf1452201c93229d1cdde75b38a88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1d1ee8772df30dd0cc2361d5de64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38693105e23560edc2de9df4818a0aff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd198373e2cbf47401b880c8d78b08a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f472adf2d0556b2990442b7b400295205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d79d8b014d0678ce83f7213c7a6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07529664d999002ceb1bcb41449b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722b6841ccab38ee1057b721777c7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c8b02947ea1e01edaa002a2ff20a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68f1874187ab8b0a05c7ec124c2bc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13553193f142bcd9a4ce6cd02f3a78ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b67e25b2a7f0a68a373f3a00c44e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664f7efdebb40b369c7f8bba3c0fd31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5970d8dd20edb3cacb42bd6e849921214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ba8f12e923efdd8436023dd0448f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3a900c39a823bfbd581a7e4da63f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752d1efe13da27ada401612cc444320217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf34d083845386132969824deab7d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9c53a46c380844ebc8b0bf866b4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e27132612e34c3cb09572bb2747e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3939da825588b69c5d671eb4132a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666032bd4291c7e738fd0dc9d2e5cfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5067c84428caadf2df9b575323eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898045b014f9c0a760bd496b47b39f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed65f6e568be80117a30944b39333225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ca4023935f32a5b83bfafe5e9db8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d285f953af504ea8fad4e5cc54df9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88731b65a4d014dee697925f85431484228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15b86a5a93f7666a976f1894d94867229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cdf0a7d53acd54618db04b459e3b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd36a7a5fdf942df1c87cf7ed531c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c313f9e384c9ca514df63cac41910b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938dd0f41b9d07adad6988019464258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fae162982967e72226de41fcd6dd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac35ed8b71684cc95e74bb7a21d1135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d54bc549235ca1ce38ec8ff6f456236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ee0680929bcfc113ca5857e2402c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4cefdab85639e25bb84ce141e1a57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2837848cb94440082b4a4ac3c0c6b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7147279b5496bebffd4e93bd280db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a1953f8b2d0794a35f9c5c95a5c79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e15341813d81da0687c35dd193fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5fad6d7bff493d909c0909af149b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb23b4f26a7d4473a9b5d5c73e7e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09657f0d54f596d2339f65ce37e582ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db626bd7ae6d36a88609fe0f212e34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483028e874d809dd7a77eba1d5075a0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424642af9a0e83187297ab2c95b5429248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f4603180748096d78a577db0e2f46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742747da5ab3544d5b0a340b364a63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e48a7651d9e4aa53ae66381cb20d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966994d308ae818816a9da4aa2de0ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f0286288346cc194bc31b4b434184253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dc7f96b2278421f44dada900eb501254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4127fb180474c03dfc37c6d21f863255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65912a8ea62e59c923961c7cdbe840256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108ac0504ab771ededfa5fde46e9e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b6e3e2fd641742e0de6b780537052258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280616b09e00723b66e88bd1edddd86d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ff044c9498762116924c391bdff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51cf957470f409eed95cabefcfea40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b633b99d87c4c6e9641089f3456d93e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e3f0dec8a447a9adc25f942e7409b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba671de296536b2dbfee9a60bd063e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0b9efb8799dc68eaadc32ac17cc1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187af27c2c70a3f01a18ac70d2eebd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d8256508cda35a348b7fe9d54ad5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2702d30bb7f35ceb60894cc9f82e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df435a1130c6c5a50420720079a12d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2218a3c5c99ea4b6eb30576c970336f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33de9bd30380ad798daeb0c39585eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb274f2e941f0f4ae0d8fa79ba2e084272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ffecd7425c23532e8b430c27515df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18367f31b7be6b6bee5aa2dd02b45cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f65e606f9e1211917feadb261d15b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4904d601186e0a2a5348f561a085fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc27fe7c34cfb70dad75053860ba65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f1b2d7e2890592cf2de913502e9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc501e50ec9776a7074a12358ef8c8ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaa8f4d0a4d521a48d4d9d87a45313280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c072cea9ade09e5bd5ac99c46f73cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9719ab82901b563c8f2cfad73c5ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6749cc98fc8aa8486bf5780e24a06c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c01520576bc58ae3161e45abf1642284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bab2a97ff59c0329f81df66180f6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fe4680b828a46cab103ce0e06df0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fef460a0d2666f065e3f1c250ec7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95f6e942e9fe166ea05f47c790cec0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb79a7257a507a1c2d6356f16b523289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809be049701bb767b99829013da5bbb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e82b4c9dd0f7d9653a9c35bc9b8944291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829f405eb7587ffb4e9122b7834098c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb15836f13d65b29bb1b2bd0d7d66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0395295b7e560b1ed6637deff4c6e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe9798d6f4e3e8b95fe3c4b13d904295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025936f739790b1d5878a5f16384b151296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6facb81e5d72e8015c358bfecc7ffd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb6fa72f477725a19a5390cce7dd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97ab8324ef398e516ba17356fa9bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee3993c8506af03f6e07f3f207a731300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa53dc0072fc2846ca9bf145f9fe01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e88854c32c7bbd05d037fda457851302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f037175985269c7ccffad75d2a858bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629bc08664800d8e196308a6ad19ac2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04671b908b1544eb5d296403c0cfa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b24404d657fddbecb4f76afd29e041306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb086ac1f0f418d5428fab6a9c16f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dd88912acb72468de05dd0c3bca80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce709002e8de5ed53ead0ca74b8ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff8d21508344b1c6d8769c7583b43e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445359ba34f43a7d28113ee9e2715a6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8bdd0b7006469cc72d71777133133312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff701aa422b138e2e90d10b1a8a9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698579b591a56304fda14ba044cb93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33547b77aea620b26fdda70b73ee6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d14089bbb0dcebfdb39bfdcc5d504316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ccb0b33fd9312e1a5faa3da92c98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1ede0f7a5255df0bc0cca16e2e80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adfe91dd97878f60ee7474f93dbe53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df949a848bed055a6f2a256740254711320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92cb0fa70e932bc48dcb61dee8498321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c03308cab92d3cad00a133dcd607f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22296eec0d682d35e11e8ae4d06252e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd80dc09db362f922da5b8feecaa3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652703dc523ba06d68fdf9d1cf52068e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e3d121eb00b4b969916fa7cb4d37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe94b9e556ddfb49dcb18477e6ed3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfbb484104a07b609da96adc1a2ca1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549c43bb4e7271d7e801fd067a9b06f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0bbbfeae2667c97cc4fcfd0ca54b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71de80dbde1ff5651b481df37d0b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593bd2d7a8aefb8766d838af3e18930332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477af8e4bee4da994c5e0192b76744333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36858a5a4a072c7e8bd2c94b6a1a051334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1033fc25a0822a44c95c19983d973d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c797ff1b0efb1c90f29042a50a2697d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0f4f9ee47dca50ef87495e79bb9df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc3edcbc301c100b13231e044eca8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc25e1316b6b2e1bfc8529c7c0efd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848503844d492b91ae6836e854ed64e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350228022b3101e9e9c43ec6a92fb42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ffe2b8aa6365eec65750e5b27b1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1efe29153aaf3c2e10aac564473c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf5adf12c3c5f2126f71be388baa1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c17ba308939d6cbed9e9e0418166a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5f2c17bb2d5e2ccfd6f6f3cf12a54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c613b412cc9efb0a5910aeb6e255aac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7ec9891b0adb85c3ec9e5ec11890a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b0a54b3bc519d72bdbceab90dfd9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d9d5e93bee2aba041f3acc073421b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514eb6144ef3ef3e2aded6b79b32599351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4e7d5568ed470bfbb3f076e745b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44e8304614d3a4c550986910f584d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8eab21413f7bdb6c70cd52abd9be1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d55394c304467356fc28fa0f904b39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5ab2979d5947c96f06f34ac60abc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce93e25dfd3fab543a1086d405f531e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1c7226be927e823c01e8d98fbd5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163d6a1d15a21d9059c11f0ed68ef6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b60f81302d607f6559ea7dc8dba2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b946bd7f8f03a3e457250acfdd97c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d75dc356fcc92dbaa4aa2058fe8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514311cf3fcd896044f5c27fd95204e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a8d0a818cf099ae429e6e81e0a20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463491e41907fb806a24976e3dfef2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea25e47a959e3eab207767907ae90d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d2f3dc17d424c9189580492aa8686367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9057c13bcefe8a11af56bef5e13d0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf415ae3e8d36989c60adb6dd0befae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625536354ea6099b231b2c18de702fe2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b1a4e00269bc9ea5c1b8afc75e4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f36f06b59ebb403571adce5850ff6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb50026827d191f06cc20ec9dfb233373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abbdfd7d0024e1bcb78b77e44d989f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8f4ad055aec162ce53dc98eb89eb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1587c3bec3e4f8120514c3d6225c7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283511d9c66b42b627a1c2a512cd3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ffa69f41729069bd2274b8559384378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f5d5ec7831ce7165962c96b8f97a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92bf4e56602855f5d632bf5d359a70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629319660f676509b429ed27eed1ccd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e2cc63ed1448f721bcc5ce45740b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b241c55816b849648ee7e0a72b8235383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4b2f257e1651f137d7eddf5f9f91d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ed0c4a0f7213a6fa1cbc21a1efdff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c5f3bbba1580abc58219263a524aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9cf7c06089d4692e5a60d0167fc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076487f6638367e604bd3f2f2eca754388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7cbf0220a40239eca487822601669389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4111de687247882b470bf471c2e33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9f621bdc73ec3a9fa1144659b4a62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdd01465170e01a9ece8163defbded392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008258fd474a7c3ad8c835ddac16a42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770dedd3ae070da010cba86bcc36839394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc981794651eea9dfb4205c1baeb66b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74377262b73c5326d56bb0fa6701b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecf3df5cc0d0494d98f0366e298b5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8ef4252c2d1a346dae0b67b59d88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fdb4f2a33b73fe3d72e745f2fa2af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456f6508e565e72b15e83d7df2fb41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412e922fc9e44ef4cd7849f8cfbee2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba8b851bc2a1ed2f72e18c02cb323402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75c3fd91dfd849674ed22e1b86e61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359397fb922d10b4aee67d7545b2f65e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b140fd6a328d619c75991fe1ae42c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805083fe72cc7d7e9a355bf529f97441406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f79dca0543a30a606e54d28fa7ba3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1943badd82b646011bb494735ad8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9f76bbafeaba057678c4ad108f6c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a279df22a70e246e10b3f178deece1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b51742786e9ec80a01658566ad6511411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff525e900b2f1779305035f7ee0fc33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6f789a4754f412dc8b355ec902b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c6f412954b15227678c0f2a75c6eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b772e184e3f50cf5d1538dc3abafe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bead96a4fb04ba01a9b75f04896f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adca361c8c36ebb71e6bcc2a740334417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab45c44d1ab794568ddac8fb504b02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bcabcd3e02427f957f3bba16772d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beaa3164eeca2993ac54a159409202420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e8ccf906733398beae978d5e56d0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1946f60d6871ca12df2fe27587d68a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca38fb531ecc86eb887b76b190fc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfc3bebef16cbe476a754999729e47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de13db12b4d9e9725d55f59923b540425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba936c4820a1e5b55f6cc18cb23040426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ebaf163a915abbbe5b5c7da010e9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbe0fb0592d03bea1da8840f686560428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde1bc72c87a75109650bc8b3118064429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc2d4039bdbf394446d0cb0f8849a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a3636f82138b70a4da936e603121f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61de94cd21abd292630eec9c4e91bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453394d8b74518d58fbc3c514503138a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc045f073ef0dd44f901118fd2983f6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b80b992617f78bd943cc5462bf5be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea1d07d478d9660a2c125e81f1bfae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e26f775b1776e8acc894245b50e0b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f622d795a5c63a8c4b0524b27aacd89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69b5d80013aabc474ed6c0fb59aa8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3f11356e439c352e4b551c8daf89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80f34c55ed0fe487fe7d5e59e90584441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39262202be45e12c778f9f34dda314442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fba54aba04b17458ef4ba95ef14bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084aa486b5852a5869a8878bc66856f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dff5d32563985a0a3b82ba45f2b68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b09e9d1977d3e7c2f8804ea85ba3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df907e82ba6605c135920e064e896dc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be68e66780090ea2fcf0b8d604642af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70964953f890a95a02afdc4f6a06d1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573426913344649a43db7cf28d8d5d3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfcea37c33dc1094c478ce1470ec18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe47ab42149b4dc0c20a07ba185355452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095da4919201c00d8f86b7c2361d18e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded3e2f06e0004c566791468723baf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f566ebd6e5d689292a403f5c58ace4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3166ed6598ee34631b8e861dc006b66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfca600693226676c745b460566850457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea281d8f5e115a149de7650a6cc7ea1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf86e89fc95c591c7f06da315aa9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5cba44bfc60c9156113154d9dfb48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ef41cf8d0ede72fd250a9e58e277461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc3610d66db09a7f84ebc471d62ab4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f1d9090392f58fa946cada37ec4a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c613cd80717401b53eae90827b4015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0927f2a5e014d6be3e35092f75f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4371f3e301698709615db49e469f42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d7b530a3e6a040cfbb2493007c854467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d68d7755a4ba4933fe50302ab09d7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5fcea5efcae624d5b9b07da2dedc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad835bac9cf3ba179f7eeed806258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa244a41158e60e7cef554721f89c76a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ec5d31d02387f6be0c35491b2299472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f3f5988363562c773bba034cbfa51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a411540d72355b65b90d42f6fbc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77903a7d9f8cd5d27aca8f240b1f4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80afa46c7159a0694370d62b6b5c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6c9a00b9e53252311a022130643b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ef77d82e9b0c84464c0916798148d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cbb9cdacfd7d8df177fef55a17197479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8814e1714a59ba9cdeaf88a43be962480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fda95f062db2821e6de2b79f31c62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d976c2b31d3b6164fc190d8959997482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c13d1c37fcd82f1503c765759c6d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece468cc640962f977752ee8e45b1a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a619dfa3e4d43387a5f816262b7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daffdf99965f3e9b4a10f14d032f161486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3dee3b7282a06d62e0bccdbd56d47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26874d03027fd408c3d6690e01ee9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc13ddd56e7b33d57128efb662894489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d4d79775208ae878e7ca806929d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc83d977734903af28b0e4d8d770b21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca615a3a534b0d75cf77c46bd9a80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e377b33fa743211e141a18b5627e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce8157ac7b3934c201131f28a62964494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee5a675cd583657329e7f68212a9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addb463ce4085425f7e84d4baaf83e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aece3b92bcee4b311a6af65cf4e5e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c5b503ed12dc1a5316eff795ca62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dad6cfc8c850d05d578f4095c9091499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40fd4d9288d4c2ca59e323f1b8a9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a26f447651080ff972311f317c8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94998f849863b4eed0a68ced5c9ca75b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f68d6b91503ce95c8444edca7b612503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164fcc042b5e1d4439af4f6cbd3972504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b583e171a9c52fba29d207290f0f14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3519b3db4f459deae2efd70be9c27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ade179864ae220b0df8ea6d6372a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3bbfc0fc7d95fabc47d6d9049c0d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b37e7f4fba2089befc3f438ee4b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41eb04ffbb0ee4412ad3d9125ed17e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44685765b74f426f50c21c25c5d89f2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909557af4a02d753e0386c553f174ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c421bdbf57ded4e1b2aeabb435cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c45f37a4595091794251cc1778cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40218118926f3290bdb353cd268fb433515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817de172984aa0967ecbcff41af619516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad45670c82213f42a7a3821acdf6d52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa306a0e62e72c04228f3edf8787b35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24369b66fa0840a6f73563f7c54b45d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fec092bf2c7a5daa2e624f9df4d6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a2c42986668a8ba4c1915446d29f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8323996f41e387fa30d7046e19717522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a541ae5a7a12ec7fb0bdffe9c75c2d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9108bcaa8d18d58d61a941ec4d9b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7102e0aae1a1bdb90ea33a541b33774525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cff6839d81d3b0f4c97cf8fa0974f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427512de51ede6264813434c7613400527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938a99ca4a281acfe970dd05b761c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a823ba716b45f44a40be0768de264a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072b863fac8b028f150cfdb958c5f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7acdcdf4eb4e022f526b84fbabbe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf06ded7363a4a9d6b2ee7b6f6c449532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b062e058158e759ee206a7732f3d81b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e4e15e2b030caf1f3c03b31362296534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5defc3c32477480704daf7e2e39474535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d6ecd1937f883118c9dbf379c0f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b565c79953d4cb8aa1874d3e56965537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f93779bd74ff08270aea6083de2ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00040badce17bb95febedb306135f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfc5e1d448e6ed9035420c9c39ee67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766f03aa3fc670a18530110d967adf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e09462918514d63a8a009343e4ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030ee0715d1f857e4523bdb4eabcc98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913476e59e75b6532912bac396f11601544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18586ec93b9e8562bab5696f30705c7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e75aa4ca4268b979e44aa4bfc709546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517adb72eb980902abe62448ba3ff301547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b18f0acc39de2cb1a2559f79c71b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66923429cd44adeca925f388be834bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f24769727ad329a046756a6402df1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54abac7d93d893893fbe9d2f5466c45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1553164e42a46d2efa2f5387a41b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86760018bda65eb1888e21bc046d8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9100984044a908bab5c3700a5a53ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b92a464c19fd50557a59b8dfe85b51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e94c38257f001be591a134da7f78f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58578910dbd7214ecc84ed97168b44e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b541da3f3acea37a1dce4699f9796558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9da9d7680efb5bdf101ae157a78cd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21561f46285fc4d1b466dce0f179c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9c5fc13376197b93b7b18c335c705561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc64bf5826de0bb248e00b06a4d486b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d91366c6419f07c17f00c41e9003563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb12c9edc5f3f4dbe7a9d5cf878dcfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e744ba6da494d3505757002565949565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bf92dab2940ff82dc9fd23513a746566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d8e3952413aafdb71cf57ef6a53d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ffdfc4b7ddf69fbf50979c1d04062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc979b3c49a098cc214f488df8aff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede0ce23a5ef5c1df9ed41d61def94d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2230df2acf5131d621d1888243074571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abc41ef5aef9fc6348717dd7d32d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086b5fcd17866378c0032a0a229397c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9f02b6281da73d7b21195e63fd2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143addbb257a29b65c5cc9edda89e08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cdcbbf4065acb8e4af5c577453168576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8f996e0694d8ce1038bc9ada29b82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f4535f9f4d30fb8ac4b4f193e3f93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4864a1f3b93ada774cd7e5f8f0c366579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a93789bbc771cb427743b55a4f821580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df1c79daef742bc68b16c7c864a372581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af5263b22a12784d50957e27f16f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a13f266be2bd3d4cdba0b6e036df19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ddcf1811727491074a4a54bb38a39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da7efe6ec44f4473a06d343e2a9e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad530d8496326e5c0b615976570c042586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099099bf146c191f3fdcb84895ac4d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871efa4a64cc870417650490a282c4e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b67c8ef3e26ef05b42770222e0ee64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477aec9bc12e57a4c74697db6067aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46fbfbf60dc8bb16b22a9f66ac397f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f741a6217f892b3a71472987f616f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77626b90fb1ed3128483410bc286d83d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ad5920ed2d91fcf365cd0d23cd85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8330ddca6b57ed2137b11675d30ce5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9ff0a1d545ea8cc2e56f79ecbb86b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a9748a67af1b0821f31640058b31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8239583448b85fbd1e348107e90d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25fb6f6eae65ed15ec8dccbb36dddd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeda4d5d8ec20e9f35f25d0d85f23d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9d3c621b235717cc4d3ed84a98a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23eeeb90438982c877e1929c980a26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050ea154c7263e2fa0f630455e58c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d2baada5865b09aa4db46dc92c373604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de2e19bf5ad4d096b59281dd5d0ff9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527536321eda38341d8ec523cf8ced50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34733c15edbb8a5120fcb656dd70af9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f8d2df6f06047dcc32b606aa57c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1041ca8d1d324961162e86029a3a47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3132ff9cdc2aad5113eff5ddb4c63a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600070ce940941e7673cccddf9a4a534611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee561b208073cf15d53ab51de4de2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08991214b306dfeac74514bb0f70810e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab4e8cb501a3ee0482332262f6487f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d7a98748d8ac7edadac3490f2285615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d06d8e57e50465764474610d953a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbe14ef4a72d2559ca5a676fae36ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eba0674e5f69a59823ea4d680f25a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde456b564e721a741df38717952d5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c7208f0d75bf4fb49136286fd8ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc30ced5d4e448354103327ff5f6f48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca33ac57dfcecfb4a8359ad8a6a6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61f620fc3e398ff84be5fa149b41c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e53c1e3e7b9148fb58308534a4673624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6efdfbb6cdc8063bf2ca3467c583d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a07834cc3faca17333d1e53a66b7cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa615fa61f3089b4bef8c419b23471c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e304f82323351198b34ff35b33a7fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77dd4aed91c8068995f1a5199c8285629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f058f9946274667e17fb904d85f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89164bad189a7985f36cb101c4adb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fdce8efe53c244a343051ee496c7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3ad5aadbe891676336ce0c5f6f2d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a147e7ed5ce5a1bab873bc0e45f9a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a33645284818bdb12f4cd3ff68eca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479e97d7f797656440d065d3654cfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aec3d88e805255c4578707bf450d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f56b6574784c29fc285223054240f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149880c9ef1e230ff619387054e8381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68d8997fcbc4ec37f08cb39f3434a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed1ac8e53e96622681cd0f99a6421641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a46949342f9e4c972209b4a842c53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ecab1bfe19d7f60ae84c4a34324d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990872c02a7f99a39c04fc93732c978f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667df8efa196a8660c01ac7da07c3f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0858ed4e621725995ba26c3142b8a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61f418c56b4b5a5fd548f7333c910d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052bd057d240af81e7039eaecffff95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2543aced1cbe9fd368e5154d611f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db8ab4f6a40ca765ca171a78478463650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc778c7564c00adad572a671527a2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822efe6e5957a6a8ce33bce61cef20e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1f7e76cc091b20e516a1d4bdf6ada653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a6a2881ae4b4d12e5505dc2c717b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316cdbb5b75ee26f837721c2ad10fb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aceda1176fb90187f0afa7daf9662656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d058273e68b937e52b9a4d262c577f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf2540cab3dda945b41aa18c10df6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2689f15499a9ccad7eddc04da056f2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a1d6cac8d4ea4e9ea4ecb365d45b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ded1db2c49d7fced0d3cc943eae61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94a3263736840ec754a0baa9a7a5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac04552474ad4b4811f8a600f91a06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d612259cce17732257f63fbbfae49f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995974f86bd918b1c3aee5001020ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a7e5ae65a291e11387aec88f51d9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd4eda624989f1a9f3bc67177d341667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb683333b220dec8a8640eedbcbfb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08545895af4c68e124bf783d163bbdb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff94f157f2e2b2e542da1878365124670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4632243377974c19c8ba01abf319a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0d68ce10bf5b4f471ce2159241fd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3cb2850066a292bbeb0bdd7815c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da14ced7a7bb4314c1c4ca970837e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4564f52b5e7e3d699350bea6ac89d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd53d3ae15c1053072760585d8956c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dadd89021bf74a9045e9cf5da20deb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d272e0eb359fc428a5425691af07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158749a07e49561a6ea158a1c06b7ef6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec661f7afba109cee2df6bba79d0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540f38b1d62ace3a387551e9eaabf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cd5c9291a507667968a6a53c51eb0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ee1e67928133868fbca0af2965e47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f620cbd25a6e63bebfad7c907ff1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe575fcf43f1b5b309d4b8c4f9b328b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d56c4c82787b83cdedc8188b073adb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75625199bdf37b66dfba220d6a187c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127edfdfbb4b4bedb7109148a81a7c48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b90aa9d201d2a4b2e530e6bdaa2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137cc2d5621d2fd5ced45f61dee4411690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0734738a2d173a4ca8fe06f881ef82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61099ef09bf72d107083e4aa4298d5f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accad3a16dde07e98e9cdcbd97495b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04679b18eb460747a45889a7d3b0323694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d971660d3e3ee8e1be71f8d43ee213a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc6ed82d3eaf97a806c703656eec5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76247b81119f125a566270accd0dc18a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4cc8b3555e249d6499ce5311a34a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd03049f8a0ca14aced12e9b96f05c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf886ec6d36b06acc3a857734c14a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa434f67cb121dcd024fd019bf497f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b43d9433fcd15a250cab8b907093b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf693be9f6394611ab09aa96aceb82b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac9540962e4097d15308f08c18fd98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70480ce94b7fad3cf832dddddc701705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be864e16a85e9ca31959f409fb05d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9efc7481ace4bc2d8678e89d058b52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffd73867c35edf866b15a9732e34e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d9d5dc41fa7e443d27a0ed8f49e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc88530028f5ff9fc6944fd18757c33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c7185c428d84c019c3a32ccf5001b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f329555d64a62ff1be3951b6bd4a14e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2267b64b54c35316f579a627d056e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd55e9b8065b6b1254beb1a92c97483714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef058f150b1ce91a5f8a849beafa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209fe23702a81b3eb76169a3db1a394716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40339a0f7bce2fb655b2a2da52582717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1bc131d87cc26121d20f31e7a2362718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b8f31429b6757d9b5d452decf67a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94833decf4f997dfaa1840aa51ebee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1a0e8fe07a704def38b9948d5a6f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca5a3d485d905cdff02b8df66f96f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fc9dca62ce95c3955b220619cec2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e89edb5f09515a7c84b33ab164a901724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d4c3bc9ac56cc67c62cffe9b2e0cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb798075f85da7695ca36970fee0b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138af703234a8a7709ad20159a4e5b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb45e3ee37c491988c73436fd24e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93ab8e0dc700d91ceb38c0552e372729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490663425518b233c2e2cdb2993d098730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c72ca0e7bd9af98ece3c517415288731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ae4a740c79db475c76e4b08723eca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38daa4c82fa914a95a359e2974b4ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577d9833d3f9e55c374283236302f15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848af69e2967f380b39a7701d5862b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07384819d7c5798e579f01be4f50dc14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434bf08fcaca0fb500f7c1e6a203e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bbc80c6a90721681cfa892003adea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822320d8a69b632c3fd5b8467c859f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea3eda9b0a4859f738be9c1e57ada740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d089830f907c1cc7a1004d2148a940741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c30b6ae6f1a422305159fad725924f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce0ae00002660e2952544f8b70aad1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd097acaf408e70b780fb5a88d9406744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2034566f0e75e50970200cbc0cd17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e269e52fba7eff1029b72d012314d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9416f3931c9f44c68f24006e6d8a5de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e9a5c2e6ba216dd769db89381ee5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155f84c62bc6428b5633a25cc936d7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190483408422cf47188b80d6756da14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5b492bea5c5e639dd985f52f86ef3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04b218bf76216fca9d0d2709d38267752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e115b969baa6b86b6abacb5c31e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aa4daf135e92c9f5766f49f18fd70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae587f9e81117d4f90659367c47fe2ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d32a33d678775396a9960de028089756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239ca50371bf0de4679a2a4d6ec9d9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab6e77d074f895b38c5e3e2857606d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90929b22aae45e1541549140892f1d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>