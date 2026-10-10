--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8d5f0e37d5d9663a62138e386e161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e67d46e08c6e8f58196e239ca32e9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd48b2a79bc9a61fd01f076493239c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549e843b377f4e2226e46abc3f445154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b902f228e2de950c5e300c9044e915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c40df88f7e869fb09c7261b28aaa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49a97be3d9fe2d9744518eb997227c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4f0fc6d756e9fa17c7a57c87a1a148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930780d2aac6dd7b698af21b0b521fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8732886aa3a9c54a5b50df38a0a3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c50ea5f3e1ab147e7a30ca328062511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ac829361d4ab1f5c4b3c6f779f4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b404286578fe9128dc3910a241b6ee513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef278f07738567a62f5482c1db15d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fb5552f3a0b33b44211631e55286c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888668fdb0e83df4c91183beb9fa6b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a904e7913d8866457c778cedd1bf7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d884c7c952dac18e411b0c7510c15018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b69e134e927ca1a70fac0241bbb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de73d76f81a61296028d57a9e07d2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b5d3250d971939fae089e414e188521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38e79565c8021cfc27235e1bb748c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d71be5395c9b1fb02e5ecd03f04b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a57e946f7bbbec1a492ef54d6ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35520a400640a97d5f6254ed514b9bbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029bef0a07398ba20fefca1085cd3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0384818e156acc7499cb6552c65bada27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2121cffd18d2ad720394bf4776862ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb602932858791f02c08b709cf68bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80175ad6120381f9dac4eda63199edf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856f1eb1eb228af7312df1cb397a40431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1095750cbb0864273343de5643587832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3608fb9f7446e12740d196ea0b257533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf1ce5cfeb87323977233761d074034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d94e9176a4966efd1affea3ca76a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08e3a3d595efedad4a75095df4435536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cc382902a911b314b7c3294defe0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2d9f2dbc4013cd46f096fdb59e2dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec6cf1729eab12772961bbf621dab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b9214bedae85cec9857312496ab4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982cae39afe124f7756ba3e6c79da9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816678b5ee705a77ac86475eedda1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaeafda1d3fa2e88f272ae4c2be54d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b22f787e3f15c1cf232329c0e800444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570414340988d9907b6791e2f85f7e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81c8b22b02cab7b20bcc3ad387cd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc463d03e886016a9a8a7a261042047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0727b35afdd033f8adabeba397832ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce65b27c482dbfeae31822d5b0b4fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ff262799f1addacc9e1f114ca5c9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dfc74b4af1ace65bc1f38ec44142451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68daeddda0e56eb7cccb9eb1d5f12e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a436ea7471af940a77aa4fa16a5dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010a1909bc328356c8b0d7b8967fb9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470adc7cb31d5750c16e4e7d4d710355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957947194f9b6a00c8a47705c14a382756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17365d1ae763250750ccd61708f1812b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9890ce4c71d790285f25a8cfa082358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65997f1ca6558d5df08ac8ea570e57e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b45324b4271c19006171c615542860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd123253a837ab2a4bf662052de8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09397fc65c55a6490b57e527071bfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990801999d1296661af535d78f9929fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78df1a396e4259af2ea30eed55389964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ea311140b3450c71ca927ef69b1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a5094ef68ed699221ff52880f5b9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850baea6b0213aa971e5587f536cbd3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca6391468482eff3471df2e481044468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b15477baf5867660eb36698d24b64d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf168d490b047d96c3db2d3f6546fb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c67b1c1f00772bd6d82d84c4e1f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ef6afdf3b8022eadbfef8cb8bdab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481fad88e3a7faa637cf7278ae3d67b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac15dad14e1b6c179e6136227707c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffe544bcb931ff94dee53a9c9482ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc67cf9ca77ec85b95646bedfb48d2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3316dfe16ccb888be64c67f25dba24277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dedecc8c81b6c8b08078fd7d70ba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906cfab16f0e104811511d5965c4a4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bebe14e91d341e0efcd920083568280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420572ef0956b69fa22cd061daf878a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec49a10380593e9ca0faab03b0ccec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d77fae03b3ceee64325f2ad1863c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524645e82d0aef353f5d489ba3e759c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16df80c0394c297a08d4fe1bb58aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b06b3709ffa2ead7e26b10103db38086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a71169c7d6df6f099a09bdf549ce987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf69c2b4fa758e50fb9687b4929a4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4057fcd65161ba9a705a094ef02e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167562b3b10b0780be756ac1bc35a52390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc987b3230bd64b5639a119f5dfaf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ba2d85426a565eaee31867682170a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf488dd89c32b9dc350be8a70c9eb4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29de0edec0d24fdda44a173ef71190c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f95528afcb17251826d623fd47d8d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4641db659b7cf3e3a01a8c199cc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c2d3dae1568fedc6dbf43054003a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eedda6d4aacbc96714d26827ca8b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6dffcf24b05eb72c1f4dc129990b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b3c267bd3a7b8879b9c4339b0176d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8b88ae511bb95177f74b0a9e7139b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83589542a8edcb472196b72987bd321a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56bb200fa0bf46092393f8ea333d2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a020fe1c07f787bb9305cb0b6bdf28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc44e4789d4cbef6bf46a2aa1f5d3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983b3b715c3911391cb0b2f62b8d72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a128fae034250703da3c66fe17a19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059401a6f46cec97ce40ecd31a359351108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022544fe53b3ef8275afb5e7aa09574109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8685955e5bc982cae53efa3ccb2ec2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00ff6b6bf16ae9b74b4931af9de41f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb543736a4d694cfa8f52ea0a6aee9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cf183892b0d542ad3c09c8062e4f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691770f06f6756bc1a498faa2f5b5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b87e7f97f03d5d012db4d12c68df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9542d3f24faa8afe0e7af8f65cc35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9508130630244fee35bc53d18b8207117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f0cd62a273c35b36281da8ac3d23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee00ace45b7c1def786feb51411d77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea18df42c606d277fb775469929ba65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac486ddfd1a8adea5371fd553e93c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f26efaf1bc5304ea9f1b25044fd895122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04884857c3e729f5aace91ba1069962c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00580d89b362d21741cd4bbfb242cf3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb939eb40a1de362ff69756b622b56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc88a04ef5e06b4505621dc452d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ee75e458cd51edbbddec58164579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08fdcc6fcb2ea2e81481fc1f157f25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177ac0d524658f3d4fd91de1aae84c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483ab96f94118404c847d9753de084130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a75afc449cf3421556c848d87eac2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d91834bc43e15b40a6b3462f71a861132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83340292a51863c55dc6668eb863cae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864c8c25f0bf7869c2498191302176134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9ccfd402fe47db9310e5e0bd0c2a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d6b3d6fb0a03779730b13d1cbadf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56424c679b8994fe1ee02e0bf877bad5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995fbfb6c6a12f202705c14d4aa584e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c815411aa281c34a33ec0f977d766139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dbaa4ba04556839e626f4ab437f86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7cba393cb7d15f63e138cd12cc597141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33025f2cc40f0cb87063c0d43929e80f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e7cb74377d4ad6c0a439c90191c68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2364ab2bfb1e11bfe8f5a4302b59e3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a873a752ce1e8c16bcbdeddacf97c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f3a80a3b25ef85d5ac901f148b04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e63346270d8d542fb3832128a9fed6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ee62d7cb34ece42398d9e68f7df27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264a767066ee70648112507e3ce582149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27d7118ba0c4e3cca6667505365ce6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c856b22ed168c8cbac0b6f59cc37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a57159849a0b4dcb4feddff6850f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ed33031bc6ef5cabbbff4a9af863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261273c01e7b62ff8edecb68daa7d925154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244ead440898f5cb4dc76baf295f57e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24380d4e6ac46f0975187eeeaf68a648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae218d590799e6fdb149d7aef30606aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a361794da8f338fcdeb3157b9b352b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79229a933e63a5d33bff01d7ec332ac2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c893348f49c6ac817fcd99de45f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c16c9056032fa8fece4e0c9f90804161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492cb44875347bf875cfeaad6792210162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f601e40b0c18e2db45181ac9bb47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def92b7fd97458ade456be64c3ecbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087ec1ba2936d7f0afd16e67d11e27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac7a44eeb30f01a2734cae3ef3091166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f9d2c7dcb804dd8c97912c530d663167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc1cc2766f498383d5ec57c6d8cf56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f891e55130d3705d9515d9119da7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e41ccffa9131cbd2cd7d4ab943e5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503faa09fdffc01c308d97e780fde48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff74d020f42acf45e5b22aaa2b391d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51121434ced51d99634c2f7172362dfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ce92e5d176546b137ccce43b50125174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a1374b110a18b2157f49c71bd1300175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db49c526ff2b380a7e83ff4db44d95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335efd6c17aa803dbe3c3d1c564a5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2b42696b8f8d43253acaea55226f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d3957dfa7f81b7101218ee0c4a6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65816cbe2b04fe0360c31bb52b699c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fedd428cb9f1d1f9a464db16ae679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4944586941dea6567d65f55def1e579182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1441522affeefa97b59e604ddd0435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63930a4d3deaf20e7b3baa7449cf1ff2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baf10619678533992cd5bf40abf025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e1311b4d2e98c48cad1d1c9dfc901186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8258bdae0110a5166699f8e39da81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7b108c0063c9673b54dc14380a46f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5175df279cd74e7843a013b676418189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94f300e52719719b1cddf65129a86f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd686c808ca202ed764e8e83fa0fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cb3db62132fd8884b0307a795b893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac723436f162f35d344a92addb3f8ebe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f288dc0baa81cba3b784d0bea8cf36b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bc8730d5f057e13f74a4193047cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f0e3509195042fcc9d713678339a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b53f1645a691b305f42f5cb195852197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a341c8619a7e7a3f1931926eaee57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d3851f08322c025edab858747a8c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9f6e54eb2f6b463b61b50ec49623200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98373da5c881783a6d0f5c20fe5e187f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a5a4ce79ac4b04f90a75f74f200d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799c51b10def7a5b2c4505c3ba9b02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d84d2593ed3c9a5b297d215411dca2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a946a515ecaacc9a5058d49cf8587b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669665820f9b88e82e2feb9492a10fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8dcc95f1812be57a73ecc21b414ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fe32cc93af90861459036a5cab625208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea56b8954204f6221d4690ecd4dc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f75310ad4e0511a681616fba9de55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791d0458cd85a3ff4b564cca8ace7d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802531071ebcc62c03e16c807a833447212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dde91a22f53ad14c3c7401b4f0a98e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f494e53f761e8ab3ca3dd45c6d1f78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad20cd5fd03aa44855b3e902e6f275e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a098a9a36b548ead993fde0aaecf93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f9d97ad176871b9c19ebef4c69b04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35293fb345a4de2e3d7f5774a521122218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c119553f73bc4ba53ffc1a408caa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d6b8d84ac17955a47eaa2388fcac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f406513073e52ae209b26f4b441ce6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195858b6fa691c1068848e250e76e53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5327df594d7aeb7f77bf1424c226f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d82d1c8c6fb11afd83868d77bda4d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207db0bc29a8230a8a770aeb371ce03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649cadcc9131537c28dfde143499058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1fb3696819f62acd82e0764354d7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d0af1152a779ab50eaf9c26de969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda08ad2cdb332c11bdfade082503f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af085a1880d67aabc624e3ea40366d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e1f894b459b58987118dc8f7b75c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e246210a21926236c0772bec78236b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe9931d074b09befa7d4771f11193b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c64ea2aea4bb7729b14e7cb3f8b48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f667d43464a18487630621c464d7fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944439cfd88c158813e74c57bab8d15e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f384b195c41a974cc5bddceca1ea8c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda8b9d54e49f2ab24d3555206e25f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05162fc11d09f04b777c8e6e0c3028f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae069118214261eb979d97953fbdcf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc437192cce875f9f05a6c951317ae2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd726a2c37f8a3f7f64afa0746da09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a9a4beba3c8820891e68332750964243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2af5bba9e9865e019adfac16ab3ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf06758723ca0ba50cc76e6427dd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dd49bed70fafe966c3870701673a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ade655357d92cfbaee7756a82652a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d95e6da9540e3202ba8a973de6750248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb90c35b98503cf3ecf425a8f0fd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d3b90f3101b13b4a2f8f0b2c18df9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ef70bcceb3700bdf7498303c8e6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e8b9c18e54d470b11c57e3d4537a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a81940070f38ade91b970d41368ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681baf0fb15225dac54f37e4ba94d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60b8d82e4a96a436b0b17014620032255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d133c829b66320f517cdf6d4621f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3916465be95073a1c5bc61c339b3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24e3537b57430406a2481943d04138258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb23f57c0742c92f85e8bee0e1b8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2679c22195204d59d39246ebcaaf74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632e75495d923259cf033bdde7ebbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90541cd469a34771a911d2d1980c3db0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446cdf1adec33a11cdf6f7cc4643dac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc27894540e816b6d46077bf57971ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034619dc7f6adee19b9346875c50c03f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae5b0e676293bda81e877c3e747fae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f07887ee1e0ef0a1659d753f0d626f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e278a59270e5e331ecf78ac3412643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d5279bcee841dd861af6b70ef4601269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7c58f58d2c8db1b3166ef23b544c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64310864cb519cbd757e36d21d3f17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5e4e7575f36e97871782e43ed385272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d464bddf4e58a6a4b85729d924f68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9049e19ba33e8217a9585458aea205e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b726000d658f97065e804debdd39b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf42fb38901d45e5f6bef17111e3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17aff26e9e14c3abc4af7bf5d061bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f699d34243558dc50d6d27bedb21ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e149d6fe32fafad2aa80c626d6bf22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c136047e4f477b1e2aabc81969451c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8811ab73abb1436d5289f6f9c03e139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d72a5b8a3a0f87fbfb079a56dfc04d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd017ef3987e8b3bccc2a6350f2aa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f82585eef7fc0e07b026b7c34e61d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74172349eac3e2259b23ebc5cb1e22ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f98900221198d796ece1282c1411a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d3f832509eb66d92957252918583287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3fac2e017da5bf29c3a9c0e7c89b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eaeb4498fccfbda31c584936735a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21d4fc8071f9ca79190395ee6bb370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaab1148a48fcf324cdebeb22403696291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a292d5ca6b0a42d8006aea98c721fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a35445870afae9cb8cfc274baac08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d0a795debf79f94e3db5c7ffd428294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d6448d1b798cedad54d1bf8984f8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d5c9d872d40221790228f41cadcd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829d7094fdec785515d015a51c608c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e31e736773c7a85276d1c3f2de76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe9ebb1b0f7f177b1f24649dc86c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2ccbda21e69fe530b6e482d20669300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bee4a4ee861f43b5ce64c6401504f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4958726702d46265d3b57f69062b336302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef3d7bb77d42fcd348d13bab89d061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdf305715b83e5c222f42005f6b664304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d228bdb8fbb2f0e75611dbd297287b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc514e8952180de338ed7989b8de3a7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f51ab88b976be636e6576a4541dd16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d03cb22c34b73bbfe85e8fc3e246ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fff5a1b8cd666c69e537232ff162a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb9f96fa0f70e82dc8bce095bcad06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f4c4a1152f82899e2ed7ee432043311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386e2fb9429e1218edce10d48a00814312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f107ffe4aef2e0e379a4be120ed7224313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf73b31c60686aadc56851e51a09f9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e906f37dc95de64c81e5e5f912bb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad069184e0d52275485a95c5e2ceb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45104acef5034ae0b1f6ceab02c5baea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab8ba7f0e5e0e6947bdea9e0759e52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585cdd555287fbc20035774b3c498a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5546cff3d10a47de7761eca3e8e4dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccb0c8cdf988b1c4c4652c38a00852321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b012e32494b1c3a5f3ec0e5d82a23fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b06d7d8a0f019a96b093bbfb5921e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7210cb4b062d3701aa2a6a45ffc19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb6b3a9331b7143f4c2c5456d8aae3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110fa0608dfab8b1f5b587c8b5dbd3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d727d462b5fb9ba5e475dc133e416df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39dd192392129190d016886cb424f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f8247d7905d858953a0266147b78c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57149485dbaaeec2417efe2218379504330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7ebda673076c2e498abdbc46b14d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea32a985a7e1c33ca1c1d5f94576ec3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987cb23e4d4681831016d7fd60f0d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac1cfef947f109b97a93f0ce2510c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8467392fb0ec096076f854c3fd5d1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9bc27b4f8cd618379b27f6d1a1eb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c38917dc6ec8a9a94ef55aab05766337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06111e83a0c2448a552cb4777287fa3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00520a24d718d1f36a25e75f41f297339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b091d6800f59a8f92db625e1e46e04f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349d3c8183ee598c3f0e26163e6d05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d576d1cda389976ac21fbe70a0816d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc6f4dab6577aff625f04db4d1d8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8a6fdf36bab931e556c8fd4238d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325539ddc01ded25f6968a717904fc28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b052179c67e3a9e86d0d048bb6a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e870da10414195a86ff979c44466cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f66c1bbcda3a918ac5093f8546ea9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd7515db7e54cdbf7976b7fb7096a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfdb607ebab817214b7aa0299ee199350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f417d439e65fbd16882333f29405a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6268fb12cf5b936d9111c7c18b6cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d8bccb646669751a96fea113dfc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754454140dcaacb63e8f56014c0eaa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab17581a17e913cda8c48227fd894355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07669de36563d5c027c7b47dc907aaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b66715341ec4767d782f71065850c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d1f84136f4f9365de20894877f27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56aa5aa151702da569a44c49e78eda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754227f2ac4df8548deb5a837d83b62b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e71b13a4e1699fb0d2f96a2674cc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3577f29410d5e7d43797fe82bdb7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191fb7fde684de7fe2a30fd63fa5961363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a7e99d516a60e8a0eb34b5978071364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf915a45d85a657a1f2a1338e3c7a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2569fa9106c438746ef2ad381b05e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643ddb08f543a22cdf37f4947b3699367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a4242338da971af48f0629f25a3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4c0754b10a4cf93adcf1dddc60acf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf850adbec6ef1542579ef770c07e5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05634ffe1ad7b1601dccafb4344592371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d16a927078c6314fa8e9e595b3cdf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac0dbe8f9aa0deb420eff94dc1f8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e497f68d3a05c2d1999fc84a85967374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f74735aa07c23856d58c436a28afd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7de413dc08a0508c8a48b31ab05722376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc2a9a435e2325b6acd1cc4e04ba7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c71d6be7076ca82f0fb73e36e0f9af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1773a5a4b6b6e58cf8dec910dc7afcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19122713c96aa3dd414fe335c36bff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7420fd84dacb98817640772f47233be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986553061e584c8d5a4a7816169f872e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a3669c7f6329de148dd09c478f588383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462885022656652416b5173e2705c0b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532e215e54dd7ca15d4a24c2ed1549385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e2169ec2d03aac5718eeb08b23e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baa30f56ec258884b477ce13554b05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55664db841daf97ec01940509460f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ac75dcf83985117afb7b2760fc3f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500bf758ae1bf09bab3578241a0eabe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ca472f0933a3fbd2045625b6cfa5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8246465b0c0a5aa1a439db4a7fed35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148662163899bcf9023f6631460ff48d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550748cc3ccdbe7693b945f0f4d1845394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c473c894fcbc7ee455c206b1b1abea0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e946046e22ee0ea106af956f63d78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e99f925212b93b8b11adc830db977397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa02ef8804845e69b2a391d82c5cbf6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2c52d19ffbb03b4b06f9958a28ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde426bc7c3a8dcd6c7a657f760ad6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f48cb3981b5834867ac7b8144422c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c2f076f7d6f0e88fed1e29e64c240402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0933fb1d4f0c8fe8ced6059636b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3a70317e512f97e0fff92fca45081404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140448345b66996622039eff3cf79539405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808d68ed9a6d68ffe49f89f5cdc6ee8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd25d673c3219ef9c430cc175666b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783ef3cd3cf59218f5b1b979fc7428c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad044ee0dafd139d6e2700869ca429409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c5cc4c34c8277c5aed2cc58618a2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037ad774cf256ccc87d3ba6ebf915c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942d0f466cc1a2ed65003f7a177aec9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5005019b7e2d5b7381d44e0d6d3a9db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69361aef2665551b90d2af6e9e5dd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618cf6ebaf3ae3c02c34bfe0910aaa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536205231005622745b4b1b3d4fede80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749ce82e79021861df7dcd12b0b14b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb8ccf55360a5dcb0e1816ce60587e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa01cb80b47fdada5eba79bcde8998419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19826efcfddf41116247cb50bcb34368420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0cebe67a57610718e3dfe218af2ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e923bda030886419da06d858032a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e476a458ac670a23fb6dd0352ffa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9b7a769cc8219f72bd1c945c13d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc82e785fbf5f3f99b96c3c28606ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe4f46d0562233a55d312ffefb75d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaa791116936e3faab74a5d3768774427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf49528aa995f15fb63bb0f5b8f362428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c73fdd7aa6e047bea6a1b71de502a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b7a78e1118882501db8464a57801d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f801a0d0d6a837f02117e165563b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a57118990f19e25c1223ec410eb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719b3fc830f293b43dd715769f4c235433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9247f1d1e6f54475228e76573989875434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ef4a9653abaad0cf70f287794436435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9c63905cc7f1b465181bf29035e58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24768caa5b6931182be6190df85c00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110918a798aab11198505d11bbda048438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317ebe998f29ca16d33afb0530c2ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795337ca67f2c31c4ab0b5341603478a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d26b5cc15d65283095d34332f2681441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cae07f262471da1900642d508e2f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cad45e07ea17681fac37d9f25a795443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff7e462605a108f384e23b29dbf126444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60880b2af5c985133f33fe3d373ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb61199f0213344f114637c3a768373446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb2ef329596c418d765e8a126f8005447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e549776865cb29f851c29b48a24420448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5a9a864e4387faa5e3d642b1137db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb189406144fa613c7632481395a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5690ac039030385adcd2bdf9d3d66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e946e9af1f489cd0fce90989caed9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82abc78fc342cc378392aeb81725ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c1206ecbae8b3d4a4471dedf83b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202ad7dc64994f82f580fbb072c2a65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a4b35e9056b6c9dfbea9a68beb695456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e96fa2ba4e6831fa0ee55370baae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87157e53ec97d70cb15c15ffaf9f6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d6a06df68b8fd77dedd03487073d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5ee165acde2ed76ae0cd0c2df109460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa562c967dd548d1ad72f291a15aea15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecb86e783694a36a1761d2afeed1c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d2ccba2e5937f6292b91c7321f8d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321993843363e149a1fc23a50ba8d8f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d29531cd16ec6258e99a20958f8d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce393d9b911ebdac5a16dfbfc089aabc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815488d76de2609eccf7bd0303002436467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19f9dacb0b3775261b44e9123a82b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b90afcbb3342d90b9af2450a2f7e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef85401b5d9533a03d88af267fe659470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51be6a8d49b11bb41f5fcba3761f419471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792124cb8efbfe9a4c6a22dcae1f954b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a877e571d8e128b6a386f501d86cba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed2001657fe4c98fc5ab368d8424b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238117a8f37925fd3ecf44b90cbf73a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12640b3f48ca9f1bba190e8ff616b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9d06a2510b9643744d7c89e061e2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e93f68ea3fed3cae50e82aade356478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec3f67fde3cabd0ff542397b8ea261479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4041d8fe70153b2eed798aaeedeaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9449b292e20e6244d5feb18fe12173481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d58dba2751bf36117e4f87ff11238482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6836f6fa925c6017d6267c79bbfcdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16989f3d69890572aec10a267c4f9cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30806ff72d435ee198c5dea5a944424f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ddb2403477fa10029aef17a3f8192486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c6e95dfc6a9a77a37b0874e3a5c86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16570f27e175f0dc212b9eb908f9bb80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d74868afb62d7056a11a830d3e4c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6efe6174c43692f7c4923501269b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241917c9b0b30ee656b24b27d7c680491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ddd7201daef1c8f198c0d4458b58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aac50ccbb0128e85f874a53dbc4a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195161e5807897a88fea83eb7258619b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc3ffb07c4659a156bfa9f90a44269495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b90b04a5462f2c47778bf2973a63a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a2437cddab3949e423c89f25c907497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b905107ec02b6dbf585fafe3e9d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1d90b45de7c0815632347a20b5bd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755397aa7b39aa07947a91453620236500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c282f7825d0d6760fbab1052026efa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823177d91ee6615a6e4583cd0e4e7316502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437357274f780c24f440f16907d4e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ae2ae7950e8356bd0ee27fb5f1c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf43fbcf396843427dfd3d9e2f3cdde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0f0bc8e50c9db6fc8f116a12f85e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b3793afb603285b3dd209af3ca9f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9a8ce713bb2a4cc447c38d66dadbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14d8c348212db73d1dad375630714509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0ddbae2154ec9214388c0bc8fe5c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49093c6f336a08b305c40d73b3e6f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcb0c80711cd2fcd7aa90310417f9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35185b467b7794ade8658c357a59cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38287fb0eed6b3dfe94613d7b6ffe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ff8c7ab8e19836d79e2d27e94a8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e4eaab1b2b8d65cec0bff2cb4fa20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e928732b5779a508f2fc4d6e28152f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918a065a19993fd5e3214c74a81097518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa94cfbe214d212d12595286623d800519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2b2ddb2e46fdfae535551b790c096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe971ff8f88058811ebcf4e5cf4d3671521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077df90c35ccde9f9d9516cbe29a5b6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c91023951bca0563ff968dff7cb1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790fd5c53793ebbc7fa1b7532028bb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b511476519caf8522e49cf990ddde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b547669632024d42d5b51a272842f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2b7e65f2c4bcd961c7f3b9c738f67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef5c66736ec39ddf31abc41433db98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db33397b81f58eba41e06e03c000bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102388576e79f87b27ce44dfc68dcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6051ba6f0e3c37450a7e558166fde6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e361fad0e0585b9f9b50196a976b00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2947e2d11e17fe696352221344cb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3acdc8dd68390a24554780953a9f86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9879818c491c8080e2d324bbf1928a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d9d2e81a7ccedfa6b4e0fda8bbafa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c64fb7d62990b303a6ecea8a66e89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f05431b686613caa5cead9cac4f7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76602e3ba2773bc3efa849cc8129ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae99f54ae297e4f3e8846acda8717540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e41b4de0850f06b853303cf300784541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e06d7e60bddebc43e1348817ab8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072b49002954731f8ff99047501f23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a785e8ee199e4b354f690c81f869544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28854942ca876adae6b0fd6c05d68baa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291431736c47f9fe199fd6677dbb5e64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f4f600743805fde65b0515b34d5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ccba50c0f5a26c7d2ff07e324240a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43606f434eee8cfc976ed66e78f3366e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec81ed7cc1a30b0c2cf14837ab1feb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3912b1244beb38d2d3cf20dca3814551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee5ec62769501fd8a38114dc9301b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf8356b53b21e36e248c3d526c1bce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168c72924a9020ed62b4b2eb4217c87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2340db68fc46fc5dd1e18f0b82aab43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f33b0a90df35bfff7eb320bd12b6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f879c5e5ba20d4c1bb0c30b028f02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe354c352da3deecb15a2df0556e6be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de295e6120afe1aeb9b454299d179559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e83ab3385b6dad311fb304b1c73eac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b7d88c917258e5fddea5684919625561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a4a88bae54cfc489a5a8337a65f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811bd6b31e8f71fccc17ec5d13e651a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ede6708b3026c310e6a25bc97ec4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbb3ded61fcbb8d426cd090f25182f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88abf81e0ab0325eaee576f92fdcf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb770a3aca911ed1fa94a842f1e1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166acd7124626d5766276fcb7dbada47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851234305050ff7b6e302963a1a895c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e53c19660f637fc49c119c31f9f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15883012f6561832f82a64e5bcaad711571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017753365b20ed328a06440bdb9cf2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a7a44e1766fae7512b389a18d3b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b998e1c66f2c15245d4343d2f9f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a8cee6f30a2b42fca84f7ccd2dcd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace084536721e9d7038a35accb7dd1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ab617e8150af2e11433a496ca5a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69e555b8c0a9fe3242632d7ee5c5b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769d558ce0e77922f683936f2b66a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723cca1cb4c9f37cc70c40afc76a8f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3581e77be99ae45bce54c6217f639b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b683b2318b2c91df893ba1b5d842582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052068a53e0ff07850987a584f01ee1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3fc3c490de69d2b032f681802cfaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d25a8597f6c9cd8c1d5d506787a45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e715b54e55d78258154be7db6d84295586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab77a2f53274d4c70548ad7905b552587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3152f61b5bd66898db19c70f77b39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b3645db0927ae804cea366b7e00d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11674ab321d55a28ee9f94239791ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571af7f0a8cde4e28d652f0d88de1c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ef7efd4a4b9f6d77b4af334ce8ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e23ec2b6cc6e4d40ad66c04654647593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741a203654ddd1aeca54f3a1386b81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83383e5ee26ad55721454018aeeab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f6aaa3e0773bbba5e1575c6dc7be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b6eafebb4262fa6e52bc04b69f23a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec42e9732804e63a62664d91bc9fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524e21c58d8a85cf5697a2f4593a32c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649acb2ebf5d214ae412d9ef624937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a2b605950c20d94389bec3400dca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6d88da5629e4f242dc5a4b8b07fbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d375dd4965e959347f5d284a696b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe3f2840220a954150aac02d155a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792b44e2285c02699d79a1e2b765b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0521a1d5077fbff39ec28a713ec5e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed923ffcade21a6dff7d5d7dd8cc471c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd31f921b85f24b8fe1afbfb129812608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574e8f0fb1ccf9897d303028a6e07a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7419c43b3297046825b19a696bd8d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb9bd6836d3b2bf97843d25d272e7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c85b9f38247afd32c9f1f26eb123b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb983e2ef3ae0af972c8a5b6f19fa9f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f19123d1555ee03c4ca355417521f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bec13197589b911a803d1d2cb2fc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907340f7ded5d082e94f16f903d47cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a65ebed10d365332d63a2297a7ad8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9d10fc41035acf1e6f8dcc3f90639618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f058a74d098c29601b2b76ecd2215619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e3e1a8034f590e76e2cb6b462c505620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe0ef71de7729bed853008b033e9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4571e798a991477f252c7f8f2d0f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce321d634d53af92328f230c6ab80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae268dd9804c5da8f72a2e71d9f6c30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0fb0370feba2380353205e6e77c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58cb5da53d1e0c071ff947f54f5918626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26b1220484a5c4d03b21c2f79ef2c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65415201259c7e7788ade1d5e356eb0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc45277a035cd1e2d3146497c7ad751629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28278cf3cc5a352795f6d4bc2a194e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028ee63b5dbbee9e4b797e2ecb87ee0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f0bdcaa816c537c45d63ff52e323f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8578decb2fd2f45c6ace892a9b7043633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a89b9f564f9649c1f011b4b429ca7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de7b9d072f19599f39ba16ba589d25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc6a35e48850e716f129a159692118636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fb07b0625a3e3a6c2f368db66b31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c268ecbeec6c9198763cd3687f0ad5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7c2993724505f93b069953896d54f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89536e51f63611c7cb4b8b6990ee52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52438baabde1cc2cdf981be39af4b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ae3c16820b7891a2f075294d7c4a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74e9b86ce1bca98f3c447dd984cfcc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1ce6bb540e887d5eb311d5b4ece35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb9d225e7d0f95bd0a347475f8fe46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c69542173194b3ca1b7034ad5e5f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac64ce21ab3d6486bd1bdfe13a223647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ecced0ad25d72c0835e7a4b67d070648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a594fb6be3f87c7a44f929c2cbcbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9bd9e2bb684e448d45d3c54a7040650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b2b5d0d87a046bb84e1301739e77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d826831c8c65d1f4d01d959b49eaab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed62cbe56534938f79afe956be094653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a0bb2a498891f543dfc898447bd20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad31a0d27bdb21bdb4017903f33aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332261b178b9a67a63fe3dddfa3ba702656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee922e72ff15aabc02c69b60ccd3c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b22eb1ed442f3987f9277ff2741c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345f02decb78e7ab2933e53e55c503659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd9991f000b5f076412e2f470157c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215cd2d03aea722069c63145397f6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4c75d4b323ff239e3dc22ad0a86e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9ce402fc441528d592f00ce3c331663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f61da57a0dfc1dc9a1986783b509664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab23078e79830bf57181a75e26547665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd0dbaf46f96903b3791682c2a44de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef19bd4048d3eaa3a3c44abfd8023b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7f7c079154089280b7090745ccfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073e434aa8d6da396d54dd88b7ba1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b621228f3c3325809f706609924c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be44dcde452747a9d924a5ddd06a8da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083363d7ccc6937f558e086e5c96eb43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4d5747018bf1f332f92d7775254cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1401834a42bd5479b4d2cbe48e84080674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b311cdf399a2d747bddd08f194d902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b378b8e37e70b4db0256b826979fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665bf6c256158ccd78121672b788653677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa975442b0a5761ec66e3cb6ed0db1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90504d72fdb1728a9d00e3d223c1787c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81493c82b0c606881f71134ee7acf390680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7164a07de38eea47c60b85f2cd195681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8dd69bd56139296a12d493e1b3997682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979eef72e5382f86c4063833f38fcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f9cd75592e8f4ff4b57d2cb38dcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55197a31c430874ba09322e0d11f87b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd95f707582f2a6cd2676d4dd656a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaa33036a6978d25caab7a170e9714687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca11f1786a8969c24403ea7e4a841e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f59147ecb7daed9805e32198c6483689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607da48ebfd56197dce037a415b87931690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b10106086c10d847a17a44cbc3ad4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063689780afda0b954738318493cdec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdac1f83362534546e4461737ec009693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30837dae7d2919077edfd48579685b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f183bd183f0f6f307d7a970e722b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ef3acd82273e684cc114be23cbc60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b717fa1cdb808d5864e7a40a1366b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c5dd117b76bff6b3752a186f6d530698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12f4a27797d4b8de219caccdcb4a28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39debfb55e9fb9af9174595ca47166f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a427d9245f53b05858d39ef5b7fdcb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b907e9e9606a95471f17a23571bbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d90e8fc2beda1760f7d48d55f67f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a782be0c465d542c1f567cbe776a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bef1e294b37f17a7b6a23c957f6693705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237de59e66a5edeb0a879e9fb264ead706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a837fe926a452dc0bdb49190b4e86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e469a123ce0e6ad4f9ee0101271720708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a091b56cff15d93d9faf033647433f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c0ba191800a9ea459c59c3a798791710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557767f60fbf410f5f5f3ee7edb6f07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad8dba01e1c2349d7e4badcec991bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68fd204b88932fc2b19de32905688a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7f7c6edd0afcb8a287ef3cc02c066714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230966e51aa53fb23ba659123151b18b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bf76c2c562cc47b50c4feebb3cc12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb3fdea9acc10ae3c8c9a6c28edbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec0f0914e891b0de75cc48bef4e9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a0d8bd7a2f07fc3cac8f009af813b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e25f7a5428410ee0dbc4722e4f31f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee8e261b9a3edc5bc4558df69f3874721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ad9b1d92d5a962bae976852ecc1f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eee86f30f23239ffbde99cc285c01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f781c156542d3da327318a5b9968724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a0dc2fa82b238a0da8e036c637659725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed6e492694a8f89018d2fcdfb478a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cabb3d945d192236730fe3e81e85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3e6979be9d556b0dd3289df4681d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ef9aa7d2ef435716b4f6897c2520729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d8d3327d507bc3e13f1a4998b73b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250ee54889500258ea5fa74a7081c1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d99595dd08ccce127a0b96003c6bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea26df0655204d44741e7c364065c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1a44c6003d22dfffb3a05aa01dd24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd85824042bd54de7ae9b78eb7f3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea2afde9af0b6fc7a207a839ba489736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0b381d35b7ea3d9cd38616e0fb2d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e027072f8df8943df290d21cd5ac137738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a323f37ceb19054e43695f0e4fcbfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece0d3beecff7fa77d8465a9d82a25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee033c6722b8ea441349d5d432eae6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c456c2c65cf18a74d5d84593d01558c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35c4cf09eaf069f55ac5fc31785a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1605fe7ac4bc7e1562f8529294dea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e40ff69408815697f14f0e741d2b60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0263795d369b410f8ec13cf86fdd608746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9132824a2cc2b8917920519bf69075747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b49245d9a1c939fb09ede30c188a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ae762c5a6491f9fe38a7dd3532969749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b137a00465f8ec93ae6afd08458184c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48543901b31cf2ebb341cc62b59e35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91ae63e2d718af87ffd7cc883c871752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2df563e119b2c050a9ca5de82d65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d4d9f67613c0d9565228ad33fe531754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e70e062d145b45bb229ac7370ee2ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026fe4e80800e3086f5c2d9307f82d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08697fe9b4eb8006767b68abc5e7b8bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c337a6d4f6b59846075ab18daa7216c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8a7882733a6cb7118d0e131082f91759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabddbc07d5c73e669a1bf14521f73fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd0b599691ea86b8df6cc83913a0222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74d8e8dba88fb17025fa0e5d986e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65b65eee9ab6ff0814b9f4b5122f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12effce87061daf8d488bef2391f8ce45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac04529365856c6a02200658e911c216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108337b36a98e94df2a4f00a5fc9d4357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39393142371180cf4c3594999817488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3b91bf14ca5d99d9225c65820b7bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c7cf18e2e9299736955af2eedf5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe8b14b55ba5d8d7cfcdb6a716dac311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc9da9ea9519d5229a4dc66274941c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330753fd4806caaf69dcf6f69ba57113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81fc92e080cf07f3b60eb1ed2d995e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec56a5b4d6829995293fb1b7b4ae4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51f0f05f3b0aa59d72bcff03fb9e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b05e21ae574a5bd11f08d61f22c5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d62f0e86389bb8cf671fd53ca17dcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f664a61d48d448ebf84f7c88001e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce503c62a0b21b538c0e2aec9373e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1a0c31dee638dfb59703436a67d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ee8b29b91081b79353dac894d6d5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c000dd4e76f11a1c82174cd579b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e572b937e1933237498b8bf1b36e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b592888204d0eb6acb2440b605f0b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113864a2ac57f30775b0c22a40f904bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cde9cfa745de72c8bbb063870ae4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d6d99a5d7be75110b362781bbcd6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b214849f1cbe7cacdd2babec1d7b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d50eccb359116663ec493fe12e1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75218ae694c3eb3b8716cdb9b9e439731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7013407b1f6f209686e911d40c790832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce31fcff39be55462b37553c191c19b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c4d190c3512cec85e674453b29ef634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019cd31521fb4e9fa5aefaed10d3fa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb30a4e7a264b61f8d63a78eaea94fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb7d702a8f7c8c913f1e40e939b99837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a946f000cf713556f40d81dc7045f2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c2f5b38e63299eeb20fc4fc9b9e4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141916396211f5834ef151ff873b0f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717516a3b89314834dae8ee4c39ff8f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d519668c9504ca00aa83ac84de6a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d787118d75914a8218a55f567d72cef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f4c25f46454ff525268ee836ee8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ffc8f3758760ce5db6449f7a27f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e12b157a1de585436b32fd989616446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386fa1b15e651e9672a8395959cef6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb867725f3b9c978005e3e4b45f9096b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d8eac68a0bd93600c252cc0f9dd2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032f3c10c1770764a4d090330ef1e2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e22b13511d6a16cc3f4262151e62a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d75111edb8b4d8c8185dc8cfd944452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a930955484d24c749d20c5027d1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de44523ad2242dbaae04642761f95d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a228fd9ade1867c4ca9ca8ad2550555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77edcc12d4553d4669f3bf8c12c8f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f65d7438dd9c1de6356d82f15524d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b7c60c4529471bf32b94369304b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752783323d0df40d465cc88e3b0e9f0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6e016a86e21fd8a293fba60d3feed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f1df6a6bd8f8d906ce0311f28e35361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b99f3ca4e4ffc5e4466bc11a60e46962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18721ebfb58e18708a0232bdd825600c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a435cd143c96b8e4d0e1e0e2e3b2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3ff40fda14a8ece351a70f4c6627a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36021825f51ba92d8a6e2b9068087a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5be77594dcc70a27c958222cd3f1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb95db380adc4083734d71c292c05e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa7d1aa1437fd8e63ea6763cb1e4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53219ef031bbc600f33ffdc9a17e118170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0ba6cc319e767a6e21f3b896c40ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6afbd9000aadde209cd4a51ab2238372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f920b3faecd9176e251972ff5ed373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821868f521df1b2fc04488ec10093a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584053c6a7e41d1b94e9d61c20672f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77697e9f0d16c377c0ba0d08805ab00376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e1a091b97830482dfd1177222c6bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b61905f53b9b3b0cac827c59996778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a0b083e479483e02a864385ffbcbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce22958b468c698631e018eda36fc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237d7e4e873c8096df9a8513097415f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4e025c16f9d052235c92286b167b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f81436a9cd9940ba7c2944792cc97083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03ecc5596fffe2c3d96efdd7d3ece84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101956c2c514177dc5e8c8124033ee2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1a06ebb16a29b035ab2425cd3e34686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bd0e7aaba61335dea869eb53dc37887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2666ee5c921531d03e1e23a28241a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c4438b72c514029522501655be31689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68080fb75be488bcbedf10562bd43da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d497ea2c1d57dc2c66d5ce30bbee991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c556ca0a8a5de649ee5e1a2e9080bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deaf435ca26e5514cd8e8d892f918b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dfea60662895087d3012ad2320a3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ffbc7147e616964dc5bf2d425bef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d844de9ea4a6d031b590a57801dc1cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259172afd9b7183c895d624cc86d8b6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423a7df9505d29effb17b43433d48198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08e54dc7baf0425d36bae67ea7ad2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf557dfac92cfa655a5b565ce7a26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e568d01f15224bf4f2edab76dcffa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b39e2364eeecb27fc64ac27d89389c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e278ad0db7f82cf0164d344c16000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc78a268e13f51b2004f36f2011c4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eedc861138d53b051c3383db837b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de99c93dc9131a5670e700cf04b041f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a698fff43000b462bb1ac33b69d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f3fb1c40fa128b65358384a84dcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64e630f86f54d9cfa973a9ed49eda3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07566ec8ce10466499aa707a75325d41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9cca14865c0bbd922e42e947b4bfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361044be1e0cdb7d7860ad9289cb3a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202f589ed935d1380d9759311c970a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f802877364e74fae305b3ecfeab202114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d670103fef05ca54e6b0f41c88832115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc883e90e9aa5601581468ab06395a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5a7450b83c775d0ce25a8ae03969b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe235576286c88bee317986dbc096d5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3212117f6afe22aee16d9da5ba28cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2d0bc6dde2f469b547c4c34fea17f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2eac4070370f21794529124bdbdc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a4555f6429b7ec1212853b08f10c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adbc6c415efc9dbd2731918ed07369123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a470141110fc2fe1e693f5e8fb92c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb62d2d6a33573a60620958eb972d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d059cb4ed219c0c355f5e95d1f08d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c7c58a334afde37a980ef607e97d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bec8976cab5d9aa075bfbbf6a4d7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e536f765ef2293ba9b8d2e7342445129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709c5609f7d37a35be09207b8e5ba41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff718bc5f34e78f2265afb7010fda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e7026092517084858495baf853bbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae84e49b4655ca4a5a887975f8cf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd942085bcdab4b04d29d44b75c615134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361648c5bd712ee45fa36f9bdac6dbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde79bcbd5d71ddb63c8eea3c72bcc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a830b961477047e488035ba0e46e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b171f0cca6407138298a8bd5fa0cdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ed2e08161630cc5137150188779e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ac155f86b6eb11fb7eb88353b809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf45a317b75e77b7c4df4ed5029116141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e71296a187fa407223f9641b2396c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc66e7d80cf0f25192ca621c3731120143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41238384a8b316430b1ed0b21c601eba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854d340fd9f103fe14e683a54995a05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62aee9c577f4c13dec4f886b7485e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4f065544b5ae1e9c5fa251144277147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695678d86f9b0e2d725ed4fc2c40e3b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5315e38cdb9115d6b8c7a3b89b9d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5c7a14b61c48f419af178ee03685b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a7e8dbf1a9de7b875003d80ca6dcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e129ced900e358304ed2851de76e9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cf587bccb149656f9157afb10aa2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d49046c9a3477d3e03c12acdfeb96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da167d7fe614ba8407619865a5c8563155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08294863905fa41dd17d3413a6cbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d2b13d534bbd416177e56e45cca9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcfb9379d94c98d7890a2ea4292e4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff9699fda8f107bce583dcd8c5375b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113adcdefa8cf3a279c372bc23872a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05401955374a4b85e49d501659ca28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a18befcfb75ed6cba509af921fe38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff89012fd5481cce5f25bec920bbfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b473487625c79793d70452038200164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca691b0fe0c4ccd0fbfd5923151e6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddf72cb8f78fe659f399e377b46d01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6376e2cf3768457dc352d32cc1adad8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae8631e88b4904247a27a0aed55f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775f24643805681fc3a0652a309bd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b2d7b10b4bf593b91e9ef782bc7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84a05a25f55afbbb3eedcf9f6c1da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013906e328f8600e5d812fc5f84d9c01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c2235b0370d23e23d9e28764ce12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bce0f28cfb01cc52f543ad6ed0e252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa8fcb762d3b7653f65e5254499df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e5eb1b5f0377ee2134979243dae8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bfd35e16e389b61190b660c87484b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc8412d2e048ca9c5a3bf83776633c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e30d9908a115c45d095acace66109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4c135c0188a9ff9a8016b184bd241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d32f6ea5c6a1a3d38a428f4fbd56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceab9b89653d28d31d5bea82eddb66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d0e57c49daf975ce873fc0f39295183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f8f595582499a0c183ba0409dc833184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb452f15e9b041d54709cbc950da7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe294e9f9e7b1330ab663bcbfd6a82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf697fb3b9c112b037b9a0609f2f667187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771f639ee86d7a4b1690643eca3ae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea78e261d0c29d91cfa35acbe9f863189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e3310e215b22b8de84b052aed0dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22f37190806779409f7322b3464f5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b80904c017c9ad6bf4341ad6038c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae58756eaa060771e9335567f2616193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7f5125c567403ae883ce67db71f2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e922656d4bc062a827c4c8af8510dec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925060185eadfefbfda585bf4f22399196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1fdb76a378402864256f78852bc0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6740e5de3e24651fab25082097a2b4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105e251dd5b6945931c75b581a0ac5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71f37eb6cb50c2300e2d5a505671f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac163f32e60366cdd8e13c42afa3c36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509368527a47c8705e988b2a0a2822202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfb5cf574401a92b9ebf6eb40aa284203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55997c5cdd213edc37d2ac35e2f2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975750a00976a8497373bc1764d55599205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ce2c1f865c44935d28ae08932596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096030e4e6a61fa73a33f1766d5d497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a5f5752f685150fa682e1b743821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495ecb30f84be5853e4fe10d25b4f83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02797340c9b9e2d0f7bc37e1e6c968210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823912664aa2551a2b7ac83d80e1fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55476e2ed9070dd34f58e5c869e5cf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f55b80f217b29bad159f04483680e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b5ecef0e0e07c4c02e61ffac69684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6128010a22d3e35687572245fd54e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864c764c3e7439db259cadc50283458216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ae3cb4ff1249d4496dc1ba14241e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db73df30348a0e23ad4ccc3ec12ff9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748774805aa84fc885534b78927002e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccaedbcc058f852b5cdcfdc0171500220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550774932144373944d13ffaaaf03136221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58e1cfcbef06ef9a906fe7d428738f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baf298e5b2caf566c0ddd4d37b65e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746ff3dc23ff5a36dc87ad4964df6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d65fedd99d0777899aa91b501d1b6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adb4a694101108de8d396d570690f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db5cebf0fd375788dc154449f19a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cba2541625e8bf2c2b70346d996027228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f457a23af8b3a27f75033542ba5555b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f433db8420edfd0eb21e8b414dae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0ecf857b47b1a2d194d87407455bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da046fde9360bab4e21ec98150410232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de80d1a435094d6243e9a88f0c16c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f6b45e6464a0d1ed5272087197fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931dba6f2e252a1ee7bf5aadf455568235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb68859952666590eb9de8134e0050236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c4ed489844b06859000c8d2576714237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074e09fefc3715d49594ac0c8dfc33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33190f0a72111099c12a165612b8f35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cd911a977b4b805ade920bf2b6395240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee562c6477bc51ba79ce6a0fb3accb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace86e1154ff6ba359359dbee334636242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b74cbe277455577b1bebf176302a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd168751bdaf3f7433d4f9229af67054244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b81aad0cb73b96122c67ee49af1cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b46956267161e7372d892fd2b3364c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52925fce365b0f813ee93e704eb90b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790256d8a2d15daac5faadfa4bb89b0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75def8b6ffc50c99c037e54a9cd608c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d1e68965c7fbe3b47d526a7f62b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f185a958bef4dc8de79bc066f715e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa8e7157c59cd15c889b77b3640f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d3a19e4c3f4d0dc9fcfedd4989b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc71183d80f4e5d6eb1b45665122ae9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd348adbfdf0566816907ce690a924e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839330f4638c209dfec37e638c1a6e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06acbb1ee7afa5e7d29517ae9663902257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c85a1688977978e40704a41857d0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973a1eaa9972565628535b94c7c176259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f92f48ad638d7778dc14b480cbe07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4ecfeaa9b92475c7687b1859b76fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b751c74b690a6cce3740e045fc434f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458caaa42451734bcfb7125ad83f5e3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b2bf0b3650c2076859a2d56669d7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ac40fe5291109f278dbcfeb3b6ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505fb097f43ec2fa5ec161cd3da49bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e372f5c3ca0d99b4f7ae26037751ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369887809a390c78e9b570f9223153f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bdb21b098b1d21c7c14d4d6db977c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b27893fb8351114ccfe784c543cb84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe45de7a60bc43512dc63be99279ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6be4a88a22ba348849be45b0f9258272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84099816a6f1ce45d298cfde7aec9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1bfa88a709a4b8eff3210eb9b678274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76a3ab7097118a47e4d692178fbf95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3dcbe418dc8d8f4f2eccbfd6a4f53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc3aa87de1fc3217f4a220a49d2bdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f9f6aa4a6f0c609c12483a0929ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c5ad315201e9097ca3bde3cc849a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc781a8ff44857095e2fb75dd0e4a29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d3f65cd271ae8e7a35b7414c3ee70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715cf1f45dd8d8f7a787937f3afbdbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c615027378a6e0c3827aee93c82902b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a61fc11a6d4618c24ac78e8b4af3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13af301f3a6080547fd3060cac9812285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bba66ca3c8b4177bf06492ae38a96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54185881a32ab994eeadeabef1f7bbea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f074cbb1b53c05f1d7319d7248760288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080f3f397347ccbfd5e965dc874f533289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694bbd522c29d792a7c1fc0255e1a8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feeba1a32e1a7dba4b9d5b426b85ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33acdc160f786aa0f343ea879e5699292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf645aad37b8ce416f6f44aceeb79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bdf86d24371420aafbfadfeac25d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b00bd982a4cb81773a9abc931cc88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cd0914fec85a2625879094d91404e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4df0ff7e331def61528c99889663d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae14647c541817be5d0977a21d7ebe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea78e51d1bd3d16b11ab0ed624e1dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c231e6852b4653c65d536a35185430300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e17dbbbb1ebd635e62f16b5c59cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d143b39ea096a132886161704ae5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302316901e47f7ede93c79220e08d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3b3b1ad5c904283a38b5f03bd84d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10ae42e227250cdc21098595dc536305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0502004a19def3293df4cabe7f88f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bfc21b08351edaf8e98aa6d27b6e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3622f5740b83cd71f13820fcc15449308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3911998826a319a4a0a0bcae7f961309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23a3010cd185f4e10321c89054bd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198f7db13998007cc369b189cd8164a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459894984a59418b4ca4f583257da52f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac566730a177484375f7a97ab2e42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090da601eebc68bc404eee7ab5ce9b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d969c6062a9b6f2d3464710a267dbc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c44dce91ef867fc66505bd60e70dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091bf032a9538e82a92a5b710f759aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d25d3697e3c40541a0b178d2e4575318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c259d4f5c079882aa891b908a073925319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580f116b168e47375aa5e494745219e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318744e2cb73d53ede26b48957d580b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa818038a86d89c7db812aa5f08aa2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde27c68e71305f6c0a8254f9339e292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a1e727b821fb5637048418dac2720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e910da197dd05b5ea054099defa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bc8ddf365c7bfac1760cb5522026a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a2b8f154e141ff6d4f61fff995e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540c59c8b29996ae89ccc1d4b50d891328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7c67d08443329bf12b9f0904fd3a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1f4c8a830f12dbd335ea94098ad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3358704574bebfd1a2e4271bdaa0493331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462cc126544d83f8edf481ca75d9824332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a3a33a6e93597b98c360106a184a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922b1add4c24a4c936da7dc9735811d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38713357c101f40d0c28924f121ee00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c63b01317d768e6afa8f44a557ca43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b7803a2889392b2eb943dcd2a3f9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2ebd463a48a0a529747f432d4eab3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30d84b2df97307e8d3d97eef1df295339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f8f7633466451f10f246e93aed821340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e28f9c1dc0a7b4bd47f3a43c6c9fb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76c38e6ccf1a26d460a32ebcbe017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62828316fd66b94111657bf3855639343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7244a39dd81311f7b24267e64514e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c85c953a388e8e5b7b190c67b861b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd70a03ddf75d94ea86d7f943821bbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ffd4d209abce59a9963a9090f4075347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0aabe04c6f6309cfed49eaf3183e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff399de07ad8cafecd15963ddde4ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525febf0ef657c77bf018a3f06758842350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e367961c6b835b87ca9faf94f07d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b946f8f4eea7243ccea3b7740de215352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8454008efad6c239e912cce031b67e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7353351ba333efe6e1479ffed9d24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc21bdd594f606b3d14e095dda070c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898377252baed783475e20d2ddee167356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ac813404a71788c529784d068a53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e925b000338ffbc98f4aa1cce50fc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11f1f100370bf22428c2ec5ce4ca8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370edf22936e238f18a943afdb47e535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b50679cb2fde076189d5ad054a0e31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065daea0e1a7263d9903a6399eeb134362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aeb2ac7d59c5997aff12f5eed836b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6898d78b6389435775036690cc9624364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da84b7461b8da6facc1a2a05a2fcf7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ca0b6d06cefcad7fceb185e9fe54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c038d7df8dcf3817992700ca072c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d21469558979c219eff3a3aa4f547368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be09c8de474c16f8f3a114a66327c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b00eecc5ed0ff327aade1cd55b28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f577bf60d1a637659fbff172203be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ca17292f6753f1ebbfcd7daabf37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c793620302bcf1401a58304568d9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5820ffa4677a7c659c63a580415fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904054cfe6027e176f01d5ef1b97bfbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d7a026b735d34ba12dd5b7b99ed9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75baa71e30b80128666bc1dc5ac09dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784db90eb181e718d21d64bf7bc95581378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb341248c0dd3be4409b25ec4f98f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e113678278f7c8440006ac06805b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec80aa8a37c7bf00aa22af457ec257381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391026ce32fbd67f9bf712ab3d19e17f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6aef3a509989fea6f5bafa23c0247383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1a11383584d91cc737f9c07a9e32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf2663791a2409736595e5518d9932385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa95bcc20aa0deec951490145917f7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a9d28aa60e7df23347a6bbb1d46a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d4cef661d0be286fab2d4782b2070388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab25c7303bb905733654fde8c2ec3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef84c8961153f4779ca75fe76e592390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7916a66e63a1914ec4077c90f17cc6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c353d9a8097161ee9880ed73e90e216392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08fa5ae0c8c47a2881e9875545d37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8b08bf1960d730e0c04411cc6bce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c7cdb61c81b02e84e2da63e289b4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92af8c8ed3ca2beb747d948e72d587396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e1e4c120e39325eebc5702b307d1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f902a0e8f199257c4b773026ee907398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e92acea123d5e48c28200427ef934b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f02d3b1efd6aca571d0ea7495926fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4596102f340a3c01607733532dc80e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb241ee86f539e6be45811e99e7ae3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9569d5cf72bda07f8a6330dac3995af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20528e37b51b17371a37d4c0a70130ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b393c47e22bcab9fc4894ff75ca13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a08b6c96cc0297af9c7a495e48605406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b520c3351846c9147994b7b384ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34a92bb1a510ef5cd96f8cdef8c926408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db939488471b5554377f246c65234e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce814822a4eeb89f3f4a620896c9c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7108cbce9fe1dad5d838aced5edbcc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238abef40511c2b5e34276d601d0b6d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c9241bd83ec5441a20f061419ae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714af0ec46e523cba2eb992b5d8c68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d587d9b78d6675e18dddc33df61410415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb944a3e97def623bf4d860299119ea0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208d1509459e185fa55a89cfea858a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefa10899f481d819b43816b9cf55e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d94b75c4c7b35952d7a3bbdf2857a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e408c912d77cead4e3e128083682fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c305b193bc5979ef84052fab9933421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211c1de17556a1bcd6a983743b4ea57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228392264c9cbe59a55534d527170466423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c67f88bd2143b3cfc91d39f2663e8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d822c59e6ce660308c56522151ddbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07fc970e75cdaca3cb46a42d387db1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c1f1abd55ce7d141498070f0c75aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322065479bafa16bbaf2fe871d673bd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261d90203f2a441bac5bfe44bd1c54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ca743020d4b604cb98ac92a60047430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb143e19f41e5a493b03ec04fff9efd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e4d56d3b1dd3cfc8cb28fda94089432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08619b1f0b1181a36c400acdf7a4ada5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9199a5a25c284e0ba9a3b0e818707434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa56361a489abf09ced914fc21044435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b955ed9700e0dba3bf8ae939f522436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d6f787e91425c8f2a26f7ff487702437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b44b1a08cc864dea4c2f10b5675ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ab46447202180a7ffe095eabd04ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe6b735be89d40788ad64592db3803440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fae569f773b622d572a98774fb5f92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2525cbda8d17e4d8e25eda8994099e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf496b775fbe3ec5945dff926921d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc35fd8ea6f8d1a9473d941c5d519444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df1d8c1c42506283a74f4a756b187f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943a7f415dd9c1ec237abc83383f53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b59c1cb07f58c047324c9f945d9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62521843e03a6ee8365739c5776577448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a54fe26ac8130b574c7675437be96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8ed8cfdad9890b4b2349b45ff67b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff233b49ce6b875b883324bfd09113d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9d26ff6e76cbbc78cc4c6f041fb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba068bd935549b86c3bebe43cbbfdd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410cda43908591f90985f29e1756fc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f408ddd8464a3c36544dbf9b245d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e2107b8fdd1b230f235fdce31241456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f793dc829037d20d1057a25a1d8d5d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213669f7a94f609c6490ec1ca73c89bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894c037fe870076866963e909a6c9ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2952c14593a665585ddc9dca7ff3e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f11ab8b68d530e679efdcf19e6901461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6db51d5c03486d3bdcb93b6b36b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a16d28977fe441d44813e8d2ebec7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3feca934844f112085d6d2256539c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e496a5392b05c68b4a169eb3bd795465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b67ffc833128e2e2b9a865b3da0d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4d2d7b597dec7047b808241c99db5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c580381201cf5ab5611793eadd38e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1885be895f12f5137e9220e864ac9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b413da04987e6822d8519527fad8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0df00fda2a4ab06494c6163f4d307471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171e4fc3b9e4996b5960ced5c3b4159472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a216780343664bc78d882b9ba120473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cae01a65279303041a7715d29a14e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea34542af1d4306b6bd669279afe9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a9cb375ad705ff1350d1a119f984476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0fad8f69e76f7144146591266f04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60b7e56677781d8a3891f3cfc56363478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637738e98a19ded103551b079b06bbba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cb3dc04fd7b18d8e3ff8ea075f0b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74ac61870ec9cc0c11f309ccf1c33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d9fd7505166e6fbdc13323c60fcc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0e1687e805274a4f2bc7db71c8342483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b438ffaee5727114136447c6310ac2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94a2bfb060808550090969bfe6e142485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a57048ed8a0c87b07bb5af45b6ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff069f3a70892cf8a9eb42af7c1344c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff8f02c4326d6f9e20c4af907dbd4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b77bb2a23674e9d7c5a966e8771d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623cafce9ba4dbb44aed2c470ccc52a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1669479377fa7afb5971a2ebb5844e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e2d5ef92f20cb903ebc5c38b2f0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d05d53d4510fe2524eeaa36a1ed83c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebfcd41361e54ec0e272e15d2161c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeecca6052f475010bf263b1ede53a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c1bddd5cc35e6bdbf1534f6e33a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfb93900453a4f4dcec8d514538561497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97965a147a715c337fc2deb4fa6fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac03960d9d52e7e620ef9448b7a8c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb30a768b50e670d4cc2fac56a9f10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61394c0ea20954a0bd233968f2daea0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6454ad9a72c9be45e9ba7cc1562310502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de726ca41f0e0ef6d52a1ed015b402503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b36afaaa06b156cc0b6bb31603012504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58e181ce713119b4e2bfa44c6b3b47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfadb8bd55060f309bf89dc3298a08a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd6ecb8317256d892e952e5ae0b7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df5cf20cd8b5f273cf2871ea530a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910b88044874ddb2f4832ffb29c89b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc15ce3771ab23e6175de21d30d960510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be572c84188cb50c8f43d72d911005511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9c3950d03a14b28349a3d662e96d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e52ef24b256bab8999d117573768513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b597e804e3eb0b2584f5a867eccf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eec38d36c271927e8662bf2737bb9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b0c9ef02cb08e1a49d34103c5f16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e055c8876f31ab3b94861ae52783517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984c4596ad676028d5f7e31248ffb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a4e80caee5bfc6160ae10e1d3db9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aab9d777582ad92d005757e83fb70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9bc4152e8653fc91c6c023a7c29b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb9fdc0bfde6af1e0c6da9b999570522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948779ce75a1136693a9ca7133fabfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a9fbbc36f1ef18d89cc7f79c86580524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690345c5b1f1f803b1fd563fa24d23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c367b0c4fd7ab9f5140c7f49bfa248526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee534a4d585acd34565a1e0c6a7753527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14055e362cce4566d3887bcdbc79592d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621455572fdb253495fc14a3f96ea11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1be230ade15efae469117a238f23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6116eda5bee6ac9415b242b3290aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356555188d4231ddad1d6a8f18cdf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd096f8c33a99eb05e9a83156193de2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582659d096512644e3082a069d0d8ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4a6ae4d095331d5d06a35b770903535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48a43a569d342c3c5880a381b5a63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9fb58780d19d67ea44cfe55b8b084537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43189e2aa80ad89a2b8d9e77bdc1e98c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904de88dcbdeff4b1cffa811c5876bfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170ed27c54889f44073f1f5a862b08b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa01407e5836b2f6809ee6865927a77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e676aef1c4ff7ef111630f540d14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dc01dda51d551d16a60fee073c39a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a27768df1b5cae22d9417136c6c3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92258c9ddc9d4ba6c3644f70e53300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ee13b8743ec7948fbd940e13e00d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe757f7a89baa312c55d45a83b0d712547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f77349ca8b9e80155bf1d0e5c9485548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcc91011c398e0b99e429c6b992f7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f550582d12cc5ab1936c81194580db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861788d28f0fd2530cbd10e4f520b03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92f8ddff4cfda2c960d52826801070552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470eba32342e16e0d8aaaf4eb76dfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010951b7ba695407a33446433f0b1954554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1ac628d290b1f5db248ba6554e13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9839bac7259df704f45d7626f416556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f854eb22e0f4db1259601dc277a33b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f901264806c6714fd376f78506b9731558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95900c071ff588a44b9d9a3de42ac8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346081cd230a6c38cd8a1f308ed3bc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b66120ad5cbd673924cd88df0dfd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aad2be301441c794fe7bf16ecae4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faf544c1262603e708b96280720f30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f97b63b96953a3536190c93a9ea5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804bec642e81cc7c4e20a0a4674df18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c50c328ff4079fb7cb5bafcd6e186566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523d8afef44c4880bca46df88491ed3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ea9690ccab266c5a51a37b36d33c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978962213c62fa1f7ad8364d93e0b6b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1f632dbee9564b944345b86c2ac6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a267fd8b7c0cf7560ee49693421b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fb0dfcde37c2bca344dbadd5ba2ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2dc2a8cf79b67a7151fa7850f0d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a6256febdc76887ef1b337f6bf0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69be802fceb760fc1a26aa247adb72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8632d059d4aa8aa0d8bdf67ecd667576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0ec409196b022b7b9a1b63f0aaae1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946badcb09eece5f71d4defd8fa02b75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b227cfea8c6ff23afe63593a820e37e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee88233b2e401fe65ae6c43bf7b0288580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9e58a40e2dc4b388fcb25e7ade669581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f6ea5d23cb3b79420a8d57d73765582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205596f421d8645d41d9883c4b19d974583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c4ef19d451a2c29fdbaf49c26481584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a931d9a9488d3d205cc2235bc51ed8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb1cda625f99a1ab24acd617ec4e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d1d768e84b6c9b69defebc0415456587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01742a812e1d0121daa10ed1b3024161588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1777fd4452423afa55db69f42b53c67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335411cba36ee7c64c246346a10906a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb174f241a1961c29e6007fcb9313b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1264cee3f17f373f863a4450c1510592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099732deb462a2578bdfc151966260f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9602b83ad9acb3c99378a6a37ccf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d08b541b69232d90d1614957fb4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda903cefc854b06d196468f4269c78b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11918ee0e68afe81458a80a9792b4539597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e981a71b55b2436face17765d5ec9e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af786f7da97ebaabd6d3e2af0f3e06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df42bb4fff2f9cf8de023e53ad53040600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212be136292a02b7e9372503e449583601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b73f8a418852b0f23ab6c5cdc4663f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b731d9f5018fb55acf6bcc91877cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d325afbb5d10e401efdeabe0e48ad67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd58e72c87728862f2a92be4a5ea3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72653e4805a64e313fa4fec2e656a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade27ee6a724030baad060b67414a4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4935161d13b0cbc4b8b13500312fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646361554f899165807f6028220aa3b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520102b0d333bc5109ad08e7c8458dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b965dad2529f1125f82133f549897d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea569d67119fb1cd520900552657d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5d46d085199229cf83b35ceb2655613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f54a13b70b31a7596566ac816285614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385138d5dab20ff62cc87328d13b9d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321d73a96d1f5b8b14d8292741e37a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0ede86883e0b4667496f2ea2df85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50aba9b5a97682e61c4ab420bb26f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe081fbaa08c4da37b685a6bbd14bf1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e870eed82901972563fa6b8b11dd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b49703b0b365f918d8d7f473307ace621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bae0e0340de8994a7c0739394a3a7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a116f407d021d9bc418bee30069fa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd079295d5b538720930ea8552f3eaf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b228b9d8da976180a45fec66b2a463625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848dcdc4c25bb59142bf8b24758214a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7376763118b51c6a165339ce036d5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c49b7160dcafdfd8d2d2e090c34766628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b405a3e1199e7815a20c7482b8c603629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89a9c653f43c7842f9d9c82e45cd3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab76a0120870bae3e5d7fbc461eabb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757918519757adad85102f9b932936f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74617a17ca59ebd0672eb81a486d1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a964008e9a8f612277f5d4379bc613634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb24c47863c780da4ff3647baed61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9076a8507427133ab2197cf7542a99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38d5530fad8b3f9253fb1b6750530e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000d33b7ee4851e4917d6842fc1f61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540a2cf137e682039ea7ad44938b4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663c504c5f1b963d75c8a7a409a46a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bd9d7a5c3d3361139cfca815b1d71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c80fd3ef18ad10e2201d51274174d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ee8d1bc62211969127c9397655fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e66b72ffd2be6d8d0fd8af4ed29d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c99d5a3102218dadfa9c039823ca7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019845531bf24eb4c6ee5279921316c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a461fa18325cb90a53380de89ad1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d2640bc4ab75ff4b177834212ec8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50124c4489cb587bc5d2b1ca7bd9873649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f4bcfbb8496d5f5119cd6e4c0d86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d804385dfd2c1ada914e628861523651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d329e9a3af896470d7f24deeff238652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd663fe60b4be6556ee6f875605a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7b7a90a2388f1d3fb3bbcf138b28d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fdf192d709ba07b2241ab97ccfd68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc7b326d31467b3756be651f9f52a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22131ac38073757fe53c25562a27ded657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd9cf2d33374e27b8d3804a827c0ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33d6b9d8e00d7d0389e9a745a05bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6bbb12397d8c54bb188b37181053660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db53e6ab179d82b95afafe28b8cea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60040e47a5731f1c3cac24be05cbea3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c76b08c40a3adf3d7660aec63677663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e2116ddb1abbf1010a07f8f27f75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0821fed6cb88a4df79f21b43ab9798665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468698fa9702772a4eabda52a2178cea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b68a63f1eef5df5c336af914ea51f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb972ce18232368b396be41f8aee831668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f634188bc626bc0e280c692022d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1418f97109bebd86e380f109f532450670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd308e6b1ab8bcaa14f98231b4b1996b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160d79b96c65efd03273ffa6319aa9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431c456cda8fe1b9246dfffff8056b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e3ce4ec8f2dbe1d6cbcd5fc0761a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a6aba84df732d199e48d9e0e244b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8692dd186991ab179e2a2fc333990a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc4b0e591602b80ce3ec6cfab7e6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350c0eb14a8ef5658968c57b5586c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7088408dc7797855e622685d61eb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450eb572597fc7ce9d68e4a8cae6a84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717583156a785623d78c965d07498130681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609470756de22fc59df7b6dfc9b181e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763d7e4bd499ee6f8128c3e2dc3f499683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423dde1063165843f0b571492e131a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61d58e7d969d0ea404b2583e383e01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd72a026173246429e36ad8afcb2318686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e7809edc8be2d785cae154ce4e21b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fce97f156bb4ac8e02727d84deadf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37713d66f870911767b904566e04c18d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcb65a8fcc52c83f1d4ff014620b00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b6ba6843d2881c93e0af5e809ddc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce76efa58e4e6f622a6474dbf3c30c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a787d10ab7625da1ff3d2f84556a6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd415ffbe7f4f9e559cf7eb12ba3b1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97d4384434d4fdbd3af063c1cd10f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f35e16651e9aa2a8c9e0b67f71602b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7693c207382bdedd4229bd108fe9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1550152d9a08c5fc9470f5b6c5bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e07ea7efe774f2c1260fb6fbb126a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc40af1a5c45d5ed24e5da6c47ea3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c9dff07bdb0072523cdf8e30cf33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760ac77f79e82dcb38b2fb0d130fd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77fa79bb75603d95fb5830efd84205703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74147d2a46f27e67cf6dcb9915e748e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818153a6e670494b1df96db8db7a5d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ccbbcf6538ed1731f80fce109435706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa97943698531af592780adbcde370707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e0e74cb5cfa29f2cf800407e57c75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d45d540bd89dceca40fbfb98000a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eb3794be7b5d74860264f3dae7a3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f3ca8028ccbd858a87a8fe2ee8c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5cee75dd56c25f75a6dd50b8f5dbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc19ee011972b625241063add20e21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bbb86d46f51a925077c0e07f0de8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213bf2db21a02d302e829614761a667715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e76484337de541275c5febbad6841716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5084d86bfc2cb5ec27c635d60d134717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924994bea795edf50ed8277af90fab85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19240a9de78e90d53b03c1c7fae269719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d5e5b6d8bc4ee8056995b9d79296720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa465becbb18073c0e305f6281056c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ee3a26ee939739d5c9d172558e77e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0f181941c13f1b48f96906d1367dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bb08b3d281828df22561e54467500724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb800b941b06bb14ae4d5b3d55468cca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c0df953610d3f2c2d252ad1789fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901b15df44343c4dd3656027924236727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2d9325a96eea4a6f1f784a3b1240c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd55af9386e18bcdf927053348c5f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134504b762aa949f6e9f31bd53aa497730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993fa7f3572f6860ef13f621b3e57b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3bf20beb0e8d2576673a34bd96336732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0217cd0e75aa48a1522a0a9ae991ed2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e40d5d5d085b7451040c1fd6b535d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed0c40b1b31766bf94f75b44f72ff2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc66b3e492c46ccb993a61f30f1ae3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56523b748c27450529dfa4bb76db7ef2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b917825ad30a7841442b2590aad6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0500be28353741fb769b9e9d0ad3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a68d90182c7bc5dfc3b85932bf7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d610dcd7a6b68bc20b61f0704478e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cdd7e2edd8ff7b5e61f5ef90cece7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f18f7081d76ef60939b1dd97adb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a33e19fa3baa3ac747a431784ff0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd58c35c20495a05e7eb730d436df77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4bc37639642dd8c9e752284a658ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f327b4c5b65652b447c309b8c70102f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476d245436329f008dbcc8254ee84f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e730ff251941b5dc680e3ea7c5287749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29411fd55238555824913f9fea6663aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93113cc8b6a661c5a90735e5fc0d3411751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc65800b8da89b0c21a1acccaa181752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd206a5900ea1c0e2f014053e9aaae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10066c15fa24325bb13d305ae882bd4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fae9c66a9311e5d1e51995524467d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9764c938379f2ea3729bd6d3a36a3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad818759a9be6938daaee6b4ac214a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34634e0625a1d2eed99fbe494d4a72d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd750df3d4332c68dfc1572fd8338b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>