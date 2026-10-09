--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cc6b541a3eb4b88c0fb16ae5bca61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7e12c84ced951ee6c633c52536742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1470c2904f64ea4ef63e90855e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff10616d7d247aa86f865272f2f604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eecd7f4b22cfdb35a34b25d8a27395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946d7bbf7e294067ba50716270e1076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535698d9d715e5c6441af8b6c76d5e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0133a70e5bcbec92b2c69a155b937038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2c9b92edb7a4592e4fe3e68622529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a590e75f370f7314ed040c9ca51ed5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730c8bbf4d7445e000e8e01271da62d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98734a4f93d8547ef428bdb6896295012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ede88311d29dcbf89c31f8e0eeec413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d547d0cadcc00fe2ce0b2ea533c7eee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604097c82ecb18f34f37c69236eccc5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec08fb7efcb623fc18c88361d1d09016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e2d53a681adbb52720bd1c49adb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0680648244dc3190d78c9e8eeeb60d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529235451cc5af5fc1f859f34dfb116519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25f760d102b87bfd08d3f96da71c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6cfef6bd4c90510f117e264f2926a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f6d7dbdd5a9eae2132c595206fa6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8504a5bd327dfab11b429a04825465b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863875845810cf0d69c3bfb0e48c28f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4a6fc5fbbb46040723b45e480963025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8438fc579bdcbfb211895135fb2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9f79fb1efc9a6d7786b2b24b04b1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e36eca2c32f3dbdb0ee9edcdae1d2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2cf0d388adc6dc153747bcc5a0b6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950911dd1d2a5831fafed8ec4a2dbe930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ceab09d3d48e33515c6085470dfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3525e572c3b5b70699708954ad41be632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81d7c6c3c81520bd94f495ee084af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b925419c2772a6c9f67310504af134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bc08e3cbd31b2279525255aa2e83035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5c4daa9ab14d6e6cbfbb5b62714536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe6d4df6f2dcd8878c208cd02a13f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d264c15cd1f3175aa2ebb998b2c65038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7c0e9123f73a76f9684ab9363eaec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a56795b8176a5142ef7f27f7b1b7ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7bedebc3a08147365ebffa159a54a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd21a961d47903de07301340fb56c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150f112550d06da699177b75bafb54343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba50ef21acd99893b2e9d53c35f70444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039afd9c6d99906c9d1dd21bb7d2250b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845acc3a7e3998876f71747ec356c9c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab391dbd355f1330ad525aa0e5bb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7352dde735f4c9d0f9447146120c5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25c6f5c19bd551678de31ce000be7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c108def5ba7d90b647a42a59e76b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad965a8937098ba05a5688c357b1f4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885a30855ca5b92c2cbbafab3ba182152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aa592348fdac10f018c080ff41dac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe8c204e25e5462a9f5a8af288161454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d2c8345541f1e6fa4aedd14b0138255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756189593ce2f353e7f9867e61db33456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8067cd2a148c016bfdde749bf62a34257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde66a69823f37c207a41160a771e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49445e3e46b1f573c5b5678442acb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e093e7e57597deef9e4832d0f16060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927820dc1e79cdcc73a493829edcbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529329b4536b435529ec0027f42096462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f346293687bc2854408c2654704263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c63b7486d425ac5ea3dadf44ac0cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3828fd4991b75955301d636587e7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2633676674d2ff4a3df95070727a3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa23d36c12f4c10518b2a2eaf763ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ba60d7bde64130394a43af6ff82d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c12ed2e17415a048763c9cd86a2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68f2d5fa329e97abd547434958033f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4436e8deb34bf668645fb335269831e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de95a082c1e0fa961d0dbc7baccfcbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604449919d9a8f6e106a7fb4b33ec07673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d8e581a20c48906e3e13d8d45e7aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d373ca59e07531a45f08d82dba8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546b1e868944b5151071591fa9fd1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c46ef65d57d635ddaad532a42734e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876db9209302a46a3b0b632190dfbc1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071d0355276d3e6ff6b7648dd385e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c71a84a10ebeee7b1cb57d6dc437d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b9de76d02236ece478f417f379b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6786b47102a3715e2abd8a9b8c5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852737e98ba9ba1b727015f363249e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9cc2c43942168620b40df7f1339684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43adde0db242556b9f1a0fe603a60f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49605397027ec9396da6797988cb8dee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820feebaabb5c5724a03639cd16899487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c23f9623eb973a75d5733a8b4f920088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1b6f1d37fd4c3e21b0b1a8ddedfe689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137ad784cf68ef15637cbbbe0f9e01590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08767830d45b283f6b8f688147f008291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c728a0a7aea4f1ae8460e9edfb4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b50e3122f536ecf95b464a541c4cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf8f74cd453dbce30433ea23d43e1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ce4af823639c564af81a3454b248d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806e62ba7c600b6981cc7436d0d879696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f188a7d0d82094a99e3ccb5ea486e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480dbc77fae5954f5ea80027ddd6f1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5669f96949840ee959d340942e1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc8fe74ebde032ad46f5f6082fd50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0aef5dba01f50522be4bff2476793101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d33d038a6c6d6e2039f868c238fa2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf268f436a83db7e589dd59c82fe36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d7c812ecc4b3f0b8927e1b1935ef3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de97edcb31067ddf2b39bad5981a12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8c10aa576fec9594b93c32f92d771106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81f495a3c025ee9e67e70d2ed7366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec31f9432f992ac5f7a14284783c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060c2964935f2edb4f208cf9ac9fd99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ccf498f4b817dafdf13a7f91e9332110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16683cb10362f7796d014300f6c7c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c24aa48b52dea00692c5974590ec1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ba9b11bfb032145ae01d19806c6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f1c52261019ccbc18ea4952b458f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499f8df9791cd2425b9723a67fa530a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dafe068ffa8f6e763ea3dd276fbeee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53da314e0c8b0c8bf7b5df5dbbb0fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85facb2ac41f6f791e350092ebc624fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4de7f97dbcd451cd8f775012a89e9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0b598194836eca885642305d8f3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858994318f951f787115199b3f350c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d907892e70b6947dd87617f15f50d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27437e553ded350b282826acd0a4c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d572596a582e47baa9dca784e61e18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1c79e8eeefc88ac2a466c320d3367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43761da5d16230ea82d64a8f6a75b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f7a571f47b553a7306a2fe6c02e09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4ab74e09112130fb4604a9067f552128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c58948dc08cde79682cf65633042b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5843a39dc9a632c04a2e4c83f831f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e041f7eae2ef0e0803078e354043d23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba9d16fece4b5e4d17f2916debb8f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c9fa8c3275bd71ef1f46af6b202ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b017e2c3b9e9e95bf4e5509e68b97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745f643cf7096c383d000cad4b8d013135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb26136c1419386b9300e0b7f30123136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b127a37d07b0dd063513e824a7aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adea23f042a01ec21a73a153c0215a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6de12e95613593d643b370fc54386139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991b99808a3edb13f78b69d5a3c9774140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf84d008cef33385fdabe195963e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de43baa14802478a380112f40451c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752d9d6f23e156164565aeea2395e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc38ff1619e5c69f45831320e5ff43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9352ce34600e1a0e1a809a13a9ab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cacd484475d00348bf0f7d3d484cfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c99e484323c7a4adced68e09638d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ee4178c07eaf48a70fb1968644e3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615844e4334a3a000aa84466efe52ac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f4d179fbde26cfa0fb845d18e77d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9243abfd0286db88e58254cd7ba3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f389fb38aad4890164f8c6cfa8bcfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba943da1c543d173ab4a4db50fce7e45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac492cd0cbf2282734d180dc0652e520154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733d38eac51411862e40e69c960d8bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724ee095fb28f77ab9de0df28afe41f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0089105f38891f8a8e26518a24b485157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c73a799b38d49cb31efd2919a2dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312d57e12a79561c2ba9c5a275c331159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94f964f8bb835e786e7badad748e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee1e9513a940ad7facc0836321af8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af1f31311242ecd4da8f9f0c3ba7ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee321ea1f0854425846826a232ece097163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd2e91f78e1c832ac022b0691339a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713a211cba9004800c3c54b6995276c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128739f92103100abeb942b6fb14c1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2525c4452e8087c5ff9518445ab8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa3d30a17faef4437f12d309f0a188168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b38883f642f6569d7a93ae9a3e7cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54867c27f34e1eec2e4d8a01980d7dae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c383717b8170bf1174cc2674be8c49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f1577fc97e885bed95e7df68b20a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84678b52a82daf9444bf9c8215167cd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfad863741d30cacde46bad0dce281174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e850539fab0327073038e69ccf456175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c350b33ff0a640689dba43a573b77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d05f042968584a7cadf1bc8fd02bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61033cfe022ac43f84eced724db3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ec27071eee2c549487b68b4fcc8e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b022de2f95c166b2f0bc9619f1f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8eaa6781e3909ec2a5ca257e11eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925e091e6b9d3009ca162aa43ca8a61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714de7a7aae3ca1ef82bc751d5d34e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f11809660fb2b18783d2a4dc5a55b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f016ad93423ba0be329cddfc7319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b28fd165353aa76ff69edb701d259e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3655ad397075d679f5c88881a0ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06704d93dda107229d9a04f44059d55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0968059d908abf44bad126d7123e3d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8b8cc64d79b5c2e7ce5d804900fa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4f01e5e413feb526446e0d9441ff7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa04a1427a3578f34efb26b0c7452192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf2d0f9a623b27566cab12e44ec049193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e73a5c6c0dc594a25097edff8f51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f363b54889f084c45269eb9b92b05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a160784c9160d3c910659e3ef646f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11031796033bf16e2b70275557bfff40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c703cc46aaa804e9c101a2889c17b53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b014aa6b5065a8a03404cb9d51e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8eea8444bedcd052a9785a7345bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f78970f7b5d450811fb6a4b50876201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23cce345cd68d7e19c701d8397fb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a5e690d2c570a32dda8904de63f51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03ae6a7d72ec09531d02abf33fd81a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27852de018c17a27deee969ac09e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd205eccdce0bdb214ca206ccf5a083206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fd02850f5970ebb0a56ed9d3930d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860429f4cd269ff76dfa22cfcf0d700208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f61d28863cb29ad0e6b62b7bc1607e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3856078b10368403b3bda726460b7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f563e161568f98486315bceb7ef4486211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ddb57da48138207be41601f9e997e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d779842cecf9da2d87fbbb81313d83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478acafaf66ff5cf6f847adb57d85858214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6c6db4e775fe6bdca5390a9f6a8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5488b274a48cb370d18ecc8c397ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d9e712b672f8cd6e9ae7273dcf94b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc70830a138f999c160418f41f792218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6645f6996d421691cb5616a736a62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379092b74682e6dbf2de42b4afd2ea47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2eb058737de38b85a02f40ec985c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d2729add395f16c4d1d70181573e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8380639cd83923468da3c6986614957223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca404135b05ca6da935c63a0f1e62e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c0f1c454bfa30e0982da9e9f1408c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaa06b806603c7e3ec403135456d24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323959d9e6fca537e0d3f97bff5555e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f45fa95fc24cdd7521f14967775e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403448ed0df8cdebe33cc4825a7d125e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9772c44e2a8bc7bcaf3157567478dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6928babefe4fce9779c2f7880641ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d050042c2f7fcf59ba26eedbd7cf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a319a5c19a5ed585dae6056aab5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50daf0f3c9030b928a2aae5dee8be4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439448e452104c74962aba268339116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc40402a81bf142eefd89e8587f9fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a795182dc3b40db9aafd46e88e6a45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd972f5be275b73342675461521402238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a963f3aaba5b146797ecd8670c496239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b225863e6068b19abea476e1fef1d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1ad2849436bf0ef3c08fc0841603241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b06140e9ba1692b26fc31c40a675d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719639149c5218e4c386e3775f39e8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4348e1cfcd07bb0497c030b08e8ff1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df1e559a50944c4557015a9b600552245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12ca958c91eb7638d043122dc64bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25d026b8e3580da76efacc998371c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e407d04913cd8362136a2b9e5e3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73550400994602ebf5a256b1fa59f770249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a79017530d7ceaeaadb928e7c3a15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd019d3b5fa9d87cb7cb9e69acbade6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e9bd4874f3ad3a23446447b97b12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c4c1a52ca83df5322d35b81139eb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05615ccdc33e51e87803c693706986f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8d0c52c2847069750d4325aa0895255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9458da2c727d84d04b56ffd70eb89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece407c67ac5d837f90c8cd9a25d3a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416067ba74a9d566f822ac66706236b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15696a82baac72fffb5355d454b9f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e930cc7fc1fd0b9c6978f0a58046d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5964deedac4ebddf7746b0af1df3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13938816781cf95832a4cad15b5e5eac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1fb4ed993992f23600fe9318aace1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b77b7a439be5e4d74956c36581790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec57fc168165dc3da04202e783df6dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3abdfecf81cc3029a324d7012dbb2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f156b730f21ad91bd566bf405f8284f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecca8a66305006538cbad34a470e86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aaaec00c94205deecd4c2043bf066269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b694707be6b98d5daa818d3bf3a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca2c109aafadc2a0128466c812d4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60689b757d9cd8fdcfab5dc738565bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad578e9a5444b097208f5b86e67cc3cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91d586721d77e77e77d3833f933486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353362fc3dab89c73ec512ad388edb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d84835ed641c11f69d92a3e845652276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f04581ceb91b169645d49b6a33da6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e42802ab81bea7b3d8d45669b8a0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9ae6b644fa4d2b32f3321ddb10eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10205b5e081606ec0d38717a7bac66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868201dd30bccf0ce613c84c8915602281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57d0625a62effa8757dcb78250424282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179c600cd38c6c757809d27cd752c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18935b05257373e3011d24dea825b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e470445563589ef1cb899bf1285df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95cd01773b95c8594da77a66100cf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb549f04a8d68c2f6c05559b4a6a1c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dfbf5e2dc9e60f59397df74f01e37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e0d78192dc85089de2b9945ad331289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef9e5be44fe885d4d4e643717a15db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be7c890d2bc073c109a22070dc0d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb50bafa5c236d7b54369f59a97678292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064cf51ab16ada2d7de7e472c082cbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2398223495e78d9e2f575b5c8b6c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ca97279ca43a0ba2f4f25534ad636295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d1595280dd9305caf8a082576ccae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20db144f9acb93ff4d864239c71a27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5d248819f44fc308b1d4c83ca35c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e5f33996b9732ffc4b19b6e10ec6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e9cc533cfde4a6064e3f2e2e8b9da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd113f369443bde13e93160c419b8fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336c2d85c58c9c9cd2a59fccd8794dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a86a28630433221e95ade0cf7161303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d435b3a2a16c82f59fe40c4c101305304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e6019c4fac0d5cfc61af9ed179c3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d83a85600a3f7322844af8406a9d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ded0c903452aa2e0a7f1a2bd275ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868dcf04671db35c5b25e7231d691f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0165ace11c10af45c3ac65b1dac99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b5758706d826c867b366b9f7c97a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe16e88b475c148bd0259d5a23e3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a8e80d87aa6160695891fda9c844312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c6d9311b17a2ab8d17a30a12f82b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fff82ca34ad34020c1c6495b2eb08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b6186d61a3dd85af87be4662cb0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62f09fc7fbe9bccd38919ee325c2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca5597de7860ba66265b72ae52f023317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5c12d038ff88824c8e2867145251f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c50c4b9972b44791896007756e877319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a9c8d6210595422700ff1a1798780320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87166a4abbaf49eedd65ff21310dcc08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5930eb686039fd21084d2bd79d3673322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023973c451c60232452ae34075be184323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c19eb1a276378b29dbfef01d3be147324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bd026a2b8f377630d99159c32912325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defabbc893ff9043124597639cac7988326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b58e0a25849114cf79f7a83aea364327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d9dbf4e80fd6499055ecb17f35a1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c79a3492a89864cc2eceba0064c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cc51a0e22a3d5f3eeceeaf8b9dd68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d965ed202edab480029b391c3b051331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af2c180f74aa32be9bdf3058ea55f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df170cdae739459c7f5fa7fbb93baa7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345aa547f721e9ee56abad8f61ada3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df4a43a8046c421648ae657313302335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9e1b6e30470938576a54b50b563c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124cf2dab16222c471f09e7b980e6af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bf635ff93643417afd5f03e4e547e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbc4e82b786246854d33ce90b37ec7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ddcf72bfc13eb23c284325900ad4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597f17773f78124b3bc03f7b5df1611341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb018c30b49af755e6815cec908ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136fbaa56f76d788153693309e7f365343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321ecf6ac89bd6dafd6fd30a4e367c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4acfdfb9e8017c9d8be421ec670d91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5cb2b0ad212cea704dd652f2425b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd00ed127b8ac3934f290934a9596c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315eb5aae8e08c475252e636648cc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad43a7325949731a7a4c419f0c0550349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed1c175841bec50c0390f3cf63e270350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1a9b55f16f696760085fa987ba6f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f3334a5cdbc561dfd49f1eab55b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed2e2a8c54f1fccbb062d6155d3ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4632c6be238fd0ea8c92189a9267ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8c4c10fc3e2656cf65c0014df232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63170fb9520bebd2f0aa14dfd5194a49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771a1d67615a983142a099e85bdb9d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80c52774ac50f7df7b2d487f9bdb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4da11ef79ae13d8a9cfb7116ee199359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c44d594fd958938eb2895b754d7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316506a18eafd5bf03d967c97dfd5ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f530bedc66fe4202d0056eaa119f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc57e540b5a67ccc32f5e368942f8e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd400e64c13a232084637ac3bf2cfade364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe6893fd425013f6bcbba10f88301365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab4bdf508c8f1a5676f76582d5805d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f22e9a136093ee25fd3e2bf13281367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b436f78a25078b983417ccba71b3bb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf578cc104e04b09b9109f879f0e95d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd5f0299211f39759e6d7c29ae2681370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49184c77051fee87a77f0037cf18ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f95623f9183f82baf4698a5ed91c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7741c790bb5e51888833723f41013373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b3ca9a8743e521b366151b3a324a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb75d0e250369ddd21885abc9a85b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8b1bd1649e7aaa8cd556c16112608376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a64784421ec53782e4b2777c2512c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fb2969ee049f3b64b9ddb5c0a9279378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47493b9201e7b60daac2387b6ccf3fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a884391f44fcace4dedadcaa59b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf7a57383d42df5e1dd3837d8b694381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de67de973b2227ed74697d5226b76a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ad8b8164c2823121a339151ca869383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477691ffd5a2fba292d675ab20289136384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d7d03a90faa3437dc02d72d799e79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919f5162e377f35cd1c71f1abc77966386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1bfb2b99335691d2c26a0b4e41765387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124d6a4d3ea7abd923e725f2d1b93db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad7f6fb828c3f7f7d2d86f435ee369389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffae249a08898a219387106a67345d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75988ae5a4b9b4a2aba824635d71081391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64f4d852a95585780534d8220bd629392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab801281b9eff178571fdefc5d1aeea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ab462fbd46e1fc11a607f8362981394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97aaa98c00d004071a8f7badacf7de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91ad3e281a3e92e92f797de7a9f743396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158feeec8af780acbb4cd582b3c4c985397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4806c2d2ef9851fa25bdca04f6a4b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29f9fe7e155d5cdbf869091b961feb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0dafa949a86fe6e211c2908a403e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dcefc046c68dfadb8ab2686f2373d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b65002f13993d54da606952e8cb5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999983b8674db10f9d4d6ca5ec19062c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f15618cf03d46d196047c03630e472404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc20fa002dd6889701dfde469a5afe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aece7ecf8266c5778305de880b323406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb4fb9df625d00db22bebde0c6147407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ed4af173ecb54142bab60c10db5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df992aa2b33a426d2258675da2d49078409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04756c6b4d90bb808801fba4fca7a58c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118bcd88ef8e03ea67325fefeb89c63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a612948b237f759a72f3e642e6f088412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a78a14cb2831c6001db3b840d8085a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085ee59755fdfa34be1fa83b26cfeb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df9da3fbee0b0320eb728656f4f079415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7aed39a1a274281ecb668bd528d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce438bb4d0e6057bef3998b3dc43f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acdef98e944b4481b3fda4a67c5604418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd9707db3cc3ec7c235b542bd3afe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06e01912753d86c7a242da05865044420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0344a9e4d94af0eb877f603a8d4ec1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2723d4fe402bfcc9d9afdbe386b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5371a3be0b744024880fed901786398423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad178a1140d0b0f86126b7c0d2f2be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0ccfd60619e04fa878a11ad12acd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19556e0d0da0dc044908b691d223fbd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634f276562b6e55827e678d2d41c84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd0c6ee62c848f7c74007a4027475428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffdc8024a77f0cada25bc9a48ffbdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5db8f1cba7a1c711f27609d1a4164430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daf2c9e1f39ac4b2dfd1993989e9d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4bbb12649d11f65e0556e43b3bbd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8776759770792a8311a68b596b3ff1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c49fc587cc93fa9bb5c338d2e3ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733829b03514f31e0ab421232591c58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8b170f49bee6924945934a846836436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca6cc25b1fe88c4ca85ae21cad64c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67761f5e3bfc91dec527a684f6777613438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58742413f1b37c07f21275a7265f1ec6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b81f7ab9cea210d2708656e156f168440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371fe1922b75b6bc821e256ef27088f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304296d2ee7cc0fcc2a10e616008db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdc5eec7e10cdae86cd0eb0b79cd0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284bb3b4670694f1b58959297276158444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f716ea54ea229707f9cc726670c5a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e59db7b6dcfc17b9a18a12ae853bcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a4544815a767dc3db6d764b546ade447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945941f3d1dd9b30bfec2f6b37dbf189448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c07210385d26e37a8657faece66f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe6aa4b4b4c87766b3276b065a4a19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978d0a6a0a9020c65904aa278b35ed3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded45096283fe1f0c07e5b0a101ea99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795119ee7591a6b768f326f15cfeaea5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d0c820a22bc2390cf240a8f56861454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96430af1c129c4f5051498e4b9d7336455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c51b762fd9ac522296aad68babf777456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f4ff410bbad9442f6c59389f97859457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab80ab45f5b36e332644f0d44f9676458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938babc61aa5cfc4d132497d1d40436459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9b3c5da344297ef7fd38f9e75ae0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab47e656056f1aed7127d6c9f7545a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06f3f43a57e410bac0d2891cbbc37b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e9b85f0e57fcd9f7184cb9af92965463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd485badc07c8762c3b70410e3e05e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa7ae5182496f445a64c847b39887465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7105881daa3c3c9634a8621fa93f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f11ede3fead9f8d87cfaf1169bed11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75f5a6fed52babc7c20d8dab8511d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f27951fc3039f08230c85b1c58ec65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07068006e9755522b8709bb803653cd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ade5167a9ba2f64f7ee069e924c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd629e51d4070fa61fd0e4f601b54c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5d803bdd7d25d27533c3d4789719473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689fa367f3b0653906d55635193230474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e7e248891e2d0f37e38ada07d78f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922a36db53be7739c96dcce7f99bba7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20aee4cc23c42e7f596b64bc2c4a90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b584de7d7236a9c3293303e7fa942478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e79238391a53f1938d9e8d2afcbf44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ac1c5c263f126135d40562f3ef8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca517444352decd3024bc8c01fcf5d74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929405128893c5d9aaf94238123971d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1085a30d393186d635e60e2efd4fc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23daebcff34f001755acaab34cd9013484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a3bc56d01bee8b4b6a65cd560a011485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df20585bf4f3cacc84596ccc2badd88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57e4eabca629ccb3c896f2d68d71e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4bb1f037233d74d3c8f9b10c852c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42f5d8add447ba7c3502ac29418274489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b4672609dfb955d4958076c865b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75c8812b362fa8936755e7da8068b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f1820c7946b4026df257e633a29e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b496c889e6ac8bc8aaa31fb36b542a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb426f81093c227731cee8cfed5d037494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dbe4c29113212dfb237503a3a375e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2110194b3f68d40895d2f55191542496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462b43c34ce80cef596d0aaec77708497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdbb39575448908765df019547758e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da42a7e28a7599bf4448dd2fbb2d0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268593e4a356f8c485400cdb7d5360f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d938c1d1668cf8aa9e7277e97f0df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aabeec982df311e2bec719731e168502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8960962920a4870755a5909929aeb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27721115be233a9200eab2ca5846f8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbe289e5f901f2cbfda8b764d39f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4408b65218cb8fcb6e33585dc92c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffde648f09d2617632ceda8863216ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3cd3dbcae200a66df8db998ab00bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fae6c3d12ed6892830d7e6a6046d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aeafa11598296167db7218bf7efcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b98de9d5440799cc651bed69b3a4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987404ebb06dfeceffd365c7f4e820512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e79ef510c3ab4cfbbc738b95e4ae97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890fc02f8773bc5f28fb4fb8657eda4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aec93e439578b4742f37790b78aa5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdd091a1f719fa0918a557f7feab47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8dbbdb20bf8b87ee1c0de4ca1be09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15dbb9b1dc2a2e6883ffb35e0fed64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3deb38157b147a7fb860bb1d96fd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b1f5a3e7fe265529ea40211d0cf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07ad7651b92aa142455669cccc056521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c83e3a4534cb1e1f99b119aa912a93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd471717aa76506d56fc4fa7a623698523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dc475637e39c53ca28cb404484da5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631888e2228f769dfce9373acb0eeda5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de68f20d64d890df630358fc0f765526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5156b55387e1a43bf5777c66f9ce074527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9adbe2b78dd450b00f4973f329b1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78572139d3d30e464809e13c8a0177a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1e11db47ae9e8a4ba8d7b5c01fb2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce2af5a469cfd8494d984c7c97da0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55cc28fa862fd18787087ac1f787eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f8e6f0fe71a2388f97ae8071b414533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423a60be37ee7194bd2efa77fa5c0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b961a919dd9bb47157a853d7951956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb057f348e57d35a3307f43825ce695536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba2cfa9d2d26592656c47960aa727d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a18a12901e770bd9e2ab57ebb0093538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98684a7dd64ae88b1f9becb5d7fd2f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce95db65afdb61b5404178f6d7dc12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a76dd5308f3c2508a8fdf4671b7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae6c4b6e180f629c2383a7529e1a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e981126a0931d2f5fb5befe6a8f6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f6ac30a21100d8506ba736b7c674544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81290d7198951648ad1e5204bb95990545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fe92b65d6e5d97d718bbcf54b159e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52f15593ec622c39d509501083af3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653937571860d6df6258466a9fd629af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf3154ffbbb6a075de26f1313407ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e796ae7c718ce89b778608a60f2ae19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cba763ee2bdcb7c8a080bc1cc907a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822652be6fd1056ae5d312715a59a2ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5617cc995122a6534a4149dd55686553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bee88842dc4f2c0ca6dfd2db0c149554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecbccd32597a7bf2f80477f418092f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81e39db33cc4077195b5d2a81bd81c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b97a7d075f1030184ec5479af3bba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ddf688a249f7a7bf30558a8909c06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f4fa4a4defde0c34c9f984bab0cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817fc9622fb6fc99476ec5d6674a3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffbc55866433702ad6506d003aedc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dbf5d42cbb987e132cebdf0b524fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246c8a1abf84a4c82465e384445fd20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881958a7fc251e3742e46dc36801cca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2916e51b7f240a7583a020155391f57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef428b41a37753a8e68c0ed0ac94f2f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366caa4ef0167055202cb52d4a24cec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e11e78ba95eccf34b1fd58782665568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b939b7c613b5015d1856963aee11e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c31305f4062683fc3285f4b93ef9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b71a197a7897edd746cd910e2f43d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516fbcc7e7f1fc6342c2906595bbd30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c90b47ecdb2e28e165c69f4df894e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c37e8ade72ec3b2a72314db1cab73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ce9379d96cd2062b2362077d4d48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110894aa10bce22b4a864a8b72bc1cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef619f9e47c0704b1312273d2e4187577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895dec4403910f9e0a819d4de50784f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610624b67913ce90adbd4e5b759baad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cbae4617579ae21813855075e261d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391e87b8dc43a988d7826b291dbedb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec86e247b79339d2c04e5ee6558d4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6355a8d87ff073eb6b39e0602f00b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb78405a9672bba6e7f63481e4b154d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa71aaa849ec0d0afe873225e3583ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3999aab6146f832e87a7f5bf8fc7fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4cbfcdbbb292449fc7f7214a7fa56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456aea94f9f9c6f26789dafb98f15da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43066b11348b6cf3b99d511429805408589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e217ffc7109f9d939f42e6af6c61d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed232300bd3018efb532eccae2d8a29e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfa8d11522dbf4a98dd51c09303756592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb3e01aa37e3dcc1d43ac6b969f643593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ee8bc9f1fa3f4f1086473e9b3a025594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbabf5a3780c993f91859215a9e269595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae26c91d3f368965062159d56c5b0f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56e003b60a6cfa227de79f18744f93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850690ba2a5cff6abe1e67c7dcc024f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890180f64e4bb7a0f570942e1fa09efd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10002ee3c30c3c570e88e894fdda2069600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a58c629edd5fb8e28d959c55875ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f1d715447c86f2541f3ba99fe58f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee14790ed2bc08fb709499daa4e26ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91cbd06c2743ce1dc252d6dfbf27a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a474328e04e48c052890a487981e86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23452e0e49c48e4d4a69a2cc614e19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68852ad15b39dc468308525d5a90ab1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779732146878f0ff84e5e5c303d30d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042c0759353b785b04bcb0c7859b0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c3eb2dcd5813bb0aa32e1adecafa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a96d3b65344c297befeab6a12b3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b835e96e80d5781b9ff52ec2ad6dd18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21208c62bff62e15ec41c15475d8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8e9d996ab9b3bbd5705535719570c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ddbb6ad7c975da1b2b9b02d00cb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b5a3907fed7752a3ec7e9b800763d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e15f6bbd01073e898f7f5bcb42eaf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246724610c0e2b416a9291166d95a279618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b645c38fd6612238f9e8559c1b2f918619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae08a0d4cb528a4c0b34f7b922ceb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41f06bf28fef9a8baa029ec0716e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5ce466e952635ecc938ded5bbc96c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8582cbd7136d89dc520de76c563b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403fa7ea7134ebdea3c7b86cd3d6e5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271f424a56ce9ce732c066bb8b2f2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a725b2f4b1c9c0b1edb39ee4625adca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ce1f823a3cb9f8459725d88d035c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43349fad96bd7e59c27a3519e3c750b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad8af2611d3aa1fc2f1994252c1edf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1684393d5fd577aaf7681724eda54c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28496ad6a0c0972b6beb7853248bd8aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027e6bdfc2d55aecbe071cb6ce3d4e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d06bc915f1734755c537206699312633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada85e4815d8f1f4a9d9c11d4e7ed6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3209cdb158be413e99ac268a01b87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad133019e81a0053ddac154eb3250636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f097a21549f53a809fbdf1a3c498d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea795725d2f78ee6e2ae675f479d3c4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3e4b7e814238e097cca4d2387d1e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25b20d9b6135ab69da57cca3d516c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a69b0e180a2e0b5ca187cd460c8854641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837910c90eccc489c290b299f01d19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33825a5662ccc739ee4dbc79068d0bb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f38cae6d689fdeb602d5ec3bc2fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ddc7f9812e4d4250db9b15558ed2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103d264e42707ef898419a1c5400d3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e97d8a4346e880feda62b050559ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf228590d0e2749e859a92eba6dff550648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8609147baca066d08d20143ecaae7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ee44e56c7cf26283d01b6b192b3d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd570ae1fd4c87de5beeaa53f01fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b60b11e3a3be424714b6ec36e03e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db7c0fdb50dbba74dd809baffb37ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df3608e55a7c1a4e34f98213ba2c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41e80a086995a569ed51d5fbdae2be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc0b3e02829043b8d288352131341e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab11f2c24feb94d812c4e9735b9cf2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f7480c116d0f05cda334d90809dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d31aac03cb166b3d7a616e066a995659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc93a06c1e3e95c99b0f0dfb8261d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4522cea4d5e97b4a29124bd7fb377a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6ec83df5490b9f01e6fc129af6060662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522352a119f3bf5c7a3dd3a1c646f3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2a487ba82c8ba975e9bb8a6b5e8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e3deb98713053754c249f6730167665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea23036e2bd7b2234054a8109c2b11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef70a2157456766b27b789332aebc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde5e1b8fd43e74173f6d2913a7845668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfa8bf157851049f03e700d7356b00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a1a49933984648be43ea4fe7aed7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a8f4caecbf318f1f11454ed59c90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9827c56b52b282a3e043d16aa2fa51c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c321bba827efef9d361d1f276ba12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a413a51630033026786ad2919e92c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb719c5d62953abfb45256c197838675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afb43ff92928d0676505cd7f677a57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d7b9b1a0089dcf21296f4f76b3f17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f5fa30fbd9c0d44098444ee9cfa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800310533691b28739b57cc6e2eb77bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cbfa8035035940a3b15826c4972c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0ce0f356d15bbf4e570fd204db92c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc64bf2e2696ba80291b45eb4225f46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17581e251dfffe7567c5934e2a93c9f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1bc83f366ec08a4b38a14e6e97489684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bcc056d9999808eb5c388aa3e2376685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96b5f0d8c28860308b592e1d5992c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae89f48884aa2166c93cfc1a9d2086f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622c62c1fde56d69eb9588bd8511028688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46862336002e3895be5ef1e08fa83792689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b521378b8fee3a88c4a175d0edb873690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07476f6775ff7018d1e8c0b3503306691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add5931d9586138302608c461dd3dca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec0bd5ba128433a7204eb40a15212693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ad2144b499cd0981d8e2ef7e58a6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78a9de4d5ba43d8fee08b921370e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f56c9201da33dba94ffb7510b533696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06253a091903278eb309d9f44eff32f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8310169f9dfb6e8d4812900b4e7e1e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1276aa46393f141bb4fe41477c35c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a94ec3e892db8de706b76ba7a69352700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dd4310edf7dd3efc63dc44213760c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89de34ad4d6068989413451366d0b83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6a13b05213e12845b681bccccf1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747372a3f5f5200054151a325bb95ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed76641ed319891034e2818a3e4c5d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d624a3742f0f1e1af63146cfe01c1ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee826e8ee7c6cb7ff458e70aa90039707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eeab9d34781e70d321d07f344f7c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291f3afae2469b85fe37fad0259668709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35374f5060641fc84e6e0eb6652a1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40da547557c9484ee48083befdb46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3fe59bdc47e5891139694cbe07452712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a317c6ec5f3491844cc7c5d27143d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c6427f0ccd6180e2587f773582437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003544999c71697c9f83725ceb19d34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac36984e67478b9c5739ee68f37834716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5b7d369f7b0b14ca56d75410bca04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85aae0807ca4d585989f2006bb654c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f144e0b09587e1ea25d5b1d6e0e64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9849f74041e028426660b83edfb72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740b4828543c13a19815481955d38ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74f9a7029720e50767ba7fb020bb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25ffa68d391f3e9559a54f412d8b5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df93e6efd5d0520e789a756d07e31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4ce767ee70368940b74b6c463851725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca48c988d7debbd0f03fd0f374c351726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4127775bfa0c313a289833ac9b07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca04147032a1bc66652e69fe643f201728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5505e8a416cfbc538222cb7bf70a6ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6049e769ebcded3272fdc618bde2fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d637c7810ddcfcaef458e9ec1ccce3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44352b66dfc0a05349ece5a12c09655732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31b36dbf73d0caa72f29cea3462c01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033c680cff581446f7be279cd75aa08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bc8249a67c3edc2ab8b48cdecc23a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b04af46d9b35fd31d3bc84022f7eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c1200753ff4ed471e13d56dfe6a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa18dd891f23cc22357c2f1dbeff0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297d2ea8ffbed85c15c6486e3546117739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3407d8627e0ad5686264ec3a6a7964740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f5e34f23c2b4ce8bb1e5ddb4f12dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362571c61c1c83d6ab7cc0770ceff7e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a424808f47672fab37d8915c8c7f40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d0466611d2167ae3d6f0863d933b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34303e3e00735e938fd12dedf7ecf739745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4201905e3f963e90a34cb6e004b6846746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824c1a4c92bdc3d221363f53f7e1b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c215f93417cf557b25efcad9cb118748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796916f0eb526fa2237d17f8767ca0f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b86a7cb9914eb50d8c34efce6ddb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c3ab27fa6b65fbeb9f6d514b35bed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670304544305a30a1cb3f46b79c13b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993846da3e098cfa2e6784201fbce6df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19fb011b3fd901f4597c3bb249016754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc345e58873192388c4ab56c352a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41652520433b57c90f61ddeaf66e71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4541f13c356cf2c467723421831688757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a02e943a2a25da8fd79ff344fe0e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb1f8ac040e17399d8d544763a698759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff939429e68ba91c5d8f5510761f94a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b286cb611977832ab3252c5a0833952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccfbd502857a2f6cefb1c8c140e6953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268a145e3d07470b98a70e26734a8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d1b67eeed7c1f2b4b9dbabcc5c0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4a14c5b58b1aaec32ff5129051376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9022dbb26036ff0ea9d85ba94a90b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0f00923cca6186f54ea95cef74ef38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460917bf96553aa7bf82022ce6654f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4468d71fbf1cb2fe36b3ea3dcdc0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9575fcb79dd5fc8190be03fa2ecbb5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac8d57b81eded430d6e808accd28f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb20944d96b0299c22e083d6c81aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b560ceec0aef7b367393bc809e7373114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a966e93e8c452ff785250991610f5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c015d7ab4959ee75c12f3cedaa1e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ebb804567a596143d1283f353db417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16818ce84f416f9550fc36c5e3c3a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b9cb8ce90685ecafa66c417a5289619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757380a8ca899928bff05745bccc240420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d71bcfab3e5fb6260c95551ff1b64321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00abd3e4a4475c0c5032d943a344e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428ba091b362d5a0b0ce4277b70bee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee598aad57235772fa16915807310b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4f9d2385c7ddc57bbddb71b9031325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e34a8ef518fd755abfb05a9286e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc835060a10f4e3b524474c1bca8ef027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d488410347fec92c6ababbb2b68a2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c1c6bfe422e2d419c0ba097bf68b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aeb9cea6584296eebd4ec84344a2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7992204dc46ce287653ac85ccc68231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ba2e85e57cb2ffacd96333df59df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e31d5016db3b0a9e39b980969717f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e15816784c3e67b42e4abfd09305bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2055a9759bbdb129556d03f0469a28c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a278d4bbb490102545b21c8511f3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae393b541750de878d4588da247016e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cae28826b04fa1bd73a76f3aeba5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef59848202714b9ddf39821009e40439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fac82ad5f2af0185efdf1a1451b8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92eae9db4828331770b5541a85aa6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52252fc83c68b717b6b465de42b1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531c5b56774cdb114e16f3c76365da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560a5a01631a6997d27e431804ef2f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cd014bf88cea0c206922e509183945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687630bf9f36b0121d2c55946ef37bf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a3a728163a98fb4d56dc372706ed347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f9fbe371c71b2ac35e1c390670b9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae96e03f3ce7b68e071e0275a0ebcd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698dddd21f2ece41a4dbd35f858066b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836764f0a46d6aefb315e2724de510d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f483ab13d20b38cde57404a53dcc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e8d7a6345c3468ce3d728fce935753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91775dabd55fbcc58afb0862c48ebea554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d594401a976b7f9f43b0c0e914d4a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e93820b7aa40a827b63090dc5a8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356982f715dcaba8504da5ed36947de357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259eabbeb5df268fe7f5fac71f7f3d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428fac176d0f6ff833c971e30f253c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbabea2bad9d9968599db894dd2149c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fa4eb6ca31b78d9c79cb33a72c82b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5a3941d2043678dfc40565b9782a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01f317da607d3255b3c8cf96e92c4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426e4eeabafc80704d5fe91ad2363c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85283ae65bfacad6c414325783e1ccc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e038b8729eef7e4280289be5d4ab0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934bd0fba1b8089b66b4238207b84267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad003241e071ceb54a824009a30a5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ddb11a5307c6964b58599b692527969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ee95caabf0e48dc577af12958b54270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6a2a0dd0632f8bc6cb60c793fd49d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb77f10bd1fed5823e4534ce8dec1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b3fba5f350fb72513fc8c0cea75e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8746cb951d2f423fa616ff6eb580374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c95ace2ecfad7cc1c192469cffd46675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9985b11af82f6d8d3d53d7d71689376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87f45f6bfcbe1e44bebb03f37acab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcfef328ce91319d5173045146bc9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a922c074f7acf7e76bfa8c09a859d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d8c3e38b1cc4c05111ef5f5d952f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee857f956f8580a734e7dbfc3957a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc58f7d2bf9e972e383e5bb6117de9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb892bc6a85403a66f375201ac53f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b43525efc8ac233d08cec5e69457584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a744c5be3ed781815bf47b84e1a1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088cdaf1d6a77f1acb737c2863e1bd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca681e5f52c7b82d5da36ff1f2a99e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de820e0068accee1771023cdf3d8961788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cff3db500da8e637eceb46bb9424889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e1b793f463ad2efe61eb27478da7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1099f2ac2acdab9347330c067101091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d496dba0de9b3de697dc89cecea90c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855bc1a4008638f1ae5013ba84112993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5897163774225a77100da9f82b04e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b466779de44414addc9abc691aaf80995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01832f63f81b996ec647c43df0a5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55875f6a8f185d9116772fe20aeacf0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98625050553d51057605c7a92629fac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9684a589c23fb7fd14abe54c553f9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aa48b40e33799bbb983e24d89198f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d05d8071e9ca798e7b59759e0009d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e0494e79bebef2abd6a81b4793c4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e60c6b3cc3f5bde700d4c018f042d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26d85c5de51c5edc7a3cd8413b1359104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c00147dd8916cb9d6efe9e98e9170105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497412ca6d4e0580ce45dcf39113f39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848848bec8394a5f133e8da52f70e58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a1b963ef3e8508bf148844d835633108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c23a676875bb4ec8123fe49cdb0636109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdd79a27f901a55ed83c1d9f972fc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d52e20a8495a2f1b28a582bf39f93a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dea257ba276a1767308fd24a4de33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e3ae56262c5d1f0e6de4fc4afdeae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce5132af15f968fc7d45d1ce09b37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2fb6dd96cd9c56935fd581bfe9eae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251a564d211ca6a717623598d97221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83d5591f81b71edd8c9f191c369b0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a77e65104d7887df0409ed37c7c2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93aa8b755e5ce908a4514a3ba3e48b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e4d8200bf08c3d01d4214538c7bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e88d4cffeb5f8100b76a3463732375121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eba38c217e1625e8612c38e2fde18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b737db8075e06a48a1761227cfc1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4d2e4cdcc3ce3a21bf8de28e3c088124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d07ce06872c3457d83ada6283e37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650b16d674cfc94e48b86028a6d203126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc3b9e295b3f6b4dcb00caa067a74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff9284215d72658047c51df9c8bbdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb7e068c70d44b008d9b6973462a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee564cfe0342a30bf409fe14df5d514d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601d83dde63bd287a869dec77467441131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017c96068e8c8f27c01121ae0f604c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f1c952ad505e16194bfaa970635d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656826c26f6e8a3cce494ca3a20eecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116fcff5f3260625633a68fb9e1f67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba818fe06d750d9cbd5060c8c7419149136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155b0fa8df288f0cc03cb936681bd1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b702807d04538304e40bbdcf0913ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b47fa296c7e1ef960b5b32ecb98463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71568da781489897627f075b809899e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309250c8be07ddf1fabd81f2e378bd57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357002b896789428cf9f02ee6bcc822f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4278429ab2618befb7513dff57de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f60d5ad95f3dcc941d0db6145cae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd100dc3aa87e9d495cedb0fa76538f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e31c4d94bf7c4e3446e2bffc43816146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f938e1b2aebecd3274f158a53e541147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf495aadaa930bf7cdc072ec82344dff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb9a91d1fa1c7c296f996f69905fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b6cce55cede27028145cb936ac23e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b424121fe136c9a6f947b0dd77dbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678689e11602a66e321250ba2c5c43d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e75d45a5abf9c8d172a4cdfa3498ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4db604fe165cded3cc669de336eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b5a90aed91aafb4d5a44eec48764155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9b4fc09a2ec71247020f6112a2c17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148b45bfa2a7a51887a68b311bc97f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0850e423b43626df058eb094e8e714e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45ed097025b6b33166a097a8c1d5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32563f9571d0c8732d778ad55a5a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776df3bd0d9428945095d9664b9d25c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef9538b49efd79739bab42cb47c3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14360cdad8431a706e6b4e6130b7cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db739ee98fc783f76e6f1aa20c8086e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082a9ab66cfe60bc66745bdddcc8020165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be80f99c6a85a87ae1e7681fc8fe1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18fdf5f6d7bf7e12444627ca3d2805167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae62b4e99fb60466fda12c7f60ec127168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7408f6d3322a9ac16c2799e9fa1647169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329f481cb3a2262444189c6bdebf656170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b0ee47fc63ba9306c1af02882a2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be253860b1e84135366b9880eff9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee90b1d18d78fe3d0512787a53dc4de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87874f7e7539154bc55c783d0f8833174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284075a661af74134c9a95fea7706328175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e937be90bd97c51859c86a10cd69fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521521fa8303d0c983f1cbca529c1aa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a13a102c4406ff60399a4eebb9595178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf285828013acd3943537ca84411f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba1c131b43443976096dc4e8c6ec2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e97af88ddd8ac6ddd40a3e2e3baf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab539f85b7d677fa37fc91e60567a36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a620dec6c0d00333854ec7502cce06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260533975874187d9f6ab3b7a2cb58f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4ce3825bb61790edefb3349e7497b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13abb068a29bb99399dfd5a9a7bc720186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30291cb6d64a425d4f408064bab6e022187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02a7a2fc2e4fb66c63ec82e5e2725188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118fa51e079e7f3c9e036729ecaf41b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fc778663e69cc834cfe0355d8a253190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0649077d61063963a15f62e9c225b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f4e43b362cba67fd88d22e63e56e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e516ce66719a451ece1fcbe658209d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00968cf2abf6133de71e8425c3549ccc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f7bef5245de4a2f0636ee9c4ac19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e331724761eeb4e29559b600df3cfaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb0b26977b2a884f2bce937315812197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e4d808dea5d3ffa54746c468d5c98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7cb406f951db50fe8cd8c42e4c6e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f09eedb7fb96a100410d4bc1eaeea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb675ee78a1f53d5e4f8601c828376f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e83b28cbda24a5c613bf59a6b19d35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61ecebfae6612cee2d8254fe58fbff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb6d552324ab0d53f69fc572c5045204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee19c9d42a258c51cea11c43260c594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa94af79877bf3cf6d2699d55f8ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc78efa9f3208e7fbe0ff3ecef4fbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840dfee472a98eeac03210e778faed2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a244ddcd00d39da097896ed13e01337209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09bbf5f9cdeb259ebc62116b36453210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4d8fc4cfbf24f1911d14444871251211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39faeb728deb01bb66814e58bfa0bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4232a31d4e24d955b5cb93a5d4942d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39246992864e603280048f6569b986214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f93dd403a7c6e6d589e40eeeba8a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d821ffa358371e8ed4929575ba50b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8bb6c81ca150622dd7359be22730d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c66c96bf1a2fc5c9b328d3c7b6b29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4f0c2f7a016bda9188ebe35b6f777219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05946aeecaa53bb2be838f133614758c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dec077a9216877e312be8e756686d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65864af3b8367e913137fa3cb2379ab8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5702056d19e4b94911495907ee48fff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a997c4dfa279ddca843f374931be24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4257d6f4c185812f78009c873a1c8c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364af3521cb46844e0b6ea6313e81f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd73861ea33852f08d6d3576404e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b7acb9a6806ce71a9b44dfef88df1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ccf0a91538366e7d039a0b0eba3fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c02f940d53c616b82840fe0a02b8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda0939a1a7f54c01ceff0a600ed26c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d41f4c3dfbbab2db5d2c9c808a9ca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2af6a02bbbee88963c34034c79289233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79659c5c1307f44fb4fcfc3c71fe4589234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0479b12671b0f04eb42f725b5b1abf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8c9fa8b90f1f9292c4f996095d2ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f7658f22d7d47755217afb0a735da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb5d82ced6d5fb6e8cdbc596fe24f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd875dd04c95eb11831c0158d5d4ad3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd999b7f73336b3c9c690e86a803607240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239f476e838a2f50c0b6954a1553acf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d3860f0e2e121a8f14aa43c79731e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911827cf67030d79236c099dadaa4b68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281ef5639ec8681083a4a649f0ca24d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a1055622b032fa322010ca5674da4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a643b0dfaf058c849b60269d6f190246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0774635a4fc3d4e96089ad4460420247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe6c5ccc43f92b1358cf50ae4d4ab9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e404a5773a9361be62ca237712b24e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a1d1fabe98e70fe73a0ee1a7cf120250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f0a3c699e14c235b6d41612f3c321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f334ecf6d18f1fa5ac46604d628a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19765d4405f062d341f15d5a179fb920253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa262a3d743031b2c8422270a676ec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721082d98097eb9ddf980948845c4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593a47fe69e9b5144321381e48b32e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad718cbc01c007b831f1b9ab8ec2c59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9448c98bd518c005c968ac90643c376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dde70d497351b07f864f81c28cd087259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81df2564ac39947845474390dd2e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b663573b222b272ec72bb785cf2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132afe51739cdb26df450ce35baa3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7047f0479c36ef36512b83db15b83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100e30d46056a6e73b39f9b64f45358264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eebbfb8380812dc8b6c8a01e8fb7f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2c163413a5f18335fa78046f2655c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30a8d0050c476d2e08a2f1f7d30b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde910c2933887b54e07d502416524f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c99610c4df89f9d1ec3a4d3efe53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f5a87cfa8f4de10dc23063446d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba874b73227ece8e19a6e4b9f8cf020271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef8e1ec9f3624a4f384ef797928d01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7baedf6ca1196f11bc0a3a0c47545c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf34ab982318fc59a6772083ea1771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8172d835030b3ecd426b7c3a5c78b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc1f00d97e9851be7ec1ccd063746276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7282f46cf275b70df01699df2d58a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaed1fe015b56581804142eae3d10d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab63b782ff6d06f2407a4d2ea07520279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b49b35fb75af55ee39dcb4f7715c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a877b2800c02246b83db7dd1ad0fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b2a3bbc921c0d15d76d1a9cd7e91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768b6a205ea176bdfd5762338f603c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cecfbf3e6d9c3a0068c8cfa3d3940f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3cc38420921efe3ae6078d6931720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601345b9aa7b58687742b8ceec254463286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad5c41d432867917f4b676bb9bbe89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb484c9d58348a2a7b5897a53d8394c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1182cc107f32faf6cc58ef95a1a4ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced8ab49e152b11a6513654e02178ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd384bb79703186791c872d356334291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4e3e4cb89021120d91e3fbe507f91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2bfe6b10954b0d7c753516fd5efb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58235ff4f2d44b87075d885f55acc066294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1260c6e2d17eb3661dc052737d673295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a579beac63137baf59c7a09bcefbbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff8fdf36e98abc97bc736e50b2898297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ddc8faca88d8deabb8a80111b4802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a34f1afc0e6036c0052d9282d8664299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94bd030138795c64341c833d8fd0c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841900d2e7e3c38ba3ff4624064add301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937051aae1023268f44abd3c89f05ae1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e28d9b5aee118dd41d1b5e87939065303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5cb9d5f48ca6735853e7c119b7c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baec11409e8adf81ffd62249cdaf7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368e8d270b13d7a630c033fb20634f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201d6108b670bb948a2dcea4ad6221a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e198055c25ebc656b60ce1db21e31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b10546eb515b6c8515e5a7dde176e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5db19415aeb50195fdc2895f28e72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875793104b81efd4cfff7e9118319d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d54be9d1d70de9806c09d2a88747b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fbc2d52bd5a6a39029935621cd0f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c7fbd676e831f57349c4b4e4f5920314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f3cf1d7139adadc9ef9b5f2dd6a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100824c4ba1bc6358738573e64f4528c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61753c9d955a0f67ce6df8d5068a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029183ec5d160e4163fca160aa3857c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aba883b27191009a10233efcd164f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6bb1de56ec834f16c08b9a9995c97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4de7fa90c32351e40a026bcd9ae7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c4da90adb8ecdc64456bb9a02f3f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d30e969bc318afad6d049b125f0cfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d678d5f3d2e40b23a1425b271ba2c8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15e08c07bc11e0be74344d8a43a24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500670a079e7a3c154327dc76745632326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3168527af393d84b26a058ea9aa7a24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93c8c104a05e656e7d3e309d20160d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad88f9838b91c8454f5af0bc01557329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6eb472a28eddec0530258f1f9e322330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1384cf4ea5050775807ea6c2fda99a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39dcd056675516405cc14eade4d074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d0513ab8d321442d5463c7bfe3f77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ed47d93f1ddcc1b0a82141ee3e22b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452e4583cfa9fffe6a4f3b411e5734c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4276a29a7f4c7dc72163110ae518288336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686205ecca1c7d2fb87aeb0237b0026337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1ddfb050b7bfed921dafc65d18bdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50765bb940a2ea9414dd4a7776956bc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0cbd621c0339fec03f8befa2912f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae4aa669ddb7ac25622175e47e9a7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7848da5550e9292db58ed6769e6eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b18fcaf8be612a078f452d885c2fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd694ec3b3016e2b395ff070f1a43fe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f4cd8652fd04b362bde94b813fc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336fb82d3a0a94b5791366f382aa9bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293550ee9323eb954d89051d39ffe3e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be9409fa5eda5594882a4b71d8880b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4badd409686345d8c2be6a6f75b37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ecbfc7c8a156b64ce5071d245006350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd60f10d8dd7bc51c8472d16255b6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974fe2cb8a6e0d5e98d51a1a582bbb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac4dcc042fdd246bc7f137e3e16e9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee9d63b2a3206982c05077c16bbf35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe22ee6254cef810bd1b064048e645355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aecc7649eb78f9577ac443f2cabbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93184a8bd35400993bc4e40c682cc5fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b5f948d8367ec2835489e33f60763358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad0319a4756d67b28e4cc06d7e5c14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc46493625a92df9f512c9eeab359360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33220a715ee1625c89257672358749361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e542925859065423fd59d0b29ac8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72f2941bf5da81f99d4fd82b64ffdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3021624113d5c191518a5c2994b41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ce8590690e38542f2f222c8a07b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b286e8682153657274a59578168a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a276b485657ae91052bf8bd0492b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8158c8343e4d6192e215c58e5d90036368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4fe27f290213ea8be864f285a5c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbdb77e52b7eb106e12d9b97859c1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6dd7de30412743fabfd0822690911371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebdd72a0fcc33bf1ea12d1f77900fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5ccfd5dffabb3580faae53f179586373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c434274b60ebeae5eb7a5b038ab013374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4b737458432de2ffc4a257270f515375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc4543db40208331ee7a9b9da2482376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30c0034290dbd8991c913faea3406f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752fbcdff772dfec23dc6acb0179c40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b20d697d526b16dbc7cbb0d07f6d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4659b9af911291be56807a479e94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c6332e9aea9c05fea4c2bedd78072381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d1ec8c81fee0704e1d31cc375c3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109874ae9103563dfa95b7883372f011383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188fd123909b78b174f582f027b861c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef51eec50d2a537ed21fc80839b06e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff894bd96d0b30228bdb6c6324a25f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc887709db5f86744ba48b57c6cc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbec8b0129784f8af654046070a206388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce297ba6ebc66be24a8a8dc0e7177ed7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15de51e18eba38317a92802f24c61e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639c6ecd4ba2b18fd0d44bacf1ec4c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc2fee1e17059367b80e32569b473392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46d490ce0402d3fd81d159b8790e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20eacdc9e8e73ae5801f69635e3db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5d02115ced8adca9fbdb4fa6ae0af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fbab0969ba93278a930540a681ccd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953baa590647e542a9be6ae7cb2dd0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74f60e4605617acfff55032a5ac06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ce96deed02518df4e9ab0ee250a8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c4406d3952b3048b2fa1fc57fc089400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7682ccc17439355e4d48d9395ac63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af7302f1557f44804488d908a5115402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee575db834a64071befde07ba08451403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266116c7dcec03772317490a5f3ddf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a91575b8cf0455832f62fe3d412f1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb384ced57307107f29c86b6140877406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3fccf15314c801dbaa897346c2deb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fc54510fefc1cd164b88817030a31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd56366f089248406f321a28f5c528409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d2b640d839e925aa55372cf690482410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152ef76a1e1039f1d2b286c7d8f3a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840be031585fd50ab1b52dd0b67fe0e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fed78490ea43350676ea21624a45c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78171e43add31c85d9945352fa85fbc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279cf4c9fb410ecff7d62f135145445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93ae9726f71e8e973b6b6349fe1b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb572ed33d1e9c423bfff6bf9a907417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc51b38509bf304cec7f9b1199a202418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeed222ed5af05971e826eb4dd677bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356f2dd40525882b9e398ac54e1a0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ee701d66c531910ef48a7638f0b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ce2c803cb49f3b5c4ebd228fd258d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588fddab17811e6504f89cea3438760423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c64e13ec7e9353c8a43828010a9e9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb24f839b3966d1acb4dd06603436425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446acb01ac9a35886dea3006a5d819e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959bc965a1bb434e386999dc59570b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c67c0b799e6a5f51430dc00d03ca4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eda3109d2262a3e4b2d5d295ddcbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe82b2ec18e17fb1e3886240e39ab7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f706ece2dc04649d00360b08f19f09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35c5d84adbf94d0931b8dc9d08a61c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4d0a2336bfe861936fa57fb3ab68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480796436ec1fa25b449269ca65aa4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfddb5bc15d0748ec71e7874c15d20a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f867525c0642706c9820a8e6b6d077d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749821ad61996f23b74433b4d2e9dbb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5a2e9c13b7e6c5623e1ca2a2c4a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41357b264616f0136b9b0787bd80843b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854ad6fc01db164cacb10517d08238440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61531ae8076469727d49d759829e567a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270f0fc933fdaa40bcdef4bf280db8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733139b67a31ff4fb0e155187a8a8dbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827288a517479db8e88227cf82a76e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43a1eb199f4bf55e883845bf8a9a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b0bd962202b124ad22e100d9c89c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fd23aebd97bdde4cd4d5fdc3ab26f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c931e4bbb8999d7d1b7e035f3c5aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bdd02beae611f7636e4f335e0ac4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb000a81a76cb7969bed63cd7651207450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2755c3af103bb2cd6f443ec61f9f44e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d1243643386ba739e71f393ef18e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349fd3155cb0170f3e87c095fa16380453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc02ea144994eee1dea397c38f9a273454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2fd76746104c38d41c07aa087d21f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453a419fb819f306835c82ea67dea8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9582dfbffc6366839c9885461342457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58d3063bc17bd58fb8bea6e84b788458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a1fc8f35d8bebe0ec361a0c21250459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d66d2cdcc12d73a7911a5a2903af8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60333f83949a15f2a5974037079c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36778585e91950ae4fe19e067f2fbbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a87ce4b3cfbf977a52e40dbba52b3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cebb35f96dde7f1c74dd3c98fded67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ee77f6c66fa5c720a4fedb6e8203d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f9fc3329154a47c0c092e4d1d7626466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929652ad03a30c5f01c3034f11f26aa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298d84135acc7772b37040561b27931468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99051e9f074478b1999c375c4762c55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc551c2f1f3faabae7f2eabae43970fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb381f146938e1b7535334da7b4a8ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca5e262e914082ade90257642dd08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353703dcbc1f8e2919e76af8a6f2c29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deba5d9b3bf40e5c63446c64e37e64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722518aa339e55254a236505fda4711475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c107da9cf292b78f3de4bc7870a51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0baeaeb2a4780c1bf2934af74594477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658507dbf9a6f57efe842128c08f722478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f088446163fda2ef0210bd0bb594dde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070b4706e40591f841fc583dd3d1659480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf152cd1a6a3472c9e542b9e06406481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b122b69795169849a5aa0f3f02489482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827256d1398a36df2168cd1f735e87d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92529f0ab91395b47251caa34366189484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5eb818b752e2e1e22869650474294485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f04f6935e7b3348e6b1b5cb966537486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbf3134cbe28915f61ddfc7903f727487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeba4545d18a5efd2a069af873fc81c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edaf41a68c3fc75fa9ce6973c5aef0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512cf8647b49791c1b6b3921a8f2520490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e3f2a65a42831fc24d363c6c20d7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c4d3d6f1363cc02be92009f2bd11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b27fd873e50748ecb48ab3c81fee1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de60cc9893a2a90f1acfe85882a65d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35150eb57d5393f697f3687547558b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eb574a9b7b89d06ed238ef0318ba4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe5112fafaf76a5b0afb2305d0fb38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f888ca60d7bc3d20ca64f583f81e26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4836a3356124d68ba735c59fe6ff2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20121b66d9babc03da9bfd08530b61b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73d15a93fc18c422e5d45ebc9ff89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8edd86ff115f12a8ac00817a9ccc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c3e50bc22787118bda55a60ad186503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2f036374741c11f1ef48ee5c7d74f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf7a775c847d31ff18b5536b4e1de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec204e38c076efdf3f812b12b8d083d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe7bdecfb12616f3d7d43bd65e16eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecacf48cbe69b8086ce8ba81528e8a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89584e24d6b3de47a6ced36a26d48f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8fca7167aaf85489c2398ab3f4ec5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83491a6fc8e5c0b3ce10eeccf4c5ec6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e3cbcca8309ed4f1c3db230fd711512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce3cf656867e155ea418c7d5d06b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb98c9769541acf34f46aebc56eea6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24a6897f37438529e5f90c16bee67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdb9904b59d8c615203e147d48029a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be73da5d38d29d859e2059cf28800517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b960a29cf65a6fde9be334d434d76d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d606991fb6112d87b65cf6072612519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed60634bff059386d6ad304fc049edb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d03911b0991ea90022139483a2ab9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b7fa721e1ca64fb73a3b700fbd70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48ccb79b60a1846d264c551e4f98c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47340cdb6e42ee4c9cf5e88d23878585524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c659da6a490d6e90edff9fe86f9e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75db11fdf92bda73000161659c17ab5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677286851bd092784321e107fc79fa79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3a44a90ccfddb678cfb4146d30a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bedc0ede2774856102ffbee63e85d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74a06e4e69843d120a35667aa9076d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb74a7e882ad310bcf775b1f70ff0c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa297465650293dac1f99a488faa231532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85886876e5e08259267bf650d01dd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dceb08941df1ad7cd16e4f1ea5831534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1db89490b7976a544adfc2286330b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde062791381a02474433fd344d838a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fde14b2f276eb1d2b58c0a6e19445f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcdbbe2ad583c0b15ac0b7cb6bf502538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055e98ec4202a37fb0c4f5046e3af52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb780c25dfabf84ebf41de03aff5b96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820118598b55386d5f4939922b1ed02d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c0275f310e2caa2c0e371a789631d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217b8748488532d2879ac459996b8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f155fa211c5de2f4008c6606386ef6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd0efa5831d1f2dcffb2e5fad04c9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d38e9f6e118115cf27baf23fda5e67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d60bfc6153aebb9b13167fdbc739547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fbf6218bbc2aa2796faeb6cd91288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806aadff844848a59a01246a9199b70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d37f297f164d9b75347e1ef85336a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548e5888ebedf6686a693f591fb9ed9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792ddecd8b9a71a84bef9839773c6db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a93561ad05089b79fe7b10793f69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6186401e0720330a941e5848e4f687e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c1fa22ce60906e3c150bd84cca4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202d225b7f3054b85f0917b82030e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a85eb6011227e4de43d42b9f80ef05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c295b5887e9276618755f39c087c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d141b2fd616f3e5d5f8d0fea39b84c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa34687994ff048d74c3bd413ab5add560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e659238c2a7388a18a4932b8a094561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803565976552b5a225e31d7a69ccc45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55348017beeefe6470e98e16317f4e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473348b4cbca3bafa8dfaf278cf6db84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a51c756ccbb3df45e1057e7a00c88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd26efda54e4cd6b1e7c6002a3c0f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f82fcc020a0087a59b938323956743567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27224cdcb61f9f0e8825ffa5f121ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da81a63bb7c49bcfc76364d5d0ff02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f8607dcd9ec257c5f11fd46368a1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f26bb83931da9a94dcfa48e8313e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be433ef5bd2adcaf49c199f559d1b5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28911ddd024975d1bbe10f912b0b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eed573ec6059f8a98f4539cc8fafe6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35cb45108c7ea099dbb8578430511575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fdb13c837db057a8cfd003f71eaff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a15767b659fb489a3989c0d6dde7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e32cd6c6389e47a0bf5f8884e4c491578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716828296fe473e51e6995ac9a3fd48d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b0f92665420e219749e2c705049a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb86239d71bf2a353550a9937ae2e9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025cdcae19c21390df73ca7c06c072582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4923e5740a87f7d8999cddaed46cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38698da0dc1a224c8813b144f93705e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b58d2d269f283091f49b00a2c34f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1aeaecb35f89a5c9a74b35e4f6ff0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1d1d819f094e2518eb8614bec0c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7f8b3ba95ced1453c9709fd66e640588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18489813e1731bdc5af43e50daabbe08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef890adc32f2d5d2d14f8e2370ebda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1f5daaef413de4a570a67204dba7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc74397fde42e1bde5927eff7a84e7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196788b3977893710c97f485d46d9549593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a36f6d8a8dba51320511c900ef86a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b6acb90a030225601ecd9b5097f47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda3e207fac08605470ae2b794ea53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbd875d48ce1ad094b367d155974b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f2fc7c75905f9b19440db8fbda0a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e7ecb162db947f6f015350c2a53b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9a89a499899aa5456a1f865f5c45b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dbcf126636e258a593cdbc003c02d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfe13b599ba1c3c2a60c5f2c27231a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46f21c8ea0c23c28a32677d37ab87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61704e992d0960de4a31b2e357b8d5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7970ba03d0235fc264dcdcae3146596605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ab58e0d24eed7fd33a4aa950fd14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc53b92d1a564ef179a4459a547a488607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f944b0f5f39000e8f9f4510844a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472fc4bc494c114065a7d849992bf74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4eb7d1d3a4a37c682711274b70092610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460252c38d96149075305034d417f9d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e1825d3ea7629bd3da58b246fd34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abcabae9ecc21cf0c9b42f99b9fe33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181b2be0f4a14debdbf705e4522dc11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce32876331891765d97a242a3d7722b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90b44db506bb5c19dc5f986d6853b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94fd8eb352843c966a094813b031fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b1b906142637c1b95cdf1e6060b34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119a3f2c5b8e98e45d00e209a741a9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f3f14f99f8d4b93fb9c7e30f984b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed809a5ab3b69a756c3d048a40156226621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5b681ef47dc3961e539dfe9feaa6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46705f6e59f774d009fb821463085405623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc15a951295c0b5e0d97c4c1eea11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a3fb4856dacb1e35efabafed28104625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e17c49825901ba30003159239182ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865729534c5fa9c783c40bf7089c0c6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8e234d160bacf6dbf1ed8cf91e76b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646eb197645914509ef5832d302db59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd575f1f68e31b28185f56901c2942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716d66e49037cbfdaecb30d79e746c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9a810b6d9fe61d9e430c1d0dda35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593a227a95ae80958a168938b993ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a25a2a3741ecab76c7baf21b17551634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f7ea137fd0b65b2ea3bd84aa7bb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e177e690c9afc438b3b4395e475b83d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa21f22cdef7e401e6466625fea25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad429c1b33a297a524516bbfccfa1ae6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd3dea6f3cd9e7e3f6d36d785e2ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2256b6b054f744742c431d0228065640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e9e2e4a78d6e7b78dc60120e629f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f18584e348b05f6cf697d594f96bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699adb8594888dfa7bc4119a1a2ff683643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101ae33ec5310f623eef54890f229cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672cb4690c2e904b57a28aead2b844645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa880d38fa23ad7c432320f210b181646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c876922c7bafff53797bd46783017a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce34d59b50a5d09cf3102090b40713e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd77878951d56f6f545a9a2fc454214649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5fdadad2b5367dbb4a52638216bd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb7a21ee0999f8391db0b7909bf0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef6e7bd3187ba13b2b09248f4221d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4304108e5e68d0b4679d3f85277124f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef5a677b071806a92c361d57780ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd3646798abe9f37d339e9716cfb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdb17cab73b95c7f8e4cc70353e7e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd89ad52a7b687978a2ca9a2e70bbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319908f671f4cc3808368982472efe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d656bf8866f24d449dd4f259fc9fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f0f7613b62edd4eaec71921fccf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e95407d9e18f1bb4819c7e94981d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5afab10998f36cbc7683ab6311cc98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d6266fb2cbdaf3ad5f20d2510137f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5b9250bb39764f5da8df9ac372fed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3da9674182ad2fc8288b877a50c58e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff2350138b45e1439239f2ab6d8d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e0ac1deb539a88d368ef95bd9bb48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f09ebd11b8562c702855653cf2cdb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc98d552fa01969c37b5d0558208b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c359f22a6490781422baeba9c28a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1eb401bd3ea757dc72e251676288e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8fa860f2cfae2b01ec9974aeedde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b08a1dc73611f177314324a908af84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7707f4e60e6e7a34390270d6d6fe81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c154f0ebefe5cedddd0a6c89c92db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679f86dfb3098ae2be800d4ffd412a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bbcdb460230b9e6fab5e33ffeffce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9533e81f50a7872662b6b40773259a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35be692dd66e9c4964b21e78536df08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a130c9404e08c3de00ff0fe046ed2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54001e98e5aead9b639d91d962cb21b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeed73c2f0e6bf0bc7cd4c8c1faaa63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c361ac75ca8875eef8ffff64b5323b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416df4fa46853c1e9ae99c0a6c39a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf563049508aaa0aac727dd53c19d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed3571261a0d047c79662e30f3160686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf3cd3c14797830535ddb8046cb5ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32564aee53f8ab1acab77bed9cdb078e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d5e014343eb30f520d23917d99ea7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4edec27f2db396f160bf4b95293c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67ec15ee9d111cce2805dc57460195691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebda599ca14391f201e9d0734f8d6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ad60c4ae57ddcd0e952ed941f055693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf07a17e0d414fc5ee962a5864f8578694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49faf8281a9f51e4827bfe3d3e5e4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0fe30bf67d9a650beb1151d12c7e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39acf6b62b3f949a1aaf282fc9f7a1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09773b8f45eff963ef80607ec5357a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545d32dcc2f0c02e447bf965e9d77d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96268f920ef5d5328f1705bda721eb62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c26f1a5a2daea16eebc53a97576df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83990ac37305132d2624c9e968118c12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b8f5b8a578f9d1a979328d46ac15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d147856a1287ef2b2a2b4c251e3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af662f5c8dad75fab4ca6f8b5c5e44c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43c6656e27f184903aa82f59dc1b3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1cbae187aa32a154e5fe99194f13e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f6ec3cd64984b0445fa4f7210c3ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b66ea67ee4424192abd125709847d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28e0cbcb02824e9ad90ba577dbd73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71f365517d72a67c578f6d83ee5c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fb8c1401f037d4c25e5de37f0df8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443685f738912b3f9dba9cfa0e43e8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103235bf1c9a81659b629b98594ba51f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ac0a5bd493728ec9cf01bd23d0142715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902ffe3e1c753384d5d9b609d3b92fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1032346bf2f024af23f320a2f786d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ad2136f8a7ddd903de19b7a42c99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb906b78d37bd1c4b96d32571290b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ef2f445e87ad2be52b80ac4e854d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf383dfb987c11228294c51733622618721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9f1aa091ca3f237fc96aa2f8258f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0af094f6af9ad0fdf50354c20bc49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff6bc820fa3a09a2f7a7aea0248caa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75d38858489aed8e13571e213b90a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f41a49d9e66ecba37e4281eeb7b85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889a279c5386a97e290c8337d84d46f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a6094b70499d840f00d4616da136728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf05f26a33b03defb1ac0b708c091729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18795578af37be726bff5680d886980730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ef055e3a9deb6938e306382d28f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d390ed6aa055d82e56321fde869ccf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259576c236275aabd3845406cea9fee1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7467f21d845b65c9b8aa1d4c768bc84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce97df88b067fce8924ed6c37865ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b20294f007e3f288c115115971c21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aececce01f4bce9375ef999288894f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff14a44884bda9692fb6460b46a0000738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ec4fabadd2dd1070dbb5f01b27f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6710f8f17bca8236d5e4e66fa86f048740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f5ad813c5d7ddd3d90379362f6606741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444615ba116529559cee66b09cccbb7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605940152175579aeaaa1aeaf855697743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90748e65cfba953d92de09e2c80500a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900ecc4883147e05fe793de1af31b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c635c1fdd304fc177b3c8543853bd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e100df871b1c17eaec1915305165fd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba48ae1b0b6846ebc019351f8b87e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4448e71fb75f102e95e31ea4a70325749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202fdd077ed796c41c86aa18817001b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2514fd1fbb24dd93477f121b18d92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec48e699b3451546b69f927cc22f80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80552eb021b90ae3875e7dfa5f7e539b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eca11791c18b787899637aa0fd722754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771a687507f1239f21363930ab9071755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b18e1828b5c52142b7128c95d0818756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34352d7300bf730918a710d410c6f63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367766d2565824574af9b2655281f3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d03a053500ab2ba1afb67eb8e96d6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>