--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c15e010caf47350590b9d0ceaeb65f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617060d03372063f2f02015f830056b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd193c38a4afa6a4bbfc2bc0fa0732233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94069f8396ee10bfee560594d8e86ad44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a55e786c5d3173c94a835790f447d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553dd50ffc954e3f66ff00e354b9b856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98301c084411f1da2a1b34f96bc4ca297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e75e89c606f4ed454c42cb3e7c7c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da051178ba6316ab243b573921b599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891c8af2337e686a101c9694f8d987f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86f4c9050468e278a112eb7db5bdc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b33d1325b46d173141cdba14b919312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0db6b31235a802eebe3dba45ab108813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e4673b5bf0b067b06b242abcdc65414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627406f41d9287083bd3350975235eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0030e7b037a9dee5c1df2aaa95b1f1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2e5fbf9f5f033cfdbcc0b79620d1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabaf9ef8cd1cb844a88c8e24db82ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465ac54cd5a731c9ea7b116f6aa4c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62647a162882a3bea409096b2692457020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f94224a88b8c4de08595e892483b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bed0364efaccae8fc19bf66523a5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98591b39b73343c17c8b121ec7fac19e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b8a434d7296034e68775a0d9385d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573c59e52ecd30aecd02edcb311613c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e4946be121fec9bc36ab20312b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be3022021f0b9cc53aea813e52d8d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25dc3603b44c8fd6425e1eebbafc7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334326dcead832793f809722094bf52229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8152c0311fa509b9f7a4ad5912ddb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbf191ce111132bb296e80251f67e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c12ffe19ad7b519044c72fd8ab0d4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270dc81263d73f2d83b11e31003dc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b0f7e2f4f98bab9c4fe180a2961234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c367b5d1a3a0ba8633eb70c8fb6b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3560d8d16566081ebe7e770d1d49b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391766426947b1956241371b69893937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020f2c4d12ac117b515cf3fedcbcbb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243fa5ddd96a754161f6881adbf2a4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403847c2e585825407f99deb9800ffb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fae9b1b99a512ab1d8a69affa41b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eff7d9587cbe66599b1c7180806d4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92885cdf0ba28db447b1cea0d841b5a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce299dc46b27e19bcfb168fe06dea644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a39e41851ae689b26b2676e2feb38045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100e392b770d8a528f2ae6e879caf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b6e88c74143ae4b027dc220924c3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ffe30ed813ba8b5ede427766d7fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b2d72a889b918a6500e73efc076c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d36c54b85f596c50627f75c6ca2ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a43a3205f5e27ea6169f331506a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969abf2fb427571ab1b577e845d668352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5e39a61f7a12f64d2b8505d6e3cd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a065179a75479768d13f7935a9cb2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3522ee387f88e7083b1d0791ceaa155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d361a7f4c4a41ebb593c6ae0d9f2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45a3dfd99e4c7bb4496160d65429e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f7e81a259ff7e824bab0215ba4a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbae6e1f35ad445829b2b9f86c2a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76ee4750d0858228003ca57bc4678860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010498d794158734d90b74870e3728461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077decab280b14dee521e2a6e3d91762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16877d67b0230da04b147be6dac4ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a737a66e61fa7b83ac96e0fecb1ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87d062b4c1a8e558bac4674cdd1cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03094b1c4b6cc8f12819caa2d1e77a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e51265ab583c149020ca88e6c90c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc728fe9fb107fb2f747b34e736d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4ec0c4b400bb024e5755facf8e8bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e58011208b558b95266e47d3d99c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b40a2b5dae4100592ac015e24f01e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c61d128576927ac783410298cc5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035efee949c634500c56b1c7d58e3ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce9807fa77381aaa71970205520f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab459094c5e63c4302207ab3fedf7e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c801f4eb2b698f7f337c2603111bba876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e639299d9a75198bffbdeed0a0f13777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd6f2089cbf31d387b5db50fa59f8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad1e6111cc83e87ddf6d0587afc08779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d1a86c4fb4ffcb22d50ce2ca831ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04e7f39360036f757a0c826b724c3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b146fdb38d25da8ed2f2c012b5b6c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47152fd0ff14628e01d417a661197983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180cd4bf8e5494265c44045055ae17984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28e449cf0b0f2a99a212aada19672185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac1f2bdf35553f5bf159ab4f96f9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c02baaa86f7d194ec74dfa749a0ab087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9b6bfc940ffc37f3e85619601cb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933ea2a0e9230f3d05dafd9877a7ba289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c294f1ca0830ca6c83db3fd4f87e17d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad2f34fa32ae99d85a626f76c447a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dbf9dbaef92f28f8b1ef3ef95053c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4251ab31fc85af8e93f483ba97df3b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b86c6dd1032ae938f11d5db79b8cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a52b6da7817a3e4366f02a12dab23595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225d3d3debb8b644c9c4d6518be107d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed289a74876a026cbd37cc098955f4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b9b5c6a8e7cd90f2726c13ef53a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571bcf3b58b8556b4de4f37bb80908599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfcb8dd45ad1da2165c0356f2165ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa875f17912945050d28ea757a85e14d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e287470a42d83191888bd7c758255a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc463c1d37f0d1d317e07da89613c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dca618242a0c30ac5036803a7585ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb109fe7f683839efc60b9a2800e43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d270a5dff094141c6fcb90e46b28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb7c89daecfe7664951ee8fdcfd886107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c188a6267bcfaa1cac7e6c08fd95f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725023c4d48f69a142972e1b72dacfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0826322bb4e4d89c38c8da27094d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560e565dc14c9c4545d8ceb7fdda126111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c19b1103001742cc01fa05dc8b885112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2022464388256282c05231782d7a71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc586d59ffbb8a1f15ed69cd86cb5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd238faf9b8650da876bc6368f382b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9dea34bacee50b951409c775fe3c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088feb95404b25f8894c0b8484ecf7a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f293693d7573b5919c405231c499c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0775b0ebb831b60cc5690f0b495c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122cf88e0538e0dbc7ea806e1915c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f5fa7a6aca352bab2abedbb81fd88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76660a872cb733b8da7eb6d9b6cadbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea819896b811fa4aaa0964e1eb8e7754123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8b1182ec0b6fb6a8db21883d95dff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a007cddf8d6cdd5f7eccc356cd6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90092de7c73dfe4fe19acaea9bd5e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e0c5902da6029247633693c5ab43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839be648fc9e7f00eaa872b1c03db9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9207bf11cedc2f21a1db0b9d0cf88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310f4b1e75f99a46e562057730b2ee8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbce72771e41dc470e39110d7d1bb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb8c9f2964690e85f4979fdc95290132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376475ca1b33279b52db8d133fd3781b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868afb90a991e8e0c9c0d9e18d3de62b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eaaa20e8ce19321f2a27855cb36b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d221299938074c32c6a5a09be705b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e32ea93467f4e72f1e88bc3c5c0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d991800a77f489f003ffd8aaf05b1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf1f0c6b938b3ace5223fa5b56c88b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679d0d8c0b29ccd4eefbbad202815d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860edba3823b85eb71375a9ab3f9365141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d8045d38939e1a6933b2a0be75a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de608be19590f60179134438d49f4995143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36a7a6ebfe11644767ce75978d78f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475a0fee6444c75de8f471487b5b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b003638e746402537cf21bcc108f6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c597864da03064ba88dbae681959f24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5172e7435e2d78d1eb4a1bc94e67c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d229e0709443c0b8d0a33c9b6f41f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc601879299f7b4eeb9870906690d67a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1fc44d62530dabe4785aa9f20ba3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022da72c1d813399e5b78ef3f8d0b89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee108c75d24b27605a163de15e3f0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d655e3fddb6af14ae3b02b2591be07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa86166f342466c6817ac048dcf9e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf71d0e3b8477b10a8dab194fef959156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2dc0b7984943fefc8f1aad11899d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded912728082df7c2660887a38442422158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799aca6a26d5e10f30f05611418975159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790acff01db768be19a1cd48d55c65a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90261b7ef9f802f3e28ba060349bafd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1f85d5889687c6ebb2224d23dae82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e405a6d3af0cd5c99e35942f07bd646163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612398eca1e0ce75d06ddfee43ab8c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b1c58f76787118b98a1c838325362165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337dfd1cb6116a1e293871780c0d216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65322e979bba7929805c0561a6c03e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd19af6a2d7d49ac84f27709b269a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549ed789812bba4235b4132255e7381169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1df10c0a7414260903c51776355d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465be1e13fb102a49d3fce52c0573df5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a016bd005039be76be8914caf775f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa778e1849d9deceb243dd1d92af7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cb041f27a341eaf57dc6a88bc0dd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942fa9579e33281f51f432fd5b506a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdec48c06ecbe65e5cd76fc04f6ee4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444899a29dd90bc751dfc6c4370c58b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73494cc229ba121ed5b43d066f533c46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37afb406940a490432ffe3d5cfec38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d7979c307a962d157e63f240dba4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb5b61e8f8aff9202723f9034e198d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f19ce0197a071522ab5a2feb101b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956acea0beaff8bf3378f00622e36f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f455020e3572946aa39008b01063e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c5302da7ca5647bf7e4f795183fa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657cf810e1138642c407059d3f59c40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944832f3991a00e26465a68b5a22d3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6edefb8997fe5398efb53431652f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ff6ab3657dd9da9471fab491719ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f27c227d333d2711109709f5f4946b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473948fe9aff05d9b40af6c935f75831191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255478297556216a377f6f3cbc0fdbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92363f48032583e4341a93b436d2a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0408747a8c04a773c31d74a9747a4f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288039bd8f3182b4e71dc43c113c3d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7cee6f04f7887105b8fc2af13694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91694c81f77c676aadce1e96025cd92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534bab54dc0e552e5d8dd331f34437a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174080bb28c2236afc6205aa221079b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfd52b4d85567609eefbe75906d8d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468310f1c8118c16b134de22b2c105a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd68415f3bb14059b57953b633c3e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8449d3fa2126e2eb0817969d5f7d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcbf634d45d96e67795b670d08affe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a2d9b4a1dad37fb3dd6831733108d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688989db7783ce98b7af036d276e529206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b08f87281a259d44b5d2830da2afe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299f09b53edabfdecc451d31a542ab1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9886baf6861e4a84215ea800fd228209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c946c05bf96f513b651b942b0071210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c348c6d0526b1d64302c9c73a0ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaeb8c6c6e970c67e9f3e55b61c60d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf353de0a3ef0781a7dedbe235f8666213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e793337c8ae52536612b0a87bcfb8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c69075b9b30af325a7ba94c144d03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189049e4c64f1b52755413ab40ce18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4aeab9ff72edf590a22331f738eb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a373a881830b6060fac495562a165ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90336758304ecf9d67f7eec87447eb48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0171c13d867d85e65ce15b9a754739220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f7f50c2d75aba29e87bc5dad1036221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff49af2e0252dc6fdce2b2c891a365b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d816c3b968d1d00e7add2fefaed2e56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe90657431cc242a798fcbfa5975ba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca5fc1d7b3ddd249364b368f1a4d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad4fe51f9d1111f22f420c2875a24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abdda656a400e746b5635cd9dedc55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ad458c5a46c95e3e6236b41d9fe7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec31cda9b2784523db326b9c2810c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af2a413ba4255e93421b53c5ac11c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b738468b64e0ad96449f5b1d40809f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72f900e9b2075d5c5f6c41bda42871232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6e8b570f1d1c5705dff1d19da20a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e4230416df7e52d51cff9491206d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54276971f359750ea51e6adfef01c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63a7fd4818e626625fcca8855660f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1932c37e25e6b5508ed05d5243803e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f3371290547ca51a64e9e3872e48d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd439421cff2c9aea60a81f097dfafbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167853691a8b7c9d9f59ff67e490983240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec560739368b1bb57c7ac0f099aa4ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a076ad34b2aa5f93c80c6c67e2d26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2637374f2d26e40504d90d4639fbcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281a18b0bdc73fa47563f11242ee815244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597695170debdd99ff82518e43d8255c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c76e2aeff81c15174369ba879da46f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730960168396a7583c9aa88ef45a9a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9a72bf1ea9a56836396216e76673d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c56394a7f13198a2385edc7d852c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45b2cb074dd588f8bc0e8d5de4f28d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ed7759583482bbb981b6c52f1102251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b35d1f36e8afb96a0bde8ce8335aa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c9b0645bd8e02bc28f25130af311253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda0b5689de3399076353968e44986254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb150957ab20cef485c449d415dfd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313acdb2b09646980c6e3195b1b05f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827d793ab94df340c5cd3a62b3a006c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54caebb79e279884039f610e61b8764258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e03472e02f3d93fd639d5b00f3fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f95ff559ce71dfe71645c82ba26e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8c25e13bd73bfd60e670e222d3c82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d6fe67b73d880dd7434e6a4e2e76a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f01aabbc304d048133d1954bac2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ee00e3fe065d28100813aa8d2a54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0425df16b2af956a8c509fd5342ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b4500211d9e979d9e0964dbdc1819266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af335c216d0c74785d2b12e7cb771267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89c30f4ec5099e71ee8bca645a89ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda75324d23345aa7096d4154575efc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd3a2a5d531b1b42c52cc14afebbea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd4b125cad20a3e4f2da319934d3fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d904d1270327e86f3a9bcf1d3a687d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b8c57485b4e7b9477d6189788cd12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98e7ba0d589909f9f109fcda8920a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad1f7c10b5c9a4b357313e9a8dd01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd562d6d9e8ae5a459c2134333e1190f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b113efd9b3b9dd08d272a38aff50386277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632285d85ade27397b90f3b2afe77d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353106fb4b917f56c23b417d1e493ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ab2ad5d50c95d8dc6cde4c168726c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a94e0126567469c280dedc51f42b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e72c5d0c52bb7e4d57ce031d58fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd38f6941e222fa2ba97c1b0c5238c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb2faa7ad0079929f39e09b79fc85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafd7ff79057f580404c90eb5279db8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794921c803ae5b1fd90f9953966a39d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327367245a44308e8b4252f445f270e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261dea52c26045d605e6fdbee9d2395288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6970fb816e094b218269c13320109289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873957ecd272a030e235a20fbdc3bf88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cbf88236a99a0a31dacb87e276b02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04230779f8cbd8e337a85368a45fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51444c6934b2776cd13a30293686432f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5882df6d1de4a99e2c373daa9f0f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ed6f0a325f816cf381f47943e8ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a238bca8bddda4d3ce3290b0d8e57ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203781f41890d12c18ae8de19616370297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c9cbeb24f762571c2a7974d735e74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5076ef90e7374b65b537ef43f7550299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae46019416b5655a7c5b9edd3d77577300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd775a4b8f080618a21f3b5abff5c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd45966b72b23d6b8edc7166747dfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a4f833d3d8d4ef2aab24db532ffb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52fa7cf4880d55eef9fc9a0a09361304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63dab6103f95c7e553a27f19d0a728305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5317fd40f78734588f6b910398db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718d638538d8847d33a87fb2affc63c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e1c1f48b0388c0e55b9a1fcbe5e8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3f49ff9c76d1bdf267eca96bc231d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428901fe4e922fc3c4dd13c05b20118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f315845c359ed48ebb55e57111db13b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652448a31fb91c97a9a7c4233bc66afc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa169ae4cd8ff490637c1600d91f0cd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8c91d9e17857a7e6a3b8826ecb30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df368e52020d519fec1956380717bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19217c3c5e7813126f903fa75eb9aba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278e017a998f2da93eb0b43298dc10b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378955a0c5af65190c6527e9411fc0e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea4bad5c701894880feb319b54cad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bc4e42861408a3f83dd19b9853e8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268bef76a628fb1076fd55b12c28caa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad29db020e947b29b5a0569f8ff6e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dae47a3bdb349e99ce7628bdd4c1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d88237c054204df6d70c0db72f8e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af501100fa6f2eea7fca1d5aa5548a24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabd81ac40739cd5eef8dd430fee546326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04b3a7ed6034020b42a8e6d3929552327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4fd67efaedb014fb1d5dca0b313b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ac539c005e4a4bc72e503846bddae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84631a7683424f1818c76dec956f131330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7ff4884e4cfb1470cac294f32da64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a88815ef4114ebbcdb14a0c8eda3cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd134200934c88ccc59483c1b1b3e92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f16d3784c650f0dfd5883d5feea291334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d742ba7ab86d296f2ddcd48b3178f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d5ca7177cef593bc191ad98bd3fbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0cc0bd30e980305dd6c1e36888c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d16f09e2c2a01d0b3d70cdc4271822338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a1b6b4dced2864d5a7dbf8dcd668339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ffd3ae98e6abd603c088d05897e71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8cfc0793bce677d8a7ded35958203341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5dc2b7e781ba796df992b8e3a4c1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195145d19f5d4d5057cc1dfa78326e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee4cdc33aaad728e114cb1809a13c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff144b0132ea634902d5d2651c4bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8cf1bcffcaa1c41aa78c809100f4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808fda67bfdd0f4acbfda80d062d94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed2ca9837abd6ed0d662a9744de13d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd7fdbef50494356df326e3f7f90b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa632a44440e4f676b1503e3f225639d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617934607c5ae4fe9f0245169b094a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1df7861264b7bc6c54702f783e12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a318c892d88c1ee7b4e0be696bcd49f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e06d14f1dc572135eea05df4968de4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65799719d9e72476c3962d62480c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0336734c0a0aaad692f617615deb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc42e7c5fa691a0fa05a59f0d0f27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08dccf51670ae416d1938e6bf580da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a186b0faa03dc35b0be5da7733aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637cb69ab29ce474d59f603ba797870360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad0f27d9ec943d9b22c0990753b35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaafe43d945362a5814b6ad8ac01bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d9325a54cb077fe8f9031ac9c5ba5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7069665300517fd82b76feaf296b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dc153be9fe73fcedddd9685c4af0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6838b4a28730c5fa2a9723e7f219f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e7c50251cb409e5f117cb2204676367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ebee4650ed7037bd257ed8fa58a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d526a44a72403b66bfcf018e43c078f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e532aaf948ae9bfe3df76158276d18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f40d2003b62253acfad44005009b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827d113aaaf52fe8f2b69b91a98fc1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f891a0d874a8e0698e14547d1612373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9a49d2d87382023e9b4494a5720e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2772508c42c3373d7a2ed7d2c5af0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d4cc1f6b7bb48092ae99564132587376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb87003bcec971f27fe2812cfb1849e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d528b7e2dc15f7605916f7563a7247378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134a3b71bff7e7bbdfceaf22a19405b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b5ab2bf7236013e19f2b3e8ec67a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968b9224e5b57d3b86f5782f7eed9a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f65a3c4de2a08fb17ea22d2b00da9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1057937716bc39155da48f02ea2704383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc6268ae2418234c52161f1fa50954384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee943bc2468a3a8017fc3e8341758a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49856342d6a96ea2f1fccdfa6dbcc4aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61698c388b5a1e97a0e9d429cf33a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0b40e011469ed5fab3fc4e792613f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501237318efa20ad74d7aac2177857b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83f83ad837b1554e25c6b854393370390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1b26eee745229d355378036c37adb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7567c2dd7569e466138c11da3b1f85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127191b434698ff9d83f9cb4af29753e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cc4ef83480e08fc9b82d84dcf3639394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40418766b6bd1becb44b82554c9627e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e00f75bbcf8889fac5b0d9604ea39e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41092b906c15bfe17b90ded54cd0c802397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ef52ba2e971317fd7cb9f6c831454398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f32f06ab9f2f15e17422978a020b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941ac69b397ae2c37cc99d78710f8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0812863a5d14bc4507597b9cddb88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3903cbe823a1d5fe7d3ddb7a13f77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ae14bf7c00807841354450b7401d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff257a1b7024cf6de0846840f446e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2af7deaf13174fbfe2db7264214f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca6639a6bd6f74bb09050a2375630406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9063db72c25873e6bd22ea43c34942407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80a595f1fc17769fe1ca49517d721408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630cb7bdab4b525350f9c57da3712e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a1c39a69affe12f157e71b109ca0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ad944b9dca7bdc2f45627363dc01e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ea78d5c2173433d6dd9d7d051247412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3c529f5c51ca84570e0dd9c70d535413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bd6d01e08a25df76247dd81daf417414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0db2f85a02127764bc403fe58854a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b27a8c8cd921cacf9a786d359900416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493fd1cbf94f805df3ea13d04390aaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90461777b2b3acc0236af2a50d66c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0157db19e45f66a8f8c569b32ebc5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78388afe1d340fe4f7f38500dad491420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b722b6333efe26c4152a8773da5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d67e1414cb3454d7e50edb64d5b36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895974a1006bc96d0e33d707d90ab738423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548db617bc2a5d462c366a29f070fbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cbcedb6f71ba1df57fd7542b90f17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39341e036a1e14823cccc763e35bb4fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcca3f374fe1a1688c904ca6182ef9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fc172daee81396e9e94d20b9d873e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df7227438b0785dd82d2fdbc00c221429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1fa00404d8a5ee7ec36c08e6d84be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070ec6d6f596cb536a9ba85c9b6f02a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792610314b7599d83cd778a08ad46d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce430145303844c0a0acbc0661090f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebaf10a7223d4ab5ecc21c6f40d941434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388304794a056c029187ea381ec847435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba706754192a58b32ff669f405a9526b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646041b6bd01f68bd7bc3b34dc4b8b28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb6f538123ac00d3fef6444f853bc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec99a0ebca847c3f125516e08767c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ae967d77cfe0c8f12c4b282752078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba914fc666df30b8fc56dcb077ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc9a365391c441219418210aac7c5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cff600fe09c014c66a3864cac6f3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bde48ca91f7dd079127e59745735c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93062667371e06d744b6c8dd695b6f23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82cb4efbdec4f841bc3a0cc44ad8be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae74d689b1e73448a5b6d5ecf6dfe4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248ab2243ff8a0616f2cdc47ea9ecb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199cf418079de7aba56ef7a29037c82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73d7da12370f23f2219c2693c715e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a02ad5d1cc22e05101fcf56f531c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb39febd21511118548a48c696862452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92dc85c00e7e140b8bab361a99d7eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce4dbf2d46cf98a64e980dfcb770e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b6ff39b49c67b9baeedd5e0bdd31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223074aefd2f5087fe3c4db12a25d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac14506867da59b1b7df689a497e03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c628194b021d9a290d1e7e9266d86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f59e77e4c31b5dd246837d907548e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed5a33b25358cfa672edcecc1f5cc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99930249b968b3273d563c07206212dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0515ed2211e238b9d8eae96266a9afa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d112f3d4d8764c0dd2d1a875c98d41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c05d2890913d799b266e24b437f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e4ac5e5e154bfe6a45dedf52491f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e7778a61e90a59aa50f546b221ee3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613bcaa00d45c37bb1718aadb8c008f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee5e4f992b89f39e8646b8c259541468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0610186f8dedff6262a68b0f1e23fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1916149a318a191c14bc25ea9011ea3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d37c01203096ad8cf5297090030f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf29ab4f27e08388eebb3e701b163d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ea7f3d2f5865c1ac3cbd14165b290473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10bf7436efca504d3bbcc734ffe518474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48662a28e3ca17d599597dc7fa1d4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb0110ea09733dfbd2a8f649ec6edf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b212d919f29499ed383ac98a7c02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad96307d76c3a2c405508662d127285478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff50d5951e3ab546d76fddc364dac9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708b3bd443adb2d9dd7534e626d28db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed9908c6b4159b3836f9b4251de0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb104627402c7bf9b91ee3340e9a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ee7cb03db77c960d2a85a28aefaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16740e23555511c6ee2e827fb37c48b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb2e7cb1d6f0ab82321cfd6540d6bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9db1646422e61e7164113060814de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929719c4fdac26c2f509d970780586a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c246dbbf1d929b8dc13a4592d659e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8131559f30a2c944144d16211f2e34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cab3bb4e23d32af05d44c76aba24d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc3f00ac97ffd51ae523182f0624f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ff6752e5cda9f17c96636ade3d319492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3638b6bf732c67c735c780830d4ee94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11812b81528e0c50266029ab4b02c91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893b5ee5266853dbf14c6ba224f2392495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeaf991f8026a15ea59dd3de67b75e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158d300741bc246d0e6af8eb7e9acf9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e192b87c76eec3e693357d43d1c604498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc8d833c67825454924c5a61d6474b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea7077726fe469e0413f9d14341d1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4a2cae0250c15ce1525bd1f8fac68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed249ac9707d564d24ff0f3d0c6e513502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341158e94e1dc896f5e10e54f8361133503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5fa2941fde3800fc3bd631de07b5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c13f0e4b9f35c056a9652471e27f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9b70ec6a74adc44be735b26ec492f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be05f16f5c4f3bf05eaa22da116ccd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9d540d00c2e607371ceec0c08fb1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa62ed623b08577c00860ccb59921ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ae1ad3ed6dcf82cfd20eb7ed9412e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e343d550567b01c90954e3eb2dc2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955196e0e145e2a7e5276d6414c3cde5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a7b439ed573d2ec80e7283d9ae039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec225cdb1d094e7fd273a6d1117a0f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b70c9990961cdeb32091ced9bd10b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a996d9a8552cf558d8adaef9fc0d66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b12f3db3f8d380ea702c662d6490517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da1148f6d4568e5e7b5e4ba00d79b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747eac88c91fcf77ec9905c7183c6eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251232f69022640996166f774b25618c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb45e81bb6f5e96382c35df68b56c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53405bf9ce3d91209b1559cce888ef18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe096788732ecccf21a40827548cdea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefe8ea479a09205a8f52d87afeafc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4347939d468d8b791308cb038896e76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd86188ba62d4e252cd66a7376981526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5213c40adc6c9e5dd880841789ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3d65bdb379642c938692c98c2573528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd86b8d79063e3e294d2aa1497de12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faccb66f117ac03d2538fcccb43f5d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb6d5335d4fc81ddc03051a94045b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bfb0e10a57ea95724db123a04f07f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d04756d1173b5f1435b98a6e79b82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37be903000a6d35312b55be7ae5ebf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d4e091cc7ec0271e4fc53a3a3f9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ef0e3db061cc71c5c468b3ee1cad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6941019352a8db9c4ae822f7fe44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e1a7a564c56eeddef90c0176cbcb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd110c2606d0d81058e260fbed638fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c97de5963aa1d2e7282dfb0ec33b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a60a0f2ee6f3d6666f325018e86e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf88bb9e254f49ea883b6ebd248cb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4d6cded121320e5ac5e0f5e8b5a2d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dec1940fa22813f28ec77831b3ad1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510589be6f4593dc6675f7d4fb300cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ec8828755cafd94c6cd6480fc5a43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ac537aaf6cca20307644a90e61b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bbd14d9dd981949839433225b7c4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c5c4d9ae5640c564093a20133236549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314264e85fc48d777ea6e94f51608f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd0d264a068a6de1a5fa56d21f5a12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07913ce94aa34cb73b54556269bc72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21551b578a3800f001ab73d6e96478553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646cc91ae58a9ad249b7f90f97cafc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e979894eadcee0956fe87565135206555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eec06ef8ebc7a99d94ad31c477914556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdb00dbc381a3c87f74085fa229dd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda77cf7a1eed69995192ce14067111558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722f2eaaf82a4cf9869aa435ffcc548559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea05125d86b827205c10306c57d0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2e037350801081a6c72c8647becfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d52d256628c24a5fa7fdb6f252ad5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b43868d1e1f79a7e01fd77a70502a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561b02cb0e875d4f57e1a5c69f6ed42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf95ffd26ba8b19c66bafbbac0a15b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79b0f2b12c10f7745820cf37136dfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc101e31a4b1e3a932b914f711081567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179046db79c29b96fba56f38371e3837568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917f189d45a7b09481efff486fbc354569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c481f8354580cc04ef0e173c3c3d27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c8918e2005f0fd2dffc2a121b64df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc05276d00e7c48aa5f1236a9742bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c9b5a092a8a851102ca2e5164f598573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439ca92b9596de68006c589e6256b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1b475408c8e4b6d1a6089113d2546575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce2a869460b2ac2e8bd8564668a6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c7705291c3cf9086b8e0f8857d7bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6387e0d91a4a0e4394c5807ea38bbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd18581754092a3ef07d24fae3b15d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e398cba6c27d25eecca5dd0f60631580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d45adab314e4426681b0ea8fa49fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2f20ae35f2134c926d49355ba74a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5995bd3d5987279eb3f640ffd58b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d177efbbd8f726fe691a0d67516ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e515fda10a37db2a30a4e9520be616585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a03a9a635146dd5c7d092586edb00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc25bc3f17bb2e4f5419a246a814a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a90c9eb418fef193a63a01748bd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd831e9a6db91c506fc8a51ba67d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317c0565575a6034d5f6ee82ab09187590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c0b363302e236b0a45a42c652edc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c73dd725248a3bfb194d6ad453a0f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df839b8fc704803b95cdb2136b9db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9752aecc2b6f5f0bc6e07ca54e7e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a47ec528258209d37742720383dbae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf5930b1b3f4d39d45d70acd876f53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636615adb485ceadab0d7160bbb548597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f7949251b481df6024016342ba6bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab672bf6fe4dbef370a32b2adcc208ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e8861a837f5e8652a660c5d82ffdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b574ffc6f633d4cfd319099e18a7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1cf6d5d473609104e8f039c241714602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62c251466a4df8784d019be238e535603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335245c677508d265c9a3b82131babd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b57e919477c045571b9d9cd7b3d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af30aaa2fa37f1145238584da98eec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff19848dadc226e25afbc9c9319c2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6568d90412e5e461ffe3e731334f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340ac63822422dd78412475b65f2729609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fbf068ab5a5b6036e015f0a686aa3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357f1c84087f36f9d20bbd1979fb50c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81270f6675c6e05e3627602eed52fa16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913d357d11d98b19abf78f306a06ece613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e58e3431dd408387b1c826566928c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97be27d0900009a606262aa13ab0b73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bceadd97c8ab4077300352b9dbf36c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db423fade9c5225399d9604590657617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe81b8f42edb3149f15b43c2bcbf0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347451b59c1202964b9c7b68384ce9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe21fdb8d5ab924e30452854d01ba0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe72706c09b99b4b470b274ddba65f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59226c462b447207a22e07afac16bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69eb97ac68d5b71722ad6926e819c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e467cc1f7ec466157701022d3c445624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c0da099b5c0c6eb1032f9840d58d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569cd349436db2e02aaad41fdc117b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916dacc6a718f02d90b3f4ae3e012dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e6588a44a854dea37436b55946d19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9006e496ae20c5d46cb6c430f4e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d601b10cdae625f502bcefbce57f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece5e2f5fb014f822f92f844284dbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6a3a651f51cfdf9ad7eb85d8fb953632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3fe0d2f54d1cf28c2d7754590e354633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cebf007f8ce7e5764182bd3b643ac1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b1ec40dab4104280985320ed3efb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99003c6b6fe71a5f240c6b30c221948636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2042ec36e2a3168d697f2e7262df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf4771ee73eb192b370d08f5ae508638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d8890e7b29d61366ede43d4c83a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d395dba9e38a307cf4bc71d689e6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569648ba70733fba699b6a9c1f1233641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05767b471e91a70b52d698fbef752642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7079d14812e74d9a17823fdac7594643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38bb85b72195e71da4ecc381e53220644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777111ee16a0688711ae8b093ed0748645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c2e873285906685e2a34231a081e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd77b95b30eb564f493992bb3bd08c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4272831b20048c195a9ecc24299f77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f023052bfe00c46390f339707e7e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f2dc8286a8815c657dcf9ac4b277d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e269f3d07629434ec51380f61715a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeae628b216f3805c413f8265813b1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81343eb36b084d5480e3bc0ab45ac6aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484173afd9f251201223baaaea869ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa24022ff4cfa01e94a759ec829f35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed33d2b0535e505332b5dfef6c19a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9ad4901566d388a2de25e905f2c9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6af4e81292e57cf4c339cbdc29564658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80325137ca97d53e87035d73411a8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10098349a7a495b87c293027985ff268660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5a48ab18f9d248d9edaef452b742d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b8c25d7640f53ace59f58bd7bcb00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12109fe7ad544fe0c75e5cec99c3d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c8bea78451194515051b9a3e3f9b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219a6d1f259106968e3b3e5c185ae8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bddfb11f6edde37b444c0aa6d5296666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8077cc9a72726974f71b2919ba637667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a34b5cbba738587b4e12cd7800f24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caa1a557f0f1cbbbc5e3172aaaecdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7dfd354895636db99f35e2ac5bd72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae7149312756db0b5944ee62e25914671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f35a38e06bd8507187ae35fcd4691672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4589e92db78913ebabdeb93ad6e53b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c484d7db10ed4772dc05e3e1d01e3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9cbbbce14a9c531efa00804cf043b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24568deb30269b44499cb21016b8eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd24afb4c2e2d64a390e581a405c19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c05baaddb106fbc0cad8c6b99a75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be278ec449ae7f8cc9717a8d96e12695679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa57da15282997de170af94b7e8fde6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b714d80ddf732a5183c690bcd9187b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d9223215338ba7f3d65b3f66df77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b12e32760f132d9e9a23cfc88285a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60a83584a56914bdfc17ae4e74a07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee288abfa012b93810d1d1440eb43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddd0eb460732db6b4b7c1d7b5f741b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70068e8fcdbd6d8e4c8ff9b62d69041687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05510616edde26a4683da58379f1874f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7a7bcf3cf0239e0d9230b16dd050c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ec7ae850b3ff63b419ce67c48ebf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2438608101688e2eac85dd3112e00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35615b6b8fb946ae932535562e4d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e72225ae622a3a0aedbfe357d4b4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfee0fbbe95fec4839ef860f0971019694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573390fb3d7b036ddaa2735cc4ac2bf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12d5642a2d067d6b947272537bfac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b2c08900e20388c2d1b9e292c3020697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5bf931645b2fd28f86bd4b3ca1ab2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450bc809db203836b73d883e15e63cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5dabc54e9528b373890d88ec50e93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674d4518020e08216272ba198b26a31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e2982d979c1e03fa4e1444e1c720702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76d49f9af4baa62820ce9d4177b790703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bae416337b9c2eb3541424811b55c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9e4891166fca5c7cf58a1934c1de6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4403eb9b69f8d43b4f5e9f3033dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfc18991aeb4dc3f4003d9a7d33c8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0d6ee66af8a957f41cb644f9b4e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758202cbfb8871cf5bb06216bb758f7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c68742cedf34fa60f2878bd9e7f2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3911bf972fed2e6a8e5777af7e83a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b65f68e910c21d6e58be53977f8a56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b600cb445568a2bde0dd42993b14d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aecd2fb9a7733921adb864e6b65102714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f174296c65cc0adfe1e9825e20b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20784784fa830d41874ad0b15a6ff064716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e5640b4827b607799dc02836b3691717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8820e015dfd904182f6da0a97f78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5b0b96bb5e084f698b4ef9caae55d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2721518f9c64518b1beb1903f8686720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352189114ae3a99d828b9e535d75b0af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53a126f689f251474c55b86c807de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201c90716dbf26956bd649ad199ba87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e213a61405cb854f282276a13dd932724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b44854e00e49101e486711f8940bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a9a70cf80bd7319d52183d3164b6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd94db45a152f81187e3f53c6450ec1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f01d0e3acb5847deb51e771d86383728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0f71c67a55be9f807a06a8506114729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d99d56e30a2e9517e39f610ac4ce8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442ef9bec07456f64753c3f7cf6bde2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f7d0f42fb975334dc2a1daa8c941732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d249238ddfd6f134a7b62ae0caf390733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c11838dd755e1fc2055791bd6e3427734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4050492ea2c65a85cb22c34b99a93eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa137821ec4e7fb171a268d8e75992d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ac5d48cae5f35dc564b8235af8c50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1695281ad205276f1ade885e0c3711738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5d1c50ebfd9ff14b3f22ed60616b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f168824ef731c189e21ca59b07934e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455d2899c71ddb9b1722f89bc143ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b7a6e8513a10486a37f253336361742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fdb4bf71ffaa5d3604cba3036d3fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbc4c7f12800ce0785a547b25b06dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd404dd6f0be2f0fe4d60f6d8a9658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d27ba127b3a1d91a54f85769ca35f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5a1408f75e400aba98d78a90ca2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85124a854f94641ba45d5e163790b265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a09e0b61397c06afef722c6d4cd9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ea20150ab6341e1b060bf35ec393750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a959eddd47c56ccef3d4fa1d8745dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afd3840ddd46880c1536f2a062cd56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db43f0500b873799dabe9dd2b77cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d90f357d9160fccfd838a70413da1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73061b37a1ca9ed03693a986c2b86f45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373d8f9c71699fec22b0bc88d228783756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3503ca9e113101f64733646088c74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca9bd354463c0f6f6b369391c4549758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb5576680c79e575096165c20da9c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35895f7531c381590de6eddff5e6d7941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1578d5897cc3f22d022ed55d641a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f58ba70a6b2e0774dfd4f294b9a2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca4e36173316def7ab3eeef837bc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b64b78723f1f4f04565c3c0174025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b7cd46755f64162fcc50de42d22e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c7df0ccbd7a732dff3bc4ae80c5ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5eb786deb9ad2b6f780ec5a6ca5848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88870dc9bbec6fe73e8984ff70dab3109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b794cba1172b19b26cfc0193cf93bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e075b6dd828b9cfff654d1a7565d55a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e895a007bc70a08a878eb80b5d7fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f7ff8aaf203dae8c69696b8d648013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667c0699b26aa266a09251bf27b659d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cee736ad8be0aaaa0e1592a8da45815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14d2bf867b5fbf9645d0f23b4fee216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1814de07f7bf949eac0ba0f38237a0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67132ba7cc623761d6a2327b759c63aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8f98b236f0dbd66553c3a9e1464319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab71967e9075feaa234d99ba6b301a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba20a3162efbb80de54dcdedaf8a56021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85552b5de744b84acda7cf8cc122d23222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f38fce602ec69f2cf28aca879b7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155be27c8f4077ea4b3e023371c128c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93840765db05a68f96637edb517ed75c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aedebd200f339aa8bcafcdc5bb2e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd8f89771da6d90fb15263c0c4cfee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a1241fd5564e1637cf1f1b1da5a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c511d5dfa7323439ab2e6c0d826bda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb9a1415481af4d7e059531ac192030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989984f0af74d64a113440b4956f575d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d572f4e13e5639766cc2d3e93cac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab07a8178ec55db32d088604ad3083533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeb67776c020ea957daa7e85bd3c7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639710932ac95bc104a9ff9338f0cf6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdbab6bc724eafd350796854db43a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb18bdaf8e8f33da47f6f315151ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7e999d133e18054acd5230d2e87f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c537f0b5e5326250e7196ee35e9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255a3daa933b973508c7233035463f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f78e685844e37ede8cd8beea7862c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269e576df56ff4331368c9322e0884142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef29d98755750eebaeaf2ebd97c838d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29e34d32fd47bee1897036ef3dfc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4867579ad6bea2babfca728fb301c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911858784a4d48a5c425f73059486346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b7f9c2bd180b267757bb9a9d0a7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a2652323d9e57c641921f57f6a49c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f5f553d6e0daeb4fd13ee115236249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7f7d1906a18c6add9b96081dd784850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7271c89ef300a695e293821476adeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d3c4a66edbc40043b83f9015e37df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e3aa09e760e839256748ede936d6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476b160adcbbca720b5c50d1dafbd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560859a7651ee7c917e0727bb74936e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f49109a9a13f94c273647311046e2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fded946daacfc4136da0e8c5045d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2812098219f6be9c3bc52b6c9fac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8b2ac65dabbdf8a0020eb3f0528159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a8efa7445d8953438206a0f14c92d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144784386ce45911380a315bb3750fae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e17eeaeddb7f0f48dc730ad09a250662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be7e48968fb564173c4d40f3d561dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133fcb3b8a3a233693298b7afa4cb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4fedc5093c3d1e5af19f6e7a6866d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04eb00836d9d0dd16023f459a4ead466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef994b1853182ed2126e79d18cba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0efaa4ab15f5d428eb8ca0811618668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da41c24f4d6c693c450370bb9e440d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60aa84255fec599f9665d90476276970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899609313c9b27cd695b5befc7cef45a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651db9adb3d578a826847b8fd2e36a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e4b86a442024d6d86eea1f38b77b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be0d1858be1f5083ca9904ad1264b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9168b659d11918272351eedae2bed4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed7b8ca39a383277a5487455b6b61676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb15a252be4c50e582da2a981df3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663ccd394202370da39bce82ca2b13b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee7407b58e98257c2c3269482e19779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10813a81f66cecc979894d7cc671b2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca60cfc284e8cf8411522979124f19781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec926599c4be6102d97c66a0d2eede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57320bf2de75a1ad9b58c8e4d6dc585d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e659110eb4879382ddc97bd1becc1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4625775d04dd2f42345b35430ca5e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a32565caa08db37a2b3b333c82aca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e82c797d2743388244b6e388f5cfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75a08e917caf8e2691545e44eaeb9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc3d99922bb4eb7e62846d66ad7ad789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a56ff2b87b1858365907fadcb8ce690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932aaa92da8b56c83721c440ae657d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c61628a622bbed3ab864900768d0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c63b468428baebcb46dc1774da46fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7d31c8e49723525ec27937e5b0db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437377e568c9fc4469862c63f0093a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c683e4c70ee792ea26391ce1c1c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0ede1dd0764658102b5e2277147597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af033aa4799354f8d2ca36138ce4e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1d639ddfde446872a46a22a10f0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9ed7a3c6ef0e8657cbb684dcedd1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe15e3cf7436e6b61744487a50af1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0211107fc6df8c22808fb1403e313e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbec56ce6e5b267a15d29faf656050103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4678c354efa43aff1076aebfd63c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693faf43345c9fe7dd37314822cb77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e0a32682c2d830da12cb040fa0972106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27784f7b52588408cf13dea93245b97b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494f3d097bd5f7ba24037a2e97fe16d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae803f73d47ed64b23e56baa5e78879109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7bb332756f55352f046c360de76f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95642c2723f5a523cffb3b5855319bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69838b30b1b16212d51b2c921af28f83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b7470d64e1efde0a5ed6384f63d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5172958f3d9b4f9a96505b57e866c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a8116e1f485b9e36caf3ed29f10d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e118796091a4578006f409ebcf43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2278005e5be78c25082e81d2606b664117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff7c08faf0f7a8ccb06b7b894e12b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0d177d05b7c1d82eff0a11bdfe85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6efe748b9e0e1570223ad66119c1a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1144098b7a13858910096fd40da333121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf75fdf458e65114b09e2bdf0f302122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e03e2161a54d1fcf614560c45ac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7df9aebb7c00c25eed15ffc4a0c7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211de6e192f37fbb9abbecf5fb3801e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70145cb0d1c41aff6edbc928b6f6cba2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bcafb79d55d33f6179213d5dadb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32880809a529d803650cbb79d48d2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b8c2a536c45a6977c1e63d2df0924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec725d0e194d1116bacdf257664c33f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d3185775e6d6ea685b0f3d20360a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83a37e48c165907203e90eda3b7c3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeb4180e9f555f4de23abcb4535979133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882bceba8148fb497316eea04df6768134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9339ca5cc9bbd7242d8bc223aff8e62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722c35f1ac11c50fc9a869d2f7a050b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b30e1005bd2345ab192cdc1da346137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537dddf7d9ab4a41916ec51ddadaec3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a772450f5b7f0108bda1af1b1c08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8686aecdf7b4caa3cec599b49bdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f5e375e9807218879ee2bcbb32d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff12cc0f4bda85f1374380e5bd22e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7a9e6614b3dc958865cb72ccfe9db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae52d5ca35ea917136dd13cb951bf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186df27bbb9481655ed2dc91e6d34afc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2af08ccc80a56650e7986bc60e1b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d5864d67e7e3330a0dd016df06338147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6842974d58272698cd0dc7e3239b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f1d1dfaa4541cb9cc370100fd3a58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402001dbfb977c1c90e9ffb2ae769643150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6fa6e5a0d4f13a4282d5ed55e9397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a3781e81ce41a0f64644a218e5ba3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77536d530bc292118a1028afb0fbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe2df4c23726eaa1a80e8c87385d04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a5b573587addf50759f53f182ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6a4243dc895b6d913ddd1aaf3589e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21b4eb63e891bca7b7ab14d7c79d07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e7584cbd9c52f1b70b137274d9065158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765bcd6ce3082b9025a5d7186b9347159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717387d7be61a780126ead7186aad291160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8041911f72a9c7643f37b105fb1072161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b1ed2ae034afd3099102cb4c3ae6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff50154ad1b5767189a285de36447f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059ea16a49f6e48aa1093baf22a9f94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7b9142798e1aedbbfaccf3b6182c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e2c06e1b11c8e98bd51e91495c7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339be7b48917658ec9646142d04d69b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a42c88c095556db1c4f1d02d7adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8936ba15d00c38a6c4e40fb4e22e95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234fd00df43cf772d3e235d79b90d65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24885b0890d8a79126d6cd3fcd2fd08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97807efa898f579971ce1b5b305594172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d46d4969fa373cb41e669e83cb3a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb259f0c16e53d6086da56c9be62d64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a276cfe53239c15fdd11d2e431b26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a227a34cc484142bec328d4bf22290176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de533e1d2d01edc9142f0f79a8de739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d217bcceab3e2c6d6b6784ed6460c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c357c5aa61ada2a2a599fba9a977de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a3a998b7177647d65bcb1dfe67db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191dec59f0b4564ee313a6df8c9066c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702be55493d7aea7a1194030edddc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04070bebfe88f7e226bd3991c9180d88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f82768bb79abd2c794f954b06f0c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24f9b1b80b15bf946338ab51116671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ad421661292655bc09432f3a8c97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bc35087f5b7e97f32bb166bc910f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984b0848d2a5f387b284dfb4b2b4d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7dc55bb3bc66b4b25cb568f99ab18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb9618487ea51156c45c97e6bd804a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e345b61512b0179d8a594fc7241d3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c48be41a637583d4b6431061258bdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee6a309c7e25a8a8c1ac5a6caaa4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2d37abd58711cfe223429221262a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a0ffd536b3f67f7ce80c039b50482195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f661a710732d99d34cac8fca4da018196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda80f0d215bc11eaa19de69194ca3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb47a7f66fc0f17136a4fa8275a28f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79872fb1c818a0db010aacae08fc1a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ad47fcf9f555eec750126013a786a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd28c80cfd76c85b8bff79b57144bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0816b952a52d1dbe911bdbc978c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571da053b93acae72e760946f8531d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224982667a11f819f2b949ee2acc76d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546032a40b751cdac5ad551a36575a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583515b6bff16513015b61a2c543a3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9231322d613dcb45e024a68ed77c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f5fd7714678d221d848e47b84d34a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49056d21546715462533ab3ade85c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f817af7ba045f726d6dfab3d8526c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99057fde2d6b47baf4ead362ebd37ab6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbff57d5680365db7871358d9c4132212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a096d265842f400fa58d2cb80e5d03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b6e0dcf4d446549fa78cd4ea4432214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0992672e2b0256244c1488163646a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85af741d19c88efa812f825dcfb908216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c2d775460208fa2ef71e2a76a8d47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d7eff17c1315aa9d32306faf755ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eea12c129c6b758acdadf3375a5d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b7db103d546bc3c81dc259cfef8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb0d0a57a5fff85549cb6951de09b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404864139a240dea3faa3b9fbfbdd9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811139ed61bb9f9e33924b0f65effe1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2d523e373af8b3169aa5bd35a015a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faac3d8c76b86bd6f315a5b15682ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64312cb705981f7b8d58247542d11d32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d27f411dad8c505de9cb75fd9ded54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086fd6d4806f81c36e50f0984b0170c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46818e21fe4a1066f259ec96cc395c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff3f05243ff69988cc53a68139717230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0be92a96fd6f0fd5f354c75dd9905231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc9b5de3de1e03dd78a99f252d498d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee5666155dffe98b63026cea55e71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd58df492059f442f9362bc23a843234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b3b2083d96e871b9cfe10b0e664bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cf0d8d5de7bcab09a9025a8fc612c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed96e4b8934e7717297500d62b455e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a141597b6da83408aa10757fab0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d7641a94ea889628031c37e7f355239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17b4adf29e5d9c4857504f5cfdca8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd40fdd0888e5c7cc59f3d8cf69fab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8180b7c46aead4accf8468a7962f32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828cf688f310e801e656df1d66ca90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568fe450509cece17b852cacd5681c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7499810caf6e9ccbd847e93dec285c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866678e1375ba13af2759f077a0e66ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafea5ed9aa5e8d27a48106a6153d8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1332244950a570981b33afe6f3714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc0290580e22cf542b20d00d491ede249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa35f977211d6978da060f6e8c53b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ab27d8f3c483157d8fafa8ba52e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4060e6e93ac600b81dcf2b0ca5cf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6993fdeac686fbebc28e66522bfa3e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613282af315ec7c20ab6992befece985254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb38624b4657498a5f3b122403e262255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c234bc2b31946a921d1d5e88a558256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f262ca075738c066ee4898f51f987257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d6836b9480284325d4f3630e7797258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6c7f78b42aef9a31f55caa9832aaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c399be04479c37aa9516982bbd3c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f48edf68707d17ca626efd12fe517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4c989a49f157f94cae9fa1d2e7243262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e549d556ff134de9c79d419f25e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7996bf8c3b3fa6605183d1328b527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f81a5a2338b9d06a8db08ce7ad4677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940fe721757dcbd54f769866959a01f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ccc32f7dd68d38f06d762ff90ff1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb04bd7db6f1094453a2b85d4f12ddb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baefe0070905adaf240c4c598528f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1ab5b89b290cd2186d80407bcbfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4bb2fee73018631199a90c840c97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203c9b1714f0a17b1023c40b2d41df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fd77c4b4343610a0df1ba5c647591273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff7a81245d0e1af40d08ea35ea1a14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42817545263e6853b6b3cdbe262efa55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce982abdb0668c43d305d9d7cbb5526276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e312a8efde1bbc88da28f580e904d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150a156028873751f8dceb1c02cc76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b543dc056f1ca94d90834f1cf6d2bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1489c3bd889b9e6decc110769717502280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc07cab5653d010578f7e03d79385281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6806173fa6c24fcfebcabb9d63ca2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976f081b9b237440ce4bfffb09ff0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd33439bd3d53bf46cdbb3c47974b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8f25bd454797c72009560d78db6b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd744877d2b2ab4ea9af4737f1081286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a6932bc352f0a5025fae3c36cac2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc725065c8663221cac8207ec8c670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2dd7984b4bacb07cbfcbcc5fddfe4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73eac414d8b9e8f05f2d61d6096bb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd381c1a2b72e5acae27a756ac54ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64be120fa0a62e565bfb1aa038e911292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d94c03245dc02887ae4704f5a08f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2709a22c41832e194418a93a661720294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade4124ee3bc87891ba9a709014073c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845524612ff4f8b5289ca0246032aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05b1f23559798da3dc908f71a89d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07206fbd19ebbf33de0696bfd56036e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a005e4bab8ef66f10f238a2749c9f13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0697859f431f0e5285de226df337b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cba2578e11b618c95d2ff017b5da7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b050353a8b9c07a463bd8ec00f74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0fecf4aa092fcf25a3de34b2ca949303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3466cb45fb7286c17b6c75ab2331de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5afef5d4722449810c1d771bde985305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1789453117465afb716e123a03574f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206810aebd96e4cf1116d46c861965a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d64e6301276e8252509c58afd885308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d835903e601e2dc02d8b4cea9e461309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a118b50017cd921bca2f8e5fa0d6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d629d317d972bc8f124a93525f965311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d041799a149743ebd660f7ae869b1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd2479ed3de5d08731a6700023a0fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbae171c62c896121f982c0ff65c0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201185e8184f0e51145fee6b4e2f075315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ef5df869e8afe6f1a7d66fa2972b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d90e6fe2e89565fd167b4a4a1946d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0bda9ebe58d515f3ed851a7b9aa99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a069e37e8a05c33eaead2a59455b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585f5902c60dda06eb36b8c24e63ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc9d6e53efd299f2d0a27145f1f9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e03519bafa61061bacc6b2b77f8d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19371a1e99cad105c1a623b76c1ca720323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78678abb58db00cb45ef312963b1ec48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8bc427d7aad7f22010a0a7b591ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6553097684867cdc9999fa00491fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74005be4cff5df71b9297920c59e212c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4d7a87a3d0001ac0392c91e705a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f4ca62d60dd15deab4fdc0abe5c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900120636f054d6b9c18fc3876e357f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca64c6f96cda621b8b993d7e3d1752331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624ec7de088dee38791bf1dc886cd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9c3bbd211d9936f2eff1756b782a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb93b057905c96105d6def476f10afd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85abce0b27f4ffd249806e8066a859335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861e17af79be8f6571723aa407f3154336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779fe044701d47d40a4b14ca68aa3a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a336da09c3e5fffbd2603e12ea72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda7628f0b9d5d5ce420299f4f51ce4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e820818c8105e60435b73e55c5be6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ca9c67f9a23aee04daa1998fa8e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432893a205601b0b32a585296c4748db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c5e663bc4cede3d30fbe287c202c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36a72d3d863f44b86a0773b626614344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6580037d88c0ec73d47d2111999dd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2525ce08e7313c9b897f163d5f7137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75c82df85947bae2380d60fbd89d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ae34a824f6210565893b00864f246348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe25c762ea0ba100d425a261a3ec6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9caff09f21d0bab60795b2b644996e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afb36503d86a20ccd0341e96cf36b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a048fef01007e20f10bcb6056c3024352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81163c769c42842f28574ad113885028353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bd090318727836d79faf346eb1b69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a79747a960649788390ba419ee408f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a2195b2ba1d447fa4ad0b9e20a40a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d86ba3cf687433ad6ac1169686f5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbd50b2645a5bc29864b1118687dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d97b071bbb2aab3bbf89c99988981359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca48e6940afc8edcdf18bd2d505c362360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d9a2a88797ea21279d510561cd7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d541a4df020d437075b6f3ade3d76b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91355bed88b273d14e696d1395b6780363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719782c4b2b21601fd476148ca89279364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0f8e86b50a2def24d2dd3d8736284365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd450f963a63af0b4fba186517cb8ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af92ae524c8e83ad65d9d844ad4cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbfc2145926ebdd223c3765dc00210368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2405735a39b6a81167be66c63b228369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba90ac78a4c94f768ce642c1952f59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564749b1cde144dc551ab3b03937ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f067a200dd982e2d3597d7e548ac7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b9e85a1ce58abbd65515e896271d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc9052d72ae2d35f1c06f5b2aa4c8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd73d895da0894e8e16833c85c4211375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c38cb322e350fa4277f0cd66656d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4446590dd88d85abfa60cc307c6a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083abff36c80fe3b7ba51a2f6b87d4b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750a3862888064ec41b25213abcd7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302e5c9a2bdf9866e6e8293d085126380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d78720eaa6d3decb223cb2d3d81340381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9650c78624f49c8620bfbe37acc327382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309eb429620160b05fd2ed5143cb779383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b2d5f6b57689b9b7175bec0734cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28283519208da2a8f4c78e5b84f2b139385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1addf86eebbd4cd58374f2b11753f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0633fccd2b7fceba41d148a13c7509387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8e6bc937a3b066723f25e7deda6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f374f0e81fe8b334068905dd91c679c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb9b824d436743ad0318375c5d97bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724ca06419611b70265533caa0473e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42634002c0b82a85abc99719c7090392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ffba652189554a5a2ad089d0ed69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cac57124bf7480a58d09d2f9fb58e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7874d6b058458f353c041fd19e0e1fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef124360a6139b3303739281866c8a97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991490d3569897dc14f44c764c94c58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07faf90adec631651f9a0b2c5fddbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef447cab8f55283288a1c1d0dcadf77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba764b4e5a3ccb014c1a8462ffc7de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e717db0753b8fc2bf65e8acd38e509c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bee44b277decf8a0a54504e97baef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca2d019492a5a58bf025db5c3028c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a6ff3fd6813f22fcc9f103d3751d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc5717b165bf6e64159f4e3311fe7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb6aae5236b2303476927e311fed58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a90e0374a8acaafd96d3ff6ce33291407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb730aedd725adf849fa09e049fd5fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa85261413e99558a555e2fe72cde9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77557f91a03dabada1b188f66d37009410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a0610786ce108cd09764d061af47a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e506b0da9978d5213458a45a4f1ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0230cac343a6c7d520ab23a23a98ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3cfe7c675d3a59b27c849232fe048414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0867da7ac8547a6b6aafc07bc4b6373415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4ec99d9d83e025345e2388690e57e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cdddde778686cc5eb71c31d151421417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eabdb9fc0092f454fee414780b9f94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928d5aec02ef6ae31ae49a552646be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cfa6c18ed36e6ff5b01eb3a92f974420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398655180c9adeae66fef220c6013e44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef425c0d7a5bfcc708a296c47bea052422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8d1e47cd791a257c222a3dfa7e2c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cac3100033720606cd993a7cff4cb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e7118e4485bf24c0de924acf27f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ac904882dbb776eb2a879b6885a5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e49d382a4f51601a180d403a83e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4b87c5baa4cd2e8195ae5163c8197428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c12a21beadc35f44f063d568bc9f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c737a621a0c8fa6c3c2d4e2973ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e821d7362d08dd15a1a1f3ec4ecf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c71f5494faca8c935705d75fd617b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c39d694c793f7806768b9653220c0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b54d18077b802a0d457e7aa8d3d976434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c29bef5c5f9c36813241548f087e1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726ff6d3a8e4a47b88ef806137843b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd0db95e4ceeeb6a1913b79b3b6ed0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ca3080ce65c84b8018bbf6c662a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcf8e8df29248ad06fc5df899e3fcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdcac084c113c090abbfe3cd3995ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a2f6f1d26aba742fb1af8ae4ebab3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92389fcec006e353a476ae8f9fe7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a2bf1bcd70864a142c5ca2ec83ed8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4187d3253d630a754149e26dd488772444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f2ed26581e27ad5676ae2248ab37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da37765d030e653d945b3d43ff4ddac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06e19327f5a1b51771877875bd9565447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2eec4f72ce4d45f2775762a2fed31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a175a20d0a5148ddfab84d6b50af16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e34e2bdf636d04e158e352a8e9163e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eaf86ffc18a3d871125d4e468e5d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e66c16cdd19b0d5b64c1aa3b05c9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d07a28c64cc7d9f8d1ca43b26277453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a00067dfd01020da8db2ac2c0f9a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ab8bb695fbb3a47a99a720f056b4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948608f62edbcb1bf12d73a5f58fdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37de830804bd69aada7ddf8ae60982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b9fec42b446fff38ac4748815eb2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba8ab9b9cb5c4a4677785a46264c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3370a8ee2f52ecd947a52afafca5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb4f0d571078efd91693999a50881c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7a64508d2730c1526c1e090d7b48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eff41c9c8e2205e67c33a32d97a35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a360ecfbc9d895bd85cf81a0d33d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb437478f0734cd651bf18e06b5c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce74ac3b45fe08590152e1f4e9295466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1901b832dbdf1de83bcd0f0902f08f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7ab434bd0c974829da5fe93234ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a7fc25f3218199e84b1608db0f007469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d484a0774abfb4e0fd82bad86f3b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f940d9dba8f9e4ad43086d067fb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9eb5522985f837fde68617db01e38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794adbace0ecd8d1e0479178f60c2964473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257a9106b65917d0b6ce7180fa0a7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e610f920ea76537582519fcfe1d753475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845447eead604b4240e4233693c39ff2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4637e276c2256dcf7213502ddd29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9902b069155e466fed1ae18f394257d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0596ce3747c32f9b2805a68ef166479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cbd767c07ae86699b6e0ef7cccd64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf061d50c7662e511bfb9b8a65e4d6ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5f29ab43142db793ec8dfa453416e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76809ecce351396569b929f377883483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c56a750ae35d27a1f5dc25b73d9ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d3daee1ebf1dc021da01b7ef58495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19acb8f54c8fc6ab7097a59ca35da7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d510e482d41eebbc605ba7528574487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e99d87b7df8dfad6744be8ca48314488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70435dd2a46d63707df8734537c6ae34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822d6cea4810a8313aa05c250fc34da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725a6e0d22ce00be440bb55cb71754491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b8a9dd69aad5b54575642b3684a75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af92b5e02252f8d0132f7e73cd1cc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc988ec3ca6f298a22644e2790e4b8f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab3e70de94ad9eaf89215439211c6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829075bac51771704be10455a79d79a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9b07473be25c40fc8c7fa95a2632c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b337d4d158aba51e826f92a09163cef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e9a32b259d251de84053d5a73ce0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af5f6515f82015d56fafd18f960bfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede3cbd89089972f274a0bb68354790501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e7e2870e31e98601225dc93da7e62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8085b65d0f9b818745e11e875977e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee3e61e28f821e55ecd3604defc94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07106eaa83bfc081da4617ce863d4d11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64217ba437535c58d9e5a83dae19c690506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf200620b148b9473eab43617a9d4628507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd14c4340b9d78c6afc4797088fefa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110c9f393dadc6e1e8181515cfc459509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74568e0c01104e775793b96e1d8477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fb84ac2f46d4777c211c459e0b980511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772fd10d841cfbe0bb4b0d2793259b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc08502ea44978e5549bf0ab6a8d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291172308fba312795825b13b209b9d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e209a7a4a29241179b9a83944a85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74213fbd3089adde45310ff34825a525516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec1c4b4e791b71885eed76f4a531b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756901d5fca2d33080331a8575444782518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d6e015303c5bffb98d08da0503d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f041035534d7ca45d344bc5eaf9fc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a436b622ad05c29798eb4203b26dc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d78b404e725989e16152e0e4be510522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa31e6dee4dc712e18404cdebf1947523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b9c922e83c49efb17a567f925eda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966d4ec45ce256f1f5824cce552710525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8699e049a1941f810ddf14e6a939434526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a310c1d104a95f489753b076f382fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac68dc663c8299dfa719ec3b91b744f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011a92237b2ef009012a2e7acc85694529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d08ac25ca163109cf7acce92b8a49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9612441551f55018d04b5d56e52a00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f2b8caba8fadf6b7a970c43669678532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697633c106e7ef18be1cb023d9fc67d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf2236456af56b3b463872f9031ebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4b3fc8f211220fdc792ce5f9c21b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f414de3456b4a7545adc4d14dc78a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4540bd187a08979dff9e8179fcfbb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e08663fdad43e94cc6530b7567790538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528b4869a0d221a655bdebd7be6a8b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67cb0c06797b2f050b3ddcf5fb5d83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224b1bfd9483ecf778eff8bce5dcdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d556de8ca9f2e012f45418a4b3dbbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292627dcb1c364e55178ce9d3c4e3a0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81500711638e21490ef1b2af0586d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b7a59d2b8ebf5d69ac7902e85aa9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9388e3e5b26b0af898f663d6ffb247546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdcf9640bb4f279967bba9eacac557547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dbaa61f0a80165c02e4ac3851dbca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e750c06a38b5f9be403ba86e5732ac9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec62a9ac7dec212dbaeab4883a69d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b6e945033d033845dbb563f8684d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16e181c5a61117abdbe1d814e4fff6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa1ca1cf80f28d4be6e4782a9030ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598945e0769cecd41260dc95824a8e32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a228c9be1cc099453212baedad63f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846918b61ba20bda33864ad8216a9a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8b7dd08026abab79fc6ca06d4db1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d45c6ab0f22bcf973c389e9430a02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4f7c59bb757e84b2fa7d166c210d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6cd64ef93d3e692ba6965bb6cf56a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f72d34ae1a14e2987fec12b5c4acf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a96ae0cb697c24e33fa376a490325c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d589eb8c51ca34fe368f7fb3dc72b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e704c01229b5b78dbe92e0e283ba5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb3054927f777f4f0803ee2deac79f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e76d95ffdfd94d7f4a7ff9810542566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2129aec88296c1954a8a5bb42259b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0cc49a96d3925e35088ed5d94037a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ac044778605cdf2944c609a0f6566569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76545235ef7dbe7833009ba6e9dda3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4729a3cb47fa623a8a05b2bcfddf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1aba6655fa9b28fe2c060cdbc4a50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473316628f50dedb2795086e968046573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd79e62f60339003d0f71052fdee0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6b631eb1e44fb84d65ade1128385575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858475b01e73b25073c9e886683a2d81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce2b748d0be2ec4a85fd100c5fbad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17a7825a439507947564a69ad8bdbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acdc073e00fc9d10ef3d0ab5b51627579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818e17db1362b67f3e35b885627e54a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d82e15b0f7b7fd8cf0f2ac9e28f4a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049dffc943a1981fdb9e7bffcf5cca6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710e3397c80b4653d5ec08a59f9fb10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e7e2777010cb14e06017b5484491584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199fe360621e878b464dd9450f723a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba6d54cfa0288c3ff8871a27ec59e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f7217e6f6bce0168f9ecdbc9d93b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4669a0c0f7f1f2dcd9e3c28472393588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62113ef092cf8c1df7f63147194c7e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff118ba2298cb6d9663b88efd432a39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e7d77310d4721d1c0ee84673953a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054beb672d43e7bd7a199e93a478e1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddac1711ee397bf150881613ab2fa7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002890541bfc2658e28a3dcb478aa6ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d21a0aabfd3c88a00c3a4c12febc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f373c23712d15a7326568446cbf72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec059835a6ed280d3f11422d5d480e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d14d04b3c7f8ca2788d76d9e2a0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc30400ee56be97f9d51ef678be9a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f4001bf362e027346dfd3e80604c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc12de10722c4a07386bdf7f902c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03239a9e32c3084afc6fb9e2388b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93864132a386516f6e4d439e40094ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51876b450944fb7075b34ed83322de7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e61c705c3ea0b12d63bb4b3cc853c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcd9b7862d4e59dba75f2da4137219606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d42360cad4ebc32d73456b091300607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6a98bcd2dcec1b8e899d96f01219608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05a90477292a9151d9209d27a6f05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac659fc921c3952ec3336526e838b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66655a968519bf12216848d0a02688611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbaa1e9e2edca88a9d1431ed2d5183612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d1675e3cbc990cf436a17fc92a782613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0970025d3b129eefb7481488df09f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29d159fb3d51222687f26aff7b0d4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b971503ce07f550b83e23c0bf08a26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aeff360c924858f2c9e29ac3743e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ef22a682c6c0ee296e8c525c941f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee8a70cdd7776d4b793f79364a4b8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7b40389d47cc49da74b62ad4b1853620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d1b0eb0570922c2b78a214398438621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad333b6951ded11f80224fd6fd76d98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ee9a52e85cbd827bd1529d6fccc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da051b5f9096e95d9f17c778c370b1e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88f14c707dffba862e5bd6cc8d07b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681865ea8ee991454dd099c43c69909626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44882104f30439d61f1ee23bd01e62d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48602e173fde6a24be5baddeec59a623628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9031f94eb846a7b70fbe3253c0516a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223290e51df280fd94d106d2923d0ad1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8747e54cee861bd97348e4313c3debd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf4b481d31f7e25843501c08c5e290632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdfe3def99fb3b79176241ef4c8313633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535cde734602ec425e1f8fec5d47abd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c304389f558a5034ae6aa646e3a323635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8040bdcc8446a272047d9bae3a1a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25540799e779b18364f21945a51dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057e72b90649f253b3012b08381a42f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632d58d8487403ddd46293935551141639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d7446ce26ab04efdbe3b533543148640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5799904119dd6f015f8bfaaeaa9ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12bb15df60c8adc9050228093732c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72b66bb06b7a9211e5aa162f216fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc489ec4e1940bb0ea1bf6d8993360c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2df902758fd055c48c99d9b5863a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f85f07867a3111e9b215122f6fa3e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8aa43b1cc5a063eb768fa14ee432b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916916f1ad3df56e6e8ad4bafcb0759648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47046966312ee963599cbcbb564735a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e5083e450bb8d836845810314630a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06949a803bb886e18fe0c3fd575189651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dca4a02e440f297849946681ecfa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7f62a812d786587be1c7fe4c6139f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a6361d75f75b599ca1897ae706ba1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b733d2ba63b52edc062cf0cea587c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df4f63a1adbf57e60a3d600617f9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b63e8d167acfd9420bf4c449d0994d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621746c970047b8fadcecee876b2ffc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f2ee6ef1821086a1238230a2d15b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638664905f8a51f0697a00b2c6e98bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f7ffa70b6201e5481310f573cde0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4cc8490e83ec19bb59f0bba67c5f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db8eeeb5724afaa4137ec58401d64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff95597bb04f2fdf7465e14b8db05e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9aa0d24224c5ebd02f121e15fc774665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b42ace2880dbdb35b24f2e4d5adec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e682d450c773dbfb22df39ac075a19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2135da144eec7f428f2775a83c459668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193db7180d04d6fda0f3a7b9fdc56e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f403c877da49deeda4eedaa346e1351670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303feb10976b1962fa0fa5446659e99b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63b41b5b6018548ab7d5620139d202672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec866347a2e2a727465bdbb5326dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6057b85c75af9dcd8900f85759f4a5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73763289d85f3cda7194b9e84e65f4eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91d5cd4d3a2fe33d262e26ceb4b1b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8424b62d9de33a3d8c0b7ae36c4ed2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae7e967e65839f3d97f8f4cecc7514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585048ab89056f7c183b0ddd52a59008679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144cf759e2927f29f671d3ce0ab1f9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f813f4bd8eaadca9f636a2a9bb10a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eb55c033beb2378a9a53dd4c5ce0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c6a021172588af46d7ec7ba743304683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dada0987252c56585e2d8afbfd69d57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5f72025fca6fda8ab4290ac6f49a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd32a9712263bd27c2acb6b4c4e98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082aca017e5fd6478b046c65a695e1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17fe1a9e9ec3db1d732760f4f95016688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898228166c739a19931eac04bd2a202689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc206eb2cd8f8a39199f645543f708d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2b28fd5b7f014ca2410832cf3a984691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5a45315d9e7994f90bae0bb3f551692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807903517ff396c5de7401e6bcb2b04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85ab01e79b2a577bc3fb7001630861694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d42666a833aa62034535adcbd7668695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2facac244a8a460b2861d482f14e85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe8af52a227488cca876223fc9183697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754593503f95fa2aad6a66cc79a45d99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204e9695de9ea13e0a4cddb149de018699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c235d36fadd0f27b09e95ac5af4ff97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925cf00ee8188dbc14f6f7766017d8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c86c17084b1ac8a336b1169f87e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d0b05e57636dbca3233dcb64cb656703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa48edf9f51d335a92772cc083af60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6dc5e01aa87efc0ce38795b64ca36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39907cbb3e9d2812c33a9e656841374706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf12ab21a62bd6fa7dc1f66124cc04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a825acc72784adf8fe87e8d87b703a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba02972d180389dec698586460c60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412b0466ff6141fec1431a4dc0cf80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad2234d0ebc9765b409257488fde1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef621e04edbadc80ffb55552df026c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a0d981580b82e63f6cf32ab48a06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c8b6edd479fbc517819d40d0bf72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c5d2495c27e112f65833468950c5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec760c9e0e5dd4abdc539e40e2a60f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06266cca1005c0edc0bef84c1f7997f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603beea506ae1fd5d6e81f588cda1ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09349998e26a4be6a744c79aac9036719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6357ae76296d95c2229261d4d1e8c56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22d967693f38e56afe6c00feccf119721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f9e162e339dc39d6f78796cfa1447722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bde992b0873e796c53058a50923ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38eacd304d12505eaf86201b20af20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257e73dffc8339aaf0403b1bdc11cc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28733b80a73dd413f317af0d3aa83444726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f59377ed86be988b94a8830f60c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3f9bdba4d5d3c57ac32a3c966d61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a3bfb3cad830fb570fdea5939dcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637df37b46c82b3a81a7ca68b852a564730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221268a4f6fcd8020943d1dd549f3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b3b350939306d349fe1f9599e5cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afe2cdae799b41ea0bc5334af0d97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744bb3edad1296e3a16742da7e1607734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c6a8f438d08310e31ea59c8fd3af9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b3975f41b4bc1c35b5158087cc38a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d851cc6c91f948a348f6e3de251f626737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d45ea5a664303c20442121f422d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63ac78b3edc12fb4236085f48f8f34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ab0fbb155201defb9e18797ee0131740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6703b1932a76466547759166f88c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b018cdb85de5eb7de0826fc88a15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd0a120891ae44b12f8ae7ffd43f09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8b74a10346e0c44272fd51215843744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18584a0bcd41019e80113534746727c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5692fe16b6d1ed2242e7c85a6edde3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22317dd4de1ac173d37d5a439a14d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6723bd08a0ef3141fcd1652ea4b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca0a28055d9f064e91054a79ea6d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169a6d4eb6e47727bfb9d4aa2850f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b371b922b68baa73b5885da356bb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ba1a5cb204cbfa3932088ffc4f98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f6407c96250a41fa75300141171e6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>