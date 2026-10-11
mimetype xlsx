--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8be6abdd4e2e24874d6cbd94e24fa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba412582416bd8ed0214c21b022cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d5ceec38e35da7c8dd6f4497eff93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9d213218c892e06a1bf78602a16d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d72c4f4994db5e7b9005231ec2c9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5effdefc7d6dfdbf7aa0250cfcf5f886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f08d7debcf4ae43e7bb76a58b56f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e31b608d6142a2b6ad05e9e867418c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a6bd145a9d9f46f037404c6cf1e1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce164f9817f9e2803688f13e3fb26cf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf8d5f55879cb2e65b847930ce11211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2637eca0534857ffd863a796e10e45112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf29c876681fffd6655ea54d66b4e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34643f73a2cc9a4a8aea7f004211ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d0e62feacd213914cdb744bd757ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ba8b2a1525aeb2e81b55d6350cf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a40842c77725eceedca13573f09e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e07aa1e0b73a205b003e1531d3cfa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364413317fc1e5cc7ed1e0247aace5e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaa1c46cbed7f056ffd6a5941afb9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6952dc14d78220dcc3fa62f25fd18021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f512ca20c99c93b6bd907ffcb0b37fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb63b2e6d2d112c7422455e5ede73423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b98c798b908d8286cb14846bfc9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b874820cceef40cb61d8b64c4a3f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92adef2417a85bca63982b4f3022da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f735729d58b4c5e9a5cfe9b375ca5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11141737821b2ca4739e720d9f662c2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6507ece732f46052da7fef666e3a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b9e569bba969cedd771c18be6f40c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f61233dcebbc6fb55fa2ef533a6b5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779e758250724ffbee314c6f51f0c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb3ad1482e7bba53b1178e7ae916433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125873359a8ba5c8c4842b31a8069dc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac194c56976daa8c5ec56cc0b86b2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb4ae767a5327dfd2c3aed280b83936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29bc7419d815f1af8be324f02036237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f879b194f3358a0a3d11a3eb83b8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9497ab58eda1d666fb4aafd94b9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fc8f9fc8cc93333e41e44d60bf03640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c979d24262b628f0fa534eac6bba36a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36b1477e0560fc4f20afb4ed9b3b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4201cd3d9041004f908863cb4eba143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdab6f0b12db3b9944a140485d9740744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8262e60ac641798321a1baada7c9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0ef7111d45bb1b0772d08c999819a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24920d6100bfe0b961f24b70b02134b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4113b3bc05df3218fd28e1271275948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec89683a142de6278464da7b74839c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3b847d0df5a8a3accd7e5b89f2cd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d563001613ef44fe9e7b91cc44a2cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf7a7c476669ffdb682b14dea19d9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36bfd46b68404b6e16834509255d8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f61f29d63e142e3a62d7788be6c8b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f551b4aac9be30f0699d62d1dcfbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cda3f9d1ce9a4f1c61e3d6e5bbd4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7e9345a9ec19a49c2e34c5563d7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a370a737ada8c2f1b509cdd7165c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29864f91549f18b0c409dd82d52a8aca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0a70d44a752b946bad5efc8618e3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f8d8208942e59bee0585748212a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bc34598174617c12d7c346eea55d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43160d23d861d39e246fa0591bed44f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b530a726c81953fe869ca73a35ef9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039366fbdeb0998ecf7ea7e1687d741765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe26d80ae1f22ac76c22397ea45a3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ecbfbf6372a587d21cf5fb0f8c13067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8425562f29ed2d427fe7d2ebf294bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d486774e6f034a7f2f58b2c538b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a636f5049bee28a5295548a75f74e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c29de4e69dde42e2d00f31371f64571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29250c942233eaac1ab8de38c66fe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5b71f7f8c15b82dce9179be174ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f69ef35cb51727cb9cebbe3f9055b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de750ec265460a0348e55ef2cf80e2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e434982c8da4f91713490453a8e28176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc7e29f69c1769e6d9e75fb433da277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3613a7db4b4b44c696f02978881c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e58e92fd7a96e26daee422c7791cca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8dcfff0ab21c613814c2b0aa98f2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bbe6ceec38f6010573967e5ee85f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96330c6ebbed02fc5cbd52f7f5384d5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75895ae43406fca3e37e959d4202e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4c5c67f1e5395b78ef886ae985da584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612f9e167da6e508dbcb4fc5c78c63c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49068e58e78fad5a38119d64605f9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f3909930bcde0f3673364005aa5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb675cfb5a0b2136b08411943cfd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42c0ea6295fba82038ea3784a3d06689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d08350e2ecfbd930e9b2846fe0ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069bb7cee6843dff802ccb1331112b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59b0a1006529ea74740a340273f5b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975164867f3e340a1695a21c23399293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5a6c325de190814d759284ad53dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003e7da800aa7627ac26fd9b00a89ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60feeb9ce3a02efcfb3e77a172821496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb48ef522568c0665f73b461abd248397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1d1766a1aeb08621799ce096ea81498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248555536399fdf176fa3657b3b664299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758063f56944d605f2211b8c035420fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1a7142c29799c15fa46352b922dc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29463a7e3a5fc2b7e8603ac358307fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7f90ca86eaa736e2d1aac1bb672fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953abf8237e5154ba3d6dd440b8aef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2835700a1632b3cd49f901b5a98ef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a44b9de1c758bbaefce08bb71117b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24709454209fe9c572a4f767547fb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fb76fe37496f3fdce58dece53b227108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d965fe69e10c18bf7633dad316dc0b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eeab823e1aab20acb375e532a8af9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6531973579265394d65849f5f964e3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591981dc886727f021ba74df7eda9c07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716112009b8600ad3883cdf0feeaf2fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2d80b00293d655519f5a12174accf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db10739615a8bf499bcf6f196aabff9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe32d3f1e33316a000e0da0c2d22cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859444349b0ac7ed1a984d8bb0e4329c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777f7e8f7bd7ab921fbc808b49d900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c16ea483d54bafe5fe7e14081de1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d91c824a7ff737b47f39ee8e15b24c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657552608235c5258af2a14199228b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e596f79679c3ae9131d6673e18465d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a276f4255f4f7f0e56830b446ca98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221262cc3c310b1156e9fcb0d718cc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa769924877515f1e1e8e2a74cc649ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125db187aab499f02f031acd9f6b64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f4a067fce85f41e94807b93368e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0c2869693414b4272b9128095ef21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb695323f48b91ed37a8b4a7195ded129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cbe6fd6c084ad6d96b42048967097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37030e34d8f18f86caeefcb936473636131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7f27e9ebeb1692fcdec845269fb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a53de9df2462270020d5d58fb7dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae0298288ad9336118fd2308b18fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4621e7d55273f27a288f0ea7ef78cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18139c847150f8eaa7a5135ac271faf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74751144a41b9f0a170ad47c5c50eaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a2ad52681c341b02d383e342ccb47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb4ae71de72b2c2065be59309eb86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa70ea2709d1f331018b0140d5e6413140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965657ac612f993261fd694ea36558b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736857126a94a56c4482432f3a88447142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1fca62aafffe9845c32a4e1dc7024143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd83faa02057d6d5443639bf0cbcdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952599d70509077f5ef0819d68a4d517145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19078947177094f6c596c2c9e447ba4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3fbb3e428a5b1175a5c5db2d53c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673ebd8128b4ebda491f1d5b1c33e4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deb6cef579e60a2d815ce0ae1268fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4275774bdb03a9f72b915424b1621150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997a65ba851f4b9af2653d0055a4e0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55b573c1a304c3c9e5815c12d929d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10106ca32a6c0cfa4be57914f6069dcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a850283f5db1507b5e7c25d1d1f3f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1ad71bdaaf0ed771ad6d7a4bc6d66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf24ada12cd85772fe27dbbc733a1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6aafc1c49d745ed79320434d571a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dcd7ea6d2efeff1c615767aead367158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e22da32f63066c9c2bcefbe439c68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc474f2fc2a4841d544e20270c0a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c4d2c44f1b44ba869dd36b477907161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ada0222fd3d9f3f913152373ac87af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026c09956dc70c752c1fda54ebd92d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162b5a2604bc05fc274ebcfb268559d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85896db64a49bb7f773f5782e42975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e0056cc8f35feae938cc51670d77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3beafa30b34020bafc4252c16b8a60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38ee737ddbcb6bc41519a53547b3d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9a48adc08827c67f17e4f4b92be4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f586f233b669e8be0fd3ea00629bb1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b44c910ce0ace1b967fc9a13f9da62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78acd8570b4b851327c44bf547769e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb54a17a5ed83d079a08aad8a71b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c923ccde5e01634c8c6e41d98a09a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad321a0964eacf38006294632cd7859175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de67ded7bed48458ae5a9233e2cccc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83359ccc57b297ce65f4ce39eede3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa58c981258a451c2f983416f5f1fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39b390e04050437ddb8125c4391a60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470661582abbc246b9c79fd412c24fa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec5f4cdf31efaa0e8e45264e63e344181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40bdbf3cc9b997d3d3d9a97929c037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144a230980dcd253eb19b3bc1be6351183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f78500d0bea271e1044fc06036bb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9178670f12eee66db0e10e58d44a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aff30865e56efe72b4cfa7c9d102d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa67635406fc7fdc3defa42b5462fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c215ef5f331b887c92c24ba72756188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984133123ef24763bd858cf3f79cb7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962535cdbff2885775a1bbc83b7e99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9215355cd603f65149251dfb99d6a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c567b01aa6f0ec0ce5f1cb90341b194192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30977210a1e37861acd56be07b7b2bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282d2acce0352e7118713e8baa3582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8c63a395ed99d709efe90a8f15c71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cc0f3c95a308d8b0b972a7a7070d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9208b257055bcc9f83c6445eb4197197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcec81282ad6faa44dce1d1fe12413198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf6803100e828306a5594c30424b12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d82c71986b5925569bab124432d700200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0984ccf5f0ed13da99c54492857cdfc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c12cecc7a20c41590eb032902a9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a3b7cb64ffe0da504b81b81fc359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d3b67fdb3604617b499827fe5cce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf2f98918f99b635409cc2a7a3dd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085d31fab337c23b823796dfb2936c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4174411a1600a31821bc0090ffd8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb5552687ad6a815163296906291b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4c50ab2b418059230ae93767729b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea58614df90bb0df117eac3834f4038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2338ef9f251d85b9918c43e048603dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5026698dc688019687f103c2c0924c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2899f7bdb445b948e0719d7fa184e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f8e41e51fe8d41cf0c6ef9a72980214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f788ab9c97a771dacea829cbf7a05c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce4ed55200c9f0e612df78908d4b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15407c5df72b106be918dd03317462f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898041c2a1df9205be124d4cb20d957218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5345584603e9f73523de319f93226fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0496084f6fdd6bb23112ff7b6418220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91374c08a1fcbd2e5054cad57c72ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ac56bb98b868fc76df6b0bdaf4a55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b15b5318766549b8c0ad13d12518b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa4d6cf1d4896a24ad7b984af9e3fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367324d4bdda36dbf6387c6e357658225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df69e56e26cd168ca8774a6657cc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79881142dd4cdb287f0f65f019d24a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d650a54bb3267eb86bf46e5d0d55efd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbef1a914e764ff498a67cde4b7cf13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc1c0d614dc4f69b417f79ea4ed2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632f096175f612ea8081ed6221e85b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062367ac67075d513029ad857f151e78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c92dfeeccc2c1f0461fb9d358f78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484932b0860d4eb0e98f6eed22dcff1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff513b2123b515aa27a3c1f824146235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b865d79178978ecc961b0032095f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7e0fbca3db1007bcdddc11e579b12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65be41fe0e07360afae6b034aba6ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019c12249ea721a6b25b923456bcb7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d8f75be8498ecef4493e9f83d870240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189765c82e196f82c7bfd1acd4351f92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b12f7d854429cb5e3469f5bac7596242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74ab2ca52c98fdba6e97ece138c9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1365899711164f2b59f088a3e922f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4215c32d7c6e13013a62bd7a960fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbe52609396b44d24769455fdb2a24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacf57df020d5bd98665a7aacf48b09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42dccb6a09ab126ce27118e693e6c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a284d25988a78575ddc3dd8138b7de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e097166b500cc9ade6f1ef31aa13984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be66bde35c633ea222a81622e34c41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee10e2a07d6323502f238b4808fd22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ac4e9688c1920de8f7fcffb9efef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4739904bc3d1225c4972aa7209f38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970195a8f1331c1a44e94045425353e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d69d01456aa04194d0e407eadd0b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda7d973854c280303e13d2d04fd9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213080109d77418ee93f6a60c79df7a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e26c6c4030a00b4dd993977a482267259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc995c1b3c161eea3d100b9aa0638d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025e6e44fa1b955bc36122bbc175b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4245934f17df0809542417a9d7e4a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee49eb0ab99a98128d538371257c15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4b51b1a5400db7a80d4b9ac1fe117264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970acd4acbccba59f55505af0ecea3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1b59520286e27bd86ddcf5745ce61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7e7ef8966c794a808c0ebc66a8a10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2719f8c189469afc82a38fd16555d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b64b14cf6f9a643f9b87bbea6105f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363cb38783ea23e79c64db2a13d87f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aca367ecd915d1c336ca7f9ba897f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dde5af01c55993ad54bfcae62d1f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d861eade50f58823e5286fdbd36863273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6abcdc6fdb5465d81416740fed5ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c50feb6a84c83749ee68c220d0453b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adfb31365d59f05928cd4e30cf25cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6ba0d2d6b877b37fa291c67f2c22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7520d4b79f94cd460d9a47123f19f2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b7fde0257447d2f212f00a19f5c71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb858527f2792ddd59e860adca10f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6f8684963a07d07d2fb03f3fd002e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a53776a1f9d3f483105e55a943d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46083edafd2ed830d7e84ed6bb36106b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a6d6099bc5823e46330a5f6c56ebc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742d1baa864fb7cef8b8593b21bf026285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad8a87c1d1d57ff9b07b3d1ffa20e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dca80bf2d0ec19cb30ab097ec1c7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5087c39c7f4873b3491b52a3026202288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb37533d006ef04e58afc61a40c47f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa421dc4ae1572868a2da716879a375b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d10297d2b144e4b8a2ad3fd5870e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b18afe3a157dbb07e8c18849d0661b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9137b1756d1bf9bd0c6db7981b4741293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce68e50dae747f9d23e449ffeae2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94196a0c5ae8666f18ad8cbbca43e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c3d5ecd06f1831ff77f5f1d89f1e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25109cbbac0d9199a34192f4c4f33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56626969711b78b2a3a57598a7163a43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac84af795536f1e792d040b1c7680d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb1e8b15e3d4fbdf74ac783422e18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd97389e02abab2302d3b9c97859f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4649e7f87d22e6403dd1c9137749e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af36414bbcf0cc2284d6ee1f19002d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe8b7ef218be97f5f9fe5c5265190d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a63d44d78fb2b8f6d3e68e8fd88f8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eb2c5290cf9708684a6c6f93d2a31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea363c592906cfc0a1fbab2aa5b52860307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b34f5403f152421b17551e39b4e64e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d54420a7007b4a70d08d983293dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d8f10204effb22b49366541a4fb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6760b5e7791101a0a6e7c4cebd58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069642d1debfe524a8c2f8811ee77bbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b3ec71bb4b8720f7e9cf6d15613b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab936076ebe7c8546c9628558b2417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cf262b6d59df592afb0d049e3df08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b373a35ac348cd19fc8966c1a2d41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3d30e1e3b34cec1554073da4f618d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3572e978feaa7ac9cf28c0e43e01a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483caa48f781646fdc62a2b1a96fab57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae66a580c3996a353d016815d102ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1283863da484dbfd0a9d15fcd876884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeebca1d24344c9bff02b8ed79d4eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6136445027d838d93eb17b33a295f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97efef00a7b96db8ef25fef8bb8375324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73397cd95895bf99959627d65f12d5cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5f3cdacf7064b63f168ff4890ce0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3192417d916bc1e5ebbb99aac004327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03497480ecd9d68c7e3a29fe105b4677328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2303bc87c85ec1f91ad2923902ee54b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f0c83ac6b4d1a496b5046715f24d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b80fa7d8190a5f762a14546246d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab64134d0f61dd99e2547169f9f790332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0128ff267883e6bb21adb6fb436057333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7a3fcce906455acc2047969d5bb6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee3eabd656adb5d69059ea90cd5d89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc2d6ab44599a5848fe71a0afbd0f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5655e6c9e8c3adfcb32084e13051d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b604bbe02deb12b9e9404c09f671c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acee1632b1316f66459928e722a0c6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb583b157cde2c90cc20ab50b8012a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a957b57fbb9c0895c0a6282df017e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f7e6c21d47c80e8b61e2acdfb2363342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6a1e285ac26d1e226d6775dcf3206343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83d77f6f8a52a874091e2f524569fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e211c49ae1997b6bdd2b23446d571345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528382edd0e19babd5533689cfb7e233346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d5a7659aaa942312cb4c4333c9c80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c959a6b415253b34d5ffd9f9a9805348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4561166091ce6813e05e369b6a5d2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac24c7c4aed7ea20c211a407564c49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d084f30db367f9f2393bed4c5809351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226d974991f8520713939c38f83b1eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e084365d8d690d19f593c7801eb32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02d0c42d1c3182fa219b51ba20ae49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966377f5746994421613d26e6dc31e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d950ff551deea93cf8a4448ce730d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e19cddc29abea960ca48ff2fdd6070357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb77d262f2325a6129fe5d9e898924358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8f947e5dba053e35e175594d7ec9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb82d174ef94eaed6dcf15c4340fae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc2da0f71dc7f0c96dca29f411931361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697315672b181458448a15c0c9d966af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd3cf63b842b607f965a0b3a14892363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac3a52b0daff12cce2ac35813c467364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171db99c6436c6c27ef858dabb20d6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca8c6630182d86c50694ab1792626366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d926dab79e7ea92dd4cea11b793075367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9157c95e98bb4b5f605e197c89e669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155206bc5067a411322b65eb39e6f1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd8707c70d1dd0f2d68f7d0c5cece370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4858f9fb2edf806a8f0dcf5bacd9da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602e038cd0f5719452105c1930f3857372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b3ce6f5de0e17155885cef6da83f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d4109844d0d980e5d89f0f0129026374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aaa40415c674305a5df7ca5fb8b4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317514ac9ed418a1113f6dcbe42c7703376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca3c6f1087fb76be491351a25ed17d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799425616418f0edd6cbf6b33215785378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c841400094e29338ceef53abf4e89f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb7d6ea701e2858ec4eb2818ed6c4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c071bd3087208ff7013bc1378489d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc04b2510b84fbb7cdfba246a221b67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef782ba654a2c11cf5d3e80c5ad00a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a03ed9d8c68ee1a22746df1ff20467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a56e421acc8150db599f2f99f20c93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dbf9cfa91a5517125bca3d4d074fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97d851c863251274deabe0f662c49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ec972526cf8d117e0236c920f2040388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf882e1c894ef368c0bfa77cb59cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382db5c6a639214792047ca736c0bb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237b069072f4539ea5fc2f9788ff237391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9143f781e68d722cf974b0c3ead225392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0975c4a3583696ff4e47a25fcd612c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec0044f1085a76a9f67584f6a762d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411313579eb7bae918e4b6a4d89914395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda6e74bf975716fc72490610d34e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41de64c3028206e272ece495720d05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a4f54ed8ca77c8596fdcd81f7658398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8415e350a5d0bf52b99c59deb334c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5ba42eb917ab6030a27530f4ee2ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afea67939df2ee09874445091f44948401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ecf9f6609a31e45a05fcef8f92c01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826411b632303cd575460f226676e81d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e409c82039026c746ea0be9a84bdb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26e788c8743676023fc0a667c671ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c0637b05f6677373e8a5ee57780a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50576c97337f93ac58d40ad5e72b4be6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1654c61ce6c691d6efb990330f38b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a73d03560c9e5fc926f367f8a91534409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81577f6d120e0d13fdb1b6ca02151392410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360a0de6ed5b914ac1efbc37c5c2233411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23823ce9a036fb650e194b89a35cc00c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cff7f326fad52296a9e29af9ce395413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc484846e07c230979e90f3d8160094e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7fd18128867fed67b20ccf9c811aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf84ead5492e4aafc1d6a1c47522e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce50da4dc647a44d66e747aa89f571417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b22f67fc83fe2c899c42d26db15d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5367c635ac9c648e902b8d2ab1bed9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a122a9117cd6fe167cf38a75ae166420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d437cebc7688a386698c1c4e01106421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871408a011e355219faf76951b2c1c26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80c16b6f68b1229907b41f50f95b4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7005407435f8e91681164f909dd1a70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c471b66cbad525370ee7514d762ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf8096bea47ba219ce2468cf52c50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd37c5051bb734a79db2f2caccc70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47d8db1bb19cd695a1da0cc928992e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd0b15213b20ee8c5431b6aa1a4a6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbba08e90b25a0bcd0751711fd9900430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934ab5fa7f01298304d52968a8174f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9fb60117b25c570857aec590d3460432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549fdcc53e1190665e6208df30229ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aada53f5b64f12e7cb8afb291e58e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d381d244d381cdba0a89f9d345306435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd29c18c42a240fb2f10befaee65d34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537806e9f117813a7e1914b5cb860095437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e7d44cd2d8de62c9327536b83b674438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348374d9ad352e86b3936fe204a8f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab66f0f18c984969146e705798c43f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c90e49519b0f4404c3942bd3a9de69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad49fc2051ea6171b1715bf20e5b269442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4b65eb9b460ae6758352051c4ea1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410216a09cc9831f86531f490f713f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532dc900676129a4125aaa789fff440445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b364a187a3f660e475d71047fbe98f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ea29c16dd48037ba18b77078e6a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb94583a461abdb6569822bdf4778448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5fa40aa24d19ed8fb51944b21765a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad88f645016783c92312065a281e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a80b904c93adbe7d50fdfab9751c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f69fc2b6a849e9977a38099aaba5b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1216457219c2ec7d1edd4f5f24dd8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7705c3b36be627efb5d22c582afe6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f65381ad1d88bf3fe432d1c98eaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d91a38c8c246fb3bb5a8d12a0ab5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c447e2eb8b1202dd52617f92590894457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c66a017043407cc83ccfe7ec3823ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875811927dec707e04ad202eac34442d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678d3f5593b6575d24267533a04f83b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a03377f94767886e99b2e9f348d0c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79935102b3a0a0ab30d4865aecb7679b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070708c72f842519de29b485c3fb4c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae213b8032aa08478d8b5943dc9a60f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5987fbd6987a7e3b68c25637e1d8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf87f6507f59d3ef96e0dd1360edbc7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2f57def689c97cf69d611b55a37e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c5197576f1d9e10c112a50b499303468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ea749d2a2367203c644ca6c22f63e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4ec96c49e815d32ebec56d6e6b7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8625f586ab128b1be49380566bc8c68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e2abfdde74130490e663b464488e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eacde9b508842398c31468fcb7a27d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002147e64571c8d6c29ff3cc529090474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8c7db4932cedc580e9a42ad487e4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abe7ba291550aa1612716e44159873476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0af81041f6ccb811bf0b6364ccb543477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d6a7cdb0217cdd620f8a174de994478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb25f954179cc85c1d6546f0b589e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487337ead67ee60836a9eeca19035a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7151ba3450ab5c3936cd572e7a85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080b66e6d8762a5e8d6d1dd66530de4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61658f48a86bf7dc865ebba4eb7f7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada86fde8cfb4c53e3fe1505345895b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e8c8447ae3e6931a02faf3c88be1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a0820522fdfa7266a0805dbf4b2b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088178566ba2161e37900ee3c0df4b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3aea1ff9b1b7f924df5d49325034488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6a0bebc5595e57108faeb47388c7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f1026d39fd782bc3e61f33ec2caa7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927210e3b5b6bff870fe63bf50ca2277491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4766838d0fb57281c46dc082f8e82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ce1578ef2930706b39966acc944e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ecdba7ae5f3e7e88c66e35627d07a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e808eed7b97c04cde10439e3202e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add819ed6bce2029c356a1857b267373496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd64bc2131b10d76551ee419e47d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1030f1d5f9d928fecf22add0f8fbda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cde1017bc3cb807d2a186aee32222499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb83683d6516c31d9237a0e85e4b276500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae65544bb153320abcd34f6dcb2370501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00decdc8730a53c8ad660cdc51a7e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf70ef784f032c4086fcc49035f9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2c81ebf1122c2eb8eb0df1f5a55ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f67b3a57fd6d184acc54996425c413505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb911e0677b3154cbfe44341213a7f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e37331721048d43874f10b402567507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8d09857d2d4208e44dab0f0eaa7be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada57c55569e0500a5b1a0a1129aa56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f3ea8b2464b51452e78eae6de329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d56a60fbfed6a68fe569f32ec4060511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbad3c84103c834f193e93e393add8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926be88599398e3171e3bddb065d4ea0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a953f44d7ff479a9f13b3b461b27a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee45f7400b79f2c85f607c17fddb7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54304699c8f7d1e5c3cb8614d01d0af7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513b7cd20b81f2a972358b6691deee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4900fe0b615895705a1f3300bddb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac787537b07b21e83af7147d2fc41e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8787430cdbf4b999f9f0969c5d1ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ed3b42c0ba5aa428812fd20977ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a88a4bd1fca74f436c7a095a3563c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e85e7365bf944a5facbc360937c7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53371232cc682eb98cf033d494796d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cf38af1745778fefea85edf9c94e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cf9669d96c7f5b39ca9ea7ad486c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed12ab0e3f1828ec415211ae70ef6b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dc43d54d833f3f14f7a52cd87d616528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9781b2ab21f30989a356ea1b27a3d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd773508d83c4e5c8ecb6146798a5cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733c59767deb4af6144d3319c225572531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7039fba7ada40f6a46588164c00d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c16ae181296939ad8c9fe1403de2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18dd4edb182c177b7d79d2b44f3215534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611a416fea7dd6570d81086957df287535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d47ae67b254b25433517e814e0a45d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f2557615f841412db683cd4803b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9b652e93c82bc4f46e4896cfdb4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8c0f2e21cb50a0ea2cca6abaaf61b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6e10749dced8f05fa4d17bdb2ec2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b89a8a593eb53500c47ea6d0979a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7868243fbe6bde3df7a238de4c2bf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040d7a272de8b2826fb48cbeab8626543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93af90d6b063509e544ad73f48808544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309b0a49cf0f4a1c9616136579f927545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f9caad1a9ee00bd3fabca49f45ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc505cba240534fdde391e9ffe8cac8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdbbf56b1b636b23fbf1097898de3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c87d8cf0e7d3e71e3471f504a80e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cbed45a4b49628b465abfc8443270550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa5283213f6c4612cccc8dd1b82784551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a1272fe8d5dc7b3900c4f64c8b5c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4558b9e550e17b03aa2ef483e9374553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140adad0f4daa2378b4b1ddf398f9b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949618f2bff51ae06476967f00c33fde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a87022c973f10807ce5ecb0b034c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21d95ec58b0fb9591f52088f736a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b704f8a34827c3f53bda2853e38e1aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415fefe52e4552658c9c0528e65834559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eccecbcf70311a2913dff6afda5400560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf853d4e4c7b3a8af19b52632447d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3f422f34f16d08deebc9f393ad42f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b93df7c6864cc3436116249db2ed9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23735ec54a1432e66c176eb7d9d886bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb12262b3b07432b83adb34d806732565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29383c82efd5f9f46d6674978393a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1db24e1fc45ab1b06d191971d8f50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b56aa77e6da1bd60d7715861ebcf35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6cfae1bfb33bfbbb53a419e5cfab5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f1ca07cc5e5819f30194c20dc5923570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710eaf63b5c70ef8710b8303ab216dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc1a49d3d8f637bb2101e6d67d804572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d1c5db204c265c237c1146b3064d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef0e3ba7418e4793481fdd730a56e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077d2230ddeec52e0b9099649084eef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ee14ac3bb6dd27436370ebe477771576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101586c42f1810168f04ea99a0a372577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf5ef6a6e657737fc3ec197e50c9df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13985d12af3e3a0f358ccd2eacfd6582579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221692cbd0eb2095dc3ba09bd2976ebf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeb94c0b9783e32187d67ce789af03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4a8a475aaf3eddadfa70261082732582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f362b386e5dafc1d1aa06f68838b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930594ab64dee3ff1c8590c388db9b70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72042b6dbd9df120e635186ebc169ebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d46e7db49ecc49ed62d8287c43d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db50387bd866be5a49a6dd715eb40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436f662bc76f5520d3c5f9a0a5d961d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c4b11eaea19b247d3d2229dd0b2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd7b1ef73ea91238e091429368985590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0b756a684fbe88c9071da47991690591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c87dca2cd71f64c9ca0e7e6109a1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46171f258ac99ae0c19cfe7f1a9af03d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e844366e951f2848d4f32f3633c66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0f6be7e9cf65b5e4fe1b761f542e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097823d34ae7ecec638f1a1741dbda0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c7aed5116d60e66dc925338b54d70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed8408f35375a993cd9b49e89b03d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6f9fe2cff4e1f05e7a40b83c91e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3232dc7503fcc9a8d1a251be402d3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013b0baef374a69b52cb8b771f5108601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa471f7402ef241057d493365793ce57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655fd7a958c76d4030b95ca0c7880b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb04eb3454baa91344b57233938c27d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334ab19e864b1d73ae288572592dae0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37572066c0e116e44afdd048564758606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886720d751e3c4964ff088fc8ab90ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79eb27697ef55218a9ca316da48f53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746b685eca01ca8e2f754dee10182cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70fc6aeeaa3bd50a2857eb4d4e126d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e665b521786759e794f51bb3d3e293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365854d5e1d341d452ec5638aee429c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea791e7d55a90365d35b98b3434c6298613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e3a99075f1af0f0ac9ca02850d7ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4883fa28029ca7077fca0a388495a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0953d4f328857eb4f693968b0e067616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993dd5570b0897d6ded278fa95902f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4e49e0e28d0f865ba230a5ac286e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db853c19a79d6882054b41aa736db33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a203e0d6edee5ac8a889d08d815d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfe11b6da20132f858ab236c26a133621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b34bed917b6562b21141745af33f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cfeabccdc965a4ecfa4c5006db27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de162be979eaf7c0197fa636373de1eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0638f5ce55878a0546e9508cd1b8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a2c804045ac6f03e331a2745f5125626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc668003ffebc54e6bd54fea643edc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bcd57cdbd8f14047b3252a33c7499628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c89c2418a409627365c1ef61bf701629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc34163d901396fdccbf84c8e9584a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6523210362a21d5e6fc54d458fd90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de1c10b8cc32dd1bbfc59f05fabfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c3646196a5599681336b55850bd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349541540757ff4a9b00b1b5f8f1fa37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6510cbd7d574dd47cb1720e19b3efaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1353f31671ac80c76e8cd2a1df3707636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e9c39627ba3626e7cba1039ee684637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e061dee2d53821bb5002116d6d608c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541742d73e02f44b906e5f44850eedbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7a174e711ef3a35b4de25eabd0e49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8c426ffb022fbb2975a14a96e523641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce726e6553073f82998660c3f409334642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b34da1246188b5036a4405613380643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee119f0cf7024b81092b3dff94504e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa11ebf0050ec79be4c341211ca859645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab015f27ec8435cbacc7ea554cc2067d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243be83aa21497a202438fe197e1f45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75b6189f08eb575cf5e67778a3c042648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e4d5350606138a1b034992f677ebc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3d16f65d0ca74f1369aabf1138f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f78c02c9564a7065b318ff18926bd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db89432d8265f415b325630163ab58f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39993e74092e915913dddbedc0c487fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38107b8d8fd85ba7ac0bec937fe6eed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f2d99f4ba9d442c414fc88dc891e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73359cb88a3402fd22ed50d75d3b207656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea52f1fd6b5b23f0fcf4d28b7e0657e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37609ac844a1e58fee0d7639b834fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f52d3a6e0293ec3010a4c31d9e93ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbed9e4d5fe5e4af5a188825e4b201660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d68e623319b4b0bf41a31043bbb29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd6849ae786beacbb44b63798d9540662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df01b6eebac8eb9b4ba01041db73da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31f490c538a64aef7c1aa0b66687f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db701d5da6eb09256895a39876c6a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0520516335958a41071171a9ba4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27522541026237fce73b7f76403c9232667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6a799e46dcd0dd5813fb4288174e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7acb1ed4d4697b49c298ff6ff8feb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c55e4237fad75db4bcf3a60b65f45f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e36434a170840a2b365ad38ba82ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf05142e9dd9a6c0d0facd7b92bbc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5a6874df868792ca9808c95d6e02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b4e563232907a722e55f7fb5c6bc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a839d289edbab953ad92efebde37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd39bf6d91a5d799db8cd7e5e2f11a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4339f158f4f3b2a35dca291b0f0b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9b4c916cc23eabd888fd2e2f45d30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74746eaa2b3c7dbd4e3b5ade0830c774679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264cf9368fa55e9288753e0f27e6eeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e047cec4b5895e95f0e7a3b68f2626681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662a8e6daaa54a97808ee5b409b02c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d23ee3b1046d34ed26923d007e3ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083916acb8c99718d9d63c671951b8ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71739a896817a434dca4d96a7dd122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a6b8bd38c77f3e15b745f8a5d0797686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8450947a33de0e8bc3db84e1672b80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907add456593b86a144dd53943b11b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c3e409d869b4313236986ff625900689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793e22882e31c0f1aab455d7f56aaf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1932a947b900d4d98aaef9673ad575691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31ddb8ad23b7d0e9b27147bebfc8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096649b4c8979199bc93c9f58352620693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40370821c017daa2a6afc9d36d6a2a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e3f77a8d749d4e240e6db7fc5203695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eddc43d7e87f0c503042c6fc6a9ae5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc90c9b11817bf33262ee9559d80369697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dac5c5bfa335599b4ef2cd44bab127698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a64e7fee3155848f70d119847496b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f40c1f83d990990f93c893ee836f00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa9961093c588784e26860746be43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7064fbc659ad00eea2b063b5ce7de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f012692a247336c04492ecaf0798c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52280b329c48fe7cde03b4c7429e3f09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da816d7b581b3e4beb74dd17d4c9f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233589b18ba530ab8dece5e2a7cb97f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c6fefa8242e85af86c5d904200d2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffd3dfc50271a4af1b80fb3c3534f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a9a57d92a258d8f71ac3fcd3ac212709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9524d7e5befdda7a1b16c70c6cd8e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b079211bf4ba9674308ce22f12337711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b6c83acb4b9c770908d4505d9816712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ef87789a1752fa490b641379723e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1535744162610c7622f5d32631b9c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650197271f99dc6d034a25d209af2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e4e29fdff2f9c4bacc07c1c53638716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0295522ff50e54fa4af82876cbaab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff876d491acd106a89d93c581b219e39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97020530ab661225aecd5c7f3179c12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac96958608e9c4444072cb8d4cde5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae500b34a3e379155aa313ef6f7c10d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07be80888ee106e7053a2d32d0492f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c0d1f6b8afb4a7480f8c4a37a9938723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393ea38dedffefc4c3d40bc8bc4b76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8409f79eeb98c0a32cad215bf2ae8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b6043925e1a1ece96c200e93f25bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca708179b49b89d7b32d5ce7695993a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa487c392450cc3e19d7d06a3b9bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e235751978cf0d92d30f81e8e6b74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4561a8060782d8c508d70a0160a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf9b25b3655c33eb67827d4f28d8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00cc207156f7e47ff7aaddb46b7cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba2871a7c386f31e6d85d84cad642733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39454a63fe433af6b40c37e235d357b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a596f05738877f989fcc99dcaaf372735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7867b56ade9cff5b4eb00b089005a37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d71f75a5eb32ad92f23250264f038737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a23c4675822ff3674ffb3a24facbbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b936f7f9442352884dad26c58a0ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095ed3eda16b78a37a593c68977b74e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc50bf30d7340c402d8e5a034078567741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23447f68555dab55653a48f37403b3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bd36ef57068c71aac2be8ae71f37f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753078a659893ae75781824109f78d1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351314680b7e42b7c304d23de13b598f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1578750f6ffe7d01ec7305a4cd43c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c7792abea51574943d044ad42dbe0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ab77768f9e203e329bb95bc87908a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14325f75cf0c478e8849f14b5ac58e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eac28196f33ca68c39a044d70eb63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85810b6e5f8b6ab1c3e85be43460c492751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdda8d98e41ead794ec99b08a36d2dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eef7c4984533e630e0440456a35ce753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6cd912679eb467c611adb6211ca551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3fe6bbe6ac5b5407717e989eb58f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109586b790d6ea2e20f4b50bc4e9ebf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5c374709927b5733a4d72ed29d7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb8b402cbe3d947e8939529c4a7545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598264c0ba534b2f880e09d3243ceb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2a5dc85e649068e9afbb6eb5c71d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e311bc3eabe55be7a141c573b567d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226d33ca64bc9ba02f80a0c5337015e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93cd50d399df1e2d07cf48d03bff9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd216710c01ead899d4f322361444cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a797987616a46ba864b2d4ee87fef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1aa74a714fbccbeafa2ec0198903013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24889b3f06130809c4a11879fb0f8ed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e00d46146bbb035f531bbda994bf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afbafac7d94c5dde91a5ebfcecfc2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6c4042aa2cf5a499dcf6c30557d8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b95a95ce86ceb3df5b414f0fc554118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad21e3adeaff0c59c7fc6b57a3e8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b505d22b4cfa642820a5c5801981920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea768ac968306891630d9b8ed404d6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f93be713d6633389dc37076dbce5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c7c4a78008eef045b0a852afc69e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92a0c538370849f18d7ab104c0c3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c44eeca1023f5b64d489683b09f01425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e124896680454e1f5a1c59f499a7af026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d99730f2bf5f8f5565a0f5c6517ec227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d986ce3cc6b34a568b032dc90af65d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1014ec44be928cb1bff81fa0e74529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f97b6bda15c654b940836a19ea0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a77ed9c891156c7764ed587d53a3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89a28ac34951c2e3abd51b34ee24e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7579f96eeaf3606d19900de42a22fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6994a1ea1b8e5d00c90f69845b8106434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f756b0936e9c5eabbbf022527900035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627a1f91027c605be3f0d3431be787136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901bd229bcbe123353d3d8d963731c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86c778d1c6d6aec4abda63851df7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2f2f01287ba012f4603045a0826be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab290b0998971d351c2ac05c811a6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa5e0e26e25ca3b020d636d237d9e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5b1705c1d7ec65746a1fb26e650ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760cc13337fe68ce0024b63f5e66ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661bac13affc9a974e0482e1dd7a7d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca4292c13292581b0e90107aa877f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fcbeab3d242969b645475e3035d0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522dbde6fd0bcedfd8150e6cd21102047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc5664e5488a5db9a890db8df128548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8214ab7f270cd3686b0132b57cb1de549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eaf397d954fff0150cc7b6bb3450150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db2a934ce163e9ee84e6c608a3d9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f351384404cfcc4f70bc57c507fb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933e6b7dc3ea2b687030a1df4eeed453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf9d23aadb918ac08a45168f93a1bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f779e5505bc0cbbe2bfafdf36798455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269acadd1c0667150106cf823ad4e2ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973393ecca8358a1756403cf1fd1a9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb441ebf140e3b044392dd68776fca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ac842888a39aeb82cf2fe67fc6ee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0063b32f9b2355d0d89421a5a3c6b3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f58ca8a2dd7e5e0b4a877ccf401161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9249d10eb0754d1ad4d7b1c726f4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8516d8016bd16ef70ead6c4dcad2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e883ef13ac6cbf0fe9e8c2573fe364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35712b9518578ffcdf21e91f7d1b74be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ef5fe4f5037c415b59a1d820efca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae179acd2981b48f900487032f4cfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb295a59d903bac2ee2d787ec3df57468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348e0e2d0bda1d7fea10f9bbaeb890269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa5ff37b54546180187a39ce674c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bf3a6a24df8f07c2b8251e919b86e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23120af087fee2943f428ec411b3df172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac716b9149c0ca92674ad59c15b6d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb48146bc7286ba5b95c23e6afdb4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671cc7927685642225a120dbf6c4fa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a689292f23a5ee27c52390897773a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce08f13f16803c1e576aa55ee594f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25acac72ec880e7bc822b54199aba3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d14c0b276b727b40ec6ef7f4a909079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1313f3654ebaac2dc8f722a918e64b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db3349ee3115f56f2b798a9cc050b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0530c77e49777c4030422d79b8d2d6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932219a9779a19e9ab4ed616f6e21fae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257f833211c0f74321120abfbbeb0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd3c5d8d76dc948ed76244811da5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ee204f92b8127096e65fbdd3632186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b3bd69b6fce28cf10677017afe7a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f9fd6472e661d8cfe779b017274c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29f9fb45373ce1efddb027593b7a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f36e4314cd91eacdf778247e3e38590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e051fe141d182c3cd8488644e3df4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162042c8ee2815a34cf9ea45836e3bfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a92d5c70deeac1f8caa4fbdb528c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52031156999e498633dd2947adf6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e6c72882a6cf7d27d8caaf1cba2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e749281dc1dc41e87bf0774464c84f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7efc657edaa1291b6686a2289f65997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337eff775d8c6fe5506510a059a6d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9dcd3663cb43c2cfb33fd07b028cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13a325cda9b76c8fd87b623fba7fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcec95359c34d32f57ae1965856c55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0419ea584458f4949e88b0a85814206102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb0b5477e4ea4018f8ae66a94c2c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e72c51c079f5013e3979a3506e315104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97896beb7468fdc5fedd9120e1f4af48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e75f81a4544fd2e9241a8f75520a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08217ef237bd76262568dbba05bd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58da60b12627ab3c7ebdc649a3bca3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8f14589908ff49b38bb11a759efc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8da4a7d5a16b76cdd929bb91b4bc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01047c8839f9e30ad11b6ffab2da310d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3bbeacd40fbd8b1b29418a97f5042112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe1ab07d6e9acd7172d5ff1ad04792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e5f5d3bc802b6c576ca5ee289054114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af31da789e6878929b00724416ce5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd418b8992729599d319155898361c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9ec2eb33485f127a46e9948883a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0dd9b047527df9ad81802ca992576118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083297927b667a86b47a3840d56792119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89c6d80a52d6d03bc1d11023465e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cafdb4ed146f68c3f4f748afc0554121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc31f1709764a038738e56fa61d317122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff4ae147e5ff20b660b8b78b40c7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1344fad2f4395144328b8d64bbd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3efd289609a88636b45fc20630ae15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa56b497d8c09c0274b4302b313b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f6e82cf331cc26a9823761ed666c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ffc0e4a439cf92cf4539c6e7d6571128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75344a92356924d841b29ac05da2596e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00526261b7ad2b528a8dee78c802fc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828e8ab5f2a021c3520fdcd03995686131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1a43fc550f1d97076e77fb8a3c008132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e88b70066db88949cfad508849c12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353102c66ea3dd2cdd0cd77cfb9efbe4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157c3459ee8e0a1441036b9b654f70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4e6a35532e2755bb9c1ec831ba28e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2986c9bc119dbf2bbe4a9935abab4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb49fe41f52a6d5c62333bb695e550138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c32363471ed3c143111e79fda31ee4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9ddf9ed6ceb917b52d0223fd0cc0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb006eed032e732bdc716fd871e7d374141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3986f7dbadd387c0c2643da282951142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7debf244de790de506428094c51f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f5c715de578fe5890915201fde4e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb28a9a22c1f481a746fa7717853a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dce64b0f8754bc251f8c07f64e280146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d427288520565f7ab360906f7de3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb64aac8019248ee07b4370519882b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83ed6593f78ef6cd95d3d1ec26bf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec454ad6e1715a50446029b655b4dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939327232c4b137b104c7ef12660703d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b2bf1433d57782254a3ead8f9125152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed63467a1c252e37b354c607e817561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd2da945c1dbae28ccb6f242befa9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b42bb28e534a3e6c82121d3e022a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1e2251f1374f245ef9e6e15f1e9c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc6680e339ce285401347b0d4c5b1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2cc009e673f94db4b03469b71e167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eb5d33b7ef126c25abb47d6306418159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b3a84e0d9345ecb5a7fa284ba099160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6cef3332e5c707e6016a71592196c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457737bfc1ff7945124c7876970882f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2c55778bbbdcd8fbfe41f4ed70c77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f128c68571de459efa5af58703dda4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7a92c797d205adcb2e24f94dde306165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a870f3620f1ac318e9950c24dad4e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c315de4dad3031b15b34cc64b741ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9508791dd98760130e84a3fbf2f1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d57771a415f4be28f54e9d1cae2ea9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee2b02e5240502e83e38ffecd3de3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b2325c2f7b001c0049bb8c082e282171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c913c7db9be90707d3c517e835d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1620e0a607489d7e636d3b07d3a636173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7567052a99555ca10a3e26eb6c3077c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e81fb787e16f7116c1fa60083caf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296538455361601e8e45c6c1e32413ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04cd68e26d80f3c24e02da4f6c7603177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcede96c506abdd328cb6c0971e9fd7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869dd8dadddabc610148c3699ad708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee3d93aad9b19ec89f682c9b00f42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac995a8dc4385df3fc2b0e4c7d9a2c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4c8f34df00045b760b518279e614a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1503cf28250be428c552d26a03e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34322bcbc205cd481be1ac5de31e3227184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0efb21e5ecfa56c12d178465dffa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e75d36bcefac925b3763476c45022186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ff9c35277e24eca1567ba0d7c53f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a95be727f18795a0e542bb4a28898188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dacf31dc6c252c2a8a0ac233b6bfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1597e46b7def31550bb6d4b3fe3206190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ebdd698c56c82de7c3f308dc91c7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60828b0da8950190a275e730de1e50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d4dbc6d1b9729b47939a64607bca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8b0acea48ce7e48f80b72428f9dc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc0a8029d2ca4344e6ca020cac49f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c505fd093d1bdde00d5b3e10251c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ea56cf26009704e15e86c2674344197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e85f10f2e0475e01f11ce0ca7648f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e43e7fa1d8711118ae01d40adc483199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470365917d96323ff748ae95218d02a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6945b00b31070f31568f3ed515b54b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b039a1d8c5036d8584af0a726fcb83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f231283d40e7789cba95ac2e5c14a18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040fe8d57c96fa99d8fff7f484d96a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413ede75fb19a40b2f613115cc8b02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e5ec84d922f8d5f95ab9003b6513206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa9a5f386698231536470a057430a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8e6fb574f21d642554e023d4a33f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776dcacc79d522f7dfd6819bb86d88f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672888cb71f637cebdaf0c8ca3174a76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1b6a583537352b7239e53211983d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bd3a447c816ccfc92b99e5bc679ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a5401a258d68243c756949499573d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f50ee2c22c1962b7cfb6f88cb0f51a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d329d5dae2db8dd5342e1d52eeeef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6870099fe17b498d49b97422d0e04b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f903790696a2f488848e7982216a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da3101fb25d50b2006fcc97b10873c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b4f0c5f985ad0bf39fdf5af94f24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dfc3b7a169d868072f9ed9372e5d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b835ded2c07a0e98f26d2a5e33d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252885ac7ddd28a40eac9901aa852be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30f22735af0b3b94cd74d4f1962a3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a864697b6eb4197b740e2065bb29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5ee7dcaaa5284683cfeeccbce8bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570ad83ef272b84f03814d9b8ca0103226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4780e078f8a3bdb705fbf6b875d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf3dba97f3f670f1a96da60bffb70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7fc074d62fc425fd823ca4692d5c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c212d6607176d1411b9e137f1d61f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b2a031d218c613e4734fcb9bd1d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e438698bef48a8d3ec200a7863d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7039d411593400486ec010d0ce493c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cbbc5eafdc506cb83c3908d24be2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ae294bc3628c9c53ca7ffbce49c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b21fa13e7a985cf7adaa2ed274a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085f27a30ce301a91f890098b1d23e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ccaad416fe96076f65b4c7d6da435238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac145c0dd82f9efe6cfe6e42117c28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b603190b534f2b9ae9c9ef27d73b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073955ae10c36b51eaaae26d1dd66600241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4501b5f2ba03dad55662cd8a74a41d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f898f8502d3e34c789a834c4930b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc587626f424fc53fac5f2f767799244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f2760d108723ad3d6f0f76dcc5dfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cabc8227ac73e3596e8804cab422c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d0663e94bced1b2be4e2015a7395247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb747e3ec018c1db5704f13d92b59e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261d63b1d35891e2dcbfe32611bc9e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673650015916f0b798daaf7b084a734250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a86ac79085af772a387d0ebf8de26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79497dcde9b383a98d43ce3a40cd7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c1ffc3e1de038139aa5329c528a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edd3e571cf171db6718a521f424a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0336446be1552f3341aed025bf627255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23cf8744ef4d3a5ed0f959bd7e6eba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89c2c48a4db796dbcadc0e6d0a94d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73520e09e5f014fd5bea199d03ea53ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca0c952d0077c42d59152e8cbc6c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634454a45ef5eb8b872c85af74b4edeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8169c1659ab82d67645fc018861b248261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eabd2186be9677f05b9e0897d10250262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228650e2a68e9a15a698ee7f0ab7404263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c4c80e55f28b7849591592a87da66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca8d0574872de033ac7101c545e3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b48a411a7c4c915d1b1dcbfbd309266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37bf368d7cea8d8617690f74d7c580267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f07628068352477bc57496f7a351268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b5172ff78ec450ddbb1955ef28390269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e12f5195c2a135492131d1a1fcc61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d72ab816e6f8bd83f83bcde7fd08e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc61f1d8deca792e3de0e4c946ea99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cfc5206ac9146ab4ab85784685c5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fee43a80218195669d6345af088cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a63b86d3d9f5060cd1ceebc647ca60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33586760822b7f6188549a861078ecb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf3b37bd60f8bd2c7a18774c1859e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3fbc16e816c5bdc48bc7ef53e2ab3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43e93925dbfc91e4553fb3045d1a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33033c4ea1b268c7197c2a54c68da0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeac2c32e612b02d96403a782c1b87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a7a4805874cfeeb8589a135d6125c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a15ef3d56f73c7c83da7e12b3a9bb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072198b321ab3d5a34d74d519a7935284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58588961b5d976b4b7fdff2243209eaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766956a451b49adbda7e71856fe3870e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e344c1bbc67931fb453e755d3673287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4a76128f265b43b706b5f9b0e49c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787643e153a95598ff4f1ea09ea1f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7920915e4f70b55620abc340a1dc454290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791acb3d278560295697a867b7c67f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b124b241872a119fd3a2925751b22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed03b347f8e32f437ca6115cf9a913293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277cef57060570ef10e4d9b3ef0c85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b675d5374128f207c5564fdaa5ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbf8e0b24983d9d705a0fafb0a2381296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a0f461cff5953736f2ea65ac4c65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418f80adbfc387cb0c730969c92ccd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06cd8ed8af886d838030172f9615c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfacc26baec9f26c7eb4544d13c4095300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d28360b5b78875e0c73362fbedd71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799d0f8004f73fa04e31728f93b4262302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5f2bfa79a76ebabad30f77b084fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb19c40f81c676166e3784235a434304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffb4b8fbcf285763a0ce9ca7e921fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f3af3d4d2a0d59360c0a62b702c2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3828164e6d48a5cac5712e34cf37b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f000c38d00248b6d5b90de955023373308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971c59de4f6ab68139b991f3ebce28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f8dba7061836b6ae576a69edd753310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93066242ea145264b5fd59e4a4431c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aea5acfde77a399a4daefd96f4025312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac804da29fbea3b90f1e0b4a6e6e540313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639a36ca59a04b4de69109d77dac3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47219ae8424684a19551bfaf264ac987315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041e9c22acfe0c3cec9d5a53e80ce0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82def7e9767173da0953003d2f689317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481189b29b337be986919a54e6a7fd38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3d6d9063087b497ec2f722af25833319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c688ef7e442d517b0049b1d68acdca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1616c12f41db753d30be29764070ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7cf912a836a5ca2cc830ee136089322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d929be87a0bc6310fc4b1eaa689a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32ab82e7691a72fb3a1f6d6428b04f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4d9f98349d81b50cfa071515efeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df506a6fbb35f03d65f6b9cdf23b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6d32377a8d67ac7c42a51bb5c1735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91091ce25173c9e0d01664e1fb4fa9b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47722f496a5ed4048b892a18b11cff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0e644779a046381caa9225fda4537330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1fa2f15ecbcd8ce6dc08c817c64e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158192f6cd48d5386ff2869f022c51a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d3a5c990641283961b319e98fd26e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0ac5c9ff9d53c859f9c154e410daa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49045de35c5bf2d94bca5f19ea28ece8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973439ca623c242845bdc4daf4366e4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e71109ef0b70dcf8f253070f6c167337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e84c2f54d47e4543b0c0918fbcf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00602c9fafff7c10c2e7dcbd3791ecfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f338d082bddaadeca810561bb6f9f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be672111b0440d888e31a3475279e08d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e83cb1fe399191c748a69cd28e37d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e068e1ed969f272c00b2418880a2d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69f9835555583a75835ca00e6f9a05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d94ed191a33f175faf43bda9003ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a6785f92a3736214b7f1ab4726bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d936f45bdcfbe5f32d06d99d9dfe5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bd1f2854f0cb614d6d8ec6d2f6c19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd791ffe6807f98c074d469229ba835349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cbea33592f71861f69a2fd74019c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bac97f8a90a10691479f66042d8419351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e9d5cc75bf3fdfc8c9a7e4cc41f52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bcf960b75592227e8e4295bba15df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164d55e6495e17ae1be0c699784aa8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2664a56fda87ed2b663c63539d0a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fac5ae4da2c89905c0a2a612807abf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d65ded686fd953e4e9ddf9589f7c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bcf0509e6de9b0000ca623679daa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ca820c93927a962475dcea27f6c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5577aa4a1a6ed8ea7c53cfa4b64343360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350ec29992c67e6417bff1a8afb7963361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f457e44b6649ef131cca2b6f80797e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecc840c56426824980be965c1968b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444181c8b689fdfba54a2fae4284dc4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcf620f42a3f058ae0668ec93f285e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8fa81df22439f63dcda263e5d560c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8da10656e6fe4432073540b533d41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ea65550c0f8a74ef291889e761901368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434f6986b4e66d28cd8d1ac8dc57f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e97b7a37b0435b1d578b4a80dbeb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3127b5388d76ec41c2f6bc0d8503371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4783b7d445724dfecea55197485194e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d535a4a6112bf28a12853b6cb52250373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297611d4b2157aba22312edc4ad8283374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c78182fc38aeedcd42cda8ca23d754375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b5019fbf3b3e01590749528db92c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e5403c522dd0e64547b19ed6964bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494fb62e0a9c7f02ac966f4386e2b50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0a2d32753234a71fb6e3caf72dcde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c50d8d80b0a2dab08de9e30e0f6f5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72666bd6462b624c16b22adf8b012046381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bcc3d83a2bc9a0058a973ca7cacc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4a04c0822fd05c63fed60c07e36e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15324119892db8ba80fbb2c7c571468384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ba1c7220ddd4ad84bfba505ca3f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab356fe2e145f389675914be03ad4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92e544803a39b3ee3b0e91e75b3fa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fef14deeb8988fdeb6fb24d42b6ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57703199dc994df2741e2003695fe5e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5c65ec4edd791bbda80d4199653b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189780e9cdf2d6be1b21ac13d5e02b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95594d4c01aaf75664fa5af81e3afc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d12d0d64ee6e16db84843cb8ab769393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd57195158145f2903fe266347f2b6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ce169b86946df207f687b525587f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338bcd7fd3732bd6dc51d387bd777d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f140f71218f40270b849c1cb3df1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d9811261dc1cc09b6a4368823771c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264caf44e8ceb3635872fb366e1209c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea66cef97814caaadb838f667018b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c408053945daa9bd486f72d2cb45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8efbff16e7f82f2608d535e3fd54aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48654b49e194200d516c9f36fe2a825403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f0105448092a4e7da3abf63002db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618c2cb37b6526b7d03030a3ebddab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbf2dec3236914d10e37f5f2094e6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198b2f065841a98e2e0ec5861c1ccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf39c094527e479d39312c28dac94d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753568d89bd87a05cf33644885089e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8eb72d74fd75ca23197f42a41a74f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1717efb9c584350181726f34878b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903606fd93cda5ffe7d96ea5e4a594d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409e28f22db443eb01360907976262a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841fc351b76781f2a32472d6bdf85be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342204115c415bbff060fc1a9f3e7635415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd138e8050592ab7e53019f997325416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353b4fc373cabdc03f2982914f493d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4d6b6646a1d8d22e96c1f3a488023418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2daffa7b335c2ed523ae5da0225c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d26d27239b2cd21301e131536c718420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d663b7a8ff2d2700b8b48171d8c4a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a66bd45af4f669c8c326bbb039829422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af6ddbec258a156b8675047f4d038423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e5ef1aca8ce502516c8e1b82306c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346263535c97c0a6f835943aabef764d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee454dcae9d069afee3fce31e13d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b61493b88261bb1e7fdc540c2a03f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f864e48e947c8e4550a75b6a18f6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888c8d7eb04aab3c42b093fa241cc90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d0a6612b13d700afb6225bd59b7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea3f03097ee33c21e4f83aa2a73438431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c976501e2e13a2dba27b4592bb2f788432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3bf5c73084bb0d953b3ed53c02fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e6b6290a113cdefef99a79fcae333434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202834ac62fa0f6c394945665a7b3ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcfebff529e87609f00c86bf4530d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff80dd755377908d75aff024b00fed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ebee3c8d41a992c7116782a7ef992438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad62f5a035903d028c7da11d9bf3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d0879f094817ec9060807a5a49369440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cb0dff7a7d90a89fe8995f4568456441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a46b081d3f5bee6d2122766cebfc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294676a4e3ebd520c60bd1a9734b9145443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7ac025fad6d716b24fc0fd80d7b60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b892c101bbe7cbee20c3e98ac791445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4337e7bd7990741bdb111491dd8b68a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f420a2fb4b0d7d1fa7df3600387e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50d9a85d3f0d996b3fda62ede8058448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e1f38e8f9474abebf76dfd2adeb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54772c776ad759314b62af2454c10e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cf34f5a777d9170e1523587ebb9dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451899325062407c1563cc865f67918452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36642174fab74cc96614b7a59a276964453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b90e38301e7cc1d471e45f5873628454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b514247ff6aad273074347a594494a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0e25fc89b0f0d13ad6a5f409a4084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4522d5a67d11ee4ce104906754c6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d488f11fecc68bdf4313e46c12f342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456814baa91d280f2ad0762b9274e62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591dd234c8aaf10096ac8b0d319d003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f6399336d700b8b0bf8728b5877a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf51ebdc8328c377dd7630cbc5bbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d291e89cc06a20e68d21c251b863463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead6a17aaa807e1e19da14e33366fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0321c97c6f6cd6faa8fe8e1eda3f9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e7c3ce0350d29e58654f31dec9505466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511067a1bba84b293f5e65fac03c59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4b649eeff1e2c4c240ed628f8e15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0693a0e61c7209953be99333962f0d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3537f1ca53366f44dc308f94ceb06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70517a1461aa2177873a41b6ddd65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299036fc2cc06329b7263ee48ecf9cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c04ff5544fa404ea681f4456cb66aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b746339d9b80c87c5409015cab2f1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d424de6c2a91a32a56ea43d5e860ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c9cad237773e297a0e081a4a5fcc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8350d6bb60d497dc90b08f95f7fb2c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841dbf651e826d301df75c29864c0b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0a8e2eb53d36a0565f58c00158ce6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61f08983d0f540ac528ef563f2af4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf3f87ad7eb5fe6522e0c2744938c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd82d5582efcf4c738b21ceb614b69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8aab0dd05d4e14316cae32dc38584483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fe53bd5915c789adf86a1a24a33fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e6e3b60034035415c556ccbcaa87d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec715625f9c0106cbe29f990519f0e2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1459a3edbf506a7dfc2ea6d83006e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741118cb62122e5e46a97cdf428d13b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654b01d88863ece6240b0cecc3f4a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f776d41e7668e1c0a50716d339062a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8247b036b0a02360a01f57e38d2275f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be252050d86f1d4f2ab70b7034f28e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfc07ddb381eee4cdf8232ad6fe99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5be6b2677f8efdef3bff9f72ee890494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008098a0c221b0f8e57955abd8ea68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76178281d15a17673070a2d6b3edfaca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaa0ad86429a02c9c00ee4ca94ac11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a70367f89bcc1254c7d094a2363b31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8a1c6592e7ecc02c2e847dfb7e2de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbb9a547ea0d979ace2db62538651500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a17b426c2537f4ac1c9acb5d542c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104032015a8699facb5d9ba4da6e4764502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa7e5367c7cd5aac095d513b0abaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792620a2d7aded4dad515b3425db429504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b20a2f08102cecd0427d3c0ab63a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78321dd99be9b48e1ec43c6111157e5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a6e6969ba0fc0c29f091ee0fd47d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48bb97ca3bb106ea2f92041b6fff5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a61c486d86c04a484479db88849bd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406e14d9815d42aedd4e728254f7667510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8294cda8689a15ad628a86897fee69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061a64b80baf0306b9b4f60e2670b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab456e4e4fc76b82236c3cd8d0e80f8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d39811cc5a660d72cd638a20490382514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8b49e5918e81d75b21e0f17c08f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc5ee75405f4d8f8ae81772d89c00a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4b8103a8daa307de355cc2594acd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e913482f7ab8319f79425b2914effc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb31f699c842b3e67ac7b97d825b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6d2b695e071c673fee4af96a8f9b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63888007b0370864e74acf31a51889521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b51b1953d9979df93099ade3548a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956a4c139192ba2603013e48a2b8b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51edadf0b5ba63fba2c2051e93f83ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cfdad3e9e9a6ea052c4ca6948d4ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec191d4e6bed9bb633876d69eced5865526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c02fc78850fd4052b0d9304ccbd941527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774e27048c60b679803358c4f434de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72474991014465415fe6ae54a43945529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea676984249d8e0424cf098e67fc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5b640424bef0543656f1e537146a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3ef7ed191ff00248fa8a8cd59446532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03125dbc3f1ba578e53956090f033533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4191a236ceff769775be3251a094e6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b87f322749061975a83ee1b1568c01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b3f0a6530b5d1edf2abc3b451f195536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f33e510fc40121689c7610aaba410537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b90a4a65fb50c7ad58ca4103b7b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d413b7b4ab49de829b7af6842e0b10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cd679aeece3183d5704c3b2938617540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6848da80854481128bc695d4776cf27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5719e5d748fe9fb451dbd3f62992542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314316fe17f82e7aec89cf6790c485e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cb55e0e78d185dd3f8ff92df81904544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c935cc114ed15eaadf008331d664545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee42a5a0feef2a7caf85323026766b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c1f234b9c0b1fc2f5bf712c7e50ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1bd8ef01abf2d6556139e869b59ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b192f5740bb5f8a3bdf2d8cb2b11b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b383be6af638c7d29a44d474fe7ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575167bc653f70f502d2da746f0ce1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f4df838e4134d4a8f8786aeff0dd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e3352a1ff60f890813754b694d477553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105c9b312bd41900e9f6be1ed333e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de4d95a163fc4f1b0143d8680ab00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad98ef42fcc062257533d47955d7389556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29ee27fdc311a115074d3be74700b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06293b4bb7eff32b44b8861adf200d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9da9de22f0899bcd8b2aceae62187b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a6086495ec1543f36e1471098897560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411205e12c2f89872f8cbf8c12c56440561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cfd2b31753fdeca34988d6148718a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a52690e00c475dd81955bb9ccb2fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c26709067ff79a9d990595291648b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b451644562f037710b948b922e4fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611110cac7d90219398632516f6a2c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bc9e58d240eef4a333fbf0ca3440567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b307e7b75dc4ef90f7a1f3591e3d4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd078a6627fc9498a6c9bc6f68475522569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd77abde3c11e8538526b43965580570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d3a3b8d7021d5fd6934e2d55e1be8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0983def31676ab74dd31105941a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fe747e404506c21de45cfc6a4888573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca2dfb307810a5635a3b6e303b045574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90c30afc75ef0cb9b6503bf097d013575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8237d7206b15aa2bedbb1abd6c535e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ba39822cfebd34dbcb5406fab717577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad7ab13f512f55f5d1b8a97ad98a50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce5d3e02a29316129cc3de40b4ec2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b28c95f35cb1b0a80ed56490232f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9068e8952728f29da6ef1ee1613333581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9a038376c728499bde36bc5edea79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831408f11a24a363d4edd508ec946d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b814c24a274d71d21e95af5a4de1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910e7ed31b781a00f5678dd32c4d44b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649dc763e5e4cca1291a9054aa0c95c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3467c5ee5c83340bfcfcd0b34a36ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4121e8ce7316b989709a2604d16ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be8b5e8bee54d860fdedd057a2563e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bf3dbbbff9446e5af8073518f6730590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db253dde2599b24d3ac94424cd67bd0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ec0fe4be0afe31d6a314dc8ad8dd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bf2960cf7e5af7944c39dc41f9661593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0440ac2dbcc400f48430103f88269594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154670262e55aec3318c4e4c2954a12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bd729e865f1cf329c35137c69267596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d463761c6d748881da360b0a653dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5cbbbb56af9c20a8be1db901fa498598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c013bf2337db57a8d9507f089736a8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88007d02e7c075f7b71d1f3be58794b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d48e1ebb14cc8dfbc07dfeca668bf5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c04713c40148d90276630124aca64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5c0f53296af73520e6a6333e1238603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c2619078ddaa37db2b637b3d49cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33b89af9a5910b0438cefde23187d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44a6a2a2cd6d28f3e6315cc753c6af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc75cc967513747b4ed46ef532a3f1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9859d972d4426105055fab960e5758608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183daf7aef8ba9bc3f16c9735faecf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c5b7b59e30fa0a2212169db2ff79b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b17a75057f0b516ac94777468485611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7a7e82648bafab94f208f84d1b56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307cfac10a567f3234be2d5e439d41f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e78b217af04d66bbd970b8a5372767614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea1b29708b6e530c3f0c2d51cf10b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c7e918d643b375a5ecbe404941bb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0896ebf283362dd4b2acd0c7d037f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681374b25893c8b834e86711a14cf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78e4d59cd43500a5bf6a388afd55f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ce3c0655af56b6173574cb68a7cd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4afd0a867f896b784477a2b5db4c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c7a25007d395df65dafc9f031b0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011e564fca112d556a0e7030a367835623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260ce332ee960ff57927b92a99ca425624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfb110603431adea83ee4b3b78d022625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f22135f93091314e79414c631364c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a487af9566478e42f58abaf3b95d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6361e1912e6d6655646d126519ebf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa70a45a1ae27560172009fb2d14f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ecaf546c3e68265282fc1c295321a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1090c440cf0dff868123b604c6feffd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856732e570ccfa77c3125421f77e12ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed59ffc14b867fcb8bbcc27ef005a19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc712b4e4b2a4e701b132875b9f4b41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a43b80855d6b1e9c61b6715a5d13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece76f168ce43d0c4d65b7606413881636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a10b841182117ddba58aa514662133637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d547fc710987604409620e3bd1411fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32bb4978e49c0e44e35baff3bc8631639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0703c55c68272d1d4e2c3c188f1a1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf469d8935856a929d02238ab6e2a00d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d6ef00399d626b153e358b636c76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e2ae5e5157f91096510fe241c3a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d300d90d5db1586ec76c1f4c7994644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f320515c9648b875ce79303fdc2a04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5899efff647fcc505fceaa25ad541646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86f0134d64930927edfbd4ce93d29e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726c26a365c61236b3a01585ad16ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d808ab6a4faca704d622193b443eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cc19a38eaf1b421e0baca5145ac93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e778c3f44579d5d82abb2412969383651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab666d3223895f7358c5e4849cee9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63c88e01be73f4f97313d26f7e03bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63b62f1111a318195ee73f32a7199654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d2eef93dec803c38125566ab15406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85974ac8a8024125c3418cbe1abb56a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8333f4cf5a59887a94fc91f12b9498657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152486f3713d6978a30e9596717a538658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f6d61e03946f1b6a46a509c0f19c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f2446e142a095035304efc871c7e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb0a27bf512b7ccbeb9b97c4754b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b051bce201ca81c33cd51ca410fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ef7764920991eeb4b02015e7f5b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e81d7f1b1d48610e3dbe089111c1e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc8734cabf8e65044fe04b0af27132665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ce9a35560d51411e9e0b4ff2bb966666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c948882bf133a56e3db4d75397ffb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a61e6fe6b631338241b759c45125668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afebfc3649d34ab3a56809784447cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f07ae1b66115200d8cd28ec9b229670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcbd9eade4ba6a717571570387cd8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491951307dc03cd40467ce3b853b4b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f8aa9d323ab674edfbe3d19a65aa2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142367ca1b5c365042d2e301c11f0dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c45faffc089b15fb80c99bd649fb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747304a1216d0c0d061b46c343633bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6b6d190c15a7b53fa541b3914d90d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63605a76afe2f5f0d4fde51adb7cb861678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ebe38446e4e3cf2157fc2812fc44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e34572a58dd1ff0a3b721f9786946680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f3f6b9106c1d4fefede2faa0853a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca36d42309185782be1f7322b93a677682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d185f3af50aab363db8e1b04436e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794788fbbda0c0bc7dcb9374285be0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f60bc3371cee697a5c1e91b5db11c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2028953af1d0eeaa980ae47c2cbaf25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab61318c6f5fedd82b136c6cc15632687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2f3079445a3ac4c35ec232609b243688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe91593cb3e055ba256823704b0f8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dbb60b3ef143a8cc7eaa81b0b451b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf01208bf9ce5c431fb7677b1ce852691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3b4adecf07dd148ed769fce79eca6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321275742c8435b33c6946e23037432693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46fda02f8aacdcb88893620747073694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bacd299da5a82f5874e25cf8bc0d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f39ad4cde369984ad572a0cd0203f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0174e5b2f12489103bfc6c2a7b6f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822116075c50e7cddce70bcfbd10c83a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5866f0f5f17b015d871159465ca7efe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305561c10e7213314946a8914d63bfc8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f10db57f43eb4e346f47cc445b6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558f5e6f85c55e259f51b0e0a0c6d4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0413140da9343e075f693acd4e9009703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c51198981a25c7b435fd980a29a01e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b887740487e8210347553b4e6bbe1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44608373c8238aceeaec3a2fd0edb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9699468dab8f3ec89cf24bdfebd3ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d87cbc93115a570444eb1079e8c763708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc5f1ba29fd54846f31640e58f8ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe3a681fc5ed5fccf49418ddfa995710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c06916cd18c88b746ec9ac67b47e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b91a9d42f162e2ae606d5ff6fe1a7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb243daf1bb3f8c6c026ff4d4449291713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a24db4e26a3f9e73974aaaa4e4efc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb22132b3ed0beebed6fbed0abe5bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea533044946f46da4da5072e33aa3b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84274f48190818fa799e1983259556717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ec1091617a3bca2b39a3726c38c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd733b0979d176e39f024ad51054994c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396171c38ea1d962436ba0a0c08abca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400b287b430ed81cd8f6eaa66444ce7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99473e791ee0693208d7f822d659ecbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821e6dd67058f29b3b4c70d612c332723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4867bcfb63654d486f871c8d39672724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51aca2cccac86cc380a5121fb760b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6bf67daae6d457159fe63241325be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd6d9ddccb05b1dd7983b31406f5b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eddd87d5f91f7555c49d2a8d2b2e80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b886197b1d2fabe379ce0d446bd7345729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e3cf21df1a2e739b7900e9a0bf5f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76839cbf8c8077767e369661cdd0d25f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f4e4a047351ee4fe8c8ba6876e3df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e606549189386be0b93542141aa09e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee704e2f38bf63b503425a62c3cf8c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fa0578554f8ae9bf478e0b716c997735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc062f3062b2aa6455c25e7f69b16f65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ca79c27cb33cdee62461879bb048737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e633dc357f9d5729634f6b015cbe9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a662491ef06627bfe7d3380d08c19ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aa836ac247286b8e7319ec2b70d53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a15598e6786d43fb407a2abb3128741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c493fe9551fb930b4ffe1b63375ec2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b5c77b148c240069b75c106629431743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f4633080ef0ccb0bf4606109fcd06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206d80f20f4e23e4e275a6a58d5415745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a8d41fa85aa5fcdc09a81ba0c103746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69f7d0482540bf45fb74fad6bea93a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40632e73a0fbf5de5bd597d62beef8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56ef1bbbb7bd656f6d95f27479a33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338030a07aaa3c670080c8ad21ae629750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94981eca5d1306fd7afe5197f0959c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f735ab4ab2beb2de192a36bd6d98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03fc3f0a5e556514e5c8a0c8f0cb42753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>