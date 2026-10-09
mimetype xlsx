--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a200b6832ec05e260c8bccfcf56a0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc849d37e1c4271f53f39bba4b2163d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5596a3932f4c00b13fa663052d8dd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48fceb0f9121a7a4df70622d530de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e0c3672fe277587fb82420ca305b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85a12ee8e6a9e9d235b5fb8677895d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45ed2a40edc94eecae90098faf04a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf555f3edf37aed7d1adbb67c1fe48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4c1d74a6f3118a58875a17369ca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf97450ecf67814ea72c0f3bd3a10c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35624078f79e303183a8e5dfbee67c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a21ece5f65d3b71d6fdfe01e51c61612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf19269f4140d5fde0ab23f24756e3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceacea3141c25a6f486819c1b1aee8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec96ce8c8feaf0a6e86bb49e748c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4345dca0e6d4208cb8d6380dc214d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ddb49c9c6f01d851166a610ebb58917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663538533fb028eec48f5a8a74d4bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a17cde08e384f3997285c650c7e42619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c121e03e4f1d080a98fa6ce4864a35d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ab5f5230565c7717b2e1e223dc7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f74b9af0e7360be67576f8c0d69f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc0477f6456ac4d05cca73b773df9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c8fce4e1a72da0b7af0beab1a2ec624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9af02915b66db4dfde2723f5fe6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca34d7d1fff4e6606a2b6e93205f4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efd6e0f103ac51b56cf8016a5ae2ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de40aa982f5b30825eac66c9d2c8b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636407ef282f759a3d9e796adeeb71229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fce2b761b085e426771cb6325584830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b1135c65b956da6dbeb08b326284131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47677354b0af8ba4c05c565cf934583832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fba4103083146d51248118f33534b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e393e80b4cb2ad3beb852fb060806d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4b9519e96d8c4054555f37e6608b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e27c7d8bfe3ef198eb60f055139f2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c47b5f00f19c08efddf6e6b649faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287a87b09de4d0d5a7ef76098fdf69338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ec2b93d0b83644ba321384ddbc2d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaed0e11e14c26b77a077f2a9123ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023efde7c5d7ac9122246ba2756bbe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54933385c23f7a9b9955ae82a72fa0eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e766a5d2fdbdcd3040fb88b02ac4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93442abf3e0f2e895ee83540fbc13b0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c21151fd0a4aa7bda1d47309012c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24062851378744b3d79da1157c89b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1aca1854c086f03f92600aa86f3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44fb79e60c9a6e865a482e14e4a8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642da0f939fcde3fb4141077307bf9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e886dacfff0afcfa8682cd5041b97650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeba34a77cdb5e300936a75fcdac7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1545e0afbc5c374cba87c7aa5b5b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffdb95a7291fddfba8213f14b84be653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446950a900fbdb71e52d51d2e7619b9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6a000e94a42b3586aac3e675e7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bafd38d28c5d79847a5d11fa34c74156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4f78e95a8ee8c11665f3aa18506a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db49b1739b78510710d626e5512b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58aa1ac2440d1da062494c32aac02f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9ba747d32420ffc3c711b430722cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e5cedde211f972cc9fdf984a4848c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707183a87511e41742c09a4da137443062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ff532cdd1557b2fce9eef1b9f49463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b487b0358987a8505eb0e9454afc2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c18230e6545740f9fab4676dddb37365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b652fa1eea508ba1326b036d5aa5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431366541065232fa95dc50c449ac8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743ae1998f9496c55c413586c60f2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c4a1eb60796634b1908d86308ab0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a44d4f4aad94c6bb1b529c19fa607f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba71d44d75ff7bb411f4685842633b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe26bdcc163dbab5df436faf0e72a7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e93b1b45ccc52426e6ad8a2bfba70073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697aecad0e8dcef0efcc0ff8b46609874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a42126d59f130ec956c324bc55d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e81e9e3a121ffe5c81b137c3306476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f111d1ce9efb73a654a1da842fc0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84f1ad3c698719be56839040618e9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f80dfd861f6b8c754ca98c1dbce2b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee600373046eb423ccc874af7ceace880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7b10812de2893c336902ee131218a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085823c15178d2ae3f7d38f3db52f4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0e0a8b75baf97524aa03147d0361a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a41e44d7abfa676b0bff541b255584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549f31d16e1f2eaab5ecffe05f72d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e024d440daec09697cdc4d532b007d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5db2c89f4a897a4a0a62f9d6b88d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e6857ef9189312693ad2e2003a93188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e5845edf95531ee6fd33223f84f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bb08409fefc5441c018dcffc2e19d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e99c73b119f3e3872214e4754df32a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7356baca3edf688f85331285e5ebf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10823ee44609252a73c4e399a4cbb4b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b3ed7f53ef929aecc61d1afb51e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e7aaae971e2424095f566bc556f7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4067c74776681287111796f68031696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a56ef974f8f0bcdcbc499618cfc8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f479b1f0ad4c772cf596554bd17e7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44633424cb68e3a438043a2c1f412f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a886ed93fc742663b777c41c38ac6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9bb1f0fd4cc392e41c0f0239d5d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d4a45a323dc898883573ced04a0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d099787dee0b0f03ec1537881bd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a437b023cac15272cc4047aae905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73e7722cca811466e290777804dfdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc84755ac5d41057be744fb4022aba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d83ff8d16855fcc9593dc44350731107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc7c1642b220d5d856b8c434f9c9d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7a1297068e0fd38709f3ce71a212109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f79e23189e393bdc62a8f06cda394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1497c0311fb0c116ac75e9c397238111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda3e3e72f5886bf175b9c9561462d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ae2ced2a890d1c791a7bc1d544bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c9147920d79bc09af692c83981a09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ce6a0b616dea2266277c64f8bb14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5480e9b8af3d9e14004b2db67176116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709a4495b90ef3e1e8f4804280b02ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dace4e1e85ebbd5ea6eb61c6d6417118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18120ef47b4a1c937a5b0a2a7a2a184119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b245fbcd695b8279dbdec4563a7594120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad3b009726ef972f0779344c37ce66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db815cb0c0cb5298773a9bb95279163a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c791356b8558ec40bc522d39e0af0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590aaed8e4a88d2fa9e29b7653a0760124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d13f501654f1c9a8253f20d945b4be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bb102ed4d996ad883d9f071f73cce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1541d398a0ea18aa6d8db4d9945641a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b2542f6083e5e72d0738c563f7e79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018a702927cf434c44bf31e6c87ab1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebed7a36a1a12e9df5ad2fffd1afcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd55738f02362654d5c8ceeb60ed885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab77d7baed601bc483a5ce5bc09b74b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed5553e5b92b3472138d7ebade41e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e49f0ba369b494b6fb623059de5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b1fb21c7679d6122b4aff92f0da4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a59e7f622dfc485b47c2f72fcacec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc38a0eb24e113405aea80411305bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba09683213fbcb3eb31b6e1faae86df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a73a86b2af49c27191606485fcd198139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0da7d773abab57e404659502aff7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facb19105d7f6735c8859b002c032cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19afdaec0d1d2d2711519126d128f34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96967536848eac7a1d001b1992c145a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b8037652cc65dba67415f781ed622144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd9b44be247d9b3690b6e77bb752bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539aeb255b886e9ff9155b124603663146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8b4bb59ffa6a6c0d48102fa5fe27d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190add58b6822a7a6502ba498eebd295148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c34a89c7848f3181b238d305271cb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc690cb5764648947f233b9233c8b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6aae788efccf3c1e56ec0b2755e82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0276cdcc206d2c1ccc7214b2d164cb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7d3eebadae28faf9a31ae24c8b60d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742289a0f2cf8f5e30dc6bb2ba5babaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c770119a715aee263fa535f6f12799155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f6129a04ca0deaa7555fb06f081ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a6b2bebba763a1218ac89b7f1d72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea456f77f77f33f4f6a020ba82826113158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814521c6adf0046dabcaf11ee1d41bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85dec0cea97214eb824bded325dfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534c29a2e27cb1b5dabf7ebf0b680f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3052a1cb8fc423b884d42d85f274eef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8b91052a8e22c2f58678abce8cb79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b309f1058a8d44e968f0609dd7cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f579f87d9c1a2f40ad3f35757798165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa4da8bb9ffa3933fabf9e434534f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174996c9c79e8f0ba1e8a21e00d48df2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf56a8f056c7b16eaa0eaf51a5686e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea4f37db65ffb20d6180a23230b01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba5078eed63e9b96098cf821830908170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0deb26b382b0f2d9646d15f56e825171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85428821500d9a67656c67c72b5e9fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc727336e732c15902d944b0617e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af013d37e1a169018c55a561e1d61738174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a48ac1e4fe35921d60f45b892888e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b320e737ec4f785e5b08fe4567e69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874416999b73fb8cb22b7537fe0cafa8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8acafa34e382985a44f8169f0b41af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f99946235b1ab5a7f7cbee28c52082179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202b67bff1f5f645850a218e2e0ad5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9bb7ba158da62d7d6aafacd454b49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09ee150c359a619ab3f06cf8dd948182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281efc682e596b246f35e0b268aa135183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d6c58664bed659038316db9a6566f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c15b6cc6378aed24f3d9c208dd771185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab159dae249a7fd9e9a9bda1521c65b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb175f820eb53189db9ce2e41988d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edcc9ca90412409380659173f40adf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb9180cae817896d8929ef26e03769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58309002bb5f393a8e6bf21808242979190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0386f76d424abeed563a112b244ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05122fe1f5bca85658d4520314c0db6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1704adf9aabc7d18e4fe9b988e5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab2d77902ee9d4ca418549fea1e52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378c0b5d933e49eaa4a23d2e116f37d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d47c000c82aa8a19bacc03a73ad91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb86f57092e38cb2843641f9aa1e73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29be7b122404fc13d4677ff08e0592198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadddeb099b22658492e2c530d625b6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352d0786473795115818e3ff9421e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055227a0209224462a1602dd78158e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840023ba893717729dc484f3b9adabfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864893f689b40e6a7d2510917024f08e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac21889e04d0a543395d4235accd0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb36be556667e53b2bd041c695c2bc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab988e4e3408bbf122115f15fc57d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf14c7e81876144e548f87947298d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a7aa773379e73b11426b447b0996b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07562e87fa2e5afbff47cd4e3dbce3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c1ec50c4ee819c82bdf3e0051754a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fbf70e3397e58a54fa5f95ac068ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd82b29d5d44144279294fcc1177f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c4823959a4be390f1c2963ad2c522213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994a62259f759d08217c898ba6602c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54f158fa503eed2aa22e8c05aa2a51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab8373f55f3214637570c7569a2032216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c64d02c706d8ef48bf81f8f29c72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541159501171caabb5b0af2d96e2d4ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e170fcd5ba180d871eecda452027347219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9353248a1881cf02b788928c63e6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb7d4aec75d0467665382dc869ac64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e458508c3e2bcad1cef29b310ed4e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce17104e11266788d5e52f118480366223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2efb38ac1154b26a998621949caff7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709badea6e41db41abbec563e79a76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863777cf0ed123f0b2082360216ba5f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2347d94d8f3b6d489e1b2610dab7ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00913ed4aa61eee0e55d033b6613fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885048bd4d8cc895754166b6b77936b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c799369f97b4a881a81c4af2af8280230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c0fabbaed34b9b3052397a8c0f880231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca85434f58fb19551092602ac4db0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82433c186eee83a501cff515203a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279090305da4b754c77bc8ed13d4b9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3a192a99e0f3a80e74bc99e22638235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21b881bc28abfd0a00ceb345373bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fb6ce80ff47ae928e73f454cef30a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12816933bf7de4997b62e84f13aff5f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175690139693e674bf4a8aaab64bee1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522881d3ebbecd827664bda19b6bd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b1f773652f323e70c550d1c1c4317241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76118fc2ad6469fa4f04295538ae9823242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24841b77e3b15f5085ba7339aa78b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f45920647e70d0be049f31e24438b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5237f83f39abaea2a83d17e4faf40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801138c501fea6ec72bca7a62c5263dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854434ec3399287c8bab2a78a700de60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37172c01b8365f0bc6d75fd4529baf5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b900003c68baf1b3361198c3bc4ee3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b26138d4ee304f7124970e82f217250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1760b4e405ff5ed6896f01d869dbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b640900d77f02474874fb9c75e198ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0c0d2cbf443cc46e60040c31129a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a1196a5b9929e1fd78b91f48776eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4f3373670245a72f8a7311ea00d14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8faea38e88cac1bc18a94ac808c719256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255737fd6ba65d3f93fcf19ab305316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679f2174f5702047ce0bccc89f7458258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a682573b634df28750ba32d83cc58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911b9d6a4670e5e96e3769ae72af46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804f2233c45f5fd35dcc288217b695261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8afb740733424b5a21b6875094744a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88441922b71fd1e8bafc536084f2ba04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920a9894c47bb5147cfd87a76f33a08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076365634bf40baf9c6215d9d26d67f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d109a6667c68210861b17c8015732266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c480bdef569d6e24d64037f634e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b73d99b1c7195135fe0854d13097268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d28479ce3dbb73c995a27540af1278269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0842a2d1e5ef35c6823f9ea4a4953b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20573f0913661210cea0f8cbd1897c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deed988604b8971387d242a3738e15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207958ba90f6d9883750040a9fcb94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991b4c692746a33736d6a5892b807f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6970793534f515cbf068e6ba78febf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92b5e7fb9b943c29a9a909b24080e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f51b27ef41b1c04f6013cf42ea41b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08583c202f339e80b380cee6a22f4b03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f96948f1d86ad6d901ca5a14cbaa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0dd5a80d2f14e8d9d937a76cf107280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e586e01d6c2acc79ac6ea3a65f0456281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6d048e49af8f47d00ede32eda032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174912d893a8915399229e585bab4cc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23ab2be934904b5c955b6b7eb60a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7613024e0ca20acf6298a56d117ccf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4419802b6ded088b2fedc45c22d1e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d68bbbcb726362c272ab9166e063287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f377c92dfacb3ed72a14d12b3aaf0b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957a49f6ce775e59a65775513fcef6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6011824b7ef9ceb4d7926bb37bf8c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c32b4275160d326f0507ab0d4253d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e8126a9a305543a41450c75670ae0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48b899902a7f594f3eb9004c42383293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ea691bb3021925eb3e9c999e776bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24322727f134fcc596780a094b5944a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252b6a8d98427e1a12136ee71ab868d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0464d26f69434b9e0db315bdfe5a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca334bf083d36781dbd65cab90ee0a8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb131f46f8a7a010498af8a87337cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b30b7b9efe2be4fbc5edd61f902823300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9c4d70d9d8c374459db4b09db40ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e604b1f546d486408f4e36b9aa888302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b52424a23e65aa26da6db54d3b6ae9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6db9c98f34cfe420f87a9405210afa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fde8ae3b7d3d8d15b1700f7e7ba75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3955277ce13c45d8080717508d2d5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e526c4ab20d7229c82c291461ee8a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f62bf5cafe10e636d6b78cc940664a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b78090bfc7571b2c377e3f3421d2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7230270ad435ff1494b65bb2d1ab17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d0d4acdbc4a9fde2e367108c72289311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145893cc77084e28713a145aec2ae52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79249c1817d0d5c62f464c4a9f64fdfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4c233e41e2fd4523b019a18d02de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d69a3321a85de231a2f6647a3b8b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a044582143ba709b529c476423118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7963778b944069ea11f908c862adeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac2e1ca1970734970fb625bc957331318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4251c020f45e159c532c04baddb4248319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516bd6c4b044c793ef1e8cfd453a4c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8bdcea233a56fa78e2871063fe07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21ad75459d56e8862b3e87a72ba4a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c8b7ad320ec20d40d16bb07d3fc52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f979dcb39c542b4ab4b62c17057764324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0b7bb533f9cbf2ad5000af63e36a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe00dd343de1099ddf67c11e15df52a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef02707a9b887e10bd3f6cb54d6fbe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5296611206fc62d39486fc5d8b3c16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6f10898a7a8f64074d3e9b445950329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e5ce18d374e550b0b41760015b05f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb5305b9d4c55a112dc567f266caa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6c4403b4400d7c2cc91cbd29e65e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14435b24016bf1c5f2eb99d5c901440333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549fca7ef078c6e721ecf2e155b8ab1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f5c1195a8261443f88d56c9b8a4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ae1609ec2da3cb6aaabe2d6c344d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984fa54754b6ce676cec530d29aa994337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c78b934b5678c634ee2d098e8bc86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851edd8b5911db9b986c9582a1372c96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e4ed99914ab192024956abeccd0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09837647e0816806e91ee989233edf15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bffc688502d26f19b6a3541ce36b66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8cf1d745a135bd73f306ad097514343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0241bbfa94bfb6122ebbe09a5cd134344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e542a411589ada773d68917e9147345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77151fa94f23703c8e54383d2294bb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce47574c68c15f6d27621b96f41fbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d98dcfd39a36ac68bdd55cdb49dcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3f0fea885c2b8e2f257f3afec6aef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf696197bd87b2e9b0929383bc49c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763b78d130a01f4226bd9783e1c578351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714726248c8d5801af26f477ec7b976d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91664aeb35ab675dc39e4367dd80813f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba44d0c572753dab12f2304cc84886b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692431b48a701501a5c2f1c6a3e62db9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25482866b2cc47f7cdb1d949c545e485356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53d92ef464eb8837cd3e310cb1744f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49805fdfcbcc501c05899db0a1182c24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2155144f5ffba17174b5ecbf054069359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d4979762624e5b34e60300a655ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd9f097430ec4767d5b936b9a06987361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a499716a4231711165ae3260180e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966973195cee479394bf1b004e00c22d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8d8f02b4092cd893ff9c28f53fab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd25e831f0d18b976e3cbcab4391b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60baf215f701a219b607fe96f2a611d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b24e6cd87d081db58997ff439462f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a2fd45ceffe5749d28ba473689fdf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52f5fd7d1fdf83cfb56d21ae6acfac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef8f73f376ac60756eb54fc96661c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf3a23ba28ad4ae841ad7b782f8967371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b7de563321a4e5c79defe76b9c2b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47659a61252faf99a680b3374c9e56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa6c8c7fe4dde9063d5114a2a87699374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c0317f948efdf153c188be15fbbe0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba603a52e4941ae682245d66af7f4af7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e4efa1bf0d4bc15ee5bfafb5ed2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8acb6a3c69fd53f681098f623cd1fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a268e7b74be417659cec3ab09ee554379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2790a5b48a4fa26b4fcb0ac4422421380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a41b931a7fbb252ffb6835bbf6bcde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4dffadab8370e1d985306b863a7f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b065eb7df728bc5f30fc6eb1f5f831383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2225708232be00b2f9538399d8bc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e15923b794135c91e9e3fbb92f63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c06743c87dd17282672fe96be65df7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d09f9885f7b34d44845525604a2f1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9d45dc116ba78e2db331d487c5e9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c411f2a5c70ee334590681fecde6f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a780c0baa26314d635bff28e442f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4de47e02d818b3417af9496209de5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4852961e99ab4a04fcc08b95e8717392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6ebb3e04074ef0e509a2f55f3d38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535f932a82800cc242aa4891bd6d4c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d732aa79fdd069c449c29f5eed1fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075000265938384f13e14ab4b104bfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c7260cfcbdce7a7037e83f21b2458397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920566dc74c31608e20f88e1a2d01d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e592f34426d1ebad2280d68a0e8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d24a05574be255c71f989628590d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa6a4071e6883f739159181b8109cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02fe81aefb2890426a9f1845ad837402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a0217d1d3961d2772ed5ec480865f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540086146e78ae1fd44c44533ef0b119404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2daed48cb3b9db336b99a04ef0ebf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728c8970cd920e748bccc922c32f49c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eebaba09c64ba0d57b9c8170bbb28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e441e78ee82b96386f120a90c471fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080631492e2d09e413d923406f3dbd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec705345e23a3f4f395ff919b919e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17643d05ac7ea5b583d8a4169175e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8cba750e4a4597f7c5db4e68fe61b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ddd6197b4c9d9cd8d8939c238a854413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912562f0d470c49803fd126f9bd406414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247d94b163bccbd22a482991fb344bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb5d14702c67e1a9db9bcc9e98f21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce979aebbfc7377834bdebef8bd1bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bfef73ffa342acd633578ec8e40cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c941cf9628d394a9281b288026002c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc60c679712329944b3a7cdf376d192420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013fc266b18715dde1c4460f43aaedb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ea437b231312a2495ee3b8ee6f312422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f1a0a953954ec537ed9802b74725f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02ca23d54097a769f2070b20a40271424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8cf117c9b07ccfd49e933dc1598dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221112673e52c88e72e4bc09110b94c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1286ac0b81e0bb800aa87b499eb35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a3cad9a69547eefe9431637274dc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076141ceed81275f0934a30b139ba98b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b72a5c7f5633319df6c3e1c2b93b87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d1c5466b1f94908edd11acdde38c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df56f0c988d715809c350781bbaf46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819064e2af81a2b292b20718da7f9cd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55886f61a320889b542838583944bde1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d94de9dabab19b29ee11445356b94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5063b2847a4a0b1c2e85f7c0a230f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127526dde2b4d4914f993ef70d529c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6a8e572e82b8465e049bb6576ccc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f14e9e9ad623ca5ddef56a747f5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c650585c7ca2e1c7dcf84d41768ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81c84f42fd1c3421320ab42942ef04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2842aeaca6bf6090153e9cbbf04ed1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c8a14aa89feabd0aec7887feebcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f78167e228a0329c311db047db09f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da7baef5c08d2ec01d356015cab601445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e1966e62e386a50e4ddca3a985c6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3b61d2092b8e5c97f8186db12ed9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc674c35bfbc5266e4e9455c9bf22f35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c271d901ddaf6dbe9ce0da67abec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75c955765e8be3789ec78e4936167a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d067f4f30a67c3663467018358215451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bb88fb66a52d07bd1ae6e0f95e303452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd08f8968a928caf202daa637d3ce87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1ae29255e4bc86d493ec2467b0087454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa0f7ebd860ebfaf4d0f190b4f9f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6652d58f69c1022a59655d9cbd5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa024f99f810412a84003142b11115e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffad41d0b902c56cc549781cdf1a53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12217b6a97726c8256424b08d912b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be5fc57e1b8094fb3911bb8dbfd82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c56fc7a0d4d544e5ce5c30fcdd6e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1532c4eca492e6290b4d80611680cce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa68eefb216d2edbb84215dc13dc233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48733df078e037347bcf2ce1b6238566464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2075dce1b11e3d1a75e149858e2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c57ea807a10fd153a9495031f305c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8774cdaeb89e186d0af1b29754f0f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625058bf17b2d12328d9e60c874d60e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844536e1fd05143fc912bfeaad50729469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f870c564ed5a5d4741751bd7487b68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e235882f2a67bbd433bae233b1de6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef241e2ba38e3e2836434167f8e623472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78819638ef3dbeb3015ef075c74771473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366fb00083b039592ffbc9ddb46ff95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88469af6fdc9a9d2cfb408598fc02771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f9f658242d9c20f59a82fe772d3c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5978f23735fb43c810f945c500e32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c575743f37d9b8dce76d810ab16a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf8ffa51b00ab8275f7f9fc1c20e4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aab59c5536b49ff8e51708e8eb88da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e63815a0c16fe172b627d0f5a3e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c28bb4f45fca59a1a4009e971263f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd9703e01a751fb09a58949877265483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1c9e35313ed1c1fdb79a4f0b45a1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ed14406b38bd34a472124f7938d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35966cffdfb8f8eefa9f8b36e42a2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f457d840773bd6e494609297b6064487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d2f9834569405c0c9ef2e6bc9d72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965aac4b62945ed38aac2d165f734ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f7de035c41484f3b398acab1a350490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a414c95ec8a8246436cd5b204faef43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83bc96a07106414dbe6943abd233e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f1753f649c853f59c262003cc2851493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16302af16b4b19d6ae265b4ed0dd0d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d489ef2ec77ce99b666ff69b6ee3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df1aaaa4ab9c9f65288f4f980c9825496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d460690d7afe44aef9208632b66b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ffff380f85073a70e754147af86e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1105303e05a82c979118266d073ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03618613bd8609d624aeab894cf4d0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff8211e14f866a614c6a2b46b2e74d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09c9b471ae1216ec9f25b5ddbfd5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b0965b1f2d3a69720a2be0d70cb76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486129a52b24e822e177c01f12e6a067504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d61226accac092ed0169f7ad976fe8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01f54693d3828129b4b18dc9aa219f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f1402a212c7a6cdc9fa09bc7abb61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab1fc4038ab1fd630ebdfbfcad61c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500afa21fe04ef8df03fe9352cf5e96c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba536b90d7b41368fccb22db6deeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f6920767ff5d84cd7972d4f6117e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fbccf04d2a036c96fe6f79ca4f6d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4290b7dc1aae46e3d9ca27bae609a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdee86158ec4ba1ce2f2feaa37ee5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67614ad9e334264e006ea60a3303da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fd45c4c28fc444fd417eff61a40af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c642504b8a9cea6b6460da1b84c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39789c410a1fc74b7c612a93a9615fb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9611ce307a3d793da1e769ebfa3e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff676abd0b0dd148bce0e6b7dcd3826e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cd51cb4b4b2f692fe7b91c91a479c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2205b2086d8e93911bdd45e48e6256522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b32c32573be32f04db1c5b03074e04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83002a4c7f9e1642c5d4a0883d23a12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7cda2e770e8cfc7357392a70d152a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077b8f905016d7264e0904677e27e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb50c5849e3015bf7447be4eb16de55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f8a430bbd4d1ea77d8fdc94466da7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c883ab9a1a33444efc6e947b0dc296529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902939d5069eb877ce6476b4451397ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f567334a7193bb12f5c4c58a99399531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eddfcfb06c0ccfcfe42a7bf01b197532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1febddda3cb670878cef3e0ae996533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c81103259ac51fec1090045231b5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131305bbe7b72e2395037293f0c7628f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcf512c7855e309aea7abaa7ec411d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ccf81e804385f7f8c958fe784964d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29150e5c06cc0bff4a7a669e5fde37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa221142654783826844e6ac269a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66780d8b0c8fc523c3e842dbb6b71bcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b9967f95a39130ce17d8bddadbed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ed9dc91653006adf7aaf8b9327995542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa70d4e49dc1ebecf8584747a3f562543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bdd6fe6b4de3fd979a9ebdfabc6bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7534ef7bde9c4bbff656181cb5697d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b872bfe94cde672dfaf84737de2d5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef7ee39d47bade3eb40264b00fbcf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea87e709e79d5e67eae21df12538aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1321b9df72228d03d039190e03de8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a18472c3cdedb885d22eea07c49ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e28677936876d79858c1b7e80b8ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c14c10cecddb554939f94091b9db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c3725ef231c7682083b7e7e2e19b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384057908a3b490235110584723e1154554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98cdcd6b5f05103028a3df7b2b3eb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dcd0c5d286ff9d8cd4ed32ee9ccf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b4455479910f0957f61772d8212f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa0c8c943792800d696bf6dbb0279558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e32cac6fb54084b0d3081b43277ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d11a2248bda9d786bbaeeb64e348560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4369a9462cb86fee3ce945fbbf5c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0771aa050388ab548aad1ec6c71aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad3e2b4e23ed68098dd7396f22ae27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f820682c54d497453f901ee7bbc989564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd3e1e21372d429565a25fe4b4599565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc9d63315a721cc450b1c485bf73f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eeec455d8d2741b9038cc80e6c8e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac67d677476ff84820d23a796d85ac3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e713d82cdf62b90ccd7cb848fcf35e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e93313846bb1f61f509075ad76ec6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b0057839d1fd70291f6eed5c510b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522534d7b8635586887a51df6352eadc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c534a544126092067f1b083cabc214573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6477def949c5e868a971485e1215574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f6b95711343be6bde73b7068a9d7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c638d455571c7814fd2b70194432ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efa611c73320661043b92d16d7c3ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94a6be7ba64a23f2538b1e086ae1b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2d6ef4006b3b51d37d3976403d33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d5395fd2ef73dfd514e063fbddb1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100bab366195dff910295f8ff2e1c4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a41048fa630c5a28b4db2e69940a53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94bee32b291484e6b6956ef3dfe4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c93b4d770476b48efe933ecc48d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee4b582792d3701a714f51c349d321585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0614d72f69db04b4e8c50ec185a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08947b36d49c6219537647e3afc0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a423e1a13c8744e44565361f15c5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a115046bb26ec4021475cfeb175fea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53ba77e4af5a5ce693c63f6dfe09ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d986fad50e02d639a832f66e61aa0dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475e2b96c01a14fb5c830c8dc39dff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febeb56aa9e23bb4d1f42d04d51625b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556502a961ec6ab4949124c3fbb994594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93906207c45ee5a6191a3492ad0d262595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e0a37634771f7bda7e08c16c64d4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566f3539f9311ef59090867f5d529a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902836226cab85def59fd81a61bc5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf8e7fc1972cfa90f7efbc1358d48f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ff3f989fcdedcebcfab51231b79f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d97da92a4e30a51520deb987e5b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7090d19b4d52bb47cba81ca4b04a43a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b9f84396fe5299c83b0c7e35231e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09379b22550b1615dad1f26a5629fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0a4aec88b605e834d59208c41b46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6feb9d1599910484bd58259851614606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd46bcf1101278d3f0c521216d96a38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d903ed484d7bb15c45ac8a5074a91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8bffd2983e86beaf1794853499153609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa7aca318f69e3da75ba5c4c0b5aca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d7a847954875d9446c228ff520231611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb57fcd9c103a120236f34e6bc2c73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a6fe7222063a552f4a07fd2e7ca3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330be9ef1a322f5a6ebaec4517d14a93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12092e1a67e555bc849a533c11fd9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8db47eb911e1d0b2024ddf3336a109616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ca55d96a4840ef33b1fe3321b9c3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320c4e19f7727de53bb14810be857c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f87393bcefa76ddd7163242348eb55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504cdf7237f683c7539cc21b7bf47f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedda18c82f51df59b4b5fd617ed5ff4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd858b5da4fd52a17075cf5ce69f875b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a95d63d256b80c69e65a09f2ffc89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559c307bfc419a4e67695d0f246fa90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c761deddd1565513a50c8eec5a215c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d021d871f368f1d231794c2ca5725626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b7006ac2ad47e0d9740da2cfd16f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dcf410ab1c574143e5ffebcf21b47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5619dbf51577a034e8a1b187a5f75c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37be23f64bdf4a7cc426d1616c0bfc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0521f4dc08e8356cf65ee74e41aeef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230abe71602c97badcb608d03d6d0797632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec52231173ab73e079fcc6e6229a05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f239358cb71368239af06435fc0bf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f9b81dabc6014468dc4eccaa01ef7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a43c9fefdb6a852fe8f75d171fd8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba19023fce4dea1b1c64270fd19d269637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c331f272c6ba1a12cd73d967855320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a35e1f64efe1bde839e7be56dccaf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6ef92a2efbe8da3eaf940d6c16535640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032690d62f91f1d3f5540d5a11dac24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f656a38e1b837560e0a1ef231ce60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b651912c5105962b49ffef47c143f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40ef5c50be40270a0ca548284c73bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f82c66216108e0206501c5e7a739e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff51a2d3b6c549ab61885c5ff89451646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472c3be32586e7187e065e031e89ceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f87e8bec887de0c8302d56b416c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c68d403b751a4805e582f26d2db65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138f9c1e78fc7df069fdcd8a9ff95d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e72d71d569e1348164aebb3f8aaec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376aa01c20d676838080450eda5e8ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96ec937294e8bbca44e6d28a60bdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59787dc8557f6afc5ff57b4a57edd8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38b0421e7a40f0da40cc026faa469655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf729a26a3667b9969c050cd22a83a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c8742829a3b8f5b2d60778363ce2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd697a5f4d59dec46e321d2266fb531658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8407ce0289b9a8f3adf5566f7167a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e095618268c10e6f7e7525fb1fc0f96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f351c3b70fcbe044f2d5cab80cf2fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616d2a174dd15d32551f34837160e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8854c6172e282a19544183b52a6605663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91bfa549489e0b7f8195785724d21e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c894d9489e9c5e540090d626dc8fe24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34ea0659f5ab53619236c8674cb071666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5bcdfa7019aba12890cc2f05b9d56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a6088b7e3b66def63a23e8515cfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1d0dafa050bbf2bacf2a720a3d6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173374465339b9e66c73f9cff5982a1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881e030aab17a5806ebfc3b3bdc6aed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aa711f78848d88edd73be171cea8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d92ac89eb207870186075dca0e9be1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc0b314b89acfcef2e565a38c5495c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b4be1dfc77acc8b4d32203db3d45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661d6a27a72f00cfca63d178ec4be9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5788b6509b1e70d8b712946e1bdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688f7b79d51455fc2a46ebae8e1b14f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e905a45e0b997eef037d5c5828d13ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc0bf608730e1d9e8003df626f3adc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc3dcac790bc02fca7467b09900a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8981113f6b3788666640b130f15166682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd3b1e7958ea1e280bcd5e301e717683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a0da57f58d60fbf131d932d113de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e296b2061aa1b9aba61eb5717c97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09061c9993ebbfae231ebe4021931c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3152e3bec1114d2ba49196cb06e94a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7307f2ef5e1b7fe89c5f8b838d0dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e807a3e002b4121b872cf2b60d74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee1a60c8c391e9c0591dc9228e2ae8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0b7787d743dab564567a10befff13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942e0fce4d3618266e25bd03d1bb38e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf5e713bb9e919968309352d3c2c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871f61dd77cb6f4c497929f3eaae8b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c30da53805deb8652b1af4d2b98231695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a155efe097ff98890a741dac7d1707f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6d248d3b0c81725173cc367fecdb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ce8ddf557a541c46ed53d1b09ba9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4be04ff6dc04a879cefe333098ae5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7722becac13cd11264502f06ca59ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2f786f5a82bad6bb9164b331b96c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29f06dc582a9e7aaff066dda88aba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ed973722213908a5eb7978860ade703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4451016f10e45dc8a7eb76ba32eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820ba842466535dc4660741f00c621705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd865bd682f96ccc937a4afce53b1a3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2c7dc30047b94903d19236ac15292707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be897e44120b2faf033705041647ccc7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d77abc74b6e31851e877243fef06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c05b4b9db1ef0f61ed417f9efbf21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef013149780a28b0167ae90b8c1d00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3761f0014a4bd36a24c11e5d0e165712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a7ad240a406b5d65bc7ce906eeb29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532cc17c33b7edfe2ab8f411e5b699714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac8740afe8122c28fcd8af23e09df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1fab024cae9cd6ee42691de050f08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723ca9a587bafd047c86e8600cbf11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfbdac9b71466739ef284d78b080e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84686711b4e0944da281cca288db38c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c047413ba423d8e18bd3f9592a178ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce5a3a297f0f11fc724de3715dec9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728b5ffb99b4ac5c4839ef9da1677d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4d20bdf4a879f6459d04e9a06fc0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285793f67c499d78c3a1afe63abd65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28777349e20be265a3b58561bcd6c786725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2148f83097306e08a8a52355ff286e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896594e1d2dfc5bb8933a0488b8d0ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35dfe01602f590495122de494173e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598f799ee8d3848de3da0fab39d5b09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9380a4b09b04839580eb5c1aacb064730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba87b9ec4d03d27fad4ee3b96f34b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a53d0d7daaf7a8862e14c1a98429ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c7b93a272c379893ab5727008171733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25f6e8003043c4ec675fc0b57d236e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0397f6d6c8eebe5c868315519197ced735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd930b420e2cab33bd98bef8c5cfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09210ae07f868bb473fc66f862d0a92c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6318dc4644f6dc0f558e5701a81d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c817c520c8a7895240ecad044c4482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22974dc7eb48b967a49647d037dfe1ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d754da88638268934ee31f227b003741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941031bda1fe0cb6fc58dd2ec60778ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d29cfd67f7653f6b518cc1c1bd21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359cd288c6560a4c26256cf8b4b9839744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26720506ebdac384877a7c1c5e4d31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d66f02372519c77b9d4846b7b70f29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44662dc8357ae6cefc1da6842b00c00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3164b1e5e1759e9fd25a7138edd408748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a10b8ac9e2ed1e4a54a8aa3f692ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aae7de4aa2082297edc76827d1994750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346de7071294affcd0d7257c83cd46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac783dab7fc0bac6b2a6add58fe764752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e4eeccb4061d167827877162c6d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef12944ed8bfa989d14f2a3af2c4de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a0e7ef56117da0bbd46f0b33b684d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f0d9a0cd779063a855e5842fe7fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2387f65094cae3e9d4d11b8893e766d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39dab8698cbc98f4bcb7f3a5df838c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347a7ba260e9d7f20d845a073bebb1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ad755628e7aa2030c843ed246f3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b965b0aeaadb552d88ff7a5f3f6402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b865216a97b3bf033eec30197a36f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59492d36286c381acbd2b30ec1d2d61a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fdf5a623fc2c0f121b5d275121fa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363c971c728b77d4809e6a7e42bd766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2e704ef50eb2cb8eda0ebe1f52aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f519a1c19ae5e2786ca5dc4e18549b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250f071fda0de3f3fcace9ca4c187299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a9c03cfdab0433fa8a456bf8c9f8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e9015c8ded40f4b31eba7c15b24e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1652e78a8405cb28003eab94fd744e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82531c369dafefe3f41a5f7e916ce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d7d74e5dbc059510bbe171ec0a54814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08326549784018e81c35b13cd9a4c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68f74ecb2b956e55ed5e4c7f5f3bd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5818887602d0700f4bdf18c13af14117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6790be5ea29c2893b6f1080145e352818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e561646c57530c5092ed533117b6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d85725d15c198e10ac023e48f6476c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ec8e271439e6533aa5ed0a76b044321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c153da3b394c7b2723adca9cf75422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bf769ef16d6cb6de20ae975db20c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd23f6cc8c2b9b614e3693beb46ee024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854804a9b9400d5afb98c10072087b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f5a9375f797a345f7dff3c95bf04426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1c6df649dd8dccddf7f7d67b4b84b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758339a852f44cb4ab276247fbe69528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93960821fcad43e1966f720eca4a407629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3891c9fe3e143e88805d6dda320d96630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b26068d50a8600ff2c28cd14e4b5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a1f11722ffd974fe7edaafdd488ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba82cb244586490347a56d94fa8568133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32620e2bb1c878919e402b5c838a8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefa82c128721784aa7530bd0da5f3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a62bd6d21f5900213a7b4248ba5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa08ec7d132fe8663c8016b4ae68b4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47504f2721dd092ed0cfbde3b8a6a8c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fce6feba2b5e3bb939b0482c337dd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e504f1f44488786b67d43178a1df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a104ed6d201c093897fa1f76aa214741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596df06d556bf4434ec51dd47fc4f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7710108cd4b7dd1bde2b3055f68f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ca91e3e996dd4008809f38836adca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06321f69d3cf98351de15dcd9324b30145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5970ddd7169ffd03a8d6949a2eb33d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0ed9af8b04df767fe7dd16f01df1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b2946987ee1c765036960f3fd54648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8c45951d7e5919e05d8b6554118249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41027c7d9f96c4ef465cb66facd24450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922916170b1be978ec97a14559c180851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098acb3b9fd5bb077632ebfaf892e3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b00327e0c2c84a5cc0250b9849eebe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e75a7330dd57c5b03206fa78e6a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843824053b4275152dc8b144647d41a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611acec2279048505b2cc8f095e8fa4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9e753c5e60627681fda47d02b89057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e848c0d3a93de110497c42f531d3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c0ac691e3dccc90a4e9a37d0bef159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcdd6ec36000f337e97e3f8542ac2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a023db5215e5016f05781cd6c48aaa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3778aa3accf48f63b5236c4fdc750162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136c1499543ecadea7ef673be0eb70d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866abd0188a871e6e76baba1db56544764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35a87db78fb0632880d835d3b72f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f84f69323c56327cf6a0980e7b9e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e293fb41f56acd23a42db4a420c6de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd87bb08f4c6dbcc8d6fd49bf10eb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b634ce60782c2ed1543502abd99669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256422e2913fa7c12028d491941ee3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd8d6d436b2ba0814592f23dcaa6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d4f7ffdf951346cc31bb03e9f269972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac47a70c78d97d50bd788053c45a02473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d0affa4afa4bb40ef5721e424c61d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b2b2acfb9b0d754107e52b1a8a0bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631b38729a9f5c625472580dd5a1b2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f468b9c6a092ffd4a08fb84b1b1dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eec783001777d8a3230179c5c5cc4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac665bded22dd39e6c0cd2b8d78500a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b504cabf4e4b661a793cc978552e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a83ef3dec1eb93afa2b3d149408581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbe43dd1c3cc4406f7727ad58e503c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246d47875b8dab9688e353a9ac0f03c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02654596751ccef21308c69c3ad3b1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcce67101863f719e3c019b566f74d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f415ded47a9a3c3babff68403204a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ad0a64d2f348db66b2d3f1ae2d8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cf19879aacca6153e4e5acfc9ff5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cff68247391c8b5f667822ed54a23489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022058f6709cfd97eafb342d5bc5070890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b007ea77530fb8741615bd2bd9df20591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880fbd44705f3990fdb4e51d3dc471992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baac11512174f69ea5e61d1d96b2d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555344b30397ea3ecdbbb3bf5b61a5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d9d15b1399f14e14602eb8ebc46a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282d6be1ca2ec5dd81a9c8b0ccdb3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b391b75af1dd5708d42bf870bcddc7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04928f3a233849304546fe2ba03ab2db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ee502e7d28aeef65dd9ab7bbc75e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16349e69d27404ff669b3efe051bbd5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c7f74f42776e4b0792a2ea7ce5dd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97365b3f22f4e6c3f832801d92dfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13f3c4892429b7aae9e57bbf6bdb6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056ad58ff8cfbab6412136f9243190c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3e4e4f60c2ea12da3d3905dbb1f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfcf9614c01b3df28f4f4a87685f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc5f75a28d90c71482556028caa0a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186f56349e67e517eecaba31973c0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff536f682b2856b6e8e6643381518109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa596eedbe6e498214339271a02fee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87e486787445ab4dfb1afd42548ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb57623e5e88bee77108768503f87a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d99273d188c8b4400cad5b117406113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122882bc75cd4f737ac5706f7cfe0b5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc908b83e09ff24cb95f38750e332d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f872793828bd07a678d74ddf6c8077116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99007a9eb7d2165b09a37ee1e9eb698117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2ccd4495b5a7ff3193252dfb4f17c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b20396b0af1d4bae03bd977f5d5db2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8fee708889cb532972ab59b9a818e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69012cdb02101145a99143b1f7111ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539b3743ca59a26e9147742947e9a08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6c5a615bc0688c70cfcd3b8c4805123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e57c925313f9c5a5ded821fc33b96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389759367e6722d24bc5705c2e662d01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba6adc209492af230cc3a08d42d5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb531e6887fd06c611ed1f40ba03ace127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3724f8be0bd256bc3033a653810d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97358532aa3958b0805b82dff107c35a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f79255d07026887ed12a4c53084b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6df837bbf68d969078a3f68f9cfaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5259f73f5e6b62b446439387d6d05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868ab27cfd8fd7d80c9f482383b782133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879fe4c03722844c50fcd5fb382cc5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b192b13eb964ccf46a45d587b50851a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc712640c86abd1faba6c171d477d66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b272e0e5cd3f659509507fead2d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44c3082f1147c238425d828b7bd04b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c27f63a6ff595d84398574215620c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af82685e471de1da6cad5c2ec8b5a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da7bedf0f44bcc16cf794c5e9d1042141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99482c05e3e6e43a34361bcb0c3cbabd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15bba0698fe72b17fcdc17c0e05ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bff72b4fea0c63df2f823f8b5eab06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672e1dce1d23b359e2ec1a351d2c3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3103aea1cf801243af442f03a812b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b790c6dafd87b90fbfcd10aa34c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ed8c0c3e47e9388c38c0c721694e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d3166e3e79d96ce4293406c7fbf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aaf6ee8f52e9a21cda46bf945a63a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9772ab1a3a322639939dc16898abc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee43da184b3ec89b4f1f93a6e93cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d23ff337912482a7936e3055c584d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92a76e546f58e3f903c2d52d867d30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd35d05955b55000c253d3749c639155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d18a21f43973371a1c49619673109a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657f2d9a6e008ae82a5cd76b17b08b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8b00b375c1a46c7aab6252530367c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b1fe8fc0dd742a12f0774335c4cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5fe3f74e20a6e4eab51cb2ac9b4c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ea7abf23b89d8d658f152fa925077161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1a79eab8815f1f3d7822ccf7561f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262efa125777d7f49c5ecee9c287676163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d48f5467a9125c0a82c238a871ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c9a3cd6a0da18eb9233337f2bd3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1411b80f36a06c024aeeced13d357c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fad81ebf46ef6d5c149f1ecb85c677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26797fb5b5b3804b9ec3a8cb6ba57b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3c9c346a7f43f0cc3fb257483f9d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af874ba0ceede9eac799c78eb00c7ab9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade006a1baee8d0aa38a410ae7d7541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987275e5a9f17813a08e26a205019b1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9951242024e3830fdb94617c366fab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f027f05563f37601f87a62619bd51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c387340fc78e4bcedcde97f07e393a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80dc2b3a34d2cfb489898d35aeb4ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b673122e1e0c20f0b8aaaca12aa5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bbd873d4a0d2ead76ef12dc8e6661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561d358ffc8771ea275cffd852a5f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eb4b5ffbb52193fe29065e8b3877c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e958dd0868aa58899d5fc9845df4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169f46900d21b01cb9d9c0a0eb5c453182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d5aa0fec88f816f9788056772ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d2a0a730b70924ab4e737f73eff76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107225cf7867a2d5bf9d4b2953570af3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbc5dd376b2867116c9e5b2c507a17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af325b66b615f83a61c9c6f0a330bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce737e8922cbd4cebea22b533f242eca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e1df8d0c74c78e2005169e7da27f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b1dc9f26accbfe538bd3e1cf67e06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dccaf8077626ec6a430ca8337d7bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf48e651824c0155c99bb25ffb374b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f15fa2c8e5356aedcafe0266313ace193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351fd2272b020f1c3a61eda53cb719194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd09d626c1b1481e161d42184f53924195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bfa348a6173a64f0805b8c745d9b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbde5325ac0ef6b5657157d47bf445197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9acbc7b7f0d3cf23971dee3224c8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae29afd5c20295a62287ba51c170f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b3e3040a053883d9b380af23058c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228918ef3a7f7ce0ae4c3350a5936bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d64032363bc00a9e8d24df8b2ac66c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2dac605a2555ce4199a94f5f82cb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508c92292075af8206721829ae66393204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b6cc1a62a58bb8279fe956b625f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447a4db7f5cb41fe17945436009f3de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0e66a9b39c3132250bbd2723392f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31adcc76d41edc5986c4e7b8ad45c9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9fcd5975cfbdeb696049776287f58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4925c65288ed653dd9ef3d14a386aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1e8b6800e186c4d9fa16d2045b1f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087f8510e3032646c4551a00fff3c59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a7bcdbc027726f9a0b408552e62f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388116138a9fe4098a1a0b47f5fa19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615125b4be9d96b259d73dca60a4667215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9d8ccd3df0d3ebf61920d93128703216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b403ff1b436a9302d969242b94ca7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab30841602697d2ae254197916a45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0057d0f8dfad5c8045f9b9c93a8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb5d03f3290f5c280e9774ac45f52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac4e36d049ccc128269d0e64ea195221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba2bc10bec66f371bfaeea1a2dca6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7584915f19cea47676d83c6cf6dce5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd40faf639c72778c6b2f6509c130b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38446a87398950bbaa0380e3d51a88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc178e27a76292873f088f7eb41e38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260d6d7f5cf34720b6a2525092a360227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1235a29f3808737e9869fc38aef28b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c00bc3e0331b59c02c41c165bbdd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f44a295620dc391d54e9e34b3482230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a19de22ff738518baf327491ca12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701f1d213e9bb00763cc892822bf671232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74326e8312cf97fbd350a56cac802ef9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8196fcd28c63d88bc55fa6560ca8955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d2e9d2b24071b737acaf61901c725235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32d3128e8b2cd509b01c370a1065c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585839fc540c5e4bb443be956410ae2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106642b0241101ae0c324e121972e10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0827c1e45b6ead3a2477f2cc77993239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec133c19ea6dcc563b52ab9cf76298240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084af439630b0acfa615d2834df25ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b1a9eaad71f217fc165627bcbe70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc59dfd1b8c8a4c3cc5cc47bdc9b66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e7391475b85b4038c33b62d48fe7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52d2c628097261b669b61b186e483d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db05f54861b488fb95bdc91ed08d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0e2cca9b874e2c21421af29a50dfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaaa7ddd885fc8bc095b0b2c9e4e32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990c569dc46f37aadfe8e9b500e106249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9866ed2ba5bbd8998c1dba9401fa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0415a0d01633c0e01e1bb8be81f90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48336cae7a6e3473e80f872c1be737c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7926246affcdf210ccb9a18d1cf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3fcb579e6232fafce1941c5d45a1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a83c4762b78d7abf6e9989051b0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b531e6eb6ba19834146475edf671256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899eb8fed4165776b9689809bcd9a2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a6402987bdb7af1360cf26972636258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c94a4aea848e2a152ad63c4a11f26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff3ba7a6b74da9074f72f5a4314b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea820dbb14c5c774a7cee8f63ecb2d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29409a2cabb7b6d8ef97a3a48574c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875874538ca66bb2cc8c633fcecf8f59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ea7775f14d7ca38a5c9c5a77b71fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8527669c34c5351398809dd572baa2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376af2434dc27c0531d5550415ea2992266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d00e202bad1e6cba192da78b1c45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a54f2b2b320a1b77715c56f9d3c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870625dd179000017a54e0f4023ae8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511a604a9103d28076d2dd8a995fb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871f98c9e06c720dd8fb50ba36c692271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07989ec755ef7fa62b527f90105033272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffed0f4090ab38891667a41cc780dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9099fdb981ead11c89b88518ee8a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5024575924c4095c2ea12e2008242c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf44a1dd819a8f3ba13465d436c099b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515ffec01d206b68aa8ad38d28536a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4ed7982442f87faf63e04c709ca3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a009e2468097e971d3728cb5e4bb073279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5628d5337092f9dc46de1e79bae8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7063518f8ef7ecd284121c6901401281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a0e29eed6c47b13752cb87c32dc0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bcf35ca71f8c9cdfd9a107a47c30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8025fee4b9ab182e580ad86eae67a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07a972e561d120a787f53fdc70af5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9dc6b3db38cf4133f84d3e7ee374286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e6cc82f4b9d6b16e3acb7b5cb96f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98701e3bd964eb9d369b5453d795f25c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795811acfd5a44f2b5e6062c988a75e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61431ac2c410b03fefed192d74f8301290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308730ee271fc27a6e935d68811d1717291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b9c923d0e903a94fc6d2f38fd76aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8377b0700c0f5e1f319a2b37926efc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70767463097b29a255d2c251661b34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe31923e0f17c1946191197fd3f6432295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f058ec3a458776bed4375cdaacb4d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b404bf541ae216d4b8dd66b29e63eb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf630de53f6d6066769aaeb659ddd3d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e89512abeb01d36be9598cf46d95a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e705faaebb4475bdd3b72bfeaeddc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c1dafad31cbf7cd0bbb13ee24ce7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26653eb2e32d94c21979d0a1de8290302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df1443b7fa8a14ab536203d0c41508303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6a35c134455183f195817f4e667a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889555e0090d454e3a4ea80d436c86d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d71e3f0459e8dfe592ca9059ccfb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a878e947189a5dc4ff56bf3008f6b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79173f73bc6cdd06612adbea1a04913308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb94504c51b5ca7743c9d51402d586309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd688e5ebf73c3d696c653424c6a49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca5a9ffbaca5abed96aee4eb9b9c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0f7a5c785f4cf8be706e3cf6929a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd35014fb390efcfd2d8a020889263313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844081fd113650a590e64ceb1d043eb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f080288b6c8a86d8aca597594e5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274c7b7641b1610c00d81065dd22e81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84894749a17645e4733aeb9e4c449057317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd197b55d30f59946a0a6d6c2ee40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e239f5dec5a497e5eb1809a6e9f5db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396546c796ef64865ae1df467570f40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa080ef346cccd1fecfbbc8c50c337321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9cb647b5c000d12088a45a22011da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278507997b346ed274351add9200d7c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff8a956497d77db8be442e4958b2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64d19500ec2391b1b5faac8cc90e9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523f0471a8d3ee42ac4cd91c87c3deb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3978b739b0d594286332692fdfedf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65249287e6149f1c35bc1ec932ac916328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c01d4975017f23b6057e9ce8fa623329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298574d9ce8f784370bbf80d11e11df5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e512c568348b9a56d56bc41e8deeba5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb0513664822d27438f7829cb881c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5e761ebf16cb77e8e1118cdea7569333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dcffaeb4112195e5ee7cc6fd84a62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ccac15b7dd7d6c3e5f3a49d5dc7ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca7c99cc7ae7fa7f745171147752b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667af77b656a8fd75a5f91b7be32332337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b8877bf4b73fde2d7e60e44cdb7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbea1f3914ef2be75b7db11b3675ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3ed99c7bfcd289ca83e44c22c363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b7adeac5e1511b340cb790ecab22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e248e3e6687a68f0782bc6c90a9f77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d009965e1c3dcd121a97e699a3e963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53eaf4724970fa872a6ebc847ad92f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f99224842ddbb3e82a7b3046f27ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb173c02f1af690dd9a7f897dc7edbe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790804cffff4f6ae22ac4776123281347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f661faba9732d40f77b28188e583348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd84c960a5eb8664998ff0cf2cef25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad8b7befa513ba56b6db93e25fea4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c81bb7257a4f50e1e1f4306a6acf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a21342833252592084c3ba35f0116352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22192ef45475b7578f7fb1d730480353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a620c70c9711e4d4865aff288920354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee006c7e6dda60fe13d1f86d5396e201355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59d60b4942b19e9ecf986117d20522356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdf8e5b3e86213d7fc09e21b173b42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0335b96a2e6adfaa854c8bc34a929e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8216cdda566a5cf67666eca74bc94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6b62ac127ceed7f2b4231e29682b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f34907c8b4e0cbbf1703042a069b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73a628adf1697c9d0dcde41d421e1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5db227e0a7010ca9760c4416bf39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460ed4156f3a094db3a2eeb7640a793364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c50698c0419346ccfe9e726e6c55d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91ae744acc3ebb8ed24bf33758b5e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200409a90e4b55b3e5e3c48c7349e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7086a8dee365bc944ec26397aa612f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade2479ec71109665b06cb03b8e35a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24533494b6665b90a463db6ec4016bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca872f5f5edb4ef675b6976bf837526f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16497c87dc65a82747ed15beb471a1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c341a2367b86c1a22e177323e623f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42678007a6713638c90696b400c2bbb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51889f2307cc545fe9a646431cb7b7e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69808a8753ff84d0fb2d6235df9e0747376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8014afcdb390a86abe59ee262cdc15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed3405e0d97a4cb1ac91dcf2217bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2464ca4b333dcfacea985e9287ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd61dcfab20d0dbd5d592755f2042b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f248efdf7580cdb48b393bfc9610d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db124110d9ed4aa0d162a3fb9b86f000382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f976284b30b5ca5cd0ad94f6bdd877383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff0a2d745fc9e74dd7d65ec66ca70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b1b4a81bc1cc2b6e24fc9af4c636385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c7fd12e8ee7c25a1e996b4f664640386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15e33f4ed7a0d4b3f9ecbb5065bfe2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b79cb8f84af2b5c997ba107f6d818388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28f38af5e376c06b341ccc1b134eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124827c12a44378f0c2e1b7145705ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ed26a1f11b69abb500f90c5628c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf4a2a61883e8c4f436a470757a2a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a7162c9dea7116c6c8e1676c193f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435b8ae541ab0c95e0cca3af41daee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f2c1ca1bd6388dbc7bd6916d6b692395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f5b16732645dce84ce0f55ca6e041396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8ab6f4dacb41ffad358957ab2c1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d959f9207ea886515adc2932d2ef8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce89fe088ac2418f2e8c94250c104d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97895c352f112a10b316508e0df86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e1450b5e1c299223cf00aeda71b0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c7e8a70e2ec9f0eb1a52c8c98f8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da3209331b0c7481dc032e78e7749403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f561775dcffd3ee82c044724c1575f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c3811cb163046ae8944336b9684d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197a8fc8bb99eb7178078bda0c84fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346d3f5c8e4a9ecf2cfc3ca27f7243407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd95af03354eaededc4a6089a8afecb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aedaf8573a1d35eaa54aa0f4c4aedb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46feefa8217ec95849667e4a7eec95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b3c021bd1983f53d45c9201072d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496af2b9dde615acf01363046761fe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e85d82232d75ea4983b31f3ed5fdc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c65393fbafa0057e28b025f3d1938414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef42bdd3624ab77dfa56e7b8232168415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8d3eb7389406f1e1974e7a10c8bdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b366695e6b1135ab0cb3491a642a784417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4180647551d0a8b009cd901d0fa982418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a7a81d50815b1dc46603dbab3e3eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faa1581f80781e070c13a9eccbb2b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8b2d8f699eef544bfb0bb4ca6b9db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5477acbb032827aeb2a1901fc11697422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9f884844bff94934650bb3d35320423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba16bdd2513bd210c2d514eb7fe78e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4db09b4ea6b139b9131a252a9ac8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012bfd6335216cc1decfb62495481bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c79cde287fcb3a2eb794be703a5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a20e0b4dc3e9b85f25d4a341e28cae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d40dab7b10219bbbd9397ad38c60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe7f4aab5f120b04d1370dbe06c08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee16cc0881272a6ce179222113a07b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4b54517caa9a9d8a9388827044b96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121696fe150956ed50c796d8f5095f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318d96fa1a933283c68cb332870753434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879faaaa07efb0a065927660f0126c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f048af023bbc26c0c171477f0c90abc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fadf2cbe61463c53cdecb50104b569437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc0dcf72a6827939f4f5a2fe8a19a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db689e0d3e2ce1e54068dcc8f7eff28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9983821cca6757937c0d113680847e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae720fc006d0c9ca58872a43cfca27b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba95128dcab8fa5932573fd57b051e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8518b523f8b67a5f43bed7038246ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094772cd876df1e13c533a9f538bd4d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9abc7f1930cba6533e60af48f3dd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4eac14947f36c4879e525acd4359a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bb484794ed53c256b528c53afec49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f639000662963d4048e3f2061c6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828be71c6fd6b5976a87e8e18a4eb3e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c14b93594d722d0ad7c1c983992a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4065ab39756a66f8326a37da41033451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e5b113c248726f95ec2a13e8fe0a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667e3ab1504d531a7c118c55ec0e0ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f382fd759c24dc9e914316b9ed2c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3d4d8fb3d0b2589da4b1ee5ee719455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f890609b513201aa4eee7a4c62cbbfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cecd5c9c99d65401b72f142df761a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af163674f80df778a8cb4bb265d505458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a65df4401a7f447e910e9d3437f80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c0f8e935563e4c8ec95813090dbd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907338837515cefd0e6c255d31e163ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e5a2750b2e5576ad8141311e6bb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36196ad2d742e48571ee30d9942941a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fbdad6ede9d92e26bf9af818ae922464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea298529c85e3fbf8f54bdce11f5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f11b51c81004765f69924c6eebdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f527b4d101bed0db649a180f61d08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1f113b784dcb1743e01a5f22e16c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe4c3da0464c9800aae32b5c3233d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04425799766963ba4ca8aacbc54265b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e1137ccff2b3adda51aead1c8ef8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e1496c52b84df0408012b231f8036472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e01a2af5b9f26f8c103bab31d0164d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d726f6d08a54164af37747baeb0eaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abeef2ac4bc7b470826fc74284eea5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5f1fd64e3c0360e76099f028966a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f1ebb5c71d22f2171d55a206a080477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f405d4033991f5307a8b0aff4dec5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613cf2bba3b1e42f97616fbe5b9a6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6449ad7c5f22f39832a48b6544a15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673fe34c46920adc39ce0ed60ca35e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68241143e593343e8b766412c9e3758e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d171976b32eb02660b1c886978084a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d88615ff9bae44cdf2261c0c830ee6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c7b1ef851d3eeedd978a0690be55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266805f123ba3f82e740b02f89ccbc94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37c94e613d69b28a4c99ea8ac1bfab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c3887c92b46118af1b513bf743527488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae47737323d871fa9f828c4d54399489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe788f3257e9b0dcdfb7d25643e11d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be4e08d92e2ccb7de9928d2a9c5d5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb180dbdb0b22946202e8ccfce2e0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09327b4b6fa3e38ad5d32f4985d3fd3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d29046c45171849311ce9be6b9cbcc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258112d32062f6682a07c22c3c56f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b08375326f1b13192d993908df2785496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8af8730ea6c6a36f0e85b6c918c33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8c9df153696ff347c652842058caa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b3fb2b13d652f7cabd1adcf443e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7feedb4c1818352f6e7c1aefa62a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e299aec5faa19e2ccdfc8c4b01e2a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da8eb2eeee35bae00c1f0e12e7acb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b2d4c22d357cb600e4203117465a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5674c6fef2e12bee10936a8256916504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433370eaee10ca065f67b97d592d6ba4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaaea7d2478d0af298e254506540aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa8f8f033b21fef1622705aee4c235507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7703880c57d389beed4d4482538d2e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899b09abb58b76fe89825b7bd04f64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39587fb88c0a1f7de2b7fc318741b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c911035e3520e06804421e79af8d0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8511543e57a8ca2a19a5f9c7204e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7772effb12696461e187099709910cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de993dc1de901170672a1f8c2450a7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aef4350c5ad1d27bdccaa249b17cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06182d910281f3a966fc5133839529516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e1933a40658807b8466e022e709e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f3fdd13eb7b7dbd2277b673d0b73a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a94bb189a2131b8a3531122df0f3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85059282f05c982b628053cdc99e20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb4d535dd498a1a9e56168cb395945521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8216f88970a4fe2830bdfd9b4e8ab9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe023f83a6ddd7a9c53a17c9ddc57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cee33ebf20d6db2f087dc7aaead129524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f02f5ff60ffb2bcc4814b00b50611525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8dba6d31b93d490884303436ef85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d96fbfbe6e6a2c6bec0b9a11ce6bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aafdee084f0ed599f8f2eb01a8c82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a81075c63d4327bf1822263c1d7a68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389e27fead638a488c8d696ae605120530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f0d9d66c5cc94bde0f952a3f7323531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb85a00d629623b5e23c949e8f7cf8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd9160cd4d51c364b7ab437afd7a69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a02c6622332c52d8c28b38a9ea611534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160fa87b1f9a34e0548b520d18bf3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898fa6e3aea1e62e7020fcd38846a1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96c7f14cba78732ec26ac23f5af893537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa454420726e0518c77793a5558490538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee978472a135c9b7828934aa4c57146c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f134df7718f870f6f4982a066ad03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda04c4b6b77afd289808ce66a3746541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea3df8550ff844fd82d42c68acd88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d51ba2b6908c2c0f15a5189b51cc6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5903b8053387352ccfd060fa3f8c7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150af7634156bf31843f0586cf298eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8425147eb3c820491884f991e26831546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ffc21a6ebfc790e7715276e1a973547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304912eeb7ecda79107b92cdde2073b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da49bc31894848e62e9d0ec3cfef2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0173de100909175c5a6062d9f1519da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5406a28bd6f75d4586f5f99e2cb68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35b6d2c6a6c203acf0df9f502644a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e16f6b2f2d0348f8168db61104032553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8e8f79e2ae6af2134941be836bbc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce203f671846c0ed378a510da40c17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc1818c7f453ce250023668f8d04d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3847678b6f3bfce068f28c35a5d78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbfc418f11ee0bede34b0311d70cf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94601f337a53217d276df43410f605559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82def35393ca39272a1468bd2b422e4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20dac591b519eafb46b99b44f3b45d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba26ad4a4d68dc73fec8834198fb9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffe2cf1736878c23baf65e5f631df6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bedb2443d7281a7d88486e1a72de4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220cdf90f767a7ac23afc580e0e1a8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73796ec52da10c628ebf25f55548d2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a1170405260afaeba72a797b8ecd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a949ab598c276ff244fd1396742a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f54d421a52303bdbd5a942bfb31a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af330b7a9c010182954a13565f524d23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949926231ca6e8b2ab465055a8c229f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df6a5fad0c412b7b139a09e4ae2539572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ed0e2ea7a3268c4797239dffa6892573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f52c1ccfee58488f2a24468c6ca36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae88a1f96e67837af1f3f6e11f410f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5b1a41cde1e79c9752fcf8c9f839576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999faf15a9b07973f2229b472befbe39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aed3540d906ac433e87784c73056d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3feabe46d24aca7573a9959e5e7ae5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e346ff1053cdf07ac2058edc7ec7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d2aa7ceb4662cadbcafbbef85a69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307fbcde85efd827e29c580705178f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea7c54008b3a35581f5953c67553d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6242a79890fa2c1af7b5bc931d26d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3c8114324444e8c5ac1052468c135585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce922479932cf3d2728012b8b8fd8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107d9e8c90e20406021760861dbf4f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252bbcb1474a452a257dd1f31161f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9533fd961261a50c4c601e2932e5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a4bf1effc2cf492cd516cbf8ae9ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808443ee5f9baabdae248d217e95c60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b29d6402acfab04cc595ab04708432592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bcc95f6511d5b113afa167b5a79b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f9494576ed6b7c623ae48f15eb57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb00b71560dde4fbfff2018569182595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62cef0add3f1cbf0ec4ff5bf323d4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd9cd4df4c35fa83cda265c795f70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d8c30be418a7210e9be904e470bc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ecf640586f7b223e96386f784ed31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8546f626f9179fcee02a80079eaea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d739c2ccf88f3070f31fdfc469146a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a3e904867541967d83ffcaec3bff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a0891ceeb10faeaf6819aef84613b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699d4f2546f391be9c97d412e591b11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed977b1842a93a82514f7b97d3e420605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ff9466e4858bebf0b9206b031eef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdc94fa57949baaa7addfd9c3b9db8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f342cb82741b6b29163c4fa9ac80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386dd103f494200e4fa9c4e3b8cabf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b18a074d514bb3dbd2f8bef425a1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9df04a65afc0934b6d3f57167cdce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ab77c5636017c51901662f3454a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a721fb74aa1b6515d63941de63c3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a7d147da63231911841b4dd51f2c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d6e3527d19268149252d56bd09e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce647e55897d289e87a64ef364a33a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe21ec445fdf613473afae4b0032d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe42ea5dd3e0f50135db2baf22f4894618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6aaadea780ce19c21cd75b813bd62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c78b32c9e186f3086fa5d2a3a0217a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5f81e9b88c173832558e17272cbd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa397bf51a65269433072575e2933f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3fa9c8a5c3df66188c7c7437b2b16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8409a84373dbdb5d3668b3336fc5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c178219c30434d48499dfdaa1b0e58b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf8077431e515bd5d455788f48370626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37fb37298ad61946cb7fbc975dd065627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8b39b0657b5c6a1a5755c45b3452628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e11c8c59236941754f0f0a5c7c75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb879f17e43930fcc0ae1e1780ab83b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc4cc96362e9188a6abc1da6a9932631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee1bb872f3a3cda94839699b4a186b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36014a0f4fa5fced45d2c07610ff9d11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738bb27c3ef1d8010ddd4d56bfab63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e358469a52c3bd6ab1bc42b25bf6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99b2a061b6563db02025f3ae95d945636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1793b7480ea080ca269977972fa6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02156fb1577f2661081c157a26b59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab55b708a958f0cc67ca4a05cae9ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96f44b002b2f5240989c95f50f92c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0da86ee556f0f55377e0d34efc13e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea56cc669859b1cbf736da04afeaf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd2ed9f81c95968dac1dcd8504c64e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f067276acc882b912d71d7b58804af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141d02d0e7d332820bf03d2da044683645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b10b99b0548086b48bf4cf7531c55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d07c287c25631b8ce5cc3e81c8d85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10eff26fbab14307f43d7aa5be97fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f2e316ef4d00d14bfcc3d3418645649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae66f56493d2fba43e00daf64241f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf5c79bed47e20349d827e0ce59eaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b702b47df367ea24ccc1fa021e4ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46486742de3efadb391ee1bae77e34f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de868ad7e3d1270596c7a8428d9c6081654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab8a1e6efd82436fc584f6cab1ab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd604e299d9ef7c348a50bff4cdb1af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808502549308a34ef46ba6cc936c0cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1291fcfbe9cbef479b4c569077478658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea953420e753b1fda67ad31c84aeafe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabcd73d5a37ed8f4790d2cb9588faf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e8e328752c7a77f8a751581b77de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd109f2499b5998aaf47406ee1c552db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554d95e56947a4d47b9de1ec9cd01b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd923251ef6940a32a9f47eebffd3093664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55264a043e7a771373fbbcf7a0a9b73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41426c9e8c1d74a1091ef86c0d04fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99ba08276994df6777925cd55cea13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ce2cdfdab53c8bb3dd75880b67ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5737ec31f3033bfc7a56f92e82fca4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d55deab0adc92e63c2730b1d45d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a2331416820e406a7cdecfcb2a9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376c7300ffd089b07858f6a3f94f5a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20141beb7726de6c25c351936786f163673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd34ff6e326655832c11e22969cdd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdfbb4e64b4aadb60947c77038955a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a0774234aa0d7a3ac9bcd40438ffb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea13b518c792e869f61296409b2c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956ef1feec549128c3399462fe74b17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797846c22a32a0f37ec29ca8ace8b9b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92f06805fd0b88ba71246eb766784680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28ab207aeefcc50c15800b02fcc30b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764cd2a222763498fc8a7dda83ea745682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf477bea827d322886d73c6d81ca7d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2e01ac9e74f39af334bdcec4110c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00313f1961e1a48ac133ad4fa4f2a6d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e522835e04b80149e4ab6dad9f7f748686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209bd70b0c8484a86b9c6b27828c76b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d496c05e3083c1cc41b20239f4c208688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793da466009ef654b3e751b30811c29b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e639ab21b1565aeec119dda17eca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64493465dffddab33e54dc33c2a81374691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dd37a13aeba762ee38f0ca14b7e9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cffb2f0918fd29802f6bb80b436fe6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ffbedebb8bb052af961a4623bd8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc85726b0935410264ec3193ff3500b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0d6c46e122f401ee5f8f192067337696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f7b58f94a8b2491633aebdac4880697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdd1d17e9cbf4a134b0885bdebbfc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4aa9ecfe4d72d2784fb2c6f84ba14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bca782eda544cf0f17b39b75ba9ff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23dd2eb7cbbb58537c6196ce2c58a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb94f9b05257a781b2cb3fd7a61a98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9fbe0e780969cdc0e165ef673a9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6002becdfdc861555c8e6f37690d1ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee74a2d659b0056bfa74b86d732144705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608e5d50949f860421cd646dec480a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe618a886224f096c08e37923b3b3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb95784d4aff06f11023944a19ecd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4b4c63d714a46b9fa9f67da2f68b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f94658afa2c9411b1c6c95c06ad85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8db6bbb33f5e6014c2028cf6a788d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bbf2de0842471b0521a9a66a98334712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d9c319f1866d305857e42b1bb15a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2e7bb8f448de68b02dec4233281e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb226f1b25d9f1b4965cf97290b2519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d4453391a6e63405486ef0f12cfba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848505991b333600435eed1c61de7de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7defe8e8360023342290dfc588ee1e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5ff3bc3dcac30a1f9c40442a3327719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11f3370ba4d87f62547a4cd456d6a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b74d8a8bdbe51c7d6cf5a6850f886721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ddd55ac956c6255bf8ae8f3426621722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c583ea81ce9e7819e8aa471c2d2f92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e72cb5b6c45a76a80f7255b3b450a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c09277422d29403675dcf2ef1afc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9c8e3b700cf5163e540a8b8c1c90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437254ea7e08120c6f46cc99517b9638727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7cbc2181c5c19a58f7233444b372d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9636b27470d1983ce6b5da9441cd09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89b9f0d2773276644cc2313fecb84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443aaba0d5797ab36b6928b275fa774731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a525f779569cffc6725d615137a566d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701ded323665573debda31ef37d89d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee54108229a1ef290871ed701fa6baa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21807c7a0928dca9847aa9b2a5526735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76418bc326ac0f4759e10532e98d81a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457e4bb2d995d4eba7311906878efba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc15b95bc1c12dcfc897352057a4bec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde6bd10b40946b4b3efaccdd578d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad0fe5416164d5a7383e2e361e63aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0df4e11e8b438f47bfa8a7fcd74a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f78e62c9b83116aa234ccaf9669a40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a402aad9dd6f9224f7cb94681e51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb4400037065f3964d1eb9f11ed9ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc06977705482287736359fe6500b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174a044ca7907d5dd5b5002d701ef7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d49f98378d5e1d389885c642ad7f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66abeb004b7d54e107bd8a7c831d58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4da262f2eec110b97ae840633dbea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4ae07596235bbf77a2cf7ddd76ad3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e4318c5b462a82497b9a195b7d438751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea00feb1cf7eb43cb82fb24016435b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874636112781f1fa600914b7d3290fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf313eb3a7fa1ef614f6cde7da26e2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b65def5d9f6671d5637d150c2a5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef33fe1de35ef290330c11d02f9aa5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e071361f92fa80aa470992db480b3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5b201116c23379bf9a0f6305778dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552408173db4ef7c67a4c746c0698f9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>