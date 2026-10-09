--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb678a3167e987e5f97c149e902531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80423894c0c05ec5582a6041f085aa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2593bafdae41a2b69f5e86cfef264a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81f479ed75959e0b16cfad3f147094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eee32a15c78a8bec051ebd0c41e3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be9062fa70386c1aec24d76fa318d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c89df5a0a0b371a72dc74388c16e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fad83bd2aadc96b236f05736c24d398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e31516849a8ae29c4abf5c86823609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f755858c6942eb39a156cb9f4d560310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f329e9f63ed0d8c9b900539c800d23c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b7eb37ef4d02da3cd00ddd7680d0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800d097252fd6a9f97191bdbafd87c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee54d63de2ae9803d4dfd10a3e47d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f7e494c52258e7154a00581aab8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505a369b1b92e2e0411b6a9881dd4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc310a13518787b3249180700e5cb1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcd8a3ec13c364e40334ddc5fcaf2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08dd6c2d9181e1f4f2a72c9aa476619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a2c9ee5fb800acad5459c1bf6736c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffcb730eade6b852fcfb5b451c8c0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ce26eb28b0f2812504220007634322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fceca7b426ab3f937ce8289f4768223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c652d90bf3acb2ac380c9c8e6b1b0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8450cad40f94e3f291f0e35ab4a6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005efd30097be06bf85407a70b0a929026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c6a361d77b9b042c7aadb5fc06a4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aaec5325cea34d45dff68a5a013b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925b9385d0103c6779606b009c8822f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce9127df4bca8da726ffb631d4ba230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d0f71ec81b583085fd6204c9364131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe22682604bb65bed0e2fcdeef60bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9253e593ae555f9c4bc8f82fc692133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa11600106473748d781e65861884134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ac277c92bb145becf49b348266c4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28189cacae6a82a35bb9ebbcf0281736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8238ccd4a26cb1d9b5323701f077d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95228faedadddc736afac7b157a368b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919086b6625502055fc6a63929a27439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70779f04e12a9047f48d960b949b00440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dd3d917522c2b6446fd2721bac09841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb2657af5fcbd2ab586100601e40ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d95af5ef0c41cfc8b5e008d84b7a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963955dead35f8182f7420c57ce352e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0c759c0659d26d81a3afdf54a99bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751ce8bf54f451afe20bcb7f660f2a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a051e6b7992f68ba19f436cc13639647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe252b7da635c7315df79ba68c6735848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb625b2f99bb9e224e0bd457f2a1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5013c21dfbcba4abf36e9f4b17148450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480537571fb64e6ce92af225f570c5a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f4684a2cacec535aef53428760f4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45e4ed48e74f0c8054e2cb60c087f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bfff6f105a8b3b031d6feae55f8a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88b06fafb45db355a0a9ac7fc8ba1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c7bef3f74af4ab6f62e4c4528d7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d3ee0f444cb7a2433eb3f9215d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39763e33ff93e94656a36529b48f97e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f252dc9fa93eaa9a0737bba4cb9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eb9ba6091ab9712f9448900b131d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7b6c3d69701c00be5bdfa82407b2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8881fd4440d04a0b21cd0aa166482762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182a2fc75199c37140490600942fc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5bc916dd711b7f977ca69edff9b2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a586d62cd887053e04dc702dcb8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb0022c5d347807d1af6b15895d4b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8efc6c2df0adfb947f3676497163367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33944ddca63b51ebd2569e4fe68606e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f309499c20805ce6601a149b97705a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1551abd11feb55b7ccc2c8efd36970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3064eabaca459a2490f86045f0c5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd0bd44f87117b864a5f76ed3990f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0574150937b7d0563891d39aa55570373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914c6d2f549d6c2f99b5479c82814b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ab092c0e3377cd927d080673167c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed821805ff96dce46d184c69421ab32376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e515b810c7d2cb30045b453ea90277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4280dc1c146a4a23eb032a07d071978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6fb6363e3ffa8211ba12d7446418c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a17d4bdc047a2db951a65ca270af380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae07553cd1aa4365641c09c61ddd0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaca0469ebc9bc6cca21ca2668e88c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc253dcda7d3ada2ab237736c929f6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db36315f01147a785d480cee47c6ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86010b24af3687464331e403db19f4be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a7bb6283a82c00775293d8aa09e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93036d9ca6e0afd68cb46cf42738494187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aaa53af04055c9a8808078888da0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec14006945bf543eb3405b0b28f80b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febdccce40656e63663e8ddc4d371db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5855d4e47131549a9943b05316982e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ccbcbccf336bb21ef5b7311434c3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d2475efe87866e8f5746cf28e8ff593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eec11df6709dd854db44fb1cb66aa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168deadf67520f84863748d885e84d5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f392201a5e389dac76e4aebf88c0fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4009a3f8b077bca37794f399502677097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ede9dabccccc31bb1cbc4e1c8818098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d95035d6deaa80f33d95997467a14f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0996cdfb22e20427e5f01b96c0b250c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cd6cecb4c7f5caab193ca1d2735c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3831e7d2f0f42f6a74a00b5c74589e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc96b304bbec8a6c25b8ba86eb4da4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c06ca726d60bd4e05b185dbcbf3e3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4153b47bb6839ad130c3023f18de2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5de02c86ad8693512adb0a3563f01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8aa15ad99b1bb75bff7f73cbb55e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850526ecfeb7a85500c1d3c1521726a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282969d8b74233378bda2cce142e09d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b7c2152c59f3154139a2536a350a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f1f6c59176c7c2972bde01e2f06b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d31e46b4bae547931a4a58043c6229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f54637a224293f17fdb1e0e036016113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b69f1a6e5db8b414deb9d7005a34d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1044aa0d28c01ec66e6b8815b64a8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e69c57223e38e253a5386abf0e466116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a825fef367058790d78b4750e9bad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a6921e690743c734e3fe5ea6534b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b976c78b47657514e8404de7ff3a31c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcad461e4a07dc2bdb1a0583bf3f16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3398358bf8b05359b9b05a2a5c8929121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ba049562663e5e6386f11a96f17fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fc79763cd7be3f866798ab78dc928123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7dc6aa5a7cf9bb71dfe677b0591c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4670a3ea69a11dbc6961885132c4b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa091e3c18eee53ef2d4b8177489e02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478fc133ce586d71b52fb49ae1151e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf816509bca9409cbb08ff57458cf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ff335b8cd7f073250ea692dd563c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43d19c380fe5984fb1d158dcc49f03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae4eb94b38dee9fc908239cc62e263131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ac29d4cab0cc458d907ce418e3746132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ff90697c3322868b4c97a71c9a550133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9e7c9e5db4a58ae5e8a12de839b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d16e009c7a10b15151837576369a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34490a6879841e232735981e975e3cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f23db8c49a449301f98cba5634e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dec1e9c1ab613442cb4399cf6d2f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7eb3b8a0d18b4cb8f71c13cce63e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbe617befac92de3d397c2d423ee0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96028868496b44611c8463822d85ebb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ebf0f9a2d9f6ac3066d62b3b82ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c0e711f3c4d93d7f655e948f3ff56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b7916852f2a9e9c49f67de30593bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c877f87c1da2f5146e65aca69a98622145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c148555fbba3c410d67572283e1466146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b7cfe234a057b4fca9c141cfeca62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d94996592dc93bfa8eeda3661ad8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9a16c6d2710a84a1c10813c1d49bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5176214324616e9f1043da412f3a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e157a256674a254cd8121c449df46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2b1c05afe7eea2275add9c287dd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677409d6bcf44201b0dbbd15cb7649b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c3e4d96f7f86c895924d104eefb9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec13d12b8aed15033f215b3c378e54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29722086e01d2ba11926d3367f99ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54726096aa1b73290ca7ac15c82d9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185108dbf811fe8524d087488b0f3563158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf3f47402f045afeb3916e8b29ee6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408eba08a685c0b9e040c7bd2b19c08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819335700359033e6190afdaef6a1a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1821911df916d3c12fc7c56b81778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1becc866c7924ace00883af97da06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c452d4574b4a290e4b0bea4e5342164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944d761b3ec8c580e8ae099cc5c1779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e31332bf9cd9267e6c002d9ebce1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab87c407878c23fa1fe240826fa3738167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f145ae802c5118e0ba3d1c366efee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b487d1bacdeb2b5089274171b302169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd233c4f28ed7cd42f80d80738bce0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4763dc2f70d70d8956f7fa2e6e2ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d6ba61f9e5429a7db162c7e103fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db915fd4955b072c4f3c7c73f2f493173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cb16e5b001ce075a7fbe328d18543174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cc0f8f60fd7c70a30435367011c3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929118b632b400bd825f7e7715857c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382775a5d5791f4d610c66a3ee44e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784d644415078272e8711ee86e70c7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca11fe13efa8e44be90fe45604bb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8911a102b2c80d600763436549fe332180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f0b0672ec9b17a9476c182bec872181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da3ea16d86f18639ed1256973c45d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7bbf26391290d16e7db87ae87ed0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9226feb782583296d1293e430654171184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb995a0f65b7079a4516d092888048185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9b074352b92127c758c177d142f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcd5e3a48af103700d475ff4a4e5d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e673bb5bd596a61651ff904fb8e36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e298c885308518849938faaa77e519189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d9fe5dc1321056dceebb30ded0225190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d56f82dea0ab8b0148b4c4c2e243b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad5bdd975ba67faabf70436d3f126192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb3c94c0f145a900b64c872839ff74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c2f19cee14f6b26a883a880f19821194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d6ea36321ec62c337479564ae0a0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3029d27522fc8703d4f34e9baf8b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141317e9bf05b4547b387d5cfd83548197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dd1e0b3de547ab49a955e5a9dd73a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bd315b860fc3675540aac4e3009ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5c1b2ef313e6e1f5a48d88e803c26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d23feadd5b26d5ec824a37ebd1c5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50605f77efaa71fcee3c29e526ab992202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de84f23cf59ece219cd751bf1aad1ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e666251f2748b7ad4367ccd69e6dd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e60eadb1f44a377dea63d55d5b207205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9176a34a31b057ecddbc70910770c3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26e16f1a8319b5fa4ed56e23a29f49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c4cdf205d9b4e2ff7227da8453b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7a7d40f11b13747b67e85893f2e80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d50034ebd4728b1f8926a08df3c47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2a4401c70a1b994925d8c92fd0adb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015545582bd66ea273b76e83c4883450212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add020a567d154ec66aa5dcaa06a08a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe471d39789f4783cf6d6425ac26951214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c39d36151e2b2e0000252a4379eefe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88634f448000c48865baf9a1dabf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16790a02179406c67045adf71b738578217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c4f11e5a8391a5e16b2d752c3cbc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cd52ba47dddc9bf610f485d9be7e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6b5222526432942ae5809d34b1565220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2563b031153755898d2823cb0b54f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3cef86813b76a59036b2e7ba7b80c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d67e094e3c23509fd8b7f093e3c69d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26028255a466d6b0ad2d475df022951a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879ce991c920e9cac3e63df06c3768225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd713e7c72b154eec1dfa57b7daa67d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ea02d985c76152a77d1dc5179f30e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ab15132844aada67aed1f267fe692228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec383959d87687714c182968635d5d10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb94359bd676905f819ed867270dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcc686822ac9a05146f87af031b2b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205c581519bfaf9bc3f2e007b9fa0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a089555ffbff62271be9832714b09b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747b03cff0ec2ebaaa94dcd275b7166234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284749e34ec3176eadb999ec27293c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c109317399c66103c6d043710530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b65f04047600b5f73d7f7d79ddcf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b54df37450653a6dfabddb12cb14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420166bf7c5bf541d0100d67bc09863239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e36b94ffad16d6dd0c2a51018e8a28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fc962416f88a0aac208edc5e7e4b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1323dbcaec419a0ef94d3909cf5050242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f1657eb7f61d56c049bb3527ec386243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a6114c19804f79971559822f6e7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa61a2768c5fb433d506de823bbe9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259393427895cc5ce9e2d43ab7f7a790246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec521f8f1841aeebee68e503fa223247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7be10b0e0f232340ad60eba0b24d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7971da4e1b296e256f944d6777cc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0264c49cf2ff97b7c8b7ea89e22f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c588481d9b6115522bce2260f115d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9f9b8842539b40692b18c39138ab5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0144e5a73290b97728cfa8295d1ab7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30447ad561a747c80fb0e7f9043bec05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee40e7cb39e7b4548075634fd8a22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382376729fb396408fc82958f6dfa4aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1739bc7556af2415f7e34061cb33c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000347f61d55c68b3d96ad40c5f95ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683e564e51d713f0da09b61798de42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863222ae0941070c6c813cbbeff371b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a936f273d3b9465b688bdcd775e79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c870791058200175eba6ac655101df2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bf9cbff749c104cdfb2837ef46421263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86060d4585eb3afb8e4acc1d0872f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a005d223e08b2483971dbb1ab102d30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578a76d23f02ab0b9b64793f8c0aca4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6534ea34591fe36d34be147ed4c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b4462b91fd9fd4c838e8fc9471a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825f21c9d08c5dfd16e39e076b833b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522cb06f4fded48e4c0d1aa3d11ce2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890a3907795c51665e62355b308732271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f06a51ca7ee06283ce8846401bb25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c88b9da697e9049114ddf428572dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6a92d7e7e41f9230734e7f7313553274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e239a3e9c854cf4674089ad5b3bab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cebb33c7e9e529ee3f2a84085d07d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cceb3ab4ad501b7a32086ca942902277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170785ed5d8b81332d98563ca68dd8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266592686af92fb0caef00eff85336fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1d4ff4648bbbbb8c59460984c6ded280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d423e6eccfc8c9bd76ff6010a883281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbdaa3f1a573a3c301bb266b459dee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d857182519ea40570c9474b66422b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53159268911d30c6efd1fe83a18bf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1201e8b66c4386b07d51d47be78b09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab56fbe8e832677e17034f2a9cb348286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568809c35307f499843ae433d2dad5f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa952f50eec0e49b981707a2c5cfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f509f5c769aef450e6d71b1ae958289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf4315ec595cc51a0289a676625af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e066aabc3c461deee9ef6e8f02419291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd7df980a6f204c2f98fb29cd631a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38631c5896fc045061525503d3064cb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdeea11512067f2c36c37c09c36368294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba477407f00e7141c050ebdb34ab52b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d565114730a83d5c21a64842877e80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcd7849affd9b683861869193560c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac84ca7f73635daf64a70cbe89a32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9added28e474dba0f75b2f97924a2f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494dc240dd6ced95b47b915e91a6e7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9fa0b88eb99db2674e2a163425870301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444d3843d43d9218dc92b4ced00d22d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b3efad7953c52913cd75fd76f22ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059abe95478c733b8fc5e492c598d392304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2194746219170231f81dc0983eea7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee0fd8d06499024f34b3adb3cedf23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce9b62794e4951998bb5bab26fe3f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072447e8959272d46a16755860860a29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f72dc7af6a656a535989e4b6c7666309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b7f746271e9454075b550f56645cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf3f9b3f49373ade5961957277062311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934eaedaeca09db16e206edb4179c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9d5019422dbf04c6618a12632f2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9d79de2438528ddc472f549f03d4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf88a5cde656c69fae358eb2edaed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948f3c957cb4a6a9e7c960d8515213316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70552f193bd538a05247d8ac800e12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb404d65950cd0a421d8b1e232ad8a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abebdbc871bdac6e4dd3899129a9c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b87af48bcd3051742d99a122c1b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7202208a58f081f33468228b328f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b7638a3cbaa799b0ed7473b18938322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee92f0e70a5727f3559e561e29431323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ea5f99a0560ffe791f5d7604bed06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62317fdb1731a9eb05d5a3490083cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088b0f19871043c871483cab5e3e15d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db52ca55a63c960f673fa099d3216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864e7f190352302fb4537e02c0443ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8faaea8f533bd062145405c80a6108329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db0863575584045212c9899c7150d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b887278a08a9807f02f79fe980ab76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b685a907b46819e35b31401d304b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852467fde1e2392019d459e2e2e9e0a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d07e5c388a377a6f9182d8a218205334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1241b1559b2326cc67a63838618e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef370ec01893731a1e0128c60cd50f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d16332f9c9255eeb4323a3fbf59e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728f9ad82c794c018f3d3bcde18b8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bc7e9829a18708cbdffef937e55ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae715a3c4572b9e4f91f2d280a63850f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ac08f5d4110b5be989f1100c2c91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071fc9eae19d6db1daf02d6090f3e97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ce68bc2f4c74947fbfdda8422325343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba16cdb616d486916ec8cc7a610d144344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc32bbec8d63abc3a578a46a285a06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8997267d7a1698beb6cd593c782773346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15599a50c90bb9221621e8aba7c71fc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff456a59cbd6cba7c8f7cad3e789e1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25040cc383dc76bc35841304195cf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16936be1aa71c6db71c5abdc16b16c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce084917acdb3a801fbe61e987c444351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09fb37b08f3886078f0c8cc9b691d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bac2b8593b2f83378cab6a9912bf0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780dd0c9ab1a9851c3d1c6511e997a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187972a87b81d8022e9142836af2caf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d6d18eb8ec064a1d0dc6241993db2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eee8e4162e803c8d2e067ac9e1174357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fb994bddeef4612bc23ead31ca6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802900df68c9ab710284b48062e433ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed15b8a31671c1dccf2d427891b097360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5eaf001b8a344157a1eb96423c56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ff9e22c1399152262c683ba33e79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ebe4fa6ce656072809c1d901866a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846564653eac80a045269cc770967cf5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23df3b28b948b99daf3b58ee9f969bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74c46ffec7d5902c9fca52d10b422366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4619fa0bd32c3ff0731b1f393dca6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8ae5a9fd876cc316ece350da45b73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760c86dc1b52307fe74b759bfc4391369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea6094dcf94d659cd011ee600c38da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db6def964f66341d658f083ed169f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee58f64518118a1931c13bb657b9d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae28243b018e1fb8f6fe7abc4c66f4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1675c3d83210345dc3a73e14b9399f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e765a1e90eb84e495a02114aaa8f98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832680e379ace2e6c7f542b7dfa2af9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222399210db97582e17964a6079dc647377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f560aa669f6c9c8dc2b71a30227a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919eac36e1f1f05b65838b595ef42be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872b2989e0d8088b735c41b404653e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35a6d3f2295412395f481447fca6ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb465c8515d48383d80a667e42354c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac64804a26f9961c522460b09e0a8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f5f546e3693c12c3a50110b0fb00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38e152795b3b2b9556fa8fccb694d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d1367bcaa8c4071153a8f6391d9b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac996bc0599c9d82319c5a5b837cf7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e262dbdc622b52c1e63b7e7a2ebc1e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61951b4021f1957e19e42bae10643389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685f3db53c7ab451853430d91748d1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e5bb482560644ef2e389c9d072cbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298fb5e5c48689c8b8ad871f7f2d78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8c720dca8f321fdf9863daba0a50d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb81ece59529b2bef4b2fe325aa960394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6f6e7fc064fad057a164ada30259395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c35cb4b3bc7acc3f91fa37e81e4b52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0082220abdc31e938287c7eea942814397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b866ed1cd44d549684b5daa14484f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be737c62e21e957aa99be2d319137399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b93765d777c86a097d366560acf632400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfae1b5c446df55263d0be2fe18da4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b970d57b5783f0bec322f8623b904402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3eb6ce0eff449b61385f6b0a05292403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7b700a3573c93f020170d7f67d9e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67375a758c0e6afc49ff52f19b605782405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d75e0510f1ab7c8873f4d8eccff13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b769fefcfdab1db25bc55e78e585c15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e32d3ddb39a9726f58d528c5346b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4f6fcc551bf7889f1fe2e5ef3661409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003c78f64aab9f659bcda8ffba556c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65021f63eae0da501f16d859556526e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808de59317696bacf60b6a34e4bce0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e20c4a2632b726f22cb406d49c995413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06d360e17df4bc6a055640b5b1ca67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146db3a500fa2d064c5d524f10e063415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef97a58e33df9c98fc4668f514cb6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d271b6c2e0e72043b819faf4cf50c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e079284a4225f163f9e86b443acc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ca5a000c55e6292452ccf596d885419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ac170591baeadc008f20381e057fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eff576ccae7ccb6c18df476358b1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7f8f490867f0efa458985e424916422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507548fbbcaa69cdaa268a64c6fc503b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50086173731c4eb2dc54e42567a6a33b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a79ce2a216885ac1e476202c5bb8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1906fd4ab63982e24c3d13a35710c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad1420c4631d93f768369182547d62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18c6c60d62b0912147eff337a6ff93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379841bb1e66df48e945a825f8de8f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0a01dd170c90b77d531bcf5437e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e27016ec157a53006aa6a7bb5cef09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e12b9a53d99c87b0f96cae05022fb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7941e334183b9327b573e43ada2d768433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b090698cc6d27794de3507471961c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a20598b9b5c2e5e21a796fbf76289435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449948bf4d7369d3dae1163edb99cbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e14fc5b6ac2b0e101654ea576d7071437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7934796d6e4d94c272d20d4bf062d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebbaecde2472dcc57791bd6c333d89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1edffab6bde81f796b9b245f78c250440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362406e7f694c01aadd9512ade7f940b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7f88f37fa48bb754f777c38c568e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60fedd490da4529bca8d0df0d28369443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d653fb712e7177f8cfbf004135a15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87749fd22a6e4f58a225d7a150da7a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c257ae075715c6ebb5351489f5c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc261f117947d62c00e4347cacd7f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b6d51775bc10de58333f51ddf8d14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2382c5f32afe903880a66293bf1ab6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dcf3231e98b53bbe001133c741c35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee858c114bbb65d9d289897229f1d5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586a5c1a1cf21c07deb309ba68c5cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d4a9607ae7ce16ec99e8c3fd12960453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543aa93f1f4367686736e4bc3b78db7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60567784d744c17b607d0f4099c5d12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b212fa1c22b23654eddbe437c6af8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d2d7385c14d4607f899f17519a76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4337651a293bc6e2a2431679c6f79c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03031c263ade1534594c292e0bfa32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469443017210c35fb8ca0174e3d36c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21eb70d413d3f85ccc1fe526b19c6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf401ea46a045ef2be314e9b45f37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d81e2fa9d770753c0350c2ed335030463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e588ef9a0e6c19929c73c65fd0b29da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173eefb08b0519f539138154cb0578465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d9ce0a2433ae32e2c0f3b61f058b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b774a6ed5054593ab2a8d919f3544a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437730932689a5cbe3f43308a930b268468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5523f6da7d0cec9ed024c99d223af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1b6262fba2c382b293a13f5acc25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81f6aee6e45c6403e801dbed1a525471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb24def287d6869ea04a767009c9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e183840f27c1d7d06a9681a6ca29df6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed549104c05206f45e2bcc231f77015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd4090bb753947b0eff3a0fa1b38fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30151890a4236a09bc028fd9de70777476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab873a130423bcb2fd5d31521336ce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130c95bffc15a25b749dbebdae67cca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce3fbe2ac64322e72220c3b3f1495479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bef90c5e23e6b1adfb5e6845f3b0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed664f2df8ad3154cf9b276708caf7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0a7879a7de7a6bbe4f6ae8517597a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9bbeff51952d283c6928e40aac257483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83182ea1ea3725baad0d9bc92f25e268484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdbe5c853c23fb871a3f0e4c338c41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1a3b18741dd9c6f256b249c13b63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde066acc1baaf09a612c8cff20d771e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815fa47070fb4a0710574c0a10fe28b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eef4bd7ddad15e8de1ef8585084f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad3b66a09043f1d21c867fb4024b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b24c3ad860f7345237a5cfe893a2ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f3d61ceb4b09b8920395f267795a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbc4361a500a62f2c7785dbe0a3abd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aa3d5c4980ae5a9e891bcd51bfb31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e0ede026cffeb0ef3873c6cb02cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b6df0d6bf1fb64f8cea1c3edd2c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea87e6b2b851207ef6a270a9c08a4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d303430aa0d6a7f6ca6529f8e753766498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51952542d5d6e9fd2e1f4e0ff04d5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81657efe7d6fa1a3f74e61b7560280500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71499a52395ba6db7b657af4218b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4d3c84cc9a05219932eefc7103739502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52550921f9c1981bc8c60e256b373c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba77b7d2a83dda5eef59021b6688df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bac7f6080f744db255075bd579ad6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9627db89d1e95e7ee55e93132f9288506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7a62cb56726b3a156d2506aab260507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff780a5adfec810c420e78bc075d9b4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef33fdc999fa1f01ea912f431b74e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3850c55463b96ea1b85b6d0698ea8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7ea437d44150002642bcf7a6abd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4566ed003fc12a75b5c640e1d50612512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f923052acc9a370a1f4e4259cd903a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d050395364ae708353cc9bf51fdacd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91a21d954d5549fda9c9ca9df0c2a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a44a8f3a5b704717ddc5352e0274e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d5fdb4d691179e8e5c9fbd19fec19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77996052ed78c6dcaa1d932bb502324518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f53cc37b0ea7271f9753efa603c6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c1efacb342603804f98263de7242e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682ae747b34253fa2432be54719198521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865601507a0a94a01b083ebc62dde0f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b460d315badfc238987684041d4e48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd255f2b7c3372f21972bd8b9ecde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55d84f31274103abdcea63edace83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a99e5a13b5a61506baa7210f12861526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2b9beecef76552f0563797c6862e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea534782286d0c5e96ec1535b8bfc37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5e77e922016181178076b22a77a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f6415a8de58df2600df8760f6f29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c3615aa46ca7346fd0238b7add49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d782bd6cc02cd89f98e1c06035ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57121ea2f45b2c8fc30b450a8542a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5925fb3deef3da73db62f74f9373534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b433ab6680faafc31a1973ff8a82d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9fe4b330a5f038af9a0c2fb39d8c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d68931c48f3e2058abd0e55616168537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9bd20d0120565f75d351f8b6f5455538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783d42439abb7c744e84fb4a9afaf2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ff1cd6ac8c4583152085a55c6d895540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f9b12bc4ce9bd3ae8f6a5fbeafd42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ac400e2045a031b208b5db04daf68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197299c0164d545dfca03e5e9e8b21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b19a8e403a94b3a521e371d9ef222544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca688685ecd7277d473509966e291c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864db1e3293f834aded4d2db58dbf0ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed85efe325e5eeb92bab63bc6a3928547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09b580650304f95d5f5048cacdc732548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec603c661f6752bf538ba4322dc611549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097dacf20bfd1c6c5e94249fa8d2fca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a72a3ec0f6ceffc89ed585c16fb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3809a19ddf28f5b211bac849202db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e99830be7ae706becbc3920c3bbae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee568b7c9113f0bdfe52ecfb3ed56316554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab099d5070774f7ec6532eb4aac30f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69761cab5809d39573f77dc54fa09409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509cb0fc5745b5f319ae13a54634b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c9190cb1f8a355d7bd02f4dec168a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b68898943eb1dc7cb68f5f0b1bbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94babf321da699490adf7c50438c0fba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe761b6b14b5739c0857cb0dec030561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac934a8357850577eef5f5a77d872be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b5d9bda599110d39624245b943b57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ee2fce6f16ba07280cbaa2774edc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb731ab5158b60bcae6ae79d83555e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12844e999505be7e42b5f55710e82eba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5dcfd21a4cf8f557cea0a1e5d6781567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e34f10a279834ae67455be1334f86b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba0f0cfb817141fce812523884e91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60cfea9c2073f644b8213148e46a29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b95dbbdd452b830ad4c6e67a63f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1298f614f055315f57478a2dacaff8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4452cc8ea3a8e190b4878ddef2bffd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c024751f42a07eca3288ac1e434fe16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7954515d8afb7c1eb775c3692db82c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e10534584989b5ab00729b9df0b7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef6614eff2d96e7a6d95376c412f1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37b65e637487d5294aadea1451f3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06285f76e746d2dc440d93309748949b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c674a66d8333f41c1367b1cca5355a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee343a5bb913b5142b882e8b10e5ccf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56580e1170c8b05acc9604ceb8441be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ff69a2912a9eb4831b63f51917ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e9457fcf00e7485e6f7db7f5b5bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35169626805cd49532e480fd1ca443b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247e603a43ae36fcfe39b11f0d763e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905e6ae59e5860146c306acbd6d387a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e662bcad8f4da72376c1a79c5c8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be8f23dba5bec5b0ac72de789a0d15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8ea4cef7e786249a64a1739cffcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905dcd91f35aa37d80c804fd7152211591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a6d7fbba04735cc55129ae26cf19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db4f2a5eb0b6758de2a08783e06445593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc66e190a95a8662334e5f8ffbcb298594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95f7433e54928d331ef35f0533d76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf08fff4de191f622daf7a381ab9e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313279b198e550eafb94b94c0e8c0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624876074e73fcf89aa68db3308cfdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecb511be790b5630b027fbb3c38c91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ad461a15bd149c0e2daf1eadd0cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c06fd292fb35e3495f2607c39e1820601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e6b9915452aca0818b77a9dc1b060602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919130a3d14c7a578fb2d82b95740a7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cde808dced20f4594e4750535cef26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83634ffc12ccfb199580693dc23f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3aa529a888dd82c822c1ab094163606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c84192c983a1847b0d69547897669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12628281381f8d41edcf6beb573c0bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c4e7c313ebca8c33996059fd807e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230189b3b241a6a74649a89ef4e315610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d78d8b1847442d9970f9d2f51a7a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509a5533c5138cc486df5f2f0045c9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a67255fff2efe3d801b96fe39cb6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6197923bd7d7a98e8662b1dc675bf5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f23920fdf90ce494c3597f7fe479615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9326a164e89bbb87f606d9413de8ed2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75547c136949b0783a4a35feb44cf11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289b2305189291654e1e1f447e8380618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f091ef43dc4e21daebba809605f5a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77784a4856c2d752a367939978d5885620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee38df65f50ff524afa955a497a46a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd5d779e74e1b26ceb3712c8294ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343fdfef985bac8e9f4635276a33621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ac99194dec4800edfe0fa2c7c97d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de865217ff320679ead76f1adc26769f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d023ecdfb8ca95d4ab30ddee7cd912626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63df15711e1de6d5d9eaa25957deca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1cef86aae8a26ef6694130a0f91a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfceec3e0fcd84952e748a8883fcaf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87859178e450ef0dd7ab069b02d343f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5951b15bb3c337a088e649b0fe191631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93cbb8afcfe2e9bedaa26d9ff70de1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c80d3bb47966a4a9a7847fa2b14170633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93822fac1cbefc58a90a05dcecd0dfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ae776c6b949f54d042bf228a30b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0efc0f98d100d8ea59f216a0a31f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e1b0faf748598e29d4c7224a88052637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97a3a00756d1a4e4c8503533d9a587638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3decb65611bde3f31fefd9fa47c68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc46266ac9c8bbb3939a6776fdf26e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ec06ec829f860d313201b95b3c731641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b693c1db5caae5bd8c6fbc14447ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0474a89f29a8c6bf24d3f44110b80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf537b01302080ea5526c6836c280cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b0b9353a702c7cb16a5a22c9712a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941931815d881c2da7c8baa22abe81b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45d02863dc7d27cd1e6322192f08f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85573085e0f2d96f5d5ed3d2692faf7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bb330e78d61e7dc70642c11cdb007649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f20013a7b319b0c08587bb146b7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da9b2889d21b786ee1f03e08e7b94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63889cb75defe4a34d95c0a3741ece05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93950ba7be93c7b75ee844781d4643cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e20e5a3f2318bdc630864dd5b4046654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cade847420f8ae46bac627aa465091655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed21d1ef1a205b7a18f285521b82eaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3cc9f8135fd46153d54112dd84ffb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad7fb753cd47ccf08d5ecefb43b350658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c26ce629e46b97a7854f48415e655659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cb0cce3f833b80dc0b258f6fb223b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e577c36b80f5866ed4326fedafec5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17793847f46092b167b672a2a85917ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed783acc438b893e3b8df87ed8ab354663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde218d8502613535aa31b12dddf850e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292f4a9da60eeabef0ac9e048eb129665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa118b1964f26d888ce327c7873ae2f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb9c4f38236d78385efbc37fe4c042667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bfa5cfac159df5cbde4bad1b9622f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee920e5f7103fd6cbcaff215c99ff47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba4ef0b00497f197d1386e7d6328e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df17813a4e600c2ca305e45393e78e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39befabf3f57700df07efc842b6627672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015adb04952c76375fc0bfb311ba0fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37f988a94efa162d84cc3b85c994c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962cbff871324c5007df8a7e4c10bfd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b1c34ee3b7829bdeb6ec913011945676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a001e48e5e5bfc30490d5fd5dcfb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d947cc2d1d983f12fc05ea6eea59a1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ab4201b41e98f392d62e719d1fc15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790a39aafebaa619b79afda7430fd3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c106433c2c2b8092e467ec95e6e61c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52ebb0ebc8703bb31d793b9c6b2f5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c073bf15632e606a6eea70808e2d8bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5380c3773d3ada86994bd839e7fc32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcf0cf9ae9efabd4a1b82e888c4d69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaccaca7a949b2b3940f66197c4e21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bf1719f48bc6ee45db66deffb06eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2bd39658f3bde2007f6d2bf54036688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0652731ecc486e188cdcb3e371e1712689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d60d47be49fd74e5a9dd2320adeef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c9eff994621b8f4e2f61a951bfab1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7195decf25e60a989c2b2b7c93015692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b25fea7178596a4ee7dc0ce7a3efeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c10ae5a2423d4b6b7b0fb9004ad1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a626e5bdfb58b8806ddf11ed478cc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb7073097a736cbe9e368972b2ddc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332e40b26875ca9e5db12262462c6ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1f9cfbc105d94388f164b0dca49b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb94d6fa0c777dc7ee7332d1e2924699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714694de7dbe93f732b1d5825ebc5aa3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dee604269db9787be108957382784701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c975867c0ee716287d5b48d8583461702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58797ba5beee749b753a96f7ae94425c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b24166b2baa28a0cde66a85ad78a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fe766b2572415c5109df715df0697705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3409212a416fd70aeaa82ce6c8cdce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92691998573db8f9aca23400710828f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7e393447970ebea56d1c4214ee95b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc296bc16b4f792f3f313a8c1c4765ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7abc0e8af84ee8b8540b751894a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba31dc3a07d2a5010ed79a167e3392711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a41247b9fbaa40433f432bf68a5f15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351743993859884fcbae00c136dbaa4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768f985063b6e3e12a9aec5c356668714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e69152567bf435fd13904e1baaf02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb83361d11b17b8a6a2fd4e81561a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d28a469399977aeb7e4cb87b3a482c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a542b8f622fb76bb30806fd1d7be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab9d17b34055643c9805e29230118719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6e82fee4ad130d93ac2840073b787720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109f81e13de14502ab4e3350c3e92ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c2dde9b83a07e4bcb932013aef36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9938da694592a529008ba3af228c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5957c978cde4e81c5a1bedc4ea6d0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486210d086cee343bb803f93b6c6a4fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c0c088b05f148643abf42e4ba101726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f45591b8207f5f4b495904c67aa5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750e52c7d0c8ba4751f67979b623d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54995e3987d8823a52e048932bfe9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e58cc4d16979fa7a7f9fada5f3b82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e8402887f9ef68faf5acb11d883dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496458e1ce4cb1907149e4a1c835c2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2496fe5050e30b626a5eb38cade75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db480e774c7e1d014639220fe23d66ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511e0f54c0c8399e494c66215530299735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e5e4a59fe48a6d12fdc921b47b2d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac090f1a6dfb2633d45e7a8af5f6c93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead95d3f304281634f52ff3c10d2064f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b4558ad95605d9fa97aff4986abd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1010f60d8fe005db16e08899ceb8ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ae294a119da12f4d041298f7594ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9019b15f761644101eed7fd482db5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a7a163cf2a845718dd09f29f0011a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd063ba12789e4736432bc98677caf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f0c6fcef3f50e2c81b40c427ae573745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529d564be0be03bf4d97e329f4e55c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4a3f5d872ec2eb6a91353c0b7b47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb802eabf6bbb5c31170feb8b475be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2e4ec4184af46ade4d7538e668cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dd4a3673d3e9edef05b78dcd91e88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f631dfb8b699d59eb33af28f5fe41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37ee1c65dcaa875420cdf9d200c7fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c00737ff82c2be49e5bd1f8e55b09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832c43d7ff866fc92b00a3e04bc8bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebd7c7cb047610c704139eabf54da5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d119e7f74e34d2c77d6965b564fd719756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ff7e01936cb1e71ab30a284579d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b4a883b7ff1dd69dbe4c0414421a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d129acac5e0d1e24d92010d5934d83759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77ba9bd75cdc5c891a008ee56500aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be7b65e501c33b9c9ea7c620de2c882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba1cb7c908d2f20916e2c06914db853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2715ea7f5e045bc8622c5a3ba4b574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1648d4e5d0aad38f62b5912ea36f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094ae4f03d6e1a41ac63a4a38c2baf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b31b7225287e5adb67615754d0e87c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb965a056d079c14140705f3ada242568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f2255a888cfc42fe2356af47d942d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae748e5268bbb774811b1867deae6a4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a686626c90c760bf843151d51f7ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916013b04f36701e2ec84a77f87b7c5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f73d52fa133ed44446518a83acc91213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902b120c494935fce05136ac08d59614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f026ae0fad96b30cf9c2b2f9e16554015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348b5715e6cdf7bb2e26b0fb7a73ce616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5737971efa414b4b9f2679e2ece3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f24519de5aa2c86fbc8239e09837b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633011714b567166dbdb337186dfa07c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dadf4ce16aa9dd887d5efbc9a748a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1c12f84afb6974a375a441874d6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ada5ae142e0b5d0597db8058cd4b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2d1ebd8cbf7b1275baef475c8818523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1aedde7dbdc6809a9aad5e66477624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ccab85e6438125efe15d7dbc315f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f726f01e007533e3d108d7572b2f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c326242505a85c6e54b0b2edc511e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db1a7b04d9c8797776c841ee266cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef2ec7b16c96a444ebb593ffc8f6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c9ad4ec216abd76787ce87546a9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd5ba6d557d362fcab90dadb7fb71131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4318edcd9f3706dbe5c3d0a01319432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137e39af82898bca3969535ee29ed933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386469b9f5bf2862067584d02217c67c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4584ac77c33c73a7e0db9e436464aa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff82981a4bb9379752d3cea7edaff8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd58d7c41830bc2f1632dff6341865137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d5d3c5261baa03715e278b9ae40f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991754b1a362ed1e39eb480e2e157239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baa247677ba6f32e29808b8552c53a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e1eb3d847c5a820dcdc28ee98579441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2da3b25710336c5044362da61d6f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f188abb025f17ce104e0e5ef60a79043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd3631cbea389e34636ccbfb8711244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8cf00f3a5661300d7093aac8560c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba796cb4ad51a696658abb2edb981846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2a19989b2a9180efe8d8ea813193847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee39d07bc8fb4fad0e68a39bfe9bfe748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c8d959fef8df2a29030ac939756d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be1b52207200cb1aaa920398237d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daa360f379d970e28633ad22599cd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c271073831ed38161b854084344727752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefda30135e315156391538fbfebbd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833097651d06df0dabfee31ccd3b70454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34458252167fdcc505337435f01465b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090155520acc450a9ad1be2a2136070a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911d52cdbd6512711adb7dccd51305057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ab92aed0d4566c51b17b38760b7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb55aafc318d4e5a8520f30e5782c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d1466fb48d173eef606c615f57ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55199f739b40f661fe365cab91d3e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4001ff022fecc6b7e42c9a61c52bea062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f9c1a7da21ba531c31b8a910879063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fd4b44b95d36e5c17b5610f1d801264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c4da3dce7b3f914ae73f7ccf705265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad41d5fa5762c15ec8e103483f4c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c6bd29163836cb6c26b289bcb5ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b0ae73be4b38f10ea29debd9817e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe50d1bb36ac3afd9a4204083fd8df769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431508a6200417c1e4bf8602060878370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97cc7260cd9f3535ca182e107a23871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e2f8daf147e777fb04ec84c71424572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e12e62a21df0debe97c37262b1118373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2b2d8d0481ef5ab317374d74d6b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672d52a04638317f5fb74c16d6211975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a1474d82fb59beaee2f8c20fa91176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f09986563bac2b564e7c4256405677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b840a0b425652da51ceade317a92f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84637a72aaa74b42ea6820f9aa020c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da7d5d067c084b9fc113283deb040880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabcb1af3571f4d977ff55c5b0ee0fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1130337ae109c5b1c37a4301fdaf2ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c30ef2370d80058de477e76ba51d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959c485e52b19af43d7f0f54996b4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd461a1fe9c07c2ae8e2474d57dbf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313a3c1a4ad08db48dccc65aa5f45886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3c8062a7f41ee716fd1aafb201e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e223e16ea16c76ab3796a580462c2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3cb8edfda0e413e8bfb2488951d1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b9a6cd9b0099544cefccf75d030590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc674f94799e54b9575fc4477abd7a5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3daee207c68fbacf17da545da31a1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f0d5ac81a48e81c9be3c8e57f50293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a8dc57e979a130273bb25b7fc0d4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f45299f08395db44600a0ee7ecc2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545ecd23fa575595ad37143041720a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85017d13b980dddcd9f4437f1404f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b0a246f86bd3709018d4fbd21f9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc701aa31851b249bbed5b9d625965d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711304f744c5cab2670d6c2b6daa4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0264a7e13fd67b98294d7c1cf54e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eae1ae6ba00fe7fd874c23394434b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195391afce7f9ef273a660fdecc718103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443ae0f63ea0860a381a0c6cd969679104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5cc372b16387b6d2e18c500c25ae4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b245a7ac1dd4137169a9c67d67a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7dd7331238d47e0812ad36ea34bd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded292c9700354bdf5b4f1d048ebd1e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6ef8d7b710641402f79dcfd5aa62e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1050694e6e016aa9dac52ec7a8af0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96961c8e7e4b2745964782a6874166c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00c565eeb224c32e41f24ecebb4007112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545207ee4e71d4eccc1ae9578067f641113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafe4a154b34b6efe5aa78a353e1b1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe56a6d8897e7bf85515f1f826f971b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3dc1ff1966cfa2eff8d1bb233940116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7522cb8d0217039a440f03a68823f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980960b52ca3b9ee0c06c60e3294db2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3dda31a00dd0fb9a3e2a5d4a37e2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af871d251f85b4f2cd774790077797e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6caf7273fdaf7f4cc72d0ee60eb66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a0f380442fc402c517eff46d95f66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc81a9def8601539997de32e837fe5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf47b2664556f76c053f139dacf3a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f121ac74ee4566064492dfb144fad9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6341299146ab0bde0d04ac359c92fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bdac5b882172f569a3b254c9fed31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8ad21575b1d98a86853e2209dc73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d0059a0c5cf77c87e3e69e47fd1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71450695c9b1738b18943391b2828130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c71f3da39711e83cac3ca1722525131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541be3e3d270c18a4a22f7c962738c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f363c44d5e8c2257e13efc5a181da1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfda0c423b6fd8bb99c51f8d2c4eefe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3591e1d273cebb4060f05b5ec38bb3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5de5d2f98fbc442c5f46c4fae0b2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd02376766a52665ece2aecb191939137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e7ec3d5a85c53056a8cc216c4317138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fedb7cc8577a7a880af64412f402d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74d9da27d02d2ca1ede153f34d63f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a601caedcc5bb18b41e43b7281f73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df9afa2629cd00ee93abf3b10d8f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163ccd82c59136db9e500c9db14b64e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb790ea49c4887fa5da744bdd697a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b663a9a4d71695804eb1e805ea592145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae445d25ee5a750f0e26d08f8329760146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c246ecc65f2e62abb9dd055affc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997e5a84990c5d705835bcd339faf4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca95ea6312592911a4d683159d27fb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a8be2cf99490cc623049874267a35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107de78a59ab03e6d7423c7936181147151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790df52cd3cff362b1d699bd1a4948152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec11667aa375019cc8e09098cd70ad2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1879d81b9fb3045c1d0aeb290753a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c4c033eb9b4869bfb92e60daad65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9597bd43207465bc0e79e005eda984d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02a1525db54fb90a82979c732d5afa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92545958544313575a677e32bec979158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade69bac207f659258bddfa2b4b586b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3694ac89daeb4e5efab33276b5dcea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd69638fb14365c7138faedf84db3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817eac4ad19c59d632abb97aa307476162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308befeee6966e412611b84046c610163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c73a619d20150fc0a689e6433be0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c6855118611f9c596bd2c647af9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb59e5ba2c9a89938834d55a06707f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f1240428d861677721236a385e8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f95720b55d05b075754cec847f039c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32674d25de54a7f2a747b6ae8743233169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5dfd98317385f2837f4d433b83459170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbc803b50ee15b6eb3362fecdc9079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c5357715a14d17968f19e5a5f30d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc8a204ca6b56682bb7437c5cc908173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c60409de8311db3c43b1a56527764174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a234d992dc42dc6b969b4a370f0bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8dc239ee5ebb334b5dd07ed21b8a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b115fc111cb701c55628ea078e58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e84fe8258899c0e7e8ba60fcbdfe8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23d8698198992f18e6395fb5f60e4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527c45bffdaebe14cae8de2c0dfb515180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dc49849ab2d9d63af42ae7a410124181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65c4a1ff78059cff6879afb5b2408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b4744755408f64ac424338a453eab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3068952828ad54a6aa668386f0b36b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5acbec2e1b8cf3cf126671e60fc8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f33a5ad957d1ee0def73aee2edd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adb967b3905a9b7308be7dc217d292187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ccbd7c0cdb2230b1fddd923944a55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f31e301a0e68b90fe7ffd5d88e5d1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a32c8bacb46aaca9016c30a2ae447190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a314db833f1fa7361e866659e26be7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91daf64c9daca11319835b3b11c565192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9cc3df20747271749bfb6ca1c018193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db120e32a84c9b59d4d60d96fe6fd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975c87bd9aae7fb2a371a6e6cb1d13f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829530f17775db7e4d2c490bb3d0ca24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4d7fa63eb593a06b53df13f56d5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cd4d21d8745a952db7621e684380c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7cc287eea87c1bb224a6787a61e2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93368af67382e461b6ca57a1969b616c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d9089e6f6415148e5c1a0ec9578ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210350829c9da2b91dad5237292021202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68bac9cdc28e68d8b5db738078c5d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148cb8fa21887bfe5621799067dbc18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec866cc4da61e266c2dfc2a0140b93e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77103ec7ca318bc1b242d0bf61e0e538206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d52adf97eb918b6383ad75f921841207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906def770f6f7b31242e3a4beb49bf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54d4625395c2c35abf51eb82e1224f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a00c58432c56e91686281ce3d59e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ff7c759b37e1c5f0b4104ef5ca46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c85e65449c628188abc2e4638d9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765a0e08825b05f027a11a9c7afe3a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c111eb1f183afd166a9bbbb36c3fdf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447bc362e3113ec6c972147fcb2d0f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a255dbddb67a7af2d10301bd4df6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce9b0e64e14fcad2db82e31dd810f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100468176e9d45bea9da64a077f8c86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e9c192d55e533ffa2bf39e3c94d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7fd64648805a4c3ac886899bac8bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867c9b5e6309a98cd7f80eda096ea7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d4f277dbe7db9c934850048d2edb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1eba60b49a3892a4fd6b96fa5d4d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ddac81a9b439a69530e4e9f0c8082224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a8b3dd74de603708d00cb07095a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7b80401c65b3eccb775f186085c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81b8e8ce168a5549c44ad13836b29f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aceac18bea806a2b7f6e9faadcc82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28414a96a32aa324c22e2d0fda1cb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40329e783d9eeae7030b42f184f30454230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f4ae70c6ede695e00c2f788bd8183231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f225ba6120d8859fc6a9f17afcd32c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef3ade45da5830c0c43d85ef516d19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a798a3e578db9c3b2752bd13da2546e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dfd6e1a8f74924ee090d255b00d84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bb0ad1b6fc10ffb83dbc6929f56a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4daa46b436eaa44e24507302ecb97b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb971d0431a39555ea2128e563ff58c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bfdc18b1979c9ec593fbd06dcb765239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e7a6551abff82031301e2335cf37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828749928267a6e74006f826220b549e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009adbbd82993f2788ebb591e5dbd5a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583f430911245bbe1798654906af67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acda822c3539ab09e6f47bf6823eef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212de973ebb69009f267a2fbe56d607245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5fa066a93f6729cffca400e81e22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd9d6697ccf6fb7a324048df9ad7fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a394c5b4f205b9d7c7dcfbd3f488248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48085eb24c55c9cf24975a179b1d08b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d25a5d2e3c11cf781bb06dba0db5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce0f81b196be0a5cefe75e4a875c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117bac707aed89d4bda54d385aa7d59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119856daffa96c7afb9d34680c71453253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dcedf9263919de62afda4928a51fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192b2f5c60fb97da36b9fd2681c34e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8e066a4e0a02cee314d0ab6fa3e4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025e643a581cd43c77e379209004652257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de65698d9a4f6be934e6e3399c65f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2be1cf1354bd77b4ce2535cc3bafb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033a3f475e7feea5a7f567a86ccfb9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdbb76acc6d5c34c3dd5dcbce59b28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee5fe26784035b2c2d88627db3f95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdef4a4624b0fb0168f3b8997a2158c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cedba0688c5f8467d3aa49de63921264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabe14db52762f284ab45edf795d4ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ea9f1ce424974f0371547aaaa42f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa15022a3f83630f1ec2d46a4e546a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dba8b8e24deca809d7cbd7c1903c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b51725a7dc41b58c88f23bf550899269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895b4fa4869e5580811e2f7709e6fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bdb3d926cc9ff19453754ea0685f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3253e54cedcd3e52d090f5ea6d09a2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d89b374c18297c11fe459b5d6f5cf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b75bba9e327563d7924d3bba3a02f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53db998cf36f5008055e5d8244bc39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6349c41de51fe27ce7cdb35a8c24b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e78a2e533db7c4fcbca37772581b5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614632a01e1a7cf8ca75762a606e2d64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17663daa2b05a564c73e57d552c7bf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e4bcd6f8b590d8aab9861341ec467280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d4972a79b02f810a66869934f5a4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3866ad11bbff5b842a9f963f04adb9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f7d80327d81f2f5fafd1c2d253e06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93ec0c3539e2602de5a53d6b5aed2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c2268aced5a34ee818a1f9942d173285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd4ab7b4d61f439ea5088ed0f421d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b94de45de6ba2bd1b028225121d46e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e2d5ada4d84cec95b2afe17274d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e2c7676465141e5cdb120d972d575289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5ddfdea1c1d0731c51056d4659194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dccf149828317a01421634dbb75b13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceea3520c4e13ce773f0862c57d575d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28235f2ff2c2ba66e8723df104944b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecb8c681132b3bfb34f38e03965b8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b21d30d3b4e3f08659e0d8eee9039a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18956cf9e037ac94905b0a6bb9ae6f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b7965ed9844aa2e24d811ff9ff623297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c196eceeb6fa0d31ac7cea240f9657a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c031dc10d5aaee182103596e39f9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c9c4b15b79544d2836817dc3f5e12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9337b11ec9c5748985a61f208199e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bbc822b7b99443a0345c27448062e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d8d1ea06dea741c029580c28cdddf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa79a939b7d3572a76fb984842b55f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b63a087fd91cf38c72848d2d0ebd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e786d382f73ff0eb6b64dfd55b9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38969278c24df05d236addc80bfe40c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc276d1a1946df0be66f42a54cee3a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448faf614328109c38a2e5992b03b51b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5fa9fe5f3f36a83b8f2beae9871ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0bec00659d4292f83e21a385bbeb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a469b95c14f4358ba18f7e61bcd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb4ff35b8f15b89a1d5257bde5b5ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6657ba38d9b76cdaebcc62456ec79c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718f4157e6332fc72875032e591489315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae391a4c04e190343567965ff920bf32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfef9c84ab8540c90956b79db38afe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3d7ac22c4acaa5793155cc4bce23d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93b7892d6d3525837d43fa93b60bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6354e56484d905a5bcab6cc5b8a683320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a66a22af6f7b83c3ae13225e514b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d9dcf404307abe30b83b0662ea505322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ebda3e68f577fa6b764c57654f018323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40050594de986c83532697be72e972b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f486f113eb6d4d396aa30a41b2c7182325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93e02579da6392847a9c3b1fa8f12f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79118ae5ee2e0a8922292aad692242d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56464c6af6c6eaec171ac1a225f85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de953cd48552560f9a5edbc1d56bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1282b99cabfc28f67b6b1c9f263aa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b2f85c79bfe49c22786c31c2133a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f5a2a2d068dc99efc6e24d50b4305332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa06e66322cd206c9b2f09785588b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84e27191888dc618245af9ffa08ec3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041cfaf0014640cf2f674b7ec6281f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f026daec4bafacb8ac31b7320248336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb3e24a6ff59595653808d68f33e69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a2393a31fc8eaa36a21049800058e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d20638013c3239eb17018f08b6201e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df5ad652d1d8d0d68612d2f05cc6a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713e6893b59e9b08e7cfed34e23e73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dbb6c843fc3211842367c652a5ec1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deaa47a9d16262c270648026a943b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc4785b1e2f9b5f9b527c2f6ea6d9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10269f1e37fed1bed1b388b2ff925bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1cb54289f063997c7c493cd1535b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8697eb2bcf11947c9b982f1c6b2f13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ecb098110cdad2c7a841284ebcbe0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0b24c7c1c094602ebbc7dc1b549c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9255de1f20539f3ef9f7f7e727e63ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f911a6b6a5559ebe56324de7fc62c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d10e4dc542020cc1fcb4d3ad51b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e133577f02c83f69cd20d3f4dd881d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f6b15012d13342b539f6f97e129e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fcf7fd21c4defba0ac0a018410da4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a446cd26f61f9ae05bd525fff40a9e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84e06d4b64336561b8b19d4e6e306357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d17a7a0c9e1908c8c97ffaf44b7659358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392f1fb41bdbabceecb4d5dfa4450a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52182ddc62914ffa35e7e0ca9bfa3905360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f1fc12a9b49d6ede37bc88ac15ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d984b7ec4d5bcb3f7110a1fb9d8a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b35c57eab843fdaa1e727c4eed318363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bded577acfdcb6716804638d1c829f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539c2a9835903cb73e8267c8bd89065365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca726d0d1ff7c27fa97f468edf700366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbdfed755a28a8b00d57a71f6209bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2810201e7065563a58f3dd78c38077368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa2cfaf38ad4b1bb52437b95c500c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a077719188e5807fd1d18aeef155370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551506fe31a08bd987aa038c9370c56c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a60ebecb10363769fc494a44c8790372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae98ab3c514979a7ee3407f92831d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6f01cc67951eeba867bad22f6c7af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ffdbb58c55aed0c7de1a525ad4f63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b568d02a140dcd93a1c48e9ea7550e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30b7a78a7dfee76d370ca4af6de86a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc35cbe6c4873faf801af021880251e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995cff424968acbb79e618fce4563a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e5174ad5b34f4d55381365832f83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582c3e10e710bbedb4abda9887f8e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b84eb77785e546f2693ccbfe5027c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e92fff6a94ad41a98679145206cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40491c1eb9bd1c51953e505490e22d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e8de928a539d86267f9dd6d97d1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c94fe4e22598cb95003872cd978448386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda73d6a3a9d9dba08f4bc9ddd05668387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be2fdf4579353695bc55231770f00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffe90f29ecb60351c7b25f941eff6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b98fb6b2ab2acb23ca6be4297c498390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a61b4ad3f9d666478853a8b411073391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a11f8c10052cdb6705ff17ffbb1a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c67b1db5c1b1db5d51e3c70516f2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47078be951dd37268675bd16d3fcf0ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33330011266609afa12208d2e87fde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190540403780222625ed12260a99dab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d009e292a4fb3627505c2915010244397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf1ed9757327d2b6fecdeab70e7f5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae68c49202da1ebef499c68350ad8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888f8b03809488298178b21eb21dd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578549eb26f4735356d8491043d63e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a4473a8508b4a1bbf5cb2965abe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a0b99eec657fa8b4e9237253515ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724f8e6d1cabd490e02ba66cb0994a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974584caaa762f5bde136b0b608147405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d8207c42e0cda66b835b7d6c0468406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b7423a94915b7612626f08747c90a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7f21705d78ed619bb800f74ed097408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6617ebd35e4c7eae02598afbd1a22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8630f34f12d9815fc5b6b5ac23b7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60726a992d6ecbcde9ab6774c1eece411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c43174b63774165a25e6be8aeb8aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9590c32adce376ed3395f308a9089413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04846765a2a7a51cac8963c3c2a339414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef1c2870b76dc314b87d7457673d61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa2347c90b88192ebf7589f481105416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c74cca10aa12769a7c88d65978fb3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b6c5cfe36fc1c1899ff322980afdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95e1b1258f076a2f552f12604ad4bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec4df1ca2358d65bbbe6b3e1edbecf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403678e09a50490f5c6133d64109c34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac2763818aebbdf96456d1513fcd74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1477fc501c8648f1f26888916869d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdfc05a64f3e1f2c8378f1549830ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030424346b7005c2f3f3201316a429425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb954abbaac6d2f1497a7a09a780d4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986fe34c11fc2b5fda45e5df0521c49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef895a9978f603248f500e5aae942df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7194522b49a33498a4a554545619429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb5aebfd66f225cc3847bb4e25a44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74906945feb11be42f2ed5262ce39885431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f17b66e0c1c8fa025219607b9c960432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368c50555234367729f54fbbd4062c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c405df1efccd8dbd68234cdfde41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16c8d7f3988e32bde42ddfe6b7291435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258deac17098a5c90dac27349814d65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e176809edd0ead2d7ea3dd91f28f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99c20a0c95c43262637ec6c1ddf740438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2196393837148134c4cdd6a5fca4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649cb89944efb721458d5a2c717fae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4da2a5775bfbbd0f9a98628a33fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70e28bef6580dde5b51e1295ebb377442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81896590712817831f1dd2305eb0000443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5bfb909c74d9795e3e5d9f0763999444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4dd38c2b17254e24ae06f2c1d0756445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36004f6f36e4d9236a1faa2720633bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3115ec739e286a25626b59962095a13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e8cc0baf443530a31f89673e2a06e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb701be487145b7cf7325f15b8d77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402f9851263109794cba11da84f1329450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f762789d20a6203a426db46089315451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815e3a6d7ed963d4753da29564c4a5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f10ce7166436ac630910e83f7f4f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0cf247371571b7bc890f328e26f4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406440a97368ac2251c5b8463caf49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eddf64da9d96bdc9f621dea000ddc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10ac9d12931f9a27044a812e2e4837457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1263d220cb0abfa52701976cf990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87a2a8fe8294c98ae8152af530a8bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756ec087208ba201492e3b0d1f5c7e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5369b2c9bd876fcd4142ba81d56a480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa220bd392f84044544f0f24f4ba7ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2310ba71418fcac305cfe1f904d60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538640b1e2b211a228d737e660cda3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d325edfc2c78be5a8fbb83a705d28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060d12da6c2c38e092b06732f05bbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a018035388693e4cfd6433a18af59c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27103e6e20a6b379a9d78361b368af4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98ae1ed90a2f0a67b5141ff40c341469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f0b2cad9d2031e70624f43c3b61c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb42177274b82d49183dbed0fee05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd51bba67372422d5617cf8fa5062dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399a8eeab86e0423257757315e0ecf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f3f78a24c89e0c73638c24fad6e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319292208d3f592f17ae1da303b43be9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166b9652def43cb78bfdab6dba3884476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd080af96acb4694ea831ee9c277efe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d6d4f5d62d893ba33b4d34d4a8b6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773bccaed0f1cba176b5699ce1551ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41812d998d6b366f9cbe5151bb9da5fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b90a0125702177915e90c45dfc9f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6183164073205a58df360a00e37ea5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9a7fb4e4518bb479e7c195945617483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a8203bc53b4206876c76b0fbc92d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916a3a5fce7ce4f29b27787301de80f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8f328a18231776ee2862f64a2f19d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38516369e13b1781776bb19d23e755ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026245048bbe3f667f96a5363cf641c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534b981064db9aebaf1bb56b72fafb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f87f6fe259f564da086cd4bb5a6cad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cc88ccaf2861902b99971c02cb4ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616af5224c19252475f68e47929f2a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd31f8d6b0302b807650a1ce4d3ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942515eafcbc0464b39a71601ff6cb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35eeeb0b5390d9a8ff13d876bada20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e047eb1719f0a795a366f512c0213496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0475809c2ac78b0e0e0eaf5d75e441497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99025e74b2c3cda829702e8e63754ee9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c609601f992c44f5c6480c77b6681b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3143a01261cb274bcfe38933578098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7065651500f0293b38820682e04971501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bb83d6d27c1b73865664946435ef0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7452bd0ebfa019886ccca1e77404eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f599fe4600f01f9a3c896e16fba133504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb1032cb86b523bcfc341b1d8478d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61a6cb0b2493b3aaaa694bf282e05e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7be0cd6621984570d5618c227e822507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f7629d373344a2dd81492129b4cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf011ac62f79b2e57b37cae01e03ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69acad4139bfcf322aea421f2588b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f272344dd2a8d330c47a964289434511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4f7454b7e1a94dff99e4b266d17d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980fed4901fef3966fb582b46bdb955513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66246bbabda02ab1315b72df41dc57d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f36fcdc9796ba321f66987a4f6c2a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5e9ceefc6ebce777d0af889814b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88db309b0392f38712f7a32724b67f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69fb99c9e777632cc7eb6c98d9f20a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cb4056c40f0945b50e481d17c23a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f0078072c83f5be40d409b0c19566520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dae85730c19e70b1b898ca2ddd9dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3826dfa522861d9adb682548d212c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086bf25fef02183a81043a0e040442523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144db5abe1d20adbfd102c8fa2867f19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fbbaa94e6bbb03aba1a532837e843525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee9ee1b3662e26190a45f44f99407526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98a1070a0c5ea7ad5a10d1de5771e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c557b9c3e619d9d778ca5b7227f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef02cd4db550616d4631f0b855f377529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792d849c886e943db81c8d2fb9c98c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c40fed764aaaca5dd3ffbf2db979f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c32b7bc4461f3308399c39575302f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b269e20e819601fbbe3cb9ff4744533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab60a35b7aa7f22cbe9cdb87f6c8a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df6b9777d4b537b5216912dfdd4fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609e2cbef799f5fedcca5f8dadaaa80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9eda968da7110948c2c0071bfbba1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2672d87e05042445b92b5558d835cbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c930748bb8a6e18d7354e36830ee3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f09780f624146ff6aa1e77234186540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40403d489f78abf08f9602b10743e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeb613e84486dc1d2adb78ab11b11b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e003091e407e83f460e1f82024a277f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20849a2326c1b21d0129af5adeeba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d938efb0cf08481cfdc41c2ab8a769545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f173c691df291c800f695bdff3131b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e42505879d6c202742d6efb9bad35b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8ca19039ef9a68f08bf5d50c69e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cebd882724273778b238ffc1a53a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad169875841190663f98d46eebeb741550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27587ae9e3f4d84268e969863a9364551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f0dce12d8ed6ef477ba31606278cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b28dcd71a43a70c173561fba44242553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb423169012c5472c0d7f8af1b34461554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bbf35a6d23de9a397b0375b62a343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f84826486613061f85a39ea89db23d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c2aa736a8e09e7cd8bb264471bd26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368c1c0f0450ec0b425e30d9037def8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf544ba13895b882e51636c305270e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e538b7c8147d6b19ef9a1d794d80f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ab628f697639b6480997dba55b98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f11a3aa7244753c6f3e973b7fa51d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960019d481fd09c4bd95aaf35995fa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5f75e933c496f1aa1549ca6ad1f9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52037656c7b82f88e19d88bcef30587565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5fafbab99d5e77e9f1a3fbdd59906566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de6c332e8a0d4208e7c6f5378f28ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc28583a126e23c8d9e1f2aa10e5783568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc906bcbc3d29fc80ca24cf194a46d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fa69c58094603ba5d985e4520461b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea55404dc21c58c86c2f38702e07af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beaebf11d16b1bb8045f5f273cc3f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd77ac4fc3b94a18bdfe3bbba5ef3df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62688e25ac557453987f58b8a06ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501b5ae6b471cd422b54bb4824ccee5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1e3ffdafce27ef0c86ab3f9a44d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001a48d98ac9e3193c77eb07bf9c6b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f51e6b4d8548b26864ac2d95b814c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e1c6e862696e01557989afc88940579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad7f2f355b020604842e4b0ea797d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e3ef7b519f2b8490950ae6884460581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f108f2f3aebeac3a60767c410b750582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b649aafed027c6a535a77d5cf580a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb60bb9ba55d5998c4e944ad004854584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cba53946899d12f2b6ecfb8c9eee31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c0d0dedc28d7c1a11c86833ee8ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ecf4e31a6edc299cd15719b8e730e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2126074ab1cc5dd5591f7999c10ee1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e8d5a1d6fd7cbcbd228388ed3962589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dcecae2a326ea26cd5dc64c03f732590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d53a370700f335b43456991d28911591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1e17f4b45adb19cac5ab2b466daa6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa79a67fe0e7496386e259fd2d3f13d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be74d48d9ad895a68c6f0c808edfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20f4d78eb8a5ae885a27a9c492ed36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb28ee27bc8c19f4e47f0e7a7db0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842fbb2b266b68e2f7e11731d94d22e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16f13e7acf67b5d9daa45d619ccf8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908c09ae4607fafceb297fa552d34e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c944438ccc83aaaa272697915bdb90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5c818c198e0d313e02a8cb9a73da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac2f9eef82259cf70ae3e55adec635602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a3999fa8ad1b4ef543e533c0b1c61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b4deb87eed2b67eae622535c5e542604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5f7f069eee79e771c7ffcc03e2ff7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b8fc42ff56b1c7192a51aed96e00c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c2632a64a86488a25f0101977790607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8af2a528e5c88f9cbcf758e4ca77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bce0c54024e6a562c52878769730a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c73fd01bd1b49f3302e9dc58067a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acab15642577477a8ffeff21152476611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45d7c032737c2fb4e50a29e64309b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c7c1ca997a4c4a6ebd0adbc5b92f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162378d440cbcb0a9f486d26cf98bb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a982e9e54965a481dee4a9e08d21f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb436ac1e22481290819fd866b373616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32bea5bb70f1b6d2e010f3f11d1d2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b6bdd0d8515ded87ea08797ab156618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25691cae2f34f912f31f5cbfc50ac499619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a48c4cb364aabc15cee2c6425a29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8feac3f73c9cec33db8bd3c9e4d1e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79d6610bc958253013b01d3214741622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d32220e404c384edb3e83ca10a98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aa8004ce89a211c6f463253c8ac05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25a31fb11febd4c8bb3f7f6c00c94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26618181df7eee21fcba906a5ff7281626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae272fd1d698a3631962c273a80acbe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f99cf8955724c77e0c3ad72471b3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54711881b578b2bbeea82723e1b45c84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36f738adee8ad1e0db9445657257f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefa32426a7e66bd4bcceac87e33e15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75dd7116cb4fcaaf2d6ed82a5fd5de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b04743c46629bc9b23513f01775e87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d541b5aeb75302b8c353a9b427c95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d43c9444eb53db9ce19638690e80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163a6c430841662e79eca1b4431370636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0aeed95318a95d33ddebebf9edeb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aefbb921cb6994c28fbf17016f629638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525562a88b66294e3f67eb493db8a8e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b003521df224bb73441e7d310ee2452640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305a32951632ac88afd20629a9149ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa6d130b3967b427fdeacd93de536642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a86f662993091629a13723651db5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7246c94fc61c98392ba86fc4a2cc7c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32877534aa71e7e2956bfd1689642645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a056c74d9f1362ebcd84f0b97dd6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e13b60ce36c8ef9fc724fb0ddacf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2b3f950e7699c9c39aafb26248500648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb96ba76f1df7571f84ad7c425389f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a362bb5656135899ca0d80bbd609650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ded811e6ee589c0945fee444d1785651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c502dd5db27d3f4c78320874e80f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954029ebb5269918caa62519d9c8d3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca24741000970ea4adb33858771f6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2701f0453dcf1fef2e35f27fea98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3892d974148d1940e2396e62191a86c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddce534cf77d5cd00db478e51353e0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659003abcd2f5657214fee4c0edeb73b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aab94efcc3dcb95f41036a3feb80d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed5844b351abf560df6c4de74c0a6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c55bcea36144437452a54b5f800e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055800c859fed9cca0088a6b4a8dae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a7d8f004f341132fb100dcff8459663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0151f0a3433b3be7e56fa2feeb4e328664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c19340fbb94744a2d848306a82276f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeabe038020fea486ee450ee0f4956f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae738356f791c9ff17ef736076f085667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5af55bfdca252530391ee3960e0946668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b991c1e0a61ca290f47eddfd03f0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d1db3f5fb3245f3402ab3c986750d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491f1ebd28a147faa2bf79963284008671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40cbdaac7d00bd3a3c870b37f49b3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d673e88d1c12f61ba9e047bea639d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c178c2d89a841485dab0b71f2fba9fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f736efa4bfbc3c2212f6adae9869db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd9a29b048a67bea15eb45c90836e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f0fceb64f3d2415a118f994b85824677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32d37f2dfccc29e26291305e6648e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa2dccf8fbaea69fc70b5193899449679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8585f5b7fe86d41d26bd365adc01c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782037db3c1c37c2cb53cbae3cd7b43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa06675c0760d747bba9319292b5c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcdcdf01a78e53ed70278a20a02efc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6ac4dc29cbe1628c48884a5bd24cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df8a2be6908b48706febf9303060a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aca88f70b315a3c17f6211a38dbc14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc6a0025f7524662f16eea836379e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0330d609f20f12e543668ee6091e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591763216fbc6aaaed2a8979e70b062d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cee807e9e549049c1d0c1005815f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a420c290be564b2716429c6b69431b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05c28bf23012e527020be40437b36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad715e26c3a7d649b69f07efe2198693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42852ffe6e0521bd82970e0bf53dc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79283beed85fbd8d95f5225a7f1eafb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce46ac3296a7f0fc672438e6827b51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76fc6d271805be167136b8b4a1e1c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a02cd56b097fdf64d6e0f76dfd5ea1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208a4bed0e7ed740393c728e3e57320699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc171ea1cc048d8e6f2ef4d95701d930700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa62c465eb072655a220138e89c67f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11744ee01088fd81f9e7f163f90bd37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11da522807cbcaa1bcbeb7e746258703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5a1c7b4fde9e058f6f12764708a5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c528cbfa0f49daf85fcde7fe95ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1ac780395ff43e7c0f922c70424d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa582ca4d9a72ab3cfee996fa23cf5bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2d3212cdd3a74c659ff68f7735f7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198437e2ecd73cf7376ff0af09f8315b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67efeb526cc8d3dfc8abe853a4ff41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f82c4e8dce01d755d3d9325f71d377711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052db1e2687268f5089e4e980c66c83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acabdbd65cd43f8e2f2ff9e0465cc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1761cad281f840805cf2d01982ebd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c986c540dde85f67fcfc66eb4e5ee2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74881abd230e90cf5373fd5a75977f6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571a7d7d6271ca9e69eaf252822d66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b7df24f056aaa5dff65a621f33f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6dc2963d19f8e2cf39769d5d0b07f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f92dacfca0214d4c754d7f483695720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778d4b3bd81794d2fa6e25fcbd4af3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ee018cdd9a928e9665fe33a320e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d40c23a145bccdbb27ea433e3d6d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e25c7ec1f63ebb78a3509f4bcd6d35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00329070695b7cc6b335c816aca99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac050ad0d771cff6676cfe85f23a3aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f911c8530e57e5ffe6e7e902d3140e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db4917346df28da40fa2c271ebf939728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df21ac42d0f2ac0cc3bf9d306c70dc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b80142df66658005e9219c1731d11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2c28e9bc7e57d13e5a4a9ecaf0af4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d184ded9dc2f209aa6f4444b9a275732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ec135e1185392a1e8e3910ab25b95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bab4dfe90613186b8201bebe61da1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17d1d05b514c9adae6654a2d960248735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18468d8827889357de533e0006f7aa3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e604893b47f6d5c07769360e13043737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82a226c959aeaefb6f7008ee21d71c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2551ddb35036803381054cdd8bf85c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928cc5147e87054f828cd581ab3d98b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e80e88e9404e53cb541442afdb0ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f8e1df11e43c0f118fd9c3991414742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910284db3c981136759e0a666b16f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab63bcff328ef17479f61a6960eee5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eb81f0e718cd62b29e2c59c4f4967745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a42992f04d46c97b950d8389be848b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3940e720e88bbee1d5cac8c34a183747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15204aa34679b45107e049173c12ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf9fc67b08d83c0896d699d354f15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa39d2ac40dbd6673cded83524da3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1202b756a143846e92f43565d722e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2048788d3b537f54e2198f8421b74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7bfad15e1d248775eac16cf280b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6020dad47cc922ea4962779500d9827754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb18228c6eeb1bbce37720d92074583755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e686a64f40f03f134e86f026732a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8134474e11053fd2e5f70512fc58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2ecbfbf185c88231667efc8ba8e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07979392aee233cd26d550b981d15178759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>