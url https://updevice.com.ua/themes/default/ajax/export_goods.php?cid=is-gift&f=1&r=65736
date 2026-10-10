--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0808479f5f3d5defb270540f7983f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d004d1a1d43bece344423c337dd5402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d22e5a3f05647f6a674481d0782d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7a22af113975448f577fa226c85ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fb5831ec8025b48987c0fe1a2e31f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2303e77dc01dac5b1c8e1b56b15b48b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408138375574c6e03a4881201979b9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed79360ab65331fe95bf6cfc8f605ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a00761e33a79f84bf6053bc234d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc511bb5c85c4280779aa06ba8afe7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826784917e1479020e4b03dd2baee2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256b4e2db0847209da3ac691a01b8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600cef25d560824427d397311a7f46c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a861d647c2745d676293e9c999400b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c591b2e809d0b8d9c750bcbdc2b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1598230f7cfac5049b2fbc06280ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c14993a43aea28df5d99957cdde417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9138956a5d967ccb65c56dc37859018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aaf3a8ae470020f9c7446e9e7f8d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406dc9c5a4713ba920fcb2826db89720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361dc32b4ac8a79ed812ffe271b423921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146248cab2f3092a486244b28092f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607e18be3e95161779bdfaeca1341fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735c3d49e8028408ba086359af2587724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4053f24ec2e9a5f68fb3020b6d5eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774025a0c8c799577059cfd7ea30a1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873bf4d48f5aa79a877a538e9179c5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166142fdc44da8f882d307d7b953722b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5565927561a553b5e9cb12f212e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774271f5ea04cffde3ec30db1f98212230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c30abd97f6b2c531fb9672282d99e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b74012bdecb71a7837d8db3f3e4df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c254e4517fbf9463423ae9ac4753ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a1a74726a9ab5116ddd4f944c816434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea541041f7bb21c5aea5acaba88da435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e21de7da2215d8920ae361ce0768436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb51bb96c29532ccede2b3cc8e50937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9be0de008db5285c5f02499e9ec7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dfab7f9a0171ca59da135d49655e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cad579e38adb870825f6821331d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dfab6d8eb5d609e89ace87f9a487641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8bef67300c548bab30a7548f1f31a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581fa937ebfc561a09c3e4a3099cbe043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ef994cd3c99dd188d2c78e395afa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dc894c50734ff29d8fb274628a75445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceac52f110f12fad17d53936a3f374946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b5de52797f68871811528f0bb1a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ea55f440fb387a32e66bba8f57ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf8efe7b165420b9af1f5c0c59c3b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc3dcb885c1dd80c89b4bde9417d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8214753549ef7911ea5085e5e468f6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9561e09743dd06a1c9d8486661961d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a391a74e92fb91682e87b826c5380c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e921ea6659d432469185bddc18df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b808e22d8319a510d7999b1e9382155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb60f36cb7b03cdbe056d87b5cbeda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005107e20e594742bcb3e8e3491f3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e601b2fcaf172acf901e54ea6241d4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c56f8af018fa3a56984759fd234959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473b4d931fd7d71373f1ee4858e7a5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb658627d8ce161604f6bad90e9f9ea961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b1d06a24327271c91678598094d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039413adc88f4fe6c55c8f35f545517f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa42b1523b7caafa7ad7739269a0eb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e16ab66af96777783ff4b8843105365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f94d375fad683390bf62c1b629ebed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d544ba92640b1d921adbf6a290d55367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffb3b6857167344efc9f7b14da313d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315290bd8282e69c65e5a480f40f658e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7731a4fe743434cf47eb62593967570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7770f88b43af00f8546edce435d5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a4b699b44d21890d254e942680d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c6ecdd8efdb851fa5ee8a8349b89973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b0dc0f8d23bd86327e6d7f9b438874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd9c2b6a8eb051d286d283b735152b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c1aac600303d7d86bc7b9396f98e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2240e36070f00b214e7860a34c54577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50c1ae9622b0f30ed5a60773d991c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34580fea3551a6d57738c71a5d72d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ac0728e73ebf879533f950e91ec2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4f58353852eb643864f0a6a765d9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7478dc601edc44e6b57f42facc835d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03030a7522455cbc946d614ff0b620fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2feb63ca125330b39372e493e7a1af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e9f2b51bede6cbbcc24cb916822de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced503fc56fbef78b2a07d492c1baa9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7984c0105e1c0dcb720a9a8aeb77e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860381db3a389b2aa4b066606562da1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1383771b96bd937d956c5f3be0ac54289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d737e60361229638e62eed697cc29c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1f032ed5fe148700f87764fec7af191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b87c1f1873a9e39c481864571969a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a410e8a1267a99df87396c8ef5fb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8687bf19865e18e45337b8a22c5b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f48299fcbf4475aa6c5571676d283195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1df721f6c2c1030366c81b09f40c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551cc46dae2f3768a66a89c0031403c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d73fdee00a8cca0f3ab085faa4d4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21821ef981e21033c75ceda0628e085799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf4ae907890740592c4fffdbaa92ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539abcf888f1b8b442ad5f7a78aaa3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb2a82d442af2227edf7c2f10f1cf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eac14c23f205a11753defaaa8578d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7573fb51595474922a57325dbe50ed1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2764128ad7732873d41feda79be8e3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb22f8bc8291eb7b5c04d7860b5c937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e1755141047b20359b41666499a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799832e6421101cf207b28e972782add108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412a3090ceec5378902beff24b07133109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0178f8cedb9a98332b2c3a70c21e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e409f720c845f2b85fe407578b1c767111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a34b2698c3bca1ba3c4ca9a8d034112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c07e67c8a12e77cd91302c0d29e86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cd59ff594fd52c9bee5924d9c2461114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f6ed2e7c6619aa7f2cf26edabedf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a667ea2f4a4c52be509d8341fccf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bb48a359ae5e0aafe127d68f5795b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82518ff81b6e1083a515d37fec0b9ffc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1170021c3af054df4461d1f35f4879119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ef1db1ce4cc7be916be6a022f7a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45c98158ad8fcd61a3aac22ccf31a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf38129a5d7523e5604b3402b742901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba49912857e56b78458d5068d7a4a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c674f333857f6ab72993b213631ea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39710006a642140e2d313597888c00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a25eca92e156bad15ff15061bd0a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359492b29a26dc7412fa2e4a192df00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1036cd49599a7d93b48693af81cd84e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe22f3af81bb955a173024f356ce7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9412986b5161ce44de11bfb0d6a21d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef977eef7f9b5ffae10692386a2f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c7cda071ff1d71a7af876d9a3b79a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8316277363d5ba4ca218d8ad43df0d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34013aef4eae74ec9da9a3c034d7ff8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d0ddf2c42273b13365ed50fed1175135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e585a52d499063fdee9ee10ea377e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440d7395d34c613253c3e817036800137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08658db89b3aa44a1db6d5ed6d6f6d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0451e6a87acbf4bdb1a3f4aa3a6cd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc29ad948da47d5a6b8c250def0e03f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ee8a3e16c65f2a8dea93eb32c119141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54f51e88cdd81def14e198dade62e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be57d1194af9e7d4185d622abf21f53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faddb0c59879b032b9b1dcbc92559cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e3f9275eb1545fe1240dc9bc18ce0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a7cbe20dfa8216cc126e496e141a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14027c04617fa04affd07212bb73aa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225233e22ad471c925cfa0ed1d1f944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dab97837aba6be211738ee627f907149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc604cc5a7f8849e4b5d6388638bdc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53453eca9e3cdb92fd01168dc60d93be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e4e75408ecf6eacd2fb6f4d4f6bcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dacfa270148faa4f4af31fdfc8d7dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab385361ed4c6d8131512f02447248154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980dce6c14805d979028d09f0b3835155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e8bdc2accaaabcb13a8e41d5aa0d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb6f8846737a1c9b416e8204430d06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b544e433d7fecf887a65a8cc00bd9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b664f9fef5d7d5114849cb3f4ba3f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d79050c55f29552ae1ae1518e1269160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190bf4cb55302898da51adb3646c66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d2a68ae3632f9da838d5925bf4ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b984c45c9256790da1af8b0265b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb365609235aaaded376370878a4bbd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5301a11fd21804201a80c5fbdcc62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c591b040dade4d0e09aa635407e16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5794fc82a2bdc5562f2944002af47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559cc7967a5cdf29a672d6a19f6d90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dcf0475611d52a294c4d0c7e8d81d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aeb3498e128aabfa3fa3bb37bfa10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429bfcd4d6dcc2b63cf5030294d7328171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea993736ee5285ca4d0f48fca5f3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae869e85f400433c213403e14e1da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3135e953aefb79dc39b18026339832174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1338581d3c1018850b17a4c481eb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282eb46c6f8f2cb3452dff72c105b92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0874b9f3531b21f7fb990e4344a5064177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd018d48872ae12de512598edb967f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917e61ae90aabc630837e0be6fd5b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accef29257ed381ad7993854875a485180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf415f87890d1965d0a0fca460faa90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43c76e36a70c9aefd975078101426f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899567536ce7d2458e01d73d29b1b9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a29e337fd7ad1fb804e5914e907eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33db8c8f1550c8febe3ad73389ab51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e1c8acba28c03fef7431a5985dc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ee946b3215fd5aba24f15b6c55f11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a519320501947438cf6b58ec1e83c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f9b9a7f9616d42f5a055bdb6fbc0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f71893d12f5ba1016df379e024e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c23836e0e649c0d2bb8cbda7a1c08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedeabcc41db0a75ba1b4216bf4ebbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901c57b3a2e9a562e4df03324ea662193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb283a04980e6511f59c5196ed343194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68215618669ad7d51abddafb54303bca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72dbe3d3375c6f3da1f7bf4a471f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d799a0df46460a109f046b9f359b45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb97d5b39735ee01be01e4e1db2974198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c338a15edecb40671871c1c7c1eb91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7505264ef12710d6121e6d09b44351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4341d3a789285bb1a84368c04617e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74a04321e3a228e5c1c16915b212f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bee140359d79c18b0181a9c6f2549e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64ebf0d5dc4ab6c1bc23b1c29832af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158c8fb8672fe577d162e00d3df2c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77567f3ba8105a86ce468eb10f0f306b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801718748635bfca746540d85c39bb17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ff4193b30ba279ddc5e3d2871956d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf6dc4ae6012d403390b83bf2d9f01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48615ea5d7b32010b8e2ab14d7b06b8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73207f5f07dc013907ad1712770cf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b632aba45662503caa016378ff53fee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cde70e27394111a0b14ad23f41311213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a85450ecb7c8a8f5c039cdae8047b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6e8354239d54cd8c3c9da900cd5a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bb9792e4a6bb5772ddfbb4c268d47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da5d335134d3a2ac300af02b63c1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2628b403021d9a832a7afc4b3966a0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7088df12babf2d902712a1cb9e94e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c1c8f51ba3381dc507747ed02141220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ee41566f79c014f0fbe5ec813e0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7d6cc3a8149d149498ad7d8b4f8a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92af91e8cc24cba9f213d1d09e3b2ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c0378b45db3cf7cf08079ff04fa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f2a7e1c6721c18808bde32f4370cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f379173539433a353e169f7eac745226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284735c1e0793e43dad35080775d66a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f112b9f6f5890b7dd824fabfecb86b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb7fbebc5d71093ec40a4df1d6dd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e0db7261ba8fed4204ec8d221120230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1064e80b80382338a5e97d70e638e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050079e3f0f10b343a673732455ef5ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78793d10423a5b0d28f2310f8e02e74e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba396522b9999a3b8e67342b707d7fcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34764ac9a2faab2719d1f64956595b41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0053a0444587e9776a8a7dba03c49a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aff409fe45245aae3f8bd9185e676237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd20e65d919f3ecbde098dc4d75782238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1569776c49f0e093598ee9bbe743b5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d9a5abceb04bcf9330a844e77ae0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28fba03914d10349bfe98ef3b20cbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7878aab40b7f368197fcaba2a67242242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4775eafbda4bab8eb3810da6f7d9b7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d406537c4c5dc4f15268829c2a514244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850a2fc390b6c2c6aa907225e4a5c6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb9556455cb9a620847459a8fbf19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2476375af0145a109373f721b0ad3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deac71307f7d78801ba9ab66f59a9dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015384e680468dc96bf46277dbbce2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a521f0e7d28dcbccd25d4c4306ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f46dbe20ba15e81f29757f583aaa2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1bb6249aaba42ce92af77162a7d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9a1a565aa213a24cc48f736f9493a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d3c77953b4aef6002349afb918728254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb8e6ee685e6f1e0a038ffac76b896255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb637fc50938e41ef284cb1037c8d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877f9e52fd978c0ed039c8f842946ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396100168050a9bb1703909fdb3bf5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca78e826e15db6a75011eec2652d2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c78f752bd9b6760604d70851cd4d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d292fe4ef8f79ffb0453df240d34f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d9a7f363da80803a0e5fbcb865b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d7d43394ba624e52f8789a38985e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294df7f484805b3130ac7e6983a8765264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea2d7bfa446ef22ee8fe64ec88a88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c61d9a6b562b8f96845522280cf59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffdc7d3e1e1e381585877db52239ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf730a739e439f19d4ed93603fa4410268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509624c94ad3b0c81db5f3672066a5d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2763a3a1793c59478ae56dd0b665cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d945892ef7039046b3eb37691d3dddf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5a9b08fa9aed8a85d91f1c598401b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0b225d2082e20b3461cd04acadff8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec129a5869a18ead3f4c869bab5c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055eafb58b34fdf82c9c61f4ddb574275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d5bebfc5f698ba026039b275b4357276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3816566f20bc314520acd9f6835ea9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8ef7976bbaec9a9d8f0ab353b9193278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b35f97e8fca095431fdb013abb9b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c2e43147850e66e383d8cbbdbe29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cf9bb106f2995274135575f9ea54f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fabca84e666825811df1bcdd68d16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabce201239037a21e781bf88b4cc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f5dc7c383fd951037df887bc99406284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a21241cac0147e8173eca98481857b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79497ef8494aa1b1ac9d305be4799c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c903322c2ecbb451f8c1ee5b299c738287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4df9ac5263f42890fbf0c07098217288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb0d2b229ae4db30f30048fc684311289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0b87e85212b98e8c0317f89d1d6d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46217022632c104a351c710981daaaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1a49b84757b907ad1848f1fbec65a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8ba440038759f049079bd0636aff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddce9934f81453c3981a9d6dc73b3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b52afff65c101863c0c58cab74d773295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358bf4ab6a7f7855290fc14c9a71a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca86c8d906bcd7e6fc7aeacb81ecc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd54834d01c58a32858567691a114298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780bdc04b512cd5f9d3ce3f66258dc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da2a09c32aa45f8faf6802e2407379300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1066e9f18e5ff61e1131e0c0c4a80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782c2d434f973de7b261db25f93f10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d25ed2ac78c5f4c9a8ee4951e81c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab4fb9c3e25e101a5db8e0fb74c8c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391b7ab2064860cc7727c8f5f40c80a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9fb360fb58fd6cd4c909188142a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277767a0c3acf4704fd2128161043cde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a0083d70b08312d078e138e5ef182308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601380af3f842d9b125eb7e06466a45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1feacfb15117ff42def25dc607cafa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140cefa40cdec3dcaf8afa500b150d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffad8366c948df7aee016c9759575d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14efda0caf340cc162b5ac0603fb03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f48033dce4516b03a7ffaac8e46f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c625540b5e73831fceba57109b842315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a176c891191c7121df5ab0ee1e00b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548c2c29fbd7f76185b5b80a977d93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94231c27b3cffe0098fc1d048ac644318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39623eeae70648965080cf6b3b1408b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e848e3a71121d18653d428dcddb3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8efa463511978c7ea5007a40f02639321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eb9c82a6f15340a0a9789752fab4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadeba17f67c9d31b79ead69b62099d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a25f08895c97468fff7b8016c1b0c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeba05f910de94fb10ae99d1dc4fcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e42c8c14ac7e0fd0b12ea3349542a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e82f62179d8d7e5c868b8b1f64159327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f34610e0681eceff8dbf85c152875328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9476dc60fcffd17bba09114499b59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1728cf0a13593d764ddf98a069671330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160bbf55aff2d35f4179979dfe086e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd48a100b7a965bc9a52858b85f33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444cb9db80e4643faca1e55c075f5de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d017b05b808cacc918c719c07f47d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e614eb552bc3e0b93aa8770f47aa91a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e08dc96970e4ff8ec3b4462645747336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f2e30334ad97158a79f1e3ab3a0fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a200988454a7fb84e9f375beb31ffc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617292c0cfb8f50a7069e4ff70f0c47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b330520172d8b102f2d245ad7c8e88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6609b852d60e73aac20eae1ba8bdca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85418783f8fd95a0e8cabd910c3d0862342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980d6e0457cef904baabf6fb007190343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc55456d7c0635d7e0f7beb690a94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3fb859ed150c0e4cf923bf106d79c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d99baa3bae5aa4226452145066fe1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40c3d6e4eace56ed0236362961bd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ba82414528f14ad6813f933efafc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d303d317eb39739cb350fad35c4827349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474640ee820a73746691376a459c89de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15849e181c57ef754b2a505a49eddffd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8543779c0fd867fd8346737b6bb5ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5df2c619f0c2be747b7f4561d9c4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe8ed585e864339255dbab17a807eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085c99498717445c69873552285ae82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96888907d5c2a597f12a27709096422356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9026650edcd2d5a80490258ec3f9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87c3df22ba983c8b89270968c533be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605678ade1e866d72da36b5e2ca069359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a033dbabb1cba75a895f84a6de2343360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73bc71d0dfc4b7adc2c7a9a89f0bdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a95a24db541a42e1b4a743fcaab34e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0388a4fe48dc544c5fad36f00302c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb01a04de00b02c94fe01a8d842c4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e5c0170b763789a01bed8302e0841365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f03efbedb60d54547b190ceb83c17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950e4ea12d1032b33bca23cb58b6176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e746984cf69f0a132ad4f4425065e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a272a22e8b89929193c67d088630369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2279c9e143cf7ad66ee8dc697922370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfd6d131726c376aa1c747804f0ef6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52761d4f7596852fb4a31bcd0d2ed0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfde6224f63792029d5fb4ccef74af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252158a0516103f61d54ce4cd3f8f85d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d3d0f2f7da553bba9e3bbf32b4bd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f7e146e0b67d75b893ae0c005e79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca246881b599cd64f5c40e09796e0719377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4982d6c4e87d2cf7cc71f2eef8297378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db02f9ec5b62f7522171a5818089d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe45c1d130f55c71107cc6828c6b6dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b79740cbc3aa803132a712b237691381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b6e95ce79e1c3b21c12cdd5bf25b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6c9653d5a8904c17a48f3074bb93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c35faaf867939736b37e7ee64d45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee507904c91f7818fb7d53860b6d9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ff8d13954940ba483474f0540caf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c8ae21ac4c2294c12349b8d99a98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499564cbd37842d331b861aaaba6aea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad725bc00fa4abc0cdd73416dd18448c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64f828e277987e708b42f73e3e87eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36471acc3eddcb84c7e3bd44d13c4f6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa15b1c583121964eae22e0e22890392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8812a5921e4df497ffcf9f3ca1bc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0faebf5f0fc9c58b4194d76f55407394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2af69c09a1a72447477e8b0ae832f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ceb1531a9a9d1e9a79f21cf7703d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a67693c575d4e3844bb6342cc9092397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86b62947528eb104afc02583a2e528398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332e972ed816f3cf4eaabc7c2079b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eb89e1871859bfe2c5c15e85fe2c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7137c72a3690cef8806994437ca064401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ac9a9203408cd3a83287802cd2ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eccae3c2407c276ed1f32941e3978b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78de24b260013c20994c08f7751c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b2229cfd76b00ac2e7c57e00bd955405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346778365e5439ea329d2c5a0fc0b4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc6a589641ca28a2705b6e746cae1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73b358ea2af01955a1813699948bda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af1e4c2aedb77ee7a3c8a70ae667b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664196551164d6b06dfa73ee7eb3b10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d2710e39db30c85fd06d5bc394b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47149ce586437811c109d9f9a966b77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdccbea3b3c48198874eed5ed087cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3c2237de935a90ddec56b849042f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f3f1eec5443468a86d77cf8e10da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27934230550181cd89175ae9a02765416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821900a244ba158f9269041e57eb8f0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e9542308d36151424f61e1190f4d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae73918c9751e41786870d6003373419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47415ac0fe9025a6bf4a88121df43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31469b97aebb5b8432c1285eb7ce818421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca02006d1b13d4db61b2ea126e4401422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ba7130600eab8ce7dcf77a05ba50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aa6756b54b23dc54c53fec0c34451424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccfce749921e1d32fee66029043a95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268272e956cbc614c6cf59a632d7020d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d059d0ae58a53d75a4edc0ca0c13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171810fa4fac29d58a99a49a7d429efb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30eb5b08e419c08e38c1efb7b4fb78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08fd0fcbbceac97bbf1faa953f616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc366e7bae9355bee2c2ef731a3fdb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105e9dc361411c127fa1990725ea942432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74212690eff269e193e9d4b12992f4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3b34e5584a6672fdaae30fe0506e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e2fac6986a1084f2d1c15e0f728bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ecd83cb1e5b359d638b911bedc19c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb3f7d504cc6b4a6f806d4e58d5c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0eb275ed4409aa92394b4f8882fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50a19faeaefbb8cc17575d8d954b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f857f22c01836be35af45bd8f536a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d722a785ea9a7c65a9c30ad6a5f449441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e207bf059ac693716f77c303149a771442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0cc7d3a01d5ef7e3b756377ad2376443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a1bc0b2923fbf777a9c6125486951444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3911727698fc38b683f4ac869216ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af42bec9de30c00c2c4e8029ac2c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59fb1b581b9c1b7c119af66c62db09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d269fc35323fa9557f962e94cff30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688d018715ce19b0fb5ed4ceae7349e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8f5e1b04541f432995dbf3a7e10a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c714c128a74ac4debca1c53306a2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007e1df988f6639fd302ef74614c7cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd4e6131c5da27961ac9979d9626b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427225e863169388c804b4bd44ac08b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e886716ec5d6ab5197bf20725dbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b124211a8020beee89577f6304263e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396797bafd4b2897267d815eb4767d6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cca54995001a27f3e82b850776d53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef819a750068e9c2293a1d8e8ebb46c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21179e3a194cedc64daedca0e1a3cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70069f0672f6618f41f9e257a5f97737461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719817294b617cddc31522eb1d26788462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdae6a2b9177f254efe23810976212463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369732d7448f55285c54ca361ca772c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc734c8f913193959ee29786fe3369465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb7b1628ef73a01f8156e9ef88538466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b9044bd5bdbf5a495f56009c4c87f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d25013c40cccc239281875240117468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73867204f54b2d4663de7d6b4f94d43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb5df169d1127c47b981b4f34bc06b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6bbc02b59e5d76c833f2a616e7249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f199c782cfc4f855fbff8ef7229d20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28cb8557e78f2b2dbf37f33c8701e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d7d4240b93b0a47729a75aa4b2328474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111cffea15dcb5f5089228a7ba04c6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c25609e66ea1c59e82464c8411e2b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27a26c9feca2162b0320f34dcaff16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adfeece0780829b4b8226cf1c3650c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c9090116ba6c78ec55cca80d58158479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f906e06350a0484bedcd00f544c60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098f4dd11904f53f3876d22171a0e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3ff913d87cbc140f80d1a20e840b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a997af7b47e6e0a46df9120b66acd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725fec8e07d0e8026461d6acbcf6abc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c959e3a205e2a174e3729dcca2b9af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374267638df440e40c2d4e664a6712d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed21197077c8b5bc8cf6ec8cd22af3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d975ac23e8b3f03227715a19b04553488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a9192385673714d0c135816bd499489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8158d7622872283090b2642f4f8d2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04b7f093737b4a93e07af462034ac0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977c6d71750846acfe8b0aa0dcc3536492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439be05d567fdde1007a13daf23d91c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda83a6401609eaa320f5682aabd43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941c4a4c8efa6f0a83a1b0276743e5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea802463ff8b585dca047a822bf28c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa63448c59795b5baecde481bfd01a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a86f10478e7d157727d3d4622b77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90537167c1b35878201468848c70a6ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0546ae397675d7f65abf75eaf8938ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0d9e10c574651b2b5c2c0b02a2547501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb30d90cf7e4d198da05625af00dbc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eb4cc8e5fc6e6d9e0c506e029c6ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321c0c7037e87dfdb77eebc4e695b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee037d70370e1d05e025d590a3edf9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14970203e0f51ca78e74864d0fc1d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f6bcd5021d96792df631bef9e5f30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c111cdd7dd6905c610d4d11949800508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d29bceb51b299d8205bafa27450d2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50d978b2dd2a2eb1f934d7a426dbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8aaabea1ef32fa62d83dc69db2108511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56366afd29d85b50a5334a96f789a04b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836805d0ce074c7cb36eb0d74eb2fe19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89457f92c14dba2d8f1d2d57780c948b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627694bf8b26f47d8bd5fc50c5cc364515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bfad4e192cecfc2d7af2ce1f6e193516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f92f34f92050172b7b941ed176e4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867cad717dcd98cc7ba4a0ffa57c00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce980eca37b5cea63873b08c6c542e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd03a0aca8105482a720b6d6ca92d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3df48e5cf3b95e541428c83401e726521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e607c5574ffe42874435e75c69d3bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd3d9cdbc7618f32c05b332e8cd4a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f599189ef3513d79d183acd30b24e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a861ee9cfedc7672b3f1569c988808e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83743b403c92073c3b34051113b256ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ee4b31d0f301b99815aa9fff7a4a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee5507837ca7a5a03c21a11bc6618528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32656bca8734cdf86812c3745cc3719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e674a703abf29a52f282111df94cff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b4265dbe1f09ea12ee4a47bdaab2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086434b039862dd8ea4b04ce922d3f62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad48766d421d5702f36c20ebf213049533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ac9088f102d092645941b9179ade534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869ef576a94df78235bffa426e9a5cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92a4fc430c33f249fd1a9524f7753d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5db508c6e57083914b42230e27f925537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2c2a965f0f796257cf2da6bc9d61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fb0bfe065fa3e17eb1574ed204552539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f133b2553f50c86a031a2ff3c1b7765540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249fda1d750cc15e9fe3558324d4aa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de56644b090946dbbda69e2f0e9f21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae4a0be67fc99751dd606fa88a542543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d1710e2749e03c8840f80cf1445b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58308f3729262767bf23b64996f5b86b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dcb064200d6aa36419d57f73c2420546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a6ace7b4ce0ccbe6f0a09379084a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075917c028ca29677756dde3ca3aee5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0b9c73031497af1b894ed7672974549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac32f74716ac23c39d0628713127c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a59f0131e42d5683cab35bbc0fc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5243eb329f903e39f2f63f6f2c81d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eaee55dac1934ebff5430da51dbb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4ade81657a8ab2442e286a18bc26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467a2c6fd7421d67f790b1244b4af7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ec0e611162f86311f3f60f184837556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3df1decd9ea4ade59b7269179aff4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130adf16b75a540cdce3d774fd76b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b90e989361092ea90028600008be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c70a58ce3d6fe10300b68832cf3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5a98a3c1cf1866062f4a9fa3f196b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3194d2018705a703826647267badd8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d96a4f378fcbc7a147028dc49dd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894baa30e0b3a40da68487e93015fec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cc1815c5f04ea9f005e802ca945dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a95ae865f08140a595207441139b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85cad7ce0d99bcd9eb27e64a1e5632567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574d7136b72593429c5f92363396fe1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1b17968c8049793742ba28cd88f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4b185542b6d5903e413298c2451b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ed75a4641dcb3965733970268a0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd7932135933cacca1b185d9c75936572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2cb6313025d3a92b88ccdc644041f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e646230f947191c3a6c7f822d2bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3d6b8af07c7b1878ac26473273ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393459deea99e928c3115b1720b6822576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a964e79d5780fdcb3801d965db75e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452f1cd4f434e8bdbcf21109c92352e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34841b54f25761c57c8d39ed5624614579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1cebd862a2af34f33b4ad8a5e6189580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82c2dcb3b094e52fe392ba06e58a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7c67055c33fcd96413a25790e6b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd559a4a85b68bc9b7633633eb6717583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0dd0aa32aad938ee3143204d7c36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d422d92e1a95ab852c7995e11c6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31459e433745cfdf02b42939fcff5df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34cc23ac8322f155c2d92801e63384587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5612940ab6c04fc2d21e5105fc1708e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f17809126e1b342098f5b5d9b850589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fe8f62b4191361a134386a83597e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb4325966be792b2c3d1f099239dd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab86fab799311437b59dad304699fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f20f7be5e941bd0a226fc07e852e05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea33f5b76a52cdeba64eadce8714a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e066f70eb924cd37f0116bd70e1ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff18e41cc429a617774460612beae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976366ace09db7cda5a9e23e8c7f6fc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060adf3ed645aeca3424dccedcf2830598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5534778326eba447e6b2df9b0052599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d3a86f4a4712c822c73d5912d8882600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6a12378d030d070710cb227b89d11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef461a229670ce5f1af441661be86c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c34023cce2cbea0b6cc9fcdd49b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47ffd2b18284b1e8496f762acfc7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0657a4dc14dc62b7358a65e2c36d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5345946dc51c3a3c2ac3d852843ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a0a09b98252e797fb885bca05eef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba038896dd46c4efb5f2bfd0a9334c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ed00332d40a9d3c9c49eac4d0a973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e109186a59451c67c3e404b192c278610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed76c57cef34978ceec906ae3e5918c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841fd27e200f77525c4d9369a615b62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b287f75cfe379ed69b1a61f9c06ccfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81173e19c22a8ed3935f84b26b111456614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705805910586f0f156a7b39da8a488615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908c717738c92f7cba48a09349f065616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a860d52d01206f9064cd60d2e0190617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b46824306eefc856c9f03f627b53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5f7557eda8b3e3a78a40c0ebb9cb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830601411543b78c34987cef5ff9384a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad5bd57c443bd7a0f717858a158914621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba12657991671090d6665d05ef87c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a1bbf928618daedd787e327578e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8066b4e7fbc753ca5a685a0ee6912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26306d991762afae011c664e9d7098625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c0fd176213c799ba0fa5022dc969c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52dd4e9dc8f338e1bdf72e89055032627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683c83ca3a59fdc28ca074fd655504628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f088b475796a68f0fee5afb6ce340ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c728a9a8358041c3c6ba74e81547c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9263271c0a1f1e7a5795d7e1e59ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebe58f0bea55ad18673e286683062a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e88afa39fc27cab63e33252ae201633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cddd244e1b1cd44a806e5fa39b036634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23666aacb0e4ef7a3c01c811c88aea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346815a180418a36dd77f2931cf07e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f527fe5b3f8cfa5c75cdcfcf72988637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc92e8d0e3700620e4618cd89da6495638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa8acce25c4ebac9d21109d1196114639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57149e5e6b526d1053f49c70936c7caa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167303839349c343edc27679b6bd9f77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c24421662fa2e5fe513fc93a941f3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d07198694f624bdb3e246c71a82220643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d308b5336f4e64665518f52a519ba39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a20c1ab28bf1a560c7049390be110645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb429dc787947386f51d35a9e181a8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c92f38d768b04d6e04b903c1530c4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec064c4f14a6b463908351f55e80db56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ecbe964ae3b4e7cb994e79f60ce76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd45eb6654f33763a789754efcb3aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f5943d8a8125b37f4350d8f48e81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c477defaf181f96ce798f68aae05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af081fd8a0ce49c6bad934eb38f4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872d39f3e12e7be43f66bd6589c601654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54c6c3713e06e80b4c6ef74b1445b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac671c2e91100cf66abfec52fdd9ebb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551e210fc9747db5295f64d826d79c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055a9179a2aefa6e720d8b91c166c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b039bc3c77d9650b87ac7fa7b3af9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd82a7f8e97b098c5922de6cc9273660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f528f1a67c1165c5058e87b95883d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c555483d26d89a09bfb56b2cbf3e57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a398b2729ad900ed0b9c4d64f9f98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f82058b6c78856806550c7c280d40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61164cd9c04a5bdc5005da72a42eeb1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2d706e937c8147d4f2406b5059274666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc291898914c0f0ce55c5d226ecd82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d397da42199dd89ebda7b60c1184668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453eec41989a4f916d2bd70db7bf6d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492bb0968a1283c00879c066d524a45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423abd123e2ebd51f660494f5c96b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c6eb07b7546aa2ffa497ad19a1ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8a3a9ce393cbddc700bd9f6721c81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6573db59d433eb4f7f6e04e91a9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3309ea4442056f917ef5f3a4a1d5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18d229c76d0b4e25505946ab6087b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceec6713857b599ebe2b3b835da028f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68773e12ea27243c917a3b8b9505d685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7230d625fe5886615a73e5f6ec420c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b434f562b8be6c50198b8fcc4122e50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea89564dec77bf113046698d8101c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac432ed5511f802196e60ba78acf5e30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ecf08dfb3b06ba811995e808106b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885606293e602c2d1bf237bf51c071e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d5bfab1875f163aa887ca1d6912a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36160b6e0011d6ae6c4312011e15751686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba5b11d2a001a1166f042233ab898d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b83c9661c4a7d7828972230ebf7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0da68a0b7dee8099aeff537eec33f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbc928abb26e39c479c1146608950e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6d82f2137b7fe83be21da5a33e518691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05866512ebb51bec0ba080700e6a51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc499965719997d3d6ca8b015033509693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271f3c133abf891ca759fdfdaeef6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f083825610f6cd82f755b1c9dff15dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784e470a376ab9a9b178da994531068696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b43ff66668ccc2fff2d3a72b7ed96b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c7b96e5701ff585f5d0a4cb03726698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49dfedd3792a02349facccaccd20c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b55688e89929ca0d037fd114c54f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d490fe506cdaa365144e257cee1c68d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8c5e95cd5cc80906e55a062f29f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb9a47e2b677ad646d5bcd2605c4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026a615f26ae9ddbdedc368712925f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbec01d63ba91fd141f5b5e0389b742705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fce00b93e7e60d2d6a48f3b3cc954706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7980530f53e5df661063c60b30ec32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabeba8369bed08a0a04106aa128574708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060eaa6940b0b5dbf099ea4f41f72ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c93987807d14fc6ab4095c41f95b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61825d8d9cc3699ead6fe6ae2ba3266f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749738cd3adea40df684f3f71639874712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86b65bfe3f50d702ed239a212e49a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482eaae56e575f53ae8690cff303352714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70e321cc7e7f68a8512a5f50b7b215715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798449d6e932dda9b8844e443dca6af1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b44465b0cd54565634f4dc0698b54a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a64dbcee411c9d0e96b457e0f2a2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18de38f4fd81874b2c904c3e0324f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44edd9a3f29a67ff2653b06cf457845720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702ad55a993cadf07e670a8edde020721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ed21328f72c727b36b5053041cdf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c629e02ff2ad5b446c6342ce0ad124723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c02f78e8dcbd73c6dc20658f75a9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78625896be28ece42ad7ff461dc0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ecbbf3700f2fa932e85d340ee9755726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538135d847febcc0c4cf5d67007ceef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b05d9d53959a9a0e6196367c6aeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f1082eca02799b1e63fdf5b1638cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49a2bf830ed8a6a691f28acbe53b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0382ef74110f141c949697d7442b54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7875e7baf02702844c83354115f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1432b973c272ee3afc3fb4e574c1ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe40f184722ce35a0337fe2c9a320e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd3f44c5e7bb1ca2d198cf09e41fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab672a0c990208f91d07c0f9029c71f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55746225a9bd60cfe7d5f28c0f8a1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763806e9960d44fac7790529e75c325f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb1037cd4288c2f3ccd6a744bd847739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789fa29e61c38bd77bac5e77a7cfe65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a85fe256cd1d3ba716a5c33b7830a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0f22789e67fa9ae025fedd9be88b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be2eca1d55420bd89fb15e8118f7d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f0afec728672e2839f176229d334744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5609b425895575708a6b1118ae826dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaf8b568b311c4cb18d0759ab844c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a24e696dcdba955aa1db0b330c08c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2b6883f4efc4b8a7fb96d5976d01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da3a349abd6aab58ccaffca9792371749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470edabaff1e4e84791218915a5f7f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe993b17c440bf4b0bdb2d249e3387751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242027fdb2fceb72145001b79422eba3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d486fdc7566a77ddb2016222c380753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce882c5145dfb2581e5a63ec037df2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e641ddf97ee57deacaa03eaee48e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6015d54d82264a06680db0fa48383d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb78da164cc2e891d706418793801757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff29856dce578795c0fc2c086bb84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3e4246df3b0db049edea6880c6b2c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3a8a17d9d46dc7d4eab3aa06eea8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d20b9e6f1ced720cada5d44f0fc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b62f53b2716b52b0f87437fdd9bfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b07d42d900141ca51db92371fcc544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4706f1d3aaa2279b2de3c24dbbd3865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa8d73d4eddeacd9cf830637da81b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b69a812744b4eb3fd6e62cd6b612377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a617958273d9dac80d16dd1925d8a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db437484bef6bc6814b68ec4959cb6aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4675819e574e558d20141643d828ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3791e8386e51620bea24c99e31832411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b648002e725383f9639a0f86fe7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2be8c464828f76fb8b21dd956ec5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6733698e4ca303043896dda363c0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde790fe91dadb71650ce369fae7a9f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b870762520b5ea4b4b7b063788ba48f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d04c66f272a4fbc48051eb4099e4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd32aa9156b002e888f2216a962c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ec3ddbc8b95d76ff60d6e4dd2344119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d054e92a38c919227db39a391e3cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f79cb0d566229e61f3988ac1f595f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf551787cb228ba937355912e6d22edf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeb830e1583f3af3453c05000bc40b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d9aadf9949781097c852cae7b36f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757f39470796723a97fb241a22b5d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b073a1fbb5a3ad791ed49151e0a7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef138a0d79f4d8fff4e5bfdeb2a0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac692c099eaa32075bd8488f95f92428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af24050b324eb7967cdb31c131ab229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a1ab70f60fe266815e75b9b7c3fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaf343193fb7abf1e3d349f43fe4f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d06980ca99344ea7ead30ed76fd8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e35d5e466a1dbc42035d8e508f59b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80746e8e30fc854e0b7bc11b012b6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d71b01c3fb785a76fa28c3d97784335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa5c5d450f2c21f5a73ea40e6a0b2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b707dcced979ec59f9f17582157e3b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf7b5b3764eece5fee3aad92b18ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c6e7de3b2324457fe7decc7d9793639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff045aa348ed8cf3a72a42ecf8efee240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d56a88ae1d80089b7e0ffa418c8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee55d449ec7357c3c4f98697a174faf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68185f4ce054c066f9d405bc92fb3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd40625c06207713b672e1925053444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06f0f8a0c08be02035a0d68ca9f2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ac466182afd0c2ddd4c3915edafb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e6876c280eb45b97896017b47ffd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907023837acd514276fd6746443df1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828532ddfb60b1e34081b9a56d47ecd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e21ea0b7cff5fb10ff203d388b4eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3fcc6bc36c93007becff7508425351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f7bf2c7fd8d2ff28d5342bfb4e8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c313e3be154ffa45fd081ba741e4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc53ce8193a850bc6cd24195c2a1da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bdfae89f9f1510c9c3f5a94de02b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ece2e65f87fbb1524c3cebbe0cb6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82c3dd4ab682db988a011fe5ea14db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b8ba6f1887bd65712a295d3ce58b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f4d317ff25385bb3e9b89d9cb35ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0fbda3d3247a23d6ae20a3dbfc53f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054bf5d9ab60018dea57b2b11e1a2ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabff42935507d09de090a81a0efc4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd75f069ac9bc3c564caaf6478875563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a6808115f9c59f9497e58a6b5b2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a6a459a89c9225fcddbf34ffaead65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990055cb99eb6a1f79804ebf4412ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43203a8437db558d9cd62671f99ef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939dfab00b3b61830f42ef94b98e17568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93024a041a90b4377676b4509cc2b1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279771ebff8027cc46743cddd692b03170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc53d14a9513225b79d4cc3850bcb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ebfda614e9260985735b5a34b04bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dd7cb06c3bb75d21291b40fb0a7a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a563a6bcb08b1f419accd572ddb4ee874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c05dbdf46823188b37e4ad593fa2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7b41847e340bd44c57d76eb8ede7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a769f43c493e3e1976fdbe243f7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa05d0d9c1d35fa90f2a380fc01b32c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcab0a30df53178b4bea3084b75c3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dfc567121826f96bd0fb3eeeafad680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5e5870fd5ba684f6e1910aec1fd6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b60078bc89d967734fe0736193aaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48b4bba57daaf2ce334dc58c5c942283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83960b0db98daa232a058256504b9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c357c3616feb73a5a7741ba8d5c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b314fccdc4f805e7ee0e71f35c0324786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5fc1e616a7fc5e299b39d3dadbab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab295138c09f63742bdb8ceb50571b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c62cfa5e853bd4a2516c81597c6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262944ee19ed8a3ea3d3352c9c48133590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d609b4a1cc79a8f79728e256a4509991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d5ccb1264bb30c7ff1f530c3c646d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9759472ea18a6a136d1c7450b350093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7812fafeb162f3cf8f5b2d39648ddd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaad6a1d0d37ce4a41b2e23b0b3636595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e4cb37df456c7c55a2a0a10454e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10beb37634d2926942b1f2dbe1b78b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af6c9f9c13c6e7ecc4f290a66a406698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fced6adeda7b98ba52c82ad10be2bec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4986eb8db2f1dfbc727a9d0715a29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77fee5403b9e005f4fadd1de7d4ce8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e12f4654720439efbd7980d9b4c3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2ef9bdbafbe419a42e4cd873a6db6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7accdaa8abf515ee758a78f4be1b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f3c0f0df50143d33c212b5947b753105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af2d1dad072c2f0c9f06af6142804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd49ead98ad5baaba96b17b92d41f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb398841f004b961e466e7781481a475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15c53e94129bd6f5df40e3a5e62fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357595b180af3161fc295d25bd715070110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8447a11f448e0e1703967a7e5963a94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870ea1a0159755e1a81f0b952928ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc15e4fa0332d05a8ab42324ee0c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fde0959b81033045182fbc3acd84b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff86d69b1f8b8fe2a9220cefb4545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d884f1e2315230904709ba503a0d0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d5902d9c945633c9f55a06f0522f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbf150aec5f002121c7603fd445d5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239e72dcd970c4b6c71e7c18bc03987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dee7bee081f2dd30d14a1ba4c96ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942afda8dd491980b4c799a372acf62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98561454a2e263baa47166b5c2d6827d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab08b6c7a6f7c8dbeaabf5a1dda93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f6976627b53de690aa12950a6ccb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87c78cf00a2421b6967407f45c0469125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74ab67e73f1604f58ff963b0ec3483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4e139e1a19c9f5205fac7bd4b23a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58053c40fdb9b261bf55e9864d2d2fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7cb1f1dd6dd9e3bb3fc2f9904a773129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1113777fde49d521e4d8bb837266b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664f0c56e225fa7cd4e6faeeb2ab5a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ac359206ff61868d2d1f1e39193e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2eb8ce8cecce0d1e8c93ffe8bdb07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa661836c03f00b5cb4a3adf32ed3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6887792b8fc0e10f1d8d193bf28ae9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e25133d20f897a6bd4d75efafb004136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb4da956cfd88f9c9e14052c09bc9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02ae44112e4d52c7991c4cd2788aaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eff59893977bd96db4d2a2551493c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d4b76382dca824e9a445e3bafa65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef56ef2d2ac31c537abba19e3d1c20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ab97012df76307ab28daaa88d641142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda4a359f392a673b08226a3c58176c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5dbeb244dfc9bd208df58b04a0da1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042872c309f6550a93627571066431e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df697a70fc8bb6da36d62c2ad15d5e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b93c4648532d9c07d9de1985b46c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00201a7f83000623299c1cda5ab5c3a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad563071a01588d0d54c1ad2d1d416bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f754669805b080a166499ff7f201f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a2f4cbf80009d1b5aeb8bbbede4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5c72a55aa8efd528e037ffd4030a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e1a658d94d0e837c48bf0c2f926c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ebc4645e589fd855f3af8f63c1e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d877b415806f62ac5c0f149b11632d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a75a7b417bc8add16f9d3fd204fb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02752974d918f1ff3ef1ced3b2e9f0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89a7e124140bb090f6aa5e50bdd78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301d95925d4da2bd064e9716f5b3263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71693b9b8c782b926ccd714d393e17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd81fc956e2dadfbd1941b561ba45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64d46af58a3917d1f72fc3b812be5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c140af8e9df901c0abb423ded05ffa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec573b800462699617d6bc93e7495a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49233329145d1dd94745e8d96d4779e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712e575c776f98e1da84a41a9f902c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f7d1ed4f48ed411bd18dcd464931a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70cd05b7f4bde570c1c59d3c57ae83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86004cab3e6919d33e4dff933f170231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2fccab3ede0f213235337c39c29de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b74a68cb37cbc6f71deb84d59087171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be1c0ae7b3431fdd813044bb1199dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac657cf064196b5b82f78426df35a63e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c3dafcba12d69a87acc4de531525174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e1143794c36dccdde5b4519e6f79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95464eb8ad3b5c93b0442b2347c4be4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdfd03defb5d7f2705c4b0bf64f87a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1270097ccd22f0e475865352669ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd94513e38a8157662ca77cc2a1586179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54257541f803d3d5a69eb84f2643a7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167782ebd7afd38aaf9271f69455f40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7b93f42cb3b70ca1cabc62eaa9feb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f02af52cf1014ecad36d5149c6ca5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54350356145476f6608d01bc774e943c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1203e86bff8bc39506371927b2d064a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c034217a29ff65c5d89d64eb7c7d92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b06b1e4176dd1ec88322797d09e17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5ff30287b451304c39aaff15b55c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fbacf619b81fcf6b34c0e50eb9643189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a0e4023d7c4a2cf6f6a8aa685f589190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e75d6e704f2530c42717d4f30803b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298344b4751ad0f1b0a47fd8ca6a83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d1b57d3a1f56dd32ac036ff54c48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaa75e9f75320547f8d590ac9178ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee603be4831cee87839b795d9a27a21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea06d942c35a8bccf7acc6a95145fa6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eee4227ad3e32681c31747c949dee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c56710969ce2760c30317416163f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0df76dcd8289ab5d40e03bb714c842199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635921bdc433155b668681038909f495200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aced6ea64fb181726cb38a74675dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772997e699e0d3ae0987966251ccd37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed50a2896cb696e6a41a6488faad74b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fbffe20c2b9276a5429e7f2f33a41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f366e1dbf9f301841383e6031f5f1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342270c516bc921f58331253228a5fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb365227f80a98a2b94d948d579d0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8935fa84e360f388b6d748ffddaa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3780e0aaea33e16f1619b856d0bde2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f7b69e2f73619d6a111740ac61738210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabb3f115abaa49e47e3347c696a0ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd4b62aefb1e13810575d6ba323c14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f534934b270ce622bfc46f09fd598de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dfd982eade1f9ad7f1159cbb3ce7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb27fe83a1456fd1611fb5afb8459a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8731846a8d5c59bf979081e9fedc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932941e5055e35f3937a687f7a313949217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645820b93625408c576f19551bb7faa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7714c63fd5c9e721f2af350ba8a7b91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8cbe49036b1a11fc2aa08c414d720220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503652b220b5e91251995b5089cb0080221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d867ee8149c319382dc0e5152433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edd51ca0987a17098b1455104f704b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d60c9224dcb960d0cf3d4f1f1c67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5da4d31f3eb0a9fd6cb06f37395d1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155a3624bac05d26f6081d0156319a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c117b7443cfe9e72b151872265934227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb9c34c98d1fea21df5cf56bb802fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70e7871dae69152a1acd4d23b10210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ccf6db372263b8711ce9df5534a87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c59282064c5371aee613363b4816231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dce5220a8bd525e5da817554046ebf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d78b721399dd9899b5574911b0b4ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee8fa006f28876011560941b6a8a75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e45b47406da94ce67c0fddeca14d35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a27969b2093ab2ace6aedbd060a39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7f05cc4c40f07ef3775cd02749af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb191d21cc670cdfc0c0370aa7f05c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85b344e906db5729c8bb7cacf2834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98511b6901ad20654f56758ebeaf46d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd969d15c3bf4c084b4e23ad6a960d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395158c438e0f1e1290df6e74a3b8bce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d66acac11fea002f481ec6440e241243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449774503219724d3b085f63704c8084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f753068d7555da4fe05109fecfe4af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c40aaea9739674c739bb3ddeca145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b00315e3833382034aaf676e0cd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a270303c16e85f2c5ea350206f0389248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dbad1a8531541e037f409636af9f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e08fbe2baa6c9b00cb0567ac08b40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226a71ba649633315dbdb0a0a9873e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9122b3d0c94462db8cb9a48e5d49a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4586bb73650122d4e5d8b51ec8c414253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f9780e86fb57503af5429040891d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64836cee02045973c333520079c61932255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d26465ac2f3d87d49a87b79a8e2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb10896187498dfdd67463639ce5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525d7bfd56671ce5e5f7a205c4114b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4de7bd07b78a873ef261681449382259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1c3faace9c6f614bc818b89434f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf60d0bdc820e6bdc41ad157394b99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370317127ee0f7681929086331e20741262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f727c2da3fced86eca652ff85cba6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be65eac62ce21ffdf326d4fe4cc1bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb071c5e87e1003fd65e097805e8fa2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ca999d5c93f83205d820113e84384266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c425c0b11f4c20ccacf7f2c2767e1e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e09847fde2543398130fa501e92a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ce81dd9d844bc304530349a030d7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92f5328c0fb858ce8e506431a05edb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb357303015270bef971d62efe6e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d332af37fb6c6556bffc7f01ec700d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540f8ca64f43b8d1c3417dfd4d721cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5acacc41a7309ccad8bd16bd4e8cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f0370c572212bdaad8fc637494f18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb6ae9d7de5ba27d730fa614c7436d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d955f2969ed3aa61a8f45f56c6cc33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3ad3ad66121ebf0d526911b6e353278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81586d49b6b728a317091852e4427c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3413967f9578816af4f8b1eb3a24c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5071900c6b012181c5c3a7ecb669df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ab4d433142cc033802d6ea18f8382282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30952d415fc00c2883c3ac14a2220283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754905025975b397a363338ce884c16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae4662d25418df00af8c764f6ad565285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78610714aa59ae555a1f80212f2cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afedc04787b1ce593f88227f65832b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b8b0edc6a7e703fad5d7afe979481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee649fb5a893f65c8b525613ae50b03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb00234870b840a3d167c68afea5262290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bae7ceca33815b7ae244335b1908f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c89025cbadcd9643ae5d06b249556292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210610a9c579c6134e8f719bd1a7e985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf3204c5c5ffd20186290f8eb3d750294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521abbe4a8ea79ff9fe5f18d21281727295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac146283247d819dcdd43f9e3fcec23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0366c847135993240c3f11994b7441297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c07be65c62d0459fea82550fb86034298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3d483c7dadfd9bf46765f64cb2e82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d3b02a2669d7a7b170e91d9580ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9395bb1cfedbfb787b2822dc60b1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa85b935a30c1261fd8f59960cb7de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885135592bf946167e41aa7d1d50e7fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38747f0c171ce15e9dcb413143a7f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969843a39e7a338353cc5279b00dbba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37198dde8dc61724ba74d4dca1de92a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505db1aaf3d7cf528d21d84f04882f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d78bf450c819d9dfd903093ec9a3bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3460ee7bac3db0d94cbbabf93c14c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37366f6120f2ad040f1c4db1b770b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0ce94f932325b01b14018d36e1440311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857caa907ad0b29bb446d29de06ea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347f8042bd186d5252ae1223bbfa85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d705ce56c23416fad3e4aadb71f92c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9953efefb73cd602a0d258a6cd7b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f3cf28d46e1d37f675eaac36af47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d50fe376980e748779b3d74dece5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce72b598d8134d149354171da6d11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26052ffaf8e0c4997e22e6681f8a5ac0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709dd198be59bea5908e9cc9332871e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5cd68f851eddab45fc00ea4e6a4d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a7c82d07f6d4c498eeca54688eaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacda54db46ab25148a7d0476acbaba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56b5d9edd2a640ea55672bf68ac57b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860396f88f7e0b2cb0ab50b150edbc20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c495c82aab4f3e34a3c50119bf4f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49389cd804cc4142c0b7183ee13fd1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d508930cba21dd645e2e463088939df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33873a29054fb9909e1721e2f501e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904987a00785f6138ab77ca873d07530330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c22058d25db104dbd92376c38235331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77998543401c5430931b8bff17554d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea582b7a6c4c978759bf0b6416cd0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef384851d71c6eb437832e53bba57a31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584b0e55f79f263a18f4bd3ad6d54b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e0fea1dadeae1c773ef17e33656a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac07b17c5fda8e138ce8703340bc3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc822f92bf2906f0f9e8749b12c3cd5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78437047a12f4a27669ef622e1a2eb0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a1559b7ecc787819226ccc94c0a24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90075a587ecc023777fdfc940f85d4c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0804791f7e39869ed1dfb77d25af4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ba1fc0795a58dda74df220dd7ce72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebdfae2ac00619af88141db51c3c63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ced3c006d2984f025f263bf5ef7c41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b362551479f5fd635f608782aa9908346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8612be20bd486e47c4c38a8c2cfafc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867e92ea1bf4af2017dc3b1d35a8de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5cbceee81e785e82f0cdaaeb59bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a0f739d36e4f03ce289844db2a24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df85dde66a0fe3624e988327736ba1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad34f59e24f3461a4dc632c62efb81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e928a30333a01cf8ec2bdad980d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc7a35ee848535e91c89dc02f6f98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed75682ca5ff712b1293b7ac1fd1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758479fca5333d2fd588e3279cc9e7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db30e720c28322a905f42406d48f97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04fefa6e1f9e00310bdd8e227253c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582256f0da2cc276266240d1eabe596359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73153db1e075867198d915170714ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475078f58311ae89dab577641b1a792f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a89033bef72c26db968b5a336eadb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090580f5b4d47e68615d472cd8a3e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af82e14b49094cf5a48e87da274cf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6c35090f573f819697df60ccbfeae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95014a9aa37c4cf7072d9e228896eb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff97268f09fc88da01f5da3164969c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3870f1568afde19fa5ace48fb2163fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a091234d5468723c8c3294db46e44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649945a837cb3f760f658a6ca58a0ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72550c065742efef1bbdc832556f4981371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3166fbafb0a5a5d7c38f6314d9c39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7440fd3f30a86961258142584e2545373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4385e1717fa68db6bea547a926080d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8668657df034de630d887cb49bec556375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e05f042d68a06f376711848c742f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1fecefe7d8cf17f50d1a8741e5ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728a7b34d01586661839315a599cd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57367f851bb523279070dc86181d6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b019b54b738f797951a95d767bc5b28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ca89b39354c06cf1ea4c330090fb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5543483e5e67254a8a3b152e024a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdc450921321ac2227712fe3303fe4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3621790d6f4e48bbec8dd3ceabe411384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a879b90cbafef6be6bf4fe2dcf764c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58b6dac3780a6e477718a3ed4edf7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6be5308f303998bb762fb7d7ec2f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a886be6a4dcd41456d6b730684e41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2d6e0d45fe98861bb18362d584db0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c1961044f361f9e61ebacd583ac27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f184c15689d46b8802a651e75c72d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393114f1b81cc84b53d35d5db4a831b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749c5cbc21bee2c7b277305c5092eb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76ed09abc40a2e1743bb57531cd754394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3837cb1f7dc9eed9c3248c24d46d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca87ddc5d5ec89c39c5ff6cf18581d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d110254f57e363a088b68d1a01d79fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91562db4c448c17374b7a1f1ce094823398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c3eab84c489ace5a976f6370685b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957dcae374a70ea2b7b0b2de960848400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc315a84fc07e23921730e2e24f995401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441ce72b6c2221e195c1dc1da2d916402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a773e22ac4ad10fa3840de56dc25bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28aae567a06b1cc39bd2889fc77540404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e08664ed4c2d706fea7f9d9af30921405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d24831988bdf4f63f14c3b36658b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75bebccbf8118f5723dc55df702281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cebdb5c73d46cb5e620f96cf2ead98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900cfa08acfcd470307fcd1f7fbba04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c8debc2aafb60c2c73e551169156410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d4b8852f3e57afb238dcbcea267b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0601fc9b7714b3628adb5957b6f11d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdfb1eb039769510ad720ae88142a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38b2b895a38a04ee96d8d9c55880bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ac599d39388baade7dc26b6650f09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded55ce23d65f1d8410c43fdf0e5835416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce901dfb11162b742204527aa7dad2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b42dbcee30941512aa0a6c3e32cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bd6e4ab03e54455cb6759a11851a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b216d699cda339fa29435c947b20578420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ab7c2a86f05e322d4a5f7fd893cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa60fa4bbac2dc72b05e2ea7eb72505422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2489b294873009192627ef9c09cf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e7ca4fae53dee5cc68b1678012b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427ff8df2a55a911f4faea22887cbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b39aaf224a49aa90d2b7bb215a5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f8e8a893b0cc102577789dd87960427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b982f1f63d5e7af3e9dcd859898f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e9ae288f7dd5ddc6820d831592fa0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e1f4fed037301766dd0ac906085d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481fe28a4390a93eaf8310b0ef92ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1da30254d783428b0813304b07d303432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9bf770187809de3a3c75db8498f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bf77200beaf2a3c845a4a0bb205e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a047751191b560dac3e414a18e31b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fcc56a28c9a41b184411f659f51c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b5a85f66cc4cd870b4617424fbdb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d0e7e63de8d2ea6384a10970d99a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0045f65e8639d3f648c474453b39b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f4e464a76c06f6953fb7d5087f3bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788fc603d726a20df405b8cfd086d98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e9fd40bc3b3916f26f0892689a220442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa45178c16a1413dc9ad82557057b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd653f322b92e4542c484df7c4f627444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae264375dd4edb13515bebe1d6506569445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5535d83a42dca91e68a9bc5ff8526f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad9cc8ee3633bc3817512edc82152447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140501412b503458898249924eba419448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9000b058c46adbd44abdf2b5e8f38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ca3f97f8e5d5f3c9904f3c0fb61e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937419c71e1e19258d0a9d7492b656ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539f7f9039b1b2d9460b7a3127f3c82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21953221dfe71def1ea60ad9bb73345453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb046e894c8878ecfc1a2736767727e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f026be63c69d16f43ad1d85a1d899455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b404cf63e821d6906fb9c79c58ec4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d7037859417fa9ee4f748025f7e67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa717b1f8466665c1d60a233b0f3c9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885c403eade263df9acbd42d6166bb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454c0a54c24cc2d1049f4c76d31e301460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831aef7aac3057311c7792c6a8dd9bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aeed836da23174ce1b427a75477ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbfc9cee8a17cda8781baf3fbd9a17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a544faceb63a178faf8c4ec5c21c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1e54ed1dd4efb4f0e518817fa8de9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a17ff862f9b0de673b9071e15fc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ffa568f2dc0d8fc13c1c2c27d298467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8b28ec313853cdc83bde1aa0641ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6863297d53ec5b025f7970f3cd441bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d9c6927c98e839a65af853f76ad7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0502fe241469b28e6e1f192a07c684471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee06092a32d30f98684c049763c6c5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093516ab7c309a1532b782deeb072a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a973d9276b9da9c50de0087200ec6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ac78ac2c3bb7a1e364e2c134c8c97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d2e17b617e1093b3ed9ffb70097f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8595e5e98e38fa89d6d113264aa21e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40baeda16d40e47459439ad2e66cb81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214513542450f7005a212795a5641bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5b09bd48b413cc07df08c19e7504f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddfaf92cf649d4b22dd38260ffd57c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e825075288e4089b8c551728f1c0e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f84eab08055f618a218267350e88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac6feda96e34f6b9579913e878383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a3f0b76cb66824551421ee11128e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24739943970a5e1fa002ee179cec0b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791565bcb6ff80378b6c0fc551a74f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eaef2364bde537a5edf0eae7c08e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153c7fb1e3a787a103ed3ff98c0c87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22804a5353da0a5f861f2867e68489b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316506081d219969097ec91858ec71a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f371ec3954e7dc88b884c23ddf9eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098333586a151971c9ccf0164e331d93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7795d870e4444435485fe4064cb6783494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f2d216a4ac5a9d81110c39653bc45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc66d92736d67e317440a3a63bf35d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fdd8f021c98bc3b6ed2207afde848497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adf6a54242cbc7077c7a60dfa33b5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10f0b01e182204770b763801bb9247499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9d7d9c8838fb8905172ceca492a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df9476f48a737d87f7d324c685cd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a0dea4c0a67a14110795d48e4662e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e040ca00c34a8e0f127ced1d517e3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c29ad334ced40ec9bf8b089bb7f803504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e66857734dda4c0559278a6484ffe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa62485d62f0064e860c653596febc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3299e127795bcccb866f0eb5f20fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53e78a608b957798c886ae144daf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a15082dab8027472e8b9d66952285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2bcbbb53be1115180dd7175ca8074510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793eb4fe6ebdfd141b90df32991fa66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3b9e3baca6cd831e7176b60970d13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee39d0d41cc3b6c03b1b5fb9cd4ad0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7caa51594c649b8681d62bb46b8da2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7628a4d4bdfa59fc0326c6ad1ecc16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f01e871b5311412fcde8c2de189ab8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be048e89831ad778c7a882b2cb53c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf110dc236ed80b1ae7f5b4e86a6295518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12a37747fe4fac9b820a7d2c192441519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48128a1d728eed1e372f788beb27ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0d93683c8efd7477853605a3604f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb032d4eadf303b18c2215ed42b5554522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b458ba9df3dcf4aebe71180e5185e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d83c2dd2f57fd59b01de4f5fcec403524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc11f19c7549d53c0e98660efab26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c8ac86ee17a958a3ab8bda0183222526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d11641c8fd50ec5bb5ddd0d78099d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d10dcf735e914b3af7e4904e75f0ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3453cf9bc99c9de2f7d57ba6f0534529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a426a03bbe45b9af575a69c705274530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c82ba8a674383cc80f65a426714cfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a54a237cd8cc12e47430def865dd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3368300023e89b9f8bb3cd0d35e8b4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fb443c63377b7badc89831db221f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15713fa0d016b296b09f261b45b59e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d075af9c7a1088e171ea0dddb17cf46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897796fcf81815c7a72d3d1d07150a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2dc8eade7328cba7c646f439946d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125d05144b4680ba93c715daf708c75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb473cd0d388a0d7379eb4118c83c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccdb341967231ed4dcda0fc57ef902541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c0e24edfd2b2603d0414f93bc6402542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86796ecc014711b9f3c7269d9290ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147097df43251e26f8d0c4a559e6b678544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb547e0ed481f591566d42c77aaa92aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353a443f10b7132d0304f350d70cea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbadecff3091ae6f253da337fc6eda2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7897467ebddcdc314faf0d48ca598548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502a13c698215a77053e5d59e649708549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5637b23390f9a2240fe8bf3828458550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47f6a26087825a4b0cfc4eec8a824551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257602d5110e164b59644fbd32737d70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ff5bc0017cd77632f941a8f3637b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a4701b1acf1521787dd7f210982f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0611ff7daebfb1effea2054b57412c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee78aaca52dd72140ee126a31307b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57adfb3fb9a3fdb422baa341c4cb8c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400efa5c63ff7532d69a03968eae1be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813bcbee8443109fe51567a475b4cee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f2d5f422e1483dc83f2a7d5dc722560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c8b3439ad586adec4a73cb3b485e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542634f0766db691230fffafcaf766aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d5b153482d58bccb8f7a68fd60ead563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd268b4cee5b637d5c7182a048138ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fff201379a374c840e9015747d6fc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a844e8d888c5c58da90fddb125c276566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544c489c7e178c6611bdebac3c46474567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291688f585571796e802231b1ef26b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd09fa6df224f681b5a2f06f368887569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041716c7f16139feb091a41e89eb58fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4b3fe9aa8dffbd578e33f4092cb33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527830253f125a1b07c087a89b57a825572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c270ab71949f5919c43f26f109be3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bff24575d8f36e4b94c8bbf6ff615574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a4e44f87f4990dde9b9ef557a0ee2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee317ab2dd1fd67610b51d5040d2e632576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1643ff15c5c3caf83207ebe0c8304577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8a04c8b15199c5dfb70dce967674c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8395348ed06eceb15974a64f756b2c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cb7938273161857934eed90a2856580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386af60130ffe0c65151e337e4f30983581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3048dfb10f266c92c16cdb3ff3828c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175ca316ddf5846315f8f4122baa84f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50aa3a4c3aae63bfcd7ca3c707f31c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7943b524c51cdd9f771014d33d19ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afac3e9ff0fe9cccd6cbc19a7db036586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44958ac6404792c0712c333bd89659587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8031e5503d8ac2d019f630ffe24737588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69f05d3c559c371dca6af0a5bd5fbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73020fbd0aa81cf4f296a382ca81fb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77c249b3f341d8f1eb1e802aa5c5b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dd6e1e3e8669e2025e8c290f42514592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ef8c8da55d3e8fe3abcd55202026593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856aecbd512c9bca590be6fea8d3a8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b226c6266acb553c950f7fbe82d3f62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109f4bc5ea5d8aacec8dcfe33176ff6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154d8b21d456866e5de675fbfbf6d97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428435b91e2daeaaf28a082be8616ae5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570cfa533d254f50d5a2fd89b4d9fbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59e675c9a3374170645fd6f18a8d82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172be6649d5f074be091465037f4095601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89331f9f7e1d9afc70a766125a5cb428602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad673296f1f7f792ee38a565dc4bbae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98157ed6f63afc6cfc41e262b9ef813604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42029ef564f26d1e02770e224ed6246605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb445a40f4d26284eed026c4b991316606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03ad77491ec54acdb1fc8c37952a14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88d00ab34a65be012159bfa329368d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7665ee26d9d0d4053d3caeffb13d39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c888e221db284cd3084c4fb2c6ef54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54df169b1959733a5a3fea264291c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d81ae44423ed6f4d0d559bc88e615612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c905578052e50f4ae951b8ef77e79f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16eca7375140150f422ccb2b33530614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5032621dbdd9cc244c99306e8e6356615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e35cdb2da15a364039fda8f56a69ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc871b1f6ccc3be280a656fb433e249617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3c25baed337d8a9040282de52a70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168712ae80bcd1b0d783f4bef684ec2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ed19b5013f6aeead3ef785ef419b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eff908abfc830091d6516ccc663b8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8ef6bb67e8035307e8efc47ab5997622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea77d13894d4c70966d587cd30469623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a223ad907c133ad24b1757d13a09c02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afefc68b2a32202a6448b6f7d41b17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb44a7454436e19598d6559206d3f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4bd06a0c8b6510e75fb564936c1fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a1a0a01d6f90019a2a0deb7b0a43f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200b7c42a4af1df8004416324c03d7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee344b0f1219919d53b7395ab5623e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63437ebc5e8ae0eeb94a8f122c041631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b87c1df7e35acc619f13b0dd91c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0415261b545e1bd9ffe469681aa37f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ff4b137e834f9386b09edd96f341d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e199a0c251ba3073735f23dd2fb1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340c1082d5b6ef8a29d74641ff13515636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908ba7cb310a73c3c26ea6e186ee95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721839bdf5783000479cc87ba692857638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072b2d9343e590191bbfcfd5a7dcd17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e98b150453b5457440d61cb00b7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628630e124b677f14fddc78bcad7a81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0e2b80b49020197d3ff3abe6846d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e82b1700c914ee6198a0e6e5d9bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9064f2ed6ed181b86105a7375e07a64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ffeef9668a01b2d9e908bcdba972a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23829ba976abfd6815bf2950d3d84fed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432770037ff93587011892fc47c0a8b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ca9c20d759c8f51edf3ff79c5f10d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e24781f0e05d66e45b75d38301b63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a193608755114397f4ff301340a979650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160306021907604e5a2bc119e93be857651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c62e9f9899ca490f8da6bb465bf04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dce079f1e63baeff4ade99b02a238653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f1265cdea275ccbe73146d4ab4c0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f942d4cfcf73bb483af178f2595fef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8ee23398632368f63b435b8a2509656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cf7161006ea2e5d3f7cea0c1c56e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138e1c4ffd884d8f80f2e282d684eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb83aa2a57f3507eae42a1d36df527659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82b264aed42dfc708c88a505d7f6e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3ab1917d7d32591e51f80b9758f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee241afd35ed6a52218b852fb3336662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b0258fac58f4135475f691eecb65e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a60f36c382357fdc0d0204c96499664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb4bb182b7c01510ff4b38804387d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8803c6b519b0b49b9b3199590bec4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fda546ebb78cd8a29336e8abc0bcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d139c558e400721012071485cbd4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca280fbaf61a61fc42b7493e42b9761669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66fca6d2ab0137fe7ebd4d83cf5cff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1e44f54925d5636a8775df138fbb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021894ee3134a307fbf00baa5c5584a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cce65f3eadd51fa323a79ef8b695673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c2c94864d3e8835cd7c25b572c09a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b2c207b3c9e00f67fd6620356c1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1b08a5e5f939647cdff1e330edf0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713a70f692d8305111600113286617a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a27d2dcb5e0848e6d6bd0fe7e8f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17820a0d2ba52583e2be9f6296600687679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c510835d8a60dc6ece0ded41e797680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee4c59b424d22970b4b38fe2d66da6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d850feb6104013f5e9c46fab004b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d7b316318ae88d31c4abb8389cec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c780ed68a1f758bc844f0c6409938a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd0917b978c29f56c8efca8668731c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6a541dbcab9067cd651c11dc1b13d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bc4e9dc4f7e7b7f68e750eeef0bd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c945b06df0784b5e4f84e70eeaf333688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0d35f1e2e0352770c85b40f8d5486689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373584a73277a169f1ba57c2269b582690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757459a4a2ff6647ac080052ae8e38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ccf25d0b83c0e2af32171cff04fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c91f7d70a27d24e4cedbe0cee4b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b80740939c2765a6ae9bb1bec497ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a652ed0c6aa7aba0da5ac3a3767136695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce82718d1dd2e00f26c1396e872c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9915d6fb3892b2d8d84a01322f4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784447e4f440c087bab79a3fd606d4bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f8521310d896ff63949ae289e342699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2a95f274db32b4309f89982d5d75b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe3f320193c9588d3c183b55c6a41f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7159d55811a65d36c5b3c6ca6a1618702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423170e312d798651c93574159495595703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7836b77f725dca29253cd6cb3ddb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd73ddfb6aaeeba917801a4b593f42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df777f2bbc958eba492be3c9f185c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babba9b8d3cd66754154a6cfde13f2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af597af2206909d82a2c0a0d30f543d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06f9741d0246999f126ea11381e49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9774faf5d220a296f86e32f4f4d0b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c384b5bd72d43125f66dfc195be2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba80ad001cc80e36ad442d0f2bc5d42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e854587e57a4235934d30f640f460713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7421ae56e2619d6caa127694c29c35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507b6591fffa2160c8eb42f36fd6cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd697e091da8adb6cbacf0cc3bfbb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ea1764be313f10373a268d846320717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c879f2a32b103a41abcbdb1f7847718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b9e81d81c26bb49a0449557d388b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e32d5e316d7a846d5ef5ea3f6702e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e365e64d4f5de502133d015d2a5f48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954341cc5441445940dd32b4d629ef44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9121f6494a120f48258499ff2623ba5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2739ba81cf4b986abbc57e74e3ed0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982fe3c33c713dc2976337fcade0521725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669db763c8783166679cd9998ce8c09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e97236c64ecf5f5f30f1b53e0d4e32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be256a06200f61bcc2cd9ad2232cbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb5622051c09aa110e8a40809bd817729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283608986212e34df717ba7a889503cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f8c2676182c63af7f3783c36baec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0f3ef1becd5b87c5b7db8f7de960732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b0664323a7df323f86020ec2a7c2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457f015dd9220fe3190c26522d8851734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3122076c5e163f3e7f7d9874067d36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79548a94cf7dfb08cb58aec1dd7e52a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd4d02ae650df24f5b43ca12614553737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d142db5c79316526524916594a28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95256ac2d8bef2a3b4377677416157d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc8b0fbb815d203575e5333a155356740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc40fe9c6d4b69a85555f1d7b8987741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02193b09b0c69174e4b56e2fcca6064742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af6ffdc69f411f9d94c53ad1edb43a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291890aa912eb258a2b6d77e8c6cec91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3539c55324eda8ae56e2f12ff5784745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b107d4ea899a2f4763cb4b6b286bae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4cdf5a57fb331f6edb333fc009cee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3476d34999a1f6ed86acaea49065e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2d898fa8cd417c56fc48bcd234440749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080971defbe184480dda2da6ba38bd70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace620f86953586cc14f0bc714ffe60a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ccf029983783bffd328d71faa7390752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c46646e7969adfb61c82fc4fccfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01430c915b402e3424a41f0aa41ce288754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19abdcb036e82dccaebe62d416dc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4272a4bc4a53144b1bec55111541f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b1c5cba3a744b2a7cc50a6563e7d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc3ddca9208b0711cef87e6b01ab0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c12c52426e7eb6a943104456d822759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>