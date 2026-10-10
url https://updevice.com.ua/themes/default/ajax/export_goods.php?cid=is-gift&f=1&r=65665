--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57759a2e32479107af4797428b2810581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2372f780f1e57b7d17fc8523fc9492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d5c83cc76513210befa2cd28497863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ac3df4a7ea45cde2c917c3d2648184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba45caf8f9175a710858be5f09c8ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2749b6390092ca1054521ac358ce62c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003313e2cb2f35ef4298c75ba971b4cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b79bd03fb0a4143046f5ab11971118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d742d1d857fce765c0939089076aaad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f0035425763410851f6a82b64c1a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d238ced72000406b9e6765b3f933bc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c0000c10697d0c5c18068c1bf978e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffe1c8c36d43b24651416c8b9eda2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3ed3eb56eb7e05c678b74e73664e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fe2ec20dcf717099ced55786d94615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d80ea22e189346964af4ff891c144016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561f0c83c4f4bd89a226b18b0cbec217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7bba46921c596d35e46dc76f6afb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ccec81062935fa8557a43c1cef5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3823e0548959e617bc3b2c77c6d6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c38bc30308c96923fe35b6fb4e39021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8decab9ea01e0908ac5f8e02bf0e4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21deac71ae796805ec455fd1c138f5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397a0d8668700f69177f01524af26c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266832142f2b3265032fd7fafa33a2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dcc61f15e0fae58adb7de70e5264f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac0a8e78e86d8f253f2f37678ead3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355de4d88f9c3a4ebc7b3bfd71004b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1eeea770e2e0933c9f6027d569ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d950188421ff76299c140c323eccbf430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa601d8a32fa075de993f73ec15e367f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61b7aa05c6b199c6985a54cc9a629b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ab0a7902352750e0ba2e2dcdd80033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909e242c0634050474aa48fb56c37334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71570aa4f0edc6635d20bf716e74e60135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518aacedc3f190dfa01934ab0ff92d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cfe405fa52c066cc3a28f16f1554c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f356d4804032891b92fff5617d8ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d6f23edf4b71e76a57fb0a857b59939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826ad90ddb3059fd515764a1a3c729640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ee631cd68a648c4a084752ff94f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab354f073964344e2bc9ca7992d9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cb7cc3bbfbacd4fe3fa83ff403dc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52918557ce045660b9864374944eaa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1169d0432615e4953b6c069e99a5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e11503cf006c9c910698eb32dca4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03477f7254fda9109845f610cec9499d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dadb3f9c1095754b9fad416ad6068a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd8ce7aee3c4b65b0a46cc612991649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d3ab303c93526642f51d5576d30c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd785a58c61d435155d07122a7891851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ded9bf6ba74f6befe56a52f2a776e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad96bba7243ad8c770461f2a06b24d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176365b5029ed9ac8865a92107b19254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c8fc220bfc40e416c9582359629d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501af94eee34f20440662fe8773d17356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e24b87af2544f2d2180bb32987ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb05543728d56a27668bc91fe9b4df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e16799f8717488121e7754d47cf6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85383fea7a2360803d13c0e7ff34960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7cd2e83b515a35c7ce8d4f60fab2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139acf8ac3309dfd429b93033eb1f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e49fcf047c44521d7eea5d83144d8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4804e5c24fd0b31ecb926db53a9eae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66dff3f819ea4d87d10e1bf9b558965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db2c1d045133f51608ce9ae7cb026e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e2fb22e45cec734cbc29de25018d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9521e63c4d3068db4f967ba95638168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09bc0ff3319ecb961e81dfb755bb2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d6dd69f4e8c685d8cd1ce22fb556070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833439383b04c59b969af9de61388f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa7b54919d9a3da21eec8033f68ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791194a8e5e5b44bad767250c339c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c7e826f0069243c21c0469aab46b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b73da9d474c90b8c8aeca0de12ce975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4d4ffe87c319a7307447ca597e9fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4b85c5a218388eb5c3f5fca688dc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d13b9c4f0fda0e6c149d7c2236eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b30183ea426be74140fd01153cfc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32290e0254eb2c467c935c067584de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39490a9d92da78682fadb51a43a6722881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765221f985c9c94fdde625e316ddf59482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336acc2fac57b5c75447105853516eca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56b833c9c6c7872c4c8bda580955484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a33bbbc0cd9b19af82045825b815b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd311960cc0ad1d4f4d9c573ca6fc3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee73914a37ad108ba16d8056f6b2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f21fe5220363ae1db99d91da3955888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ae3554aa7028984b80f87d173de0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b54c1bc5fc0179e53070deb3f54c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6ef5421b4f3b061bfed7c5ff239dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c7a6fd058e18bfbe152bf83dced292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032635de8f81bbdbf6970c12be75dc2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab5e841c51fc68acdabad2b91677194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a59e1df4e58e6f658b5a992f9f808f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a5ed18a5a92ad61b3a5bf6db7a69096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f03944c6cfcfa144e293481e555597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d0f8d780c7d55d2e97ee0f6b4d8cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e40b44ffbe89b7c97fa4d993c36e6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b74befcc975478f399f2aa47059e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f679a89843eaa16eb7431093ab123101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e493e470a9a306a6000ad0b327a36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1c3b6278d4e97c4b4f33115d0c58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4627c0a1983eb1ecf961f34c496ae9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215f9b652bf4e6cfb4968ec0cae7f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb4808a485dfe0e13a0841bbf1db1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58679a89ea85159f1cd8bda96df5c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30b780fda95d4d1720c74916409b2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd47a54db1550f9c359ff378478a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6ce059002a6f7328c8957233b60c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529d4074906e75d07d1ad8a5826d67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8596c7dde44695f782651bcdd951b37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e535768ed2748f25132086a4f6a730113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78094a0f93b009925d06dcd56c05c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892c2bddd7c8df8f39e5bd516c20ae2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b401a88521884dbbaba893da55d21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26de15cb2329dee260a3603c95efe3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60d04e871326263f946d81f750c6f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07577a47b71c0da8a37a1057bd19ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d9720ba0b298b1f44a972e125538a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a2207ca42e07b9ca9d4e47470c853121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c086c480c1dc03344075a64075c50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e76471f31ba23ad880e64ed76f688123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f250ba49f5e57079e966eac75ed2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b937c532bcfbcc8b0bc4f70fc765d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c2c4ca4998a318d01725578fc7444126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bc763eb53287eac64e0d3a7a8d57c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86a1451e75dcba41a5856e7113588128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ffa431a52c6cc714c1ff022a19db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32497cd4d3ed54752664760c427348c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390ffd00b4106a0f884103f36a9884131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e82123c6b8a38d66b45280a034cad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c927f8c25aa670489f725f9265c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d52095c13a82376fa750496c6470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f41c1f0c3448795dafb2937c6ba76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016da011591dc4c1431b18f04bac5ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400e3a7db0deb34266dd6d9bcec3f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9e8b3836d137366d4736b02719a06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266a4345ba53ace92556a996c7634b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a26987b9ec9af0351866775129f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785bd94f9956d0b808515b22896990c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839cceea34e7c002fd371610bf51b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546686b64a796f9746f5b56f4a3a14ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74639e552c1211eb9f8c395a1d5b9ed6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b3600eb0696676883a71184bb35d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e24a615de3c8eaa1c84c4891d744b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b683717c77b100dfb61f46de162d26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ac1d07a7efbd3e98e9b874773975148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f810a0e04153f2740be1195c4fdf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88404b85330251754b17200ee0263beb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5414ecf5e4f2d73fa5ddd14ff3b2fe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12955d8d99ba6cb5072506eb5d5d3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327422a69201fb67fc267cd6238bd9e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf01ff2d76ce3c45f1caa6bc3c1690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67975aec30c01b50ba6c076ac9f27c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969f4d26cc00f98bf76011f79b1451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310ad74202cd910c4d0bb2766072496157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9785c057ec5b329f13caac9867385a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ad6035c8e52f4e7370d08431dbb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815d31117cd7465162d6496e7f50f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2339ca2a468c5d63555acfda0e2675f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b4dba1daf6f1585fc9412eb29ef37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675155c7a179a61f5fc5f0ce5cdb77a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5d7a5a9e5f3625551b2439632ad9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e2598937cdc507d6a73a69f585c15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360f7794d9cb2e8c012a95f0bbb319166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167006b1391cfedd6ccb809b94f21d50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0d0db8de796fae7e0c492fab0d57c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6327d5a458762dc4663d71767bfa21d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8685d77e8e15829891685b901594e23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ce5a8a442990d4b369d4d8d77ceb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7f2311b6d299ff8a100a9159929b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1259bb9db762919cda6aa47249508cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e3f6b967e7d9124133977884f7dc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e0c5b9df7f5640d60004a8ebbc563175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d44e148d692e5618e0f3f2e8cf20e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234fd5443b3e65e74091942e46402db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d99d4c2dd441eb97f8982a957135f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463a7fa635940db5a41dffe7f0d4df1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526aa6cb6a2c301213570bce253e43d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf4d35d1c996ea61b626f85f8906df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc86d36b60db923af1af0c03640d6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd428a17788f85f60ba5be81163c78c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de70dc70f7d17a7676a894797a222184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27429986fd5106729f21a961825d82af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc0546657daf1f9fe85e771c58a795186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6e980a62447f6e4571c1f462c7aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4b3d55da77df29768c7dfaa0a7d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a278c3066c9eb1ebd8fa9c085dce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04be1ebd781f840ec19bb517827ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db7d9fa46253fcd8d7992738e8f9a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1debbe848121e690382cfdaf0e20d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98572debd30baa3ffef9237da8a09cab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e7428e33f113b755136af315be86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1089a038e503b5eb19ba07e6e52d968195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086395a857f07f83bac674ccf3cdb3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b5d9774de19023212c6fa95978ad4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5ae8cfb20871616e0530c3bf4a1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbc4dab1f06a799f168d07e11334f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e3f9f69e3b2cf9ded4c0b6446e55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714692e46cea8fc1ce6309c241ededfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61a71d0f82ad2c8502c31a5fbed2b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca16801ca0dc20c7acc6f7e1414308b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb2756cdc82000b0a4dc3864e3749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a626759f60b02da26373ecbec078205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eac07a4f2fbe209f38e1c99f918dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b322ac4f66c3a0945a6e38f18a1a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f218bbfab2afa184d547b5f446ad7af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f908d0fdba6bb4c1f6505882fcd82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525184a3d66cd007a0f49fa2a5a8880210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db5cf9e3736bd6d1a3e95d8e42d2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7978a3e3d635d307bb1e90cd25760212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497296a775993384623e8d8e45bd2f1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfa8d5392d373a69fb31d01bcb0fcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b48b1d1bc24edadade48ad38420a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1acaf1a385cc8c124e0a8aaf5ce0f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520238e40e5af765bf534f385fbee4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a97d9714b25028b510193f4d95879218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b259dcd1414c07f0c0d67507e8e702219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256d7318459eadee7179ea846c2b4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7a64c6319f04c515cff53e9c08fc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7ceda6af09bf6f23ba287b4c38473222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57ea556e7755ea35d783cf098af03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcf663ff32f3dd09312476a8be9320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ca107c78edd415f827213f4eeefd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd794898b374ce242842c9d9c607758a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22992f5404c11d78ad380f319cb1375227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e655b42749c2f0a02fdf65bc2830a42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1fb01802eb6cf2ca8e1eb262de26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0644679969d7d69579d26d6ef895230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb9da4105b198b9c662ca4b1b342d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f792fe87fed5d521e9d8df67be2f29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87442c4d6af4729b404003d3b596a7a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a6bbd69f513cd6364ea70357b28af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f56307e544ef55d0f629e9c06620235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572072fa01733e78057d02fa3fd6e2f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a484510142b19d729e88883e00f7308237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459257689ecfde109d234ddb6661ce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309bc8ba595c3e6ab5c442d708de85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585bd0b35fd6ea04aa956e3c0e60da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66dcdbe1479f4d628cdf0487aa5456241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6806d0eaf97a70857049218b3b5433242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1566a54333034beade5a95002e8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddee0f4b71b3e2212b07b918985f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12be5f2c5c7685a2a4a3a645f1354cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6bb74cd31333217abef8b2af4313246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ababd4cdbeb98b1c3795359977ed9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d295e6d294cdfe566729d774fe0b18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f5f732e90dca7f871560e090c65f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbc0f7bfe22f10a0d6a76c0f7edb5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccaae50ee8b8295420b3c1b3a1f4ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70c0033cbf3198e29a3e75d3ca208252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579a42df41f6eb91ee9a051e83ca8c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05efc210ba6ff197dc4d7231b4a98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363d9dc6b11453f21587b558e602d93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768dd37207f28542cfb39eb9d111b6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f64d0f00b8d23b132778717986d561257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714abd33921e3b4ad5ef458d3bf5744258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ada09dab383e5e9bbedfc7f95aa2bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096527c80aa4901994e03e3d7b31b68c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456e35f4bae7aebd5a3db9ea522991261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54eaa31bb52d203101dc3fa8e5b2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6793da34620bab9d2129569f3536263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b0ca900052fcc6555f147ca3cc26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a766a7c35374e0c47c93b38b9263e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8329801a38a0fc9c5be25587125dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ddfc171eb9712ffe9f10139fad66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b6cac8b30fc7b347a2a844525b8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91959bfba16e3b001cd26b1773e59824269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be7a892edd9807d10d208287155588270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf57ebd2f1f3b4ccb85e80f124724b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab5ee2bf1df8f60e5dff37f2fb298e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322f4bb667b5a9ea028f2661f79d85c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed67834293cd83d3a9a3a0b69b9ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a63329738c5f02cd366fe99d3ee70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d90693145f5ea2b517ebf0516010c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06015b37e871f4e14673bc5367fe2950277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e652f30f66eb0ea8a48f50d8ed16b30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b314823e2efd3df0d9351acb9a43a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b57b561ba10532bffc209b60a66f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528236f83a1d6033468dc842e782032281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbff50a00bea847e7695a633e61e743282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d47bfd009ca6181639751d7ad378a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5c47a97e0afe701ab2c5fa77ceadf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a375b0e22af120acf112bcebb2308285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9215d58dbb86ef853ef348f3c50e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b935bd7056bfd12fe0552c650325bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945fac8709d03e72d57cd9b30cbefa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f840ed044947f6faa76ae61689bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0af5861fd5bbdbf5e74a48d3e177290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a97135029a2c003201b069fc543c1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bc1d941562073f38c68f02a50042d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ce87c35fdc2c97fbb57d850efa824293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10701654c5558441b1f544db2fdb138a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77ad7c4afbe2a592bc07becffe78b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1fc6817e6f4fa4dfe405dd7cbfa8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb6aea2b74005c818b269c736d9ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67dc0dfab85ae76c447a4812d9a1b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f3bec69cfd482131c70292ceb6d68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c0bc88e932b7f7fd0bc3ab49aa3e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c4a8dd5bd7734ca808adffa3791f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a9a06bb6aa7ab24726a091f6b1627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f462cb73ddeeb285552236d9ae242303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a0b4a4dec63ede6fcbae0e7ffade304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d50fa6bedf18e2ab4421324b55730305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531bfdce7c42a0db1ab3889e745aae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df855022333b13ce385afc20ea649fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e45dec639d6793205b88dd98ee8483308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d92a2c8c1bc0a573034e2fa79a811309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62422483b9f04425fed9329108ee3a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d641cc4b87a70f58d8a989f6f09c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e289888d7a8ce17b6a01a605b03a76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890d4b43e835f8a30acb22605432fe0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d936aa25aabe4c5b0160a7cf38fc58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243559313707f9422435e674a22b022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76632f17f16f6d1bdef426925d3fb065316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ef985dc19ca5fc1bef000e32700d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c649dd987260b16b004ace5a7087b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5560dffb6a32f7c772153ef62ef7df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf538cbec4e84e5eba2af9e1b28b9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4a784619899d8831465f9844a937c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d26d40896559e380278bae398f9910322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b9de442a54c57917610eeaf5df9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f1cf2a3803ec797ec917d99fd482324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39429c70757513f090c1b3ae98d79562325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7e556a7cea6e487049bc594c66742326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1ec44865b4e0a26c3dbe40fb4a10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e6ad91d20d5466f030c7098b327b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c7019444ae1ae9e3ff934c74a3e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080e668712363aaf895051f1695ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506521d0f58ce702108cfbfb193ef4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba2b9cb693aafcf18537ab319ea08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18612295d0bec0b888dab612d2c01d5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2084dc8ddd55a43c855b0fbfd94e7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8220bdfa52b0ac9d2c6728e514f06a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d967d91ad2c72c9676a7805ea5fb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2add06ec8a7ddd0d755ae3747b444b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40199fc6b49d8f680ed280b09a18cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa5826a938750c557c343a4228bd35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11485ae55d49481cd12bce10c8fef8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4c250c9cc9532e3142fe0fbd28082341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a1035ba2ce97d05dc166aee5ce567342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae765d3b7c9dabb811041e885d31e00a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea567d6d46489744745e87ab02f2ebad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a7e30ceb3ae024b8d7a507f45df1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771004b0a3fab6b933c2809455b89c01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8958ba65b8d63b9a20368beba61e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d8b195673cd6967d06dc53289663348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57353a56f3985854f077fd798f62b58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807caed611dd670c89384904c19dbff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537775a6716a41be2c7082f50209d3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d4a79a2712eb28fd95991e12dafa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb761b3144395480919a7c259a1ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69aa38dc6057b5b10fab0cb827edd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e908553396ebca11e03024a6d1d1a7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604009cbee7ba114599406fbb538ffaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086aa9d0a32bc8373bef3ef976861e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f87a68dcf97c29553100eeb8417e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e15b39cb3bd93121df135f6466263359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77d0f421ba24288c9072a34d4ca301360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13ec9bb12f929039acb1721242e54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98742556a53ee251515fd867291ed0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd85d98ee17d847efe23d3fabd9d69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d9806db0827365e867fde2ecc59d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986135c98c61bb24064ca3711b2d3ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f602a4701669a4eee64ab6bbb5b66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c1e0bdad94aa197da04ebd93df6ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c69aa057fa0a8bd6ea91c91903af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e24ad7f33bd965ddf661e50c5906e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984d4cec81a0b5c8d2c52686c8634a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f107fbc25140fb9dee1317341c9175371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5284fc072988b4e48dbc8e0541438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a98ce67ce913b3d7c31f8d9871f2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d237f039bb310422cd19b0c9103aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedfbb88fc63703b4fb0d784572698d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c33f7c8fbadf550cbafcff94dba3c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339d29ec50fc89fe554b544afc7bfaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23d46acf79c70c00b84071284edc3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ddf616c5c23e5eb6013961cb218c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d57235e965ee806b3501afb2f7df7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2ff173d26700cc0c0cd061aa7fc06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40517754efed1890e1867c11feee7428382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b945fbe43632bc479fa6979682dfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e265249177b79af33c68e8e886932384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622f2c83d2988ec685338ec84f4e71e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f73f86f6bdc92192cb434eb09aac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060395c5d331ef68ae6521e42b37e7b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e61d7106bfc87e63903719d786626d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02fc4de34a6e83218b6f1fa47b9824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7065b9fb8effd7a62879075bc9956390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b963f49e313c53d43d1f334ac2dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90797ac8d29744802841d237b26d6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0d68b30c4f8cf8a1e7057d16ec46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf83639c3ca99c45228565421a84eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d58fe38e96f7a91f41dedcd50925395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc449e2a10605a394466d8b8e1b02f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533b050c4d1f0ac5387efa4e91eb773397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a515eee066aa2692f3a31045f68e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc45dd2d4329077c849f1c02315de95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076f08b41795d3651830b9eec44b60e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc2eef53130d6624bbca07eded3e13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f779f3ebdfe3461f3194f799f86a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f1cc19d028b93b3ac69ad89f9fd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598a08d35d3ac58c67ba4114e25048404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade53a293961b910916c5d8f5891bdc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fa5e43279f0943fd0023811e2616b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ff3009b2f85db4c99f3d4b9c9e829407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d97dc350b2b1fb731db9f1ae52908408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb1b9c77ac2615638d77776d20ead6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7ea43da25364d4cefc245f77d994b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b568d387a1651512146198880cf15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61009eb95bd0749b60833eff2643bb6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc277db88d355ae642e20abe0fa0cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760ce182ff52931303ae7ed5cac6a5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52d637a69f666d4f4a91bfa4fb15c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314f2fecd98c845212ea3babae007fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862a2d7e17fa812a5763f1fc1bfb434417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba202da05eea68a465832cc484bd056c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073771084d5979280b3c2e02a8a7c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd451fb001ab250c9aff264fd3f35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9076205198c02648ad57aada2a240421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bea1704ee3d8fa517ed35ad8a620f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0482935961d38a4715ab57b1c64393423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade6e97505ea64ba09bb267f40f4af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67117a163a2e6d8e601a605e427db659425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f523887e1e0e5118267ef8148c7bcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eaeb9eb02c52cd6a33491421e41e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f06472a8051b76b4ae8a11ca2bfbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37002a4955322d30fe16800048b5bbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba4f98ab9df5d3af06c11465d5f6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192a9f9ba73fe0e7dad581fec50e22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd960f92bc2fc50ad13e78756682c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e07a2af3b28149ecba9c8d4b192296433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d6c9792c90664a0980a739d5b0ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032573abf64b0dc19be80374fb0f04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0798fbae2b8502638c858abce47430436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee71c863baf3fb7b937ed05262d6ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36d3b1e06e2ed2b5189a2d01b3f03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1838bb54d229d2582827b84f21df5e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7d2e7d5e9a596c7cdeb042ec1f5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdca47499b39d6d3d8059f857bfa56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4464da81c158c81ea7ed6ab0f33dc3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f64a2e14ef0145248931a30b46d121443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f8bbf332068d2439b7a7dc53e465444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3c495c1edc142c22def6ddd589aa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ddeab1212db2cf6f1d159ec5953a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f69051652054a2b0a56e5d41343f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f3380a488e57e093c2d98cd21f2aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4760c9c323ed0d13ff996a6dc4c5d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537118de8c440621def54fc25446b3cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3764e9d49ec010ab2d83289cad9bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a350f4b40bd68837dc484f752cbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d35bc47d0017e0e22ffbfcbba8b63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806ab811224ce2bddd433c3e7cbe18d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e277a857e22837a0ecc39496e735455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918623a70d7f60d5a314c62b0fe2f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ab44db31778b281da4e0d4fb54087457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c983388565d0ffa674dbdc97bd85a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a284147cad065e5ff229defd5f06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1849f884a8bfb165996e5b981069a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648406094ee9da0c197b03f68bdbe9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5601bb560781a65d9545ad924f6c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b7f1d60e5abc285b756f976fe6c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc931ec12117cd577c97cbc8ccf2de0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945919eda5a3ef92659c926abaeceadd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e83418d7af1f786ba7ce9296eb9d6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4971afa37e12cb4e896090ae22255d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6b44f034161c68aaac7ead6d4e08e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e446dde03737d11031bafdeb3e90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6939f3f0072e427586dfd2adaacb90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3019bcf3df5b825ea0c94bbd4931b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ec9d517e17bfc260517bb5b52dbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c75f818ef771bfdee3455b7d68eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e09c528fcf3209ebc8f39b01eaa8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f713c4dff27fb026eb005380930d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36169840df22881ccf40cbc0fdb25b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f445f31989906a13c39d34fb2a2d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee174938f868d58fdd2841aff834a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26703835fd3e2250b0a160146ab51a54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264887aee815a4dfde0c7b61e7b2a27d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e0c755135eef85dfad34cadf70e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5d99a91f19e7ce8bb10693d891f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43d0b6a2d894516823ad5cac9f43e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16406f62044e68b190677b91badfcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3b2f0b0a119c971db482a3fe4c0db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2c5e7720bacdebd35f9713c375fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ecb526686c9ebf4ffbb1880f1c827487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e2d5c7ebecc2451c05eadc10f365e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b1554ef2eeb8b918a282aa8037f01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfde1e063ae3d710ccdbe176096343490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dd2fa9c5815aace771687de8677c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea79a42bd98d1f8c7960cbd303bc28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e4f93d63fdddc3a6fcfe9f2d5d8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d54d9d27a6fd1f0e46c8b9994d3853494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66678a84c733ee36df192d56b2ca9b0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa5543781e14be54255eb1fec98cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37049b1dc1c6629663c8c7cf3be8aad6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37008d0f6c66f969153248fe2900c24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa51845f2a089513e2910ade1109b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98e3181867a080e94156a519c5749f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e78685ab74b261ecd1097084b1f6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba91270a60b7a45fb916607ddb74c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9ab9f90256386b0b0ee4be8656ca8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37452f9f406bd23328f7415c0c88cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dedf83af3443370fedaf05ed99aa8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4373ea8d1c69f18a7f99b92af5fa74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf40a678aaee31993c7a58ece21de8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516c6aaaf88a3c508cb4af9c5acdee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93792fad3a644c59eeb6da3723b501df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5e9d3321e766b708301fa72a0486c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eee4b9236c3b2ffb7bd5f5b2e07fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de117dbbc33dab5b3cb1993f42e7f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d2d631abb24c169db29c6c48041e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d5c60bd7c5cefdc7778ff3114653514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d9f556bddcce092cb640f912028eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354876c1683f0117396ccb16977744f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c7f6cbdf4d90b87e9bc78338687cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61f92e28ca5ad4e8dbc89927679685518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937acf05147ac750e8cbbbbe14254712519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4943626fceba1fe1b236171c8a492f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cb39f9700451ab0f9c9bc8fe60df8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cec76e6a401344972bd31a684b507522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4dfbcb583fce831f13d9684b15c39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a133b29ea35047210e90027b505d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb72509296c1cc588a23a9719bfbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3bf06bc7f84472d51b953cee6a32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759959dee9f5da8bdcaee633a5539d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d8b32673d51785c67b16073c6d189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844084abb9db53b899d4cab018b1a1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8e3b89603699c79a6dc002fd5e23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc5aac03a9c9fcc837f38109f61e7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be116df68f76d2e44cdb7e9d236da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fc294ddb8a31c385f9056ff876a01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1a6cb8c09bd62772f787b2b5357c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64390e9e1ebd19f801d44e04382e68e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198599fb105213706b108fda45419379536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03489679ff3a7db7642f4278a85f5608537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b76b1fc221b925b2503ae76460e6ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb4dabffd533e24169ce04a2618aa7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d201b86a8b1dec0b41331c2fe0c315540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e535860a67e58221b508d798210487541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c38b98c355079ef5ef38b7ffb25ecc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4846b13357b26ef876d7e38deff0d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec7060e74155040caaa1d03fd7828544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5fbfbbc994b712909cf92daa22f09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0986ad4926b11a3e8ce3f8bd75a9b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5473b59d96d8ea22fc2ef40de2b06b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e803b7d1e3f0b032b63f15296b38d16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8873f183d4d516bce3a47d3c8a2648549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75b3afebdafe133fa008a946331ac2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f43f5b70c535e6cb2bde96567e71b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8e409dac8c7a1cea52e03692fe6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c09dedb1781f0c3f40410830a2793553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf54c11b4c0d8e97ddba14fb49a50a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732834658245d764195982dacd53119555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696f0fdf38f78a95e070658d07830fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a51310a56ad8773fa0014d1d4d8d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460564aca752fe1985f92a5e7a0bfe4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23675e3fc3e110a0a5506a80a8d655559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd4886f1a5628326cab225bfaac8ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c300406ecd34c03a9dee688ac2d714b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578df95acab9dd091d1ea9a9b81d631c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f933000e0a8d8f7608d8a095dfb57a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719becd637c4ae6e14d3064e602184c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89fde7d94600b9072a494a0e3a5394565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951fd48987a01a910472ad538ded5ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140a39b7630aff7c3abbf32c8303b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538109e1db8ebd234c2929620cb4af3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21927bf13a035d702f5cbfc9ada69c73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6a2e771d93910b9d9fbc15278d7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1c793506ef64b076cfe08c9e5cdd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413141ced47584471b36b82fcc45b32d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469379c896de46f6c3e160cfa02bf4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2af5f05eee2653ffeebdf1252183574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e8c83865f3ebaabec282f74edb94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef49763b0101ba40078d1679dea8265576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c24e990f187d28104d94f2d95ed6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b377b4086a4782f8242961980ee340578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517716c9fd812d0a2d20069ad800388579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fd7986d9c2de84078151cf46909ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b9bfd1758acab485667cc090d0c4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd7ce9c712ecdd7d65d77620ebdb43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064ff45375c39b7737f466dc211aaa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810946eba9d9feaf08e6564db52c7236584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a35f490e7229372487e7f438bd157585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373576aa019e220c797b4df1fb2f8e0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f1eae4ef6d4bfeb801d1e7fc939df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497113e33a0fa3821f1c5cd9a8c110a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d37bebe4ddd3d6bb5599d4c736a79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c332963b1fa047c77725fe1ac4ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3876468fdb2de1a34e04c2902f44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b268c8113ae9117af42d1e3bed95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c35f3b230518529b506d055b4b1a40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3f2ee79fbd8890b79e08866872b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d553766d6e34280ac66a30016f26aeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b069ede71328cf2884c528fdce7968596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95bc82a799cd5b2ecc7729e376c57f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eba1cc615e712d0e42f6f93a1cf8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4534811cc81d2fe11518f06af561ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a7e6ad4dc491cf8276709ae4e685600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2b6c4312f3b889435e8c09c8c9bcc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce2e0561a5253a4a8f4d4f3d629fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf32b98eb095da4cec3b88b75277fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008524abafc328ad7eb74d202c7d16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d0e5309c0a95fded749511e6f3a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee961fade6dedb208c0a4196b526db05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b24280d45b59f2e6b4f6e5bcc4eb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6c5ee835f1fee2b9eb2c40f9aa1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f9b404cdfb79106c7a5d3f3d9159609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f629bb297d00d22c9a03cabcebe5785610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0d13adeaf57d151c9ebaa0ce8f8a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a3b86b5ee330fc76aa0036a799e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb184416f2d314fcf2be6c9743d2bc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dbc747885bba08d131dbaca217ba3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fa495f9aaeb2f53dc69a29cd70380615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53879d80c9fea84cf6d235ea01f2fd69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a282f772797f2d498ed14ce984402617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0207897d50a074464b34c1d6412e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559bc706156bbcc10c1b42bdd6efd84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084518bfb0420803284db3db5d00e01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579192b22d6576c38cff0cc5470118d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601d83e1cf3d5b8c599e8eb54eb523d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9413d8a37f4896605669c7d78e6946623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f1cc4bf278ae49a96f0d1450900c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a5e7d4126ce8634271d8052d4601e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65fb9fa398e1e5b5024f2cbb23a1b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a98dc5a01c237ac7d0889053139e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5c3dbbe475d0fa650b6f15b9c39a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87a57ca02e6d1a2383d331f13e9b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623b8108649aa3577a30c9a27887088630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53446a0ac9f6a8b233a381973b7a9306631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1084cb8ae97c63f8627c702ce4476632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995a3bca3936f92d970f69dee7484cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560033f359f51a13e0066fea1fef7074634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc551ea31dba1f3c94541a45780be7ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432638cca0255f3553cd560ff9c138f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870244cafe55539975d4a32f3dd43ccc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a164eae0022bf13e7eb91dec1839c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cfdbb57f190c8133c25d969004b9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd804bc4f4f63022933f0f8177c8aafa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29024728621303462ac2e3f59a457641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc5282cad3e4ed35b139639afc206642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd42a20668ab1513682401429ed7ced643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a785a4b11d7a4b64aa368d7a713ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bf495064bbd50f1c14d218812a84e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6adf862d8c9587509f373647af3c9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb9e15c07817790b163bb7e4bf3ebf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f059c185557a6d8f65470dd0ecbd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b48cbc5d837c4db7f9cb7ee95388649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1522a158f97b24cde11c1327324723650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048392075918f087a182619d8822fb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae404f7d03c2e276be13d02a17c0ef2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f7271bd3c08367a13b6bac236f9fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c627d7256e2c897491f932642c140654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f7548806a8b8ca91eb14ec2597a27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32966999b60d64b9ee89ee51cffb53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a39c31c52338e5f204489312c3b1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e5b4487e4aef75eaa655c6dbe0fb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974e0b354bc17b6b2bcc6389efa9a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad40b67511cfcbeee1705dc0257f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf339bf7f1fdda090aa811afcf21ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6d0711541610e91cb92b841a31c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9cd31569853895bdb2fc59068d74b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b490cd6386c8a358d735ad61f54688664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a598115f1e0fea80e3b631bf2facd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891948ff33fb4948433d53a4abd52ca6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6470294335ab35a9ff3891cf1ce9f4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f744dbc14cce94d64047056ffdeea77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaaef08ef6693e47cd4008ea8718d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5315bebc4e678e7cec4e94a00d8680670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d1ea2710c2fa738efb9d5f8030a1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dd9480682a7368e03285221475d69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4880bf4d54fe924883cb2ef773a97e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0efd4ff59aba32f9a3c19ce28b7e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161881f98084a151fa9312e73ede8cea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc2e93a6c78803ff68d9d4466b2f5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7966ab0794130c230a492978c2ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e669a96e99331093f92973364e0020678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506734cadd21ac5fcd5777224b964d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6014b83908d46021dd4a44be80be3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e597841c533269860e0e711fa57f73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ef8fb1ff7321370f34e018c82865682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb92fdf35f2951a91f4689a2153b88f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db480cb3a67b21fe0992d83380ac549684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f63da60117a52f5c16371fe09dd33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198390d04b8b7f76339e3f7ff5af256e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672bcafae698c77d869ba445199679f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d8ceef04af42553751840a3528d82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a2169518f11654ac9517b9db92c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b986375c2722a8d92dc8286d07d6273690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07475862efe685f3ee5b7a16e1df6de0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc09f666ba6b3ce2ceb4c2f5d8c36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95705d435799066c2947204ad8da6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637329df0b0cdc152aef98794ca316e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6652acef0386e997d40e283716444695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35fab5ce819973b6b5c2e6c4797e15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25641afa33e89a44a969f24fdf3e1fd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4742f84540c5d1765d1836f02fca90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11297a525c8a5fe18746bd598c1f33c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e9f4ae5111590847e3576e6bbed54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284803711cec65b0a89747795a05a23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba9ac009caee4cfd992abae627e79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef17b141e9821b459d35540ac71cbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1d95821c5f16f0d4ed359d6f8eda6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f8510b29ff23144acb5cd548cf28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e67a88b0f84481f5f9647e6ef55f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e967a2cd9e7964739871c1d6c9a3032707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c10ae052ce46929501dba79d87a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903795f1fcbf62074d6019e7e46ea20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26884d0f550643b43b550b972c0b1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be68c0829218ba7c3ed8cb754f945a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c539ce0833192ed9b9b2cde1f9c5fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a55a7fc4252f0887dac287de70a941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906dcf766c31bb7d2013041644d4fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d3d32b16ea86bea3103fde79ae4a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb6cd53f6b6cacf57c48f1d3320558716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062182950f27e4a52f67a0378b27572717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afca2af82d1f0a94ddf91bef8fb9c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169500b096b5e2e36303953ffda34bdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47cdb2eb78bf3d7b910b02d606ba2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfca2f01689aaf0acda2be73c12e531721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228eaf850501282c8cc3ec460057378722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a8d9890525c7133620dc044c22ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394e7d9460c091dec0a236997e1afe7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58671832fca8817ba7f815627b4c4e0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8591b34a156cc41dc693c3e21ef5f1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f83fbeff0da30fc2352ea1a8b86777727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af2b4c670a22fab5acf52f6267e623728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1a127e0a2fa71ee7c0daafb129749729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed3809219c1e47928f80b12d695aba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce038c45c76a7ee7c156886ffd2ba86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbcfd724ff3a20793a430afc0d06ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4eca94972d65a8bab1b03fa18c633733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b344ac36ff102aea57fbc0806b611a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361999d87681f7b00738c7f47c0312735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd7a1bae92adf828bc3403de049f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182527bf2bfef7351d2bb751ff2f80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de268a7ce3c0c911d7c3a70bbc596738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a4d48908f20edeb5008f245585338739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd4c873136f064539dc7a715fc5226740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ca6fbb6c7c27e2943cf018588856741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48a2f2b63209d2de77ef56abba4d19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660acc35096598b68e23bb5be2a6829c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabb6187e7b948056a6fda01e5b6ca2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4fd5b0dea16e6126dd27fe45eea5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae287ba0eb0d49ff6e6c973f594884e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0944af34a5c3f41199b5b3dd1d21a29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44a8d01e9a44e89508bf4cc56df31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1acba0816f45cd5c0336bff3b35f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6958e609b96e6e919c332fd8bc47a1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086ed08d9b7c045c301238bd3379e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed278125abccc2146c9f6a77653e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb2a8001bb7fbef5a6d6576e64ceee753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74063af76eda261aa3999e4a30ce73f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731df50456b84a38e87305a53a342f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33881a4a4c96b7624b92bbf70a2c66c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8459eb518c58f69b7b1e0df3e3814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f327b5a33e13117613e17019b3b8095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e737f927e07ebda431b7d845e277d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d56b4147a52e1134dbb0eaf968a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1773824f794e8bf1d3024916e468938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a346d5e26f6351dae817e0dd59f349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b7658dae884721ac96828456ecf8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6122e0bc52395718b8832fcec6602811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506eca11312bc0b40daf8ba34f7810712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba70703e9f3d1157fa9d37904db98d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b3f58bf195dd2735f1c1306dbaaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da70cb222299480ff8bd0cc84261ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bd562c74e8c278805e989fc2885dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c959d48beccc84ab4feac0d8a418017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba607685d4e48015c28c4aae4c2ebf5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5afe0accf83e1bfb680c7595dc59e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968fedde80a7b424387b2f57abf92b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f95c64603f3da90ab771afe042ca9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b067fe565b5253ed2129dc1c9318d5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2195c5de8426b798cb4fd64cec9edcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6809d52fcf7879f0e2bf4b9c5d8ba424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f15d29dd1ea7244beb6ee0d8bb9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b5aa864a2c2491c22a0cde17f31f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8df8112fa63aa5a955a1230c1e134d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab47937f6dcac099f5e781158b80ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2543cd2c019de8f3b8604be1c6bc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a524ef183f85d28da7614cedc4c8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484a339cdaa7fb65d8d531879f0378f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9395a2e93141c182528e983f50387a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a382349c10d4652531a3f70a1e3d0fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda145a26b27badf8ee035d9dcf4a16a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e83522149621da8cbf74596bb5d6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535b7d40dbfb70b8a02334c967260dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1328046bb79283f38cddc7c58a08237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee72f06a125d684665f2999dd5de238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af958e878bd540dd4ce7a9f6cb18fd6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bda8e488a82371b75066adfd9fb7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809cd7d3f423cdecd44ece37871fb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f456c639209c09edf8cc28fe38292042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44381d3817b86fb0099f6305717703843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b090e4199bc39dd0f2dbe32fd2f6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352e87a27e13f80fe44ea094f728de845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce3113f62783e7d499ed3855f29a7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9dab9c76946a602819e642261f57b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f96c10afa9a766577563f7d8bc5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2bde180085a47fcefb0cb678752ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4baf29c565e8891fb51b8510f459af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe89cdafede06314d7e474241eccd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8fc7fb846b7c823c92feeecd74f0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352b7a78b5a1930308fb6cabba2a2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48caf7dd8fd9b96fec1f487f19c8b0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca10a6db6369ffc4f22831bcdf018455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3aacfcebcb9b1f8a02132dc02716556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449484c0dbaeb785b7673165697cce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f794c2488adc73807f6afa67c319358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e685a95990673bfa4b5386ffa86d5a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4848e51e7832cbb0e71ce2d2e567e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7d7683aaffb091daf7c97dce077661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e916743873bc93b9541c6175b9aeb0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d85d07eaa92c76bfb248a6efd3b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e5940dec3e3c93c948701f304c8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d6c67ba5d803213ce6dce0c6cd0c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846be560de8933152f244a7988e97f0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8040d703f4c981d21bb6f1438a5a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10399cab258d7b943008c6409534a75368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062085191eabba34d5b02a88811a0c6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8806640d757924aaae089c46ba2de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32237419514ab9bcc56c558af3a78b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5189958694e828a2630b688516cec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becc51c1e4cc3a42712bc9bb62f20673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb7437df138a277a1f5476ed87ac174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fad0a2cb830541fd402b703363bba275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da72db14f4ed15c06aa94f6307debc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7891cbf29ceb87a137dbca562204e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4673bb4524703d163e621275560778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec80aba0a01c076ecd4e1675965c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ffa2423859d225b62abf0241caf1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c76aab0d34280fd55a2c08c5960e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47edf130f291e97a192f2eab9fd4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f19a32ed25635ac4ee37a6733877783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418429c06c175f3d71a2620651665ff784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea896d62ff37c8a10d12c2d3f348985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708278e5c42543954cf5536ef4d69da186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60a22d371c69cf529de4e13d4c55ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dada761980c70820b99f5f4ac7f0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609568051b95f57232bad9c323d58d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19644cb322d0121deafff9ef997f6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7056c0246240a88dbe6ba4aa2b8079b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b9c6d7be6e63450d8ce119720730c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd004ff3a8c035de4bd1f7fd323dcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be15f68b0ef630fad381bd2f0c91b6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684beaca3c6f3a4d56d950ec1e28b0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a2a6d7c70135c7d9f6c7ec6022a7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77c952e308809645423c595ae3691e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3e8f70620abcf09e0a3d18058c23498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a94df35458e2b999f8e097284c1e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960379f971d32ebbd22010360fc0e202100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65dde901990796559c7ec563d1bff4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10ebb66bfc77ce2c8e256b24c2978c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b41298dab75ffc691fe4a66e2793c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59200677b02c2a7784d50275f6103ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f96a5143bf42073c959467f6bb709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851bffd90494748f731e454bb6d448106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f80de97ed5d0f6f43c3b435ed009c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016d15bdbb986560ff38ef76d63f62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98119653d76f5d151c798735dc6db4de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f548e521382e3659fad5e20f0fc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a88617cec7e25ed8dd8a784bd814bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b8d6193ab0c2d2d29f2105929aae3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a652040d0918c652b61afaec64d84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06380da23863cf66045e199d2914ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128be87fcd0d4e80c9bc7d4fcdbe7b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0424c3b9eb945cded340164e86d02a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965707f7f6a69be46ec0351bf6e402ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1092e71da7fae97ab22eee430ac43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d735883ed1a2df493331ed91b536119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02067f18cc0d8090dae2671a984dde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792550f066e649e35bfd72715664b8c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b74fb279353adcde68b65def501db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6def6cc6deaa99fc44b0db567825e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58923f89595cfec582c0df4f1f6ee634124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b81daa067de5c05cb1573ad78eb51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08535d116b6c6b6f07581eb2c2b64d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d46cab97340aaac4a11060bf63d71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36076a6c22dddac546e9b7f0e1fd69ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d81fcfa50d62a7e2bc947b079461129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373f5b255e5902cb2c98ea579d4d54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278758f75c06f041b4a702f00987edc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b9119de7d94b2c807e41557c0c721132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19247db8d82f876f0b8b8e6a8614b89e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad95210654d281225be7807097a4fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3032147d94ae4a5570366459f0c77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6122468201f3572184c631ab13a3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c472d654df42e90f33807756bf6135137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520bdc4ac3059a03c655b8ae5902ae2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b8e812fcdb2645b6ed5cd2645d29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c47a59cb8e6df1f8ce1bce74a425a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe44908cc7bea78255ddf70d97e28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f5e165b8f4ed76977b60cb0876007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30dafc697d9f5b1fd3ea46299df2b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd86d58daabf6172dfd82dc527b6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674340410f5f048c9d0b9e1d7d9ee0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818db8a216851a9286b9b42417dec379146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb1f5d4cf3dc8a4fb079e58cb994b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3654cb8af03bb19904808353252c2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6b8940abccf47848c66ce53035ec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332f086dd2b76f4a20dbaf9071aa93a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66310902ade9070fb155343ddd96407151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ff77c74d0d75d759d0e4d2a1de92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ff23ddfa2863a6542d2fcc55d26e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa7688f9af2e47f8475e0faddad4da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855db63765a0a003019d52d69c84d6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf145f31271f01c0011e8eb0425c7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17c186fc5ed7a6895f9cf1478e62cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb221e0c478c1b97508ad5192d0e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac180a81450d533561ab5f05ffaa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04deef2571303f1b37ac0ef076ffef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a9a4509816eebb6f5359635c408f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094dea1f055a4f258449d5e461c2ac0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61319f7a4ad282df1288cd77232532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2177bfff258a3ea27abc43f0651e5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130975dc00d3095ad665adbd9b9d888165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2343f442d6a684a59f9e983760fd0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52cc0c050415f67a59cf295dbb615167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799add925801d1bd414cdff37fcbaf72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bdd7ed99168e94a67452fa5b449bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03597d0c0dc63882737f5968f827075170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f686ac41e5e0e87c8ed47d732ecb58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f851d66b23374ae7fc4484280e160f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55f1eada05fe1a1bebda58497013f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813fc4f72bd33b7f0c9c2950d2e7386174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392cac2ae99b0dcf17408adcdeddcc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad501870a1be4cdcb7b66e2024b22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1677fb76da587263f6e197035fb118177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5012dd9f855e02ec994c57db4d1e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4177966788de514c8d58d31a36b6d69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86932e95aef099ab9ee6877807a63c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fab3ab4c13ed138f667691de1e65a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198910162ab7c5e25b7254d5d9bd644182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a404f5026087ebaf8a81d8f3dfecece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c951a865c4231a85fbca7a9cd7f42a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cdb9e81de58c72f72266cf0e1109b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f15a5603f0f3afddaebb096d422ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd5974515cc22f31c4a62020cc9bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bd33dd50bdf41860bb72ff43e592d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7710f996dd5674b351b2c24f1827ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0a786e220cf260af21bbf8d20610b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2e446f9c7b21a795488a055f66d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc0d0cb2b05b0cdd89ce05e822174192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a1a769f6c78b58746456374ffd811193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdebaaeddce359d5e71d5c3e95d697194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e54351076bb5674c7dc6eb21b070195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026fa23b787fa3c732478e68e1a91e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139a9a146bb83fea94d04b34b468922197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469eb1d2976b8951ad7765ec8c32d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f324ab08b4bc362eb6968efe8b990199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fd5a67cdadff1a127f01cec54817d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd5e817adee6b1844689a471a7cc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2158e13ea68dd4d714defce0299eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6e9f5cfc0e0c698f05e4c5973bca9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b1896dfc831879b4c61f8dd2f480d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316fb3b0efd10077d673d813107a3b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156973967424676945e33cbcd8cd362206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f96ed9d4ba76fd7238eb17d6480ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b4580726fc1a4a1fe8121471f4cbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125170cc03dc71706899c670b4866d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd131bd4fef0d26a6a082d726578a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a2a6e01e922435f741bbedd4664c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e3e319e641d23af48b4b0750b458212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905dcd75c67b43af04a00f901bf80b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6032d207f469f2962b2d7950c8f3fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6de36ef4483b803657895897ac266215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef36a915dbbfe82b47adca73f2c9b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5dfee1f7ad68fafe4b0975760afbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bafd82e7da44472639de47d5770ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfa34474c6a1a14f2f6f85e29b40ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14e259f3b138c073fa841d9958cc2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc38db09fcbca3b7e7ef8d6cb8a1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d0c8b270a2fbf8f98558cc48cf7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ae80ed57a6e7cbe232a12d98f7e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f491619a42e44bdbe569f5a1ff78c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b933267c0ca163c3723b43495c44a51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651536db2a81a5e4fb2566526effc1ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea49e32384aff96ec33ebde0af097227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09280adf3425c0933d37c284226ee7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56fed05724fd4b4fb048b41b71076a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc308472c5093520fc1ee60122bf9ac4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d92678edb24eabe98c4b47baaba684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a47c7a0493da8ddf04298eea46388232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a6ac6086c96a1becb98899a66f337233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fee5f5280c655b64b7e614515307e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd251fe128b043b5cc4ed28ce34f66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c6f443966bdbac6d6a90b1fa96211236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7163af18ed6a0329cb661b73dba820237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443d8c8818996c9be6d4b9681ac891238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd42035e2a85c4f9787528efe96ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991fba7512075d6b99f3c30ebaa6891240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba931f58d3c4cd1e396204872c84f0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e130aec360e2722f2ff75878f5bef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cffdcde3ae0f30310ac4573106a6b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e2e248b62c274dd25a669c93f8dcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7913a97864e05d3b78f29e1dbf0a9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a160267f80ccc4c69759e9dd366f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199c39f786e8ff2afaad2569ac41ed4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b419dbcd21ca28ba6702f4e119ef9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ecca343bb92ae6f1ce380eababda9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9612cfd990a6f473eb0b150bb84052250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c202aca9975e3bcbaa9558536646251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e99d9367bc460836c5fd44f034b0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3736b192e9e998c5ab849d9ed03df1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9c39f194af86d8a16244384a3fb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3b36e41c56d6d353de36cad1097a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec281386ea9671af8ddb050bc11ba1ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3af9d27eb7adf987c3d1a00c8654257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f17b15e8693024a0e0465365a72df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928622df20458ef06887a3b29cae7e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac30a97a038031e7c168c5b82b81ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c42ac6fa992e9f08d8fd6ccd527a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ad01895d0acaea69c76d2164d6abf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2651bdbbe939eec371accdb22276263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36570cee557c3b1e2080cf639ee728c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538fd13c1172781d1447f3de53d0d22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5212f32825e0cde2fef1fac592c45d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641e6738a16afae33f0f9e2e3a504b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20460ec9cff23633f4f2605b47ed462f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ce4aaf30058b90c96701b0295959269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5a9d7129a3b36fdd9d8624d2a1961270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01151cd84c0c71e92d4d7d007a995c58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b38bbbbf77f4bddbedd2e2dc35fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4949abf85c73695c437ad1674c9bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eac00d583aa4ce16c7ba41822933b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07e873353db0a7115ee29686ac76a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040994675087646775776e0daa75535276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2300c307b41b68f939843f86cf3eb5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6125740113cda28110ef8c72552a64c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a07f9eb82024dbf15b5f2848e1f18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3118ed404bdb2eeb681f148ab2082280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ec8a1feda6da78064d3d1ab833fb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b74895573eff65bfc7d3b318ab42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067405d72c2c141759b2e2e6f5eeac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f94e62316b24e7f17e42d67288c704284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c581a5bfbc589162749a75e41893285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861444c5db1e42bad676652323ed6cc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf316b9db13566781beb8a74d0b891287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80b95375710860c12e6e3154a672a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a5b42b20c0404d73a22d6524bc5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa63cfa2f84caada9f5637a8443da7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c560df90b744689345fd889351a9eb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcf4bcfcc20bcbedfcd8e405386f20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5291ff2cbf9b60ce24ca83196803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3cbe07143c88d1e56223fbb8f44a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17be99926bc73a00c8d9207258562295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb799c48d69f53ab072385029cb7014296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390db8236e3b1971670239c80fff218297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c2664c10290d4bda6ecaa85d5ff77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe5f97dce22722aabe15a4d5360c21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fff2dfb00d6c3705c9d034ae765811300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde93f36ad588c03485e6934ff00141b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d441b060a78d9034f3624567b44a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a526d5c83d3fecd9088d9951c74c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0fd1192ef2460dfff803f895fce1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bb6f6f7042eb25469839655604d1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a180cb1369dde067a13eb393435319306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668765681b6d434b2847ea4a1925d62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643e488ff57292a27b2b1798fb8205308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc6420f9d045c18411304796f7f84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c1c4159edfc073d06744f01f53d4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2f8ec0e334f91990c40d5e20ea540311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e01ceaba1dcc74f7cac3eaa6fb9b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb016de7d2e6df3df1baeba0b41b74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d047ed998c3580f357c70703408c52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98b5f90f99a5c89d4d412521cf3b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081f995537d1ef0677fe67d9e251b3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ed74418d4b0b16c5b3d6ecd2484a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26122e00999c2048b1fdfac8286d0324318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848a2a8ba130bff0df85d137740dd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919a49214f9e0d94cebe13c966164a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416bd80a6a5ab16f0134fea2abae3e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740cfc71e925d2ca388fd5cfa5b5f7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57677faef13286a870bdc3182057c2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be43e547504bd2d350399a7f002a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e26165bebe32c27007c960f7691416325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c1d7610d75dd95924ee8a9b73b696326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e63e33d1b564800f066c5ddaed530c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3bc4b477affff3f8108cecb45b3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ac6b981aee45ee154eadfef7216e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a53ec587d1227a73f11e2c5dc8b36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01707c26c5fe250a2001e1be7eb64d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e245ba51dbbe492fe77c69444f09003332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dd61ad71248f379c6b31eb9f4b949333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67b674aff7fe81d22fe735d9b1189334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16b1961692e0bd2dc30fe4b619c926335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1399f15faa29e65c6171ce96df6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552af78193b298cdcbc6edead9aba1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be904ac50cdf2c22ae61cf441b2ea486338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be386a2ef1fb81b377d10e283a0a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca885883f8a0430a1f21011158304ef1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f14558bd271b2089f33c34159565e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e13e66ff6eea8405e9b903cf587d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423058e86b2f19dbdd70432160a0fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eba11ee3cae3bb795e47ae3d4710e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d083606a60385c1cf655ebb8c4f56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992b35d7bdd4ccb452bc0914031f3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98c98d78c6b3b703792638e2caa1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e494ebf91b06faf0abf392fd8bc92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a8644fec09ec1d44aff51189a4ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7514fc7b84bbf4fbcb3451c6f01f43a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab9a76b462cd3169d02701a8e27b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49af0ae569f3ccf582be42863a3a8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76de2fda77bbc06c1de4c12248291e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b52e4fb5a0ecdcea22c72ec36743354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff65983e412eb4be5301779ac9f9de6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907b818df0e266c18ba02692d256ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af67e6736dd6d682cb0e436b0cde73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c52bcdd7b081bc02754680bde60729358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea55555b4d6de0f5edbdf12fef9c07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef920bd072567bdfa82cdfadbe26b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e4ea64cfdb196b9175d77688f58a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9374d9fb7a855d8583d7f23aab2f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e38e06bad1dbc6b00fac19662e0ef4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047790958429abde79f0952c6d16e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656b5c403210a1a0f035e307c85f7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e294d515f330717cd2f386625c338366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff0b8cb45ff6eb012b5f9399ad2ce3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502b952574154e968c7ba80eb04efc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0d633d880861164ada64df35cd79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b4581e490b50fe24f0087f7718db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e330a18f6e34a29a121eb92b14ed1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab28b2a4109d6a45a1c6c821e5c30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6abf42ee3f8d6444e1a44f4a981e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0dc337a929b156fe7d2347027cd7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e68c9e271cc33d4444945738d9c56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f8a7e1f1e4a9d36fc4e28bb18dc07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90d3ba0df1bfb2fc21936f794df2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fcba40909b1d5895841067154ed3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f07dd99be6ecf734f523ffe60c28a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f2047d84c8e98bd850de6da0abda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf62cf6caf246d907ec90295556498381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb48440517204bf5084cde6f8a73c13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7604e02e6590cf421521ddcf9a688383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731dbf6dd7c7efdbdcd20464a70c2e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576c5807a090b937e7c524089180867385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77a6b00c0e67e5ab29c0e30272cd62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14e9adc564fe0bccbf937eb7c988d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03dbffaa78358cd3990718e32be1b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32fa7d23cc39598960b4cc89226ae3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef16bd24fde4bce1f3a6e806f6361c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e8b0aba01c706eaa7f5ef405c7a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068343bb05df6ffa557ba6075241fe4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef42d29b56d0bc375870d61419687e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ff5c5a4f861951ca1d1416bdb116394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c34bdd0758f9bbfb6dfbfda8fdc5c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cdbcca2ec9e52e98c4ffb02b84588396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55113dc74c534c3ced638dcfe06ed695397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862be7b3b51028a842401c7762b5338398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114df8a618ee47a5f036ced148802c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33862120fe897e3a4df8b5b8da210400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc86876f1d9cf2f7e9b51d24627de4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135edd421a4e7be95beb9a9cdcb4ca8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a480a9e71fd0bce8c497ff2c8c8beb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c96807eee98744ac81a79a37fcc2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad14af13368b7b48133428e17bea0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d6c1301b9ea04616140bffb475468406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad267d9ffed4b01211dd46b65c796407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060ca78ed25979d68f89c68137becf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad39dc30166ef29147c0e0f42fbc2d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293e39e9f006c854661c63a42238f0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfdfaed3e873b80cc6ee2500633c32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128481dbb53c22e1ce278602840ddab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d1cd793bd954af27afd28e36f83e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cf17ef072ded74f2d7270380eb9eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa313acb7211fa36c29ba99bf0d216415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385396e503f356993b4a071c1fec8c97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f1938e43c09278aa745d05af54787417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe745a4ecc1edef75579d3348913cd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5fd046bae6d034531dc4ef734de49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9498982f74818639007b1463835168420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51967f0612cdcaaafaae288ffb75db9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a0c9aaab9107124c38066521a6a5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2827b6b0033cf178580e653be269b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538534eb4c44c69d03ff7a24b9e19c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133a0d01b7a5b408d376d0b0fa971cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbaea89765c9baa81114455cefe443426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde832dab71c4c9faac1cf1cf30ca0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb34865d05790fd519f4d58c156b98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2ffd37aa5e42bad90fa43d541b95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94505e17a47be2d2cd340b02dd915e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6070bbf93f78565097d04241e9eb28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0198ac63823a4b38628f56c180e796432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbcd8f02f2d690e8e213a8fbe98284433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6fd9a20004014f1b3fb6a6be5d81a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9874ca53bf935e4770b514de9edc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788c9088a843c75a9990253eea8472436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb750d9e75411fa600f990e78e5c4a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398664a1b4ca229e3888cf97b812d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2156cf6b74a60ede0122d318f9ef2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd714f30b41393506ed0bd7e872127d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22057968294c8b3e81c65e199029c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe0868792f3bf5625775d69e4fea1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39894b3da64e28426b75510b6b2845f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306005924e3ed2226a44db3d10641aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a9c223d3ad699598178f6b534c94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc551f908a15f48033d38dbadff85435446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7de60794051396cd2465c43beabba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bfb4999f2c9abd1d247a68ab817bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0213248c3e9e222da924fbb8c057449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aedec900c2e1786dc1586f5c9460a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342242bb0725a990ec7396edd91b209451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b8a20d67bb2b91d2a68f73286ca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061f9434ad3428390c8044eb4a6d243453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b32373f7b2b12f237f378225846a69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc73a3369a8198f47ff58588efae81a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed3e4e8bfc8a0f5d40625574c87848456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b57da001bf5d9af018d72a7a45aa26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac614f07ff41ab9adedeceb3e9d0425c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e852322935efd59006dbb78ec7a55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918fc0a8ed1ff7253991542167b20ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d7f15ebfd4af7a7ec8ab40330e2c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec753adc93c971af60b68c8a7219d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3904e78bc2aaecc6570ae496d78616463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10b44d44b917bded5ccc27fa94207464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442602759745d9020ca92c150b460cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58074eafca155e7c2f7778d1a6b4faa6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e79141f39a5124046edcc79021d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2a8f1de6301e9979e6c9b12a552c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3454559541423a5c57dc32385e82f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ec1f4a8da8648e1f96813fafa961470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b952fbc7770364fd4666212fc7761e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14b6560f6e907d3cf006c46c37344472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a602c7171b6532ed9585dc6bc4698473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a1b0370657e37b41efbfd063549d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7845d2906c64a1a454ef82e1b0081a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bfcf1bf5a9e015ec8e5c89aa18567476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef17d2c3480022db7950d079903cbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f5c56ec2c4cedb1812d6eabd18ac5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93db3303eeb694b8aaf26a613a119a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b534b5befc968ff08184a48f05b358480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c06518c861e6838b9c89e18f018d8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66a843c80968fadd560cc75f46f6fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c23aedc6fbe2cdfc0174466094720483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f013b4e915794e5816053348ebe7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e76f0c7eb82eef37b51eab98622e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abae14837789bff749a635f9bdba32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a9acc13695ca8e66b686d0c2cbb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0afb0839d179dddead767d84474bfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820f163b1268670345e517a9d410a51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24649a3add1793814138c86c2305277b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bd87437e3a244c6698c596dcbaa74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b7a72100ba81c28c8015d1b54a22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39afe88ecd27688450214593329ac9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48a33aec2f8057cf54a84560bc06b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07620c4159129784971f7a40a298b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c646feb2e1e782b022ca20f19c21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200013d24e7094f36685a90d463290e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a41416a8a3dbc3d79103544f4d0de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5899f3076588936253dda71480ca2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0063a77a08d478293bc5b64beb0abc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1934af00d2044e19348226e6698b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b05c14a457e216bf5b0224d6f07e8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139dbff02a3ef82d2b59185e8b9eb65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f2ecb8c950aa5145f103252e825c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b37a35324831fe8def9f8e289f528505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ae82779fa65029fafbee6ed70c171506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf251610279160b83b3a59a62164f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0075f5467cc7bce9256f39421b19eb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3ae0127bea233a8908d578e0f63e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664edbe918f7924d379e74851b7d93c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db7deff820a4ec58634d50547e3c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0d02e7616c425384411f17cc518e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a403066ec259d0d14b7b6855bea5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0006c505fc8dd2b44d396d9d7f765514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce446b3bac6f913443992def57fe170515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb145ed1e582dcee5e076d7de9558516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb4cbf2dc56c9c8b65c6c330f5e115517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fcf6dfdf62a8f05daba8915aa0c33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e0ffbad6367f2e31e9dbcf8fff3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ce5eff41f006cafa2672ea83fbe48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6429a9d7d06613d99ae91afd61a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78a625127836c1facc4e3db96bafdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed75629577a9ff74a7b9a02f07add523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e447435996350d234b83ef53ca9a8b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8e28bd7e792dc8e51f3fe9bee0fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87080bbb28b6876a153518d5c1c37ee2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb7b68128d7769633c3e4b2ded99f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794a419e06ae269f9058cc550c0528528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8ebf86bfb40f45b857e07e4a0610529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc027043fb52be49713e23f7fec0424530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76faf100ce39a4d6dea98becc0f41f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1556ad595f4276ab48c3e1608c482d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb2a588fc2dc46c0f0d281ccb88447533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dcb82d1050a5749731525697d3744534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0b9c21045030332fda7c940a76bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe358c321feb21d645184d06c83e5f82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde4a7284411134308b3631c248fee2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f717a3a430db740387ec228cfc7069538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f401894c02c302cb9c142eef51b659539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549408a3b88dfd512f4a319005a966540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6b5995ce33985a1c6ce2f64777ca6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69738bea9c921a97cd14779c1f9b8f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54017ad1ad3287c04d6a12a08157a17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6a7fc5ea30650b462b385608ebcdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eedd049c4c16f89f108b1a35247f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7800601947309a25ca07a772e3d60b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1ddfa13a95c967e4340e0b199540547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186f2f74b91c5711cb6d7ca2af9ab2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094ba6742366c96f40aad6ee270f204549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069928757455c03f6c725b7343ed26d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8534b424d28e0ff722706a081e78864551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3372fefb26332c39f6140e5a599b2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120f643b16c56f5c2e04329ec5d914553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5cb27014e5d741ccd67d08a7e0e05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f8d48385a6f55de39ac76ee835dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83876ce10675781a0d293963b82cae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67bfb7dcde44e2c074144e99981a1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b2a5fca6100a30ba867253a2e1103558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a1ee6cc7123aa7550cc039ed40c69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b9a005f3ded1c42808989ed6afb99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa748c0f0bbad49e6bbd11bd928f7db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515a6469b5d808462eb2c5c0216046562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7c353dbf11a7c5b3be435f24ffc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c4680dd4b8f1f099e26b07444b8b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d57898f1f8e3e184fd47747b48628565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3f1b152bcd81bf532534cb03715f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae37bdb7db7a6db2799af48bc8c6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0330870a606e30180564388d5fbb68f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c4b5afceb959ad13f7437e47d598c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c024ae3fb5bfbbd860ca270ee922570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44459c7061db1b48cab6f94b7483ddbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf2e382984cc5885b992384d2e380e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f51c6294a4c4eb487a8f31bfbd3fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b667d905db8de1fe4991621b9e48646574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd7ed54af5981240e5d642671c148575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d019319d23f3ac6b9fcc1697eb1b38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa29359e213529c23648cdf63fe646577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e2ab7a20ded87cb582e8846877c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1634c0a0d4774b87d8405d7f7b8a07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4801f18750aa5771dbdef000790a101580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a868edb963619259d1fbaa27a11ade581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c593736d02628b6d04dd18c113f482d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb1152f48251793b57c764449d71db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0827885ec99552cea49dd0cea41ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d361f4beab6b2110370c81fc88125f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694327634091a1f8e0a9060ce4e266f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91028b29d56beeba4baf51a886c129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4104e0cc4d21ceb43de9fbc84814fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437bbf5e411f8bec2b5ef213b81eff3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1dc82f7a2d1ca7ba3a3de242242f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9347080e5eb49f0508f5fee3114d7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61adfafbf57564a3ce2adc8651a21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701ab2d60be577221a5e9cd138a7560593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0009f31aedae85d1a7ac978247e74e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3b9cb557206683812c2c802c996e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707c1c97424b0fb16923b152d29e24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a9cb095cf85abb29ccff835d39a3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da2b5b26f86cbaf037772c2712a89f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da84572497d650ef04c619132ef65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b960b5f46cd3b7e822fe940f3b8b2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767415587f850cc2295be7cd9b7d9ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adaab62a12933198228028628f78c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b092f08e4ef2970d5c4f64f459880603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22cdf15db49cd1a5975102a0008c0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33059a7a8312d6ebb9824adae9b29a17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e19bc9da61a97cd0ca858e129ef7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be14b660634af843293f45690fd780607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a6e55c9a4632afcccc7f70c17e68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3861de66bfebf77c899aa14469902e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1c12161cea5d55b1e9a96364b105610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ef0d00198f157394edfe4b52d06f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346044e18b965378e079b164c32679e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68949ff7cc3c804bacc223b111c2db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb51cc085dceb8e26dcf07f8e010b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451fb3621c9616c76f329438b0414a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6de828a94a7d899b58d48872e4c65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac52b9d2182b7ca288965ef06400ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307b5917c8ef5b9adf4343fd684d30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4729bd4e48db713fe4ae5f7e46ef4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af263be0a1e8a8d55d54af4a5f499998620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f3ff503920d233fc97079f27a53b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10a73da1c7ffc18f2235a364cf8956622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e975d85ed51a48e37a274f21890f67c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3f1d16f13e6c6928c2bb0c75f771d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed042999059504bf0340a2e486189625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926c763474d1d027f4bfc0b70a480a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da53d46fc1704314f9fd9e95a4dc287627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1ac6fade3e3dcd0827c3111c1ca1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454a8f06136b1dec358171ef06b4b22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd53b175de347a2fe1153074f74319630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3ac1bc99910c049dd12805012f7be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401748a7373db51683a6e619c9e84eb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a8f618f2936d3059a0211aec7fec2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e40e45126d7e789b58452424148a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fda3894e3c3f9b66985e20c82afc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa7c62611f75f1c3bf453ddf2dd25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11216606fca0b154d9f6e28a7937e556637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb89b71ab8846e453ff081316fcb36f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d5344814c63d1cabf35d58611450639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db7cdebed287859deb4a8d8412f834640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163898602cd2054531bd37e81b2072ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05a638012609e5ed8f7fee61a234d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48002d18e8ae30856fb0ac606bf61566643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f3de8bbe0607fd6e9989ae2f6a82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cdf7551b23edb31a9136f22ce2807645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754431be8946d3387d6bd8b13d73daa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee07622a4d14e74caffd9a42ffad740647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225c32e45a6b7e327063649548c5ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc63aeee7d7391704520cbb68be4ff8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0257d1be86f37bdd0e88816250762b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a7eebf99fd8bde6be00b51d9ffd54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190eb20cdbe6bfb23ca9953e9e3fb10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745336a340d8c2c246e6e3a061d201ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e79d5e0146bdb37702af390cb0de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ddf9df3c828b2035dc347259d5f20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e108d17182d870721ac4801cbfe079656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64097b537e75950371a49d9ff4729a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a189dadfd2268d56e0c8051a2bbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49481bcd963f2fab4df8cdc799fef4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8eb07deca2b24e1eaa6a7f64ffc4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6747c7934aa629b29713fbf8f09586661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337628a754c38cf37f8bf626b317751662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a30a5842fa0ce7d613294a5c76c40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca277c7709356638e34d59e8c22f2097664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084607400b5dc1c5561261fe594229c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a12167adb2e347246f8cda22a3ab65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da28957e29b9201d5b65a1dd55aa6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e83d7dc500cc866387ef34ec520c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b6f1d41898a4929b711d503c1525669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7abb8e73225697f918f7e9c277355670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddbae11b4f91ab99dfd22a12f03e38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6d8c7f1ecbecbfd22abf062f71073672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ac9e58aa943861f86eef274b68c19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675e7bc3a272baebd6e51350d808288674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f427b2d83681cfe65d67f8f0c9ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b285c6bd3b6c2147a6533eefb76a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505a76ec4effd6d47076d3555c85ab1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f99265ea259f816ddf68968013cc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01697b35b05c59485601ccfc5b5715d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6a5ca8fba7f6c2ac03427a33a9a08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d58daf0f7380e8800e84e2f87b8fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87ae2d7ad00dc5b7dba9b09e3a7da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae8b2e98a037dd5d994c3ef1f9788683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182044c319569934196e2537b9f23e84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0ba8158850f60b0e175e24f7eb7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d74b549abd5c882f6987f9452acec1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d7551578642638e92ff6f214ab861687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99f1b05111f9c34de56ad7ac3e90c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45188d01bb876f6bda1064098207c5ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4f7c83ff8db96e39095cb4f836b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff188bd8ebf446c969a906256379e35e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b67c4beb55fea23c6616cd55087cc6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e4da41ab0a6f07fecd0f3d54744b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528df0db0433189d4ba7c69b80b66b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a11931f64d969bde02ce167a64921695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027de45a7b200e9cb676e60658d1e6fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247e7a0e2ce154eb30ca7c7c1a2b9aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59e30abf2c8d2c2648ee8f486fa666698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faacc7725df36f9e062e6d6126faf72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b397be52b9c296921c85f1b325d9810700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0ae69d1715eba4db15536424d8ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f737c5f64e2d5a6020f2560a6efc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c5e82b6789352ca8ee1733ee5c13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663edc99fd47953052e0e3873afb2199704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98184288cfa38a61b003693858e338705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d1f7c615167dc8af036b16cb974f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d23f1ce77fa25095bf3d171367f1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc59ea007a3ab88a83aa6d18a4f0469708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581cb2be7dc78d620c72619e9dd01b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e62c4aa68e110aecacb81c3f8406bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c9df1e435988b773d0691fe412b06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff2adebec1046f0a0f532d66b254f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ae14b1d3b0c5e9c5940d6e764033713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ffa5d7e3321211318252dd6584d1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f8fe1370fba12fb1c3026d38ce95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5bef4b3d8c1ac1e07f93f4a908c46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd022fe0c4dbe0eddf17bb91d6e565717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c9da96967a12229591628f324919718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51626d5e378aeed2a2be7dca889399719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4104d81d778da6a7ffc18a0ccf93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1539daf1b7e3cfed16d5e0acf2e535721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9e172a38d14868a003436ba7d1a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe656276873345e6931c89b509af076e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adadcf33b60c061cb38d4db9ca478f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38204bb8a52b16fc137bcddaa3a5030725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb979f27c0254f513cef3e209dd1f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43e3296183bc937a1b88b58985c19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b97de984d906f468bbc0d5a0d3e6fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6f010211b4e7b09f763c0c03dbb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520516332fca68d17a8c483ad5c3f4b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101feb1bcfaec1f073812d3bccb15a04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c0af6017787603a71164a6d30c75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5cf27499c25166f199cccc498bcb2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d22df28cc5b578bd59f4f24cf298f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f93003d0129747f0093b90d1effa1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e120ca9b5a50cc1331f8bed2f0fedf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e2e80d88d90292ff60981e6ac84c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7815594f2cc9614abcf4729b18fd1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadafb71f9cce158332775c288e0803739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743fc432bb9bf72c3ad60c9194dfa2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59afd47c489f85fe3de18fdbd6709b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb22a0c7c942448d675d1f30e6f76b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e077768ead2b6db2484d32449fc16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7952663914a1cd6d817e7da854a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66cafc66f30ca082665d49df1bff10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3f1896fcbbb69efa53572443a0e6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c49884d923451f317a72d70a275d02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d883ac4b447825142bc4979c27c281748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3483e3fbbb989c9baf3e1f46cdb3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79167e8d07e2820e54641bb13fc60cf6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec28df22b654aecd5ac209da3c6440c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c155de98c239f8f4368f9540e899752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d513d9bc12706185fe7e753860e1d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>