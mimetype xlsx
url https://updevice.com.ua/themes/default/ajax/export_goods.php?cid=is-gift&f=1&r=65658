--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b56173b73f6b7290040ec0050ee3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bdd6f37e8cb3ef72e4987ed8271e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eec8e322e3cc074498ca4ebb4c9d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518687cb80362380106c776124ab7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d166ed247826f0918506aabf35d7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaa9bd36bc47731d9803bfc96dd4906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d87dd937f46ab054a3d180d127f42c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f867fa5252e72869df6204f127c5868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c62be86df352e9d9418b6ef55a7b0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc1e4d60714672fc96cc07aa3132c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7a063af6a6fb38ae514ffc0d847ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cff1ab7257dd5689038b7fc2df524012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4682d20331eaf59eaf09b2d3ffbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc1359b7e6703b1e2f622763ac18414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c86b8e063da894345239cba69d0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab23ead7e13bae0d379f414d5022e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aad3aeff1ee1439b229a12f06478817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515ad652b7830ed1af180dca6fdc11618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722fa8c29cb1180fd6b440ae63e7abe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee446d735633cb417e818f5b73f1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b9fd91de0ad43ed1881ea74da137a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1395393e8559de84f75bf3a020fb7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864480696f5878770df13c637cc6aa0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0de97a84a95c106e57df084df4e4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0daf12d848f6a71e9d8d2990717e1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0901d107e5dcb1e4aae7a932b383fc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7433f53e6d7875c99e02ef22db75027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549138b4d02d73962184b68668180a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb061e2972546d4e01529411e9b4be729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db896b4ff0e297c1c97cb0f78687b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb96993b2c61dd53573fe940a2b4e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f979bf3b6271e9d99296b0e0172e81632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae0e697311effff5485008820cb1aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882621f4270e3f0df5b8a9e3c9cc87e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c781b7534757470386de2be2aecf1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a8125306e0c12df56d2fba0d98cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca9cb4d3517a6f5356f7df2abfb06e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdd09bb7dfbada6ffe8638eb011e7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b626ca805ac5b2b071783f4a3d91839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7ed8ec92e0536c56a82d61281451940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dcb6c55646bbbd67f7835153c673c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a1f70e61fd634485e89f3084b891442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b2c2fe8d6238af3b0948ed9bca3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614c8386ae0fcd4f328ea5d8a5e3e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58c7d803d81299a07e2d85f2bcaa9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c300b60c4932dd68674fef0deffff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d496fadeac77eeee73506bd4df29147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1fa7bc8427cfe8e51267c331e66448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe92cabf1c0bd49f810c75a3a8153549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6009cdf8812cff579beec98e4dc0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce79a8ed452c6c884e5db4cbfc6a4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74377e414cde4711c29994bad84ca6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8b968ac81abe9b18c65b8ad478f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a6c97fdb61278831cb34c8bcfa48554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdff3be7bbc2e5d842229aa43329e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4344952ec334bcb22c987eb37d9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037e6f7e4f74e0a5458cec8612e8cf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a880a9c939bd9c43585cccfc35851d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa0efc3b5d66fe1b8a552b06be1e9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b9bb6d926a93f63b60690aab9cd1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e568d77f4c5044601f317fe0ce3187861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50618d48a408df6520dee0e2befe18d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de503ecaf8700312780cd28e54d7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b93d8c9a31bf26ceb84d1d8bbf971264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f360f3b0a55d5b8256c07522403765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a993b9ec4dea76d29c2a47553c2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fb0cef93c17c3ade6296579416a5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c28757cf29ac9533b96342566fd35768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189daa921ed13f09526a7a68e21fcc1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2f950165a075d9af86ae1fad3509670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844428a9acbcc2a027728007d5d540d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b79402eb47d18ccb7940ea03120372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26fe695f503933acd663a72e6757873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0282810304b9ea0cfb5b76c3465986074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7a6862590e4126dfdcd696037aad175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b0a86fc4080ec5b2ef5b022d216f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34270db682fad57fef6f679f110a42bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57172b374ffb22805d85d1d6f4b65c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1d4d7aa84431a03ee02ee64be2fb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac50037ec3fa060cd2b34ba9b541e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cbb22ab1241e7a245f38a1fa0d26681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd08ccb316e6005d4501fb5eb8853f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb53c6f63d037ec1ddf58de9c3c914f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c73b6cd7744b30cbb0621ecf175a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d01214e84a6d7816613b254003ffbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e7f537276790ed901c29a7c64713a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b27b00cff6cfa198fea81e8a67af787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d430e4b11595385a8a1688c7f19a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713532c4399fe897cfb064d3e38b05b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d5bc2cd598c5f99048b9b3f00e4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380ea854d3f32fcaea5726c1674bd1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6052734cfee6893660875d15767855092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105a67ccda4b8e7864bd4f440938cc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be4db82246b03679a04d23dd4880694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc124f987b909666f60ef7a633cd2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0d0c20af972c9423ec80699bb387696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddcc46f0b56efce6190e48d1faf4f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df101ab8644a5e722f74aa9541e617c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d1d8cb68b2d9db93e9d7ec23e525f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ea03c75b26ad515815e053db48581100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c113211b2625c3c98090445f3c923c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459f1c6bc1f797f3583f6f7af122fcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d83836ab3a1bf48c7f6a2d54234c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3aae2c1d02cd6f4476d5717ed27c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c9f8a0147196a45044152ba0c9ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee93be9709a5b6eccffc6d1d0799f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145ec04afe0c1625ada67694f059bc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55daa4728fc2a0377d8b81fbd282112108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97681ba80bfc7ee78028d518176c7107109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757720475ffcc39d2b4ead2cb676af29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9efe6da632e267cf8b4a3b0eacccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663abd52655e519fe7b128cb45b64ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241a5b19bd8002cc34600929ba1c15c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1332006884479317abed5946b33ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c10c7b1d61a15f57375fd5d8fed4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9377f27333ee716a0f68ccd09f20b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c6e6f5fa56e1c0a3121897dfdcfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd48a54904e41adb18e67f061619e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bef2197d389aef4c586dfcab71e940119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb28061ebba8ee324dcacc929b97f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103b40575c75c65e3c505bb460d3460121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24731e89b0b9777aca9cbde5061be109122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610ceaaa79dac0cf9dca6833084d829123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d5a9ea8102f46b1001c86c83c62b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788733ce365bcf5d23cbbe2eb4efee45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd2122eafded49b6e657afb2f6bcf4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217d1c113a878c91a142f1e0fc44cc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a486f7342f441a2c36303e4bc3b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ca8f8f1d488ca3c5bffa02a985b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5450e643897194eddec0739a9ad60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae841fdfe30422fc3c750ae55fd6c7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315b36c1d908d1c8e9ed9e1d8101385132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376001c545f97a8dcb6d5a0c5b17898c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5eceedcfa499c0a77e369624046c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dfe25915f85e367f889ff76541b7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f60b82c7d7a63c083ba71cc4ec626136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53694edb59ad30e9d747befea44cdb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4337f7b222905499bb1da71624088138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40acebac560e14ec6e39dd44d38df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eab26fe4079bec64100868dce085b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d1f732edc3f6f25cbce61da88e50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09d01a0b993876e9195b129153c055142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122d6cfaf627f4564f3175cd16b01a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79064fbd9133cc4e4ae6ce630003f2de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e48db5e3c6ca5b9fbd6f8295bdaf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0270313e6cbb3f491eae9be5f0db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a99dd3c3391497d46a555ad289c80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e1a7684663275e086b81ae7776fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16426fd7b7a228fe849b710a4d4f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6af106538fa96fcfb0de591836ece150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366eba77227dc1e2c6fac796b6a37a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3480c215ff8739b644609dc23d93d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f7ef61a0ecb318e30c7d2c487a442153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcd50d3e167cc8696800159deed6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b786fcc7425359db62fa05c926423155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76fb0f774bd072827151212ab380b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa2f2565c2d685efac2a10ac4a5d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca2b77bd73111d7c33cd7767b6b13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f7da215cb05e484de60b00c72a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b202b9560e22b77656d51e243f6201160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc912f0ed6e36cb778bd1926bda1eb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9692b0d3e8225736c02e0c498ce3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22786679131850df4526fae4b9713a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04904345012093d75af9c3312fa8cdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d739b2c27cdf947723113baca73ee0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d4ccecec7ec1dc357d78ae429a57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78766418c34793e27c0ef9bcbab66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9647f581ce871a9f0158ae6b476ba5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3d237c315f4c7be05dac342fce75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b72270fc70eeba2c3395272fa9fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33912f3d9b6a499c465816ea4ecbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d5a3a5cca6ccab6630aad31ebaa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21350e753c924e78255bd83186909a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f631f930a99a5c698f24f0c1e242e86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33502a521af2e4931d3c752343418ece175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573611999896c09b9f492792e753e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec884e2fe826c1e01e06c9963eaa99c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5228e2579984251b881b25b2f0e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6218ef797c07062046adc217875ee5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f4955c5a27939ec91eefe8f3fecdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854cbefd6bb5ad15d0e5ece88be3fe3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae24dbaea3e450d5a67fb21aa5bac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b74671c40d0d13db1c9f5d596e9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2777724687cff212e7f0ab8a799001184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3db80ecca45602527ad01162607cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268c12ae2b1cbddfbdc8f356434d272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b5c2616d6d02f37361fb0bfbf8ad6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271940cac897b9742f3d98925fd63db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c7d98ffea9661838f2fb8bc4ddb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309ce1f002c244197256e092fe8faba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb7bd2d31e43471e1f117fd43f191191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c96e9dfbe85e1107ae88856a47a6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008219e42c682d3f3c16b877271e5778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752d49ff303307f60c84475d1fb0c8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547cf6d8a820f2dcd730c0cbce143a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218708e4b144cb30ee9f779d12b379f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704f67431920ca53d06aac13fbd5ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e0577ed02dc9b531ff32d6b1d6a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76865fe2af3fc58dfc9386b4c2b641e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a1da3519b2e2603f2512811005b29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ee87e5110ad1085c821da63f3fee2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0e969dc47d4fb822cb37d6c3626bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa07d6288f40342ac865c498c952bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd8e50dc6587e5ab93688dcdf639af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7654ed2103a5e092cb684b998e7dd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43dbca48f7d9848bc19a7c2efca9ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf51095d62ae39db98e6439073b625207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76674284b0bde5c4f82bffdbf2d4e61e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebac46b4f42c2df99626d80832576b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9469e4e28e6f7bedbd063c33390440210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b60b5dd965eef21753cea6340180211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76c4044749989c4b42124def1e20e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a347087c41ac6fd548b4e0cd363a2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833e3fee6d4b8502089ab512947661214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1261f5136f50596ab47ead4410bd84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249546c4b85ccd7adc8a0383252bf31c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356638d835da7747b6fe4dd9e79ecb1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66df05e88e4f4ffbd64bd68c95562b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dae233d2bb9f7faf091736b7d6c85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e0728e00cfd074c8baaea848ebae8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a43ce3aafda926fb829b1f799b14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d49adb4165f150e80745a83a2bbcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee59289432594f6f84a57a26ad495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b902ae884e2695b69b0249571bd5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c0f28b455479b30d20efd8f6ed063225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcb3579f186b29bb042e0b07a643a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9d7582fdad46f4d5255b112bea23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8afb8ef764413ff1b6c688ee961852228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d89a6a9c3f8c92b7b916b05aaba5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152470affdf88d899da11efc7a3ae224230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328e8334c6afae65f6997c6c955ea26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea833fa9549d38c82c674ddb2850102232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da11a908118020b6d878d4a44488671233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ec41a1b43f80cae2563bcac0f961234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17133ab7157572562da37cb0030263235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae878c27a25bf2a6dd968a377cebd3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804a464f493844125ad045c97a38346237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed8fcffbcf5b909c68bbd2b4782f70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f42c84fe993278a5af4c8cbb8dac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8170e52ec268c74fecad5d06f7d2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf3231ff4bb5909cf136e523848a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ebc10c2a88382adfc19dde06a8711242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e646efaf2c88fc07a56627e1bf1d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f518542469f4b23c756c49a7150ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451751141e1a9e290b7ec1025b469856245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ea9d82d3922620e0ede4c011eb1b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5d9ad5c64a1061d07b1f00b00cec8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420942896acef5d0fa91723c492fcb5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499041ea8d426d55188f2feec109ac42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c476f7a286031a6da98bb7a4940f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5451be0a56ce7a5997cb4797a364b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d747fac98a026b328e31807d3f29e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5082c5b190702b7c77435b237376d8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d96d9061a9328145ce849af32ac5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2d194e559b7dc07d5874fe216504255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1882186ee7ffe6bab7d9ec36bb6b0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7076bf6ecf1de0dc62dc38cc6a73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b39b8c69bc7e8f1964175707b571c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367cb5af78470d68f1cff3c7b9db7a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9b02efc499e83a5ebb2927c45a04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afeec2cb197c729eb3b995647b9c10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296467d07250c59aa303372d1ca9ad93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d2cbe5bed1f695476f5be16766d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e44d476358ca00ea3e8a24214896264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1028fec6aac63a1857f8511611c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148900555e7a7425801f2f5f7a8fbb31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe0aa984fc1481b731992bf95076df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32576c365366ea06024fb714ca7731268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d54bcd511fe278a329b959fce454e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8662a17c77bac6d9c194150c1943270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69af0f618691fe4db4ac17ecfe5f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496701131076cf141c134ebd8a4bce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f843cd79025e66714c727ac2a3649273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c4b567bd6e94b298293a107b3e2f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b34a134f1a904b8c43e1c37a4a08a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584d774f00a998e01567a0446308c89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462ba90a70f43e4995975f4a33a165f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8284906dc4ac0597d830a830b78b88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2881c0702b607e7d82fd562a6d6201279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3efebc9b07765515622e87e60caf27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cfebdfe2d9295d5168d12f0ab0bc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee10c009d03568407f401c7ecf10f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a811b3abcff4604eb70672fccbd47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311d1b211fd83ee2c0208114fc8beaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00c4a3b9e5f3cff98303003c02003285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f557f40c3962723431cb956a95097286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86da50b12353926bffe7df186f26185287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfdf5001a384a3d4e69e8c7328cc9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383e4d7b1d89fc3ffc3cfc19dfd7d6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c9953c50b7b25f1635afc720890a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd98eba2aec9a40a6879a1d8bca6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c39c752b405e3fa7c2d1bbb5a2a8b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a7d0ad1315c05e7a42c2569f0528c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a156e6d6035de767921fcac72ab2bd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d6d95b7647fe2db2325f9daf60f16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c098abcde8fe745e7ed071b8898d638296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19ff23a52a44cbade9324186e8dc1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74299d74b1c89769274e295413e5b51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7963d323779dfacb12582222d220a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c4256dbf3a294e4f883b6a6f08682300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a570d559d7d3a85ac38a804ed1100a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bbbad8cd6cf4d6090ad04e802dca0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c35b1ed0caf5755c4cab314a3bb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d18d5b27ff856e36f02850ea2796304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d6d227207b9f4c4e51027fd249213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0ae1ff62780000b11f184b5abdca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfdd98ba177e8cef160cbbaaa52c2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7c00f7bedbdf1de58d8e0ff1337b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79459f5806d47d79b18e74e91c244aea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920510a374f3fb20610399559d50ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774021b4aec9e0dbee77a95a2344c07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf576e777b211e63b5cccfe1ac82f39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cf8d1e8c76051e7b207673a95a0d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b227dfdf7b9b5780a08d7d5180ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22d335038367f33f671befbaa22f9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae9b7d2645b0e2b0a7d7ad7023caa6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a844fdb6391fa9f99859928bc34bfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cf06f1f3ba36b2276579cd44d2fa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc3d4883c3001e62726d487fc80abb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ac923942fd9968b8d35f78b5af0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf185936ba9d49c2261010648129cda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4732388ed693b45f4107e84d3e2a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5398fa4418197dabe7439417e1679d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608765e1a4752504b62e28cdd3e200b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec38f60a915d7c899c08e92750908325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d47a4edd249a1073eda8c1c561a21b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6840340048acdeac84aa7c6d9fdcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebed256614693b6e2aff0eecc1391e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c157737880dba218d215825df89c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104249eaf259636fa7c0f9b6211eada330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00fbe5835dc78298da2967538ed674331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f72586d7c9b6e118dcadc6ed289da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3c5c7d5e3602901192b5523dd1a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d66a5faf9274435b70008ced461f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1261a22cb5141d65840fb7e63617088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f34a9620dcd3103ab48462ee27d36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d0829eba8c9711c765ba2b6e6fc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1927ab6a13cd5552bf1322f0c30d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190997b201d38526a5c2aa2c1f66db06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac3926cb1c2ed2b7ecfd6eb23aaf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c85f57e84e2dc923c2ceebd491b492341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cec34a6fa11146e923823d78a47153342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e6cf95def47bbb211580f7eaaa6b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aef020dab731f0767233159bb40ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109d83f451e3bed8ebf54bb7a20513345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d87a2f10915169474415721da95ce5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95b57a1d0ff9cf3ca5cfd1a3f9471347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d5e342bc5e8a0f44e6c689d11ac09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97851f08f6c9cd54e7d08a1a20eac83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd725889e6580ca395aa3246c7b70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c6c39bb8682787171309c3e07cdff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1446cc84133b3ea77a486d2baab40c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc49aedcbac6726d1a1bd1c8ff6cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f309196da89497a714004dda4459e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b074be09c01c9d0b6478e98579ee95a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c54d5371dbc05adb3fc86f4ee7797356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ecc1f6843fdebb4426384b42cf57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b13cd366ac0b96459c68ec38e01c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cfb30ce6a0117305c43f964ac0d76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db59303971e127068d965988259f67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12a3cecf070b70befc96ec8607d63c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc33a2c657134983df0ab0dbea23b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec053bd5059d1558488ef5d2e5ce08f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9ef4e9c9e2afd76807e046ee3be72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd4a3ee2b546bae9bf799e8ec44b3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439d426f77d2b4fa9f90fb750514417366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b802dbbfba89ac0c4e9037326e7cb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5dfc5ee125567fe280ac76a929ecb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073680cbc9aba43b613b8eb0cb2a53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bff87acff61071fe338edf1b0f4c2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3555e7dbf60584f5db751d4b522e073371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614c676b6e1422e180ff63414cc2b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611cdabdb7dd87602e84702f995de30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702364ad325aa082011d39f1cc4591374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc59dc8201c090b60cc9c88b96a895f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c934b3058baa93bdc04e11b95cadf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013b723da754a3226b610fc2c6ee9d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2271c4c9578a48c8c3f7ebafe4948378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfd49868962806a97eb17bd06e358379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6565c8e4ac47fdc90d24ab3d50ff1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6abe336758f288f9e8ced71bdc0c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402afac69b8cdc7f5766fd94a5c646a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae27b24565f41c81293de32032e23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a3f0dacbb32a9d004b87e4242017384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b4b099c007b86df72938dd5dac02d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62ed6da5ce524430f8abeed5b8c1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e307cafc893d8c0e1a975231c2a8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba724a1d609ca9b1982e24cc202284388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b9132853dbc1ecd021e410ea11f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5a181d2af0e99c763ab6dd69df1e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e44ca29aaffb490105955c1e67aff1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b158a450bbe9c0373af376c91ae6a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370a069d7f5045fafd648d9d7357dfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb74b69def6ec2c34adfa9a6363fc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35867fefdab7f5a3fa1089e58e6682a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf4cfe18f38cb78e29e6454c3f5b5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14805deadf1402a7e3c35be5e2089843397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ddf14831156993a6f16b55a23baa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b1101eaac12a925cde6ab044d2a33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04d002cdee92c37fdafb387ab4dbca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997f49aba0f84c1d71a1319e534753f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d522c8372f87a3201e1c2d539e1757402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30f0f61141c0f3037be8a91b632e0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee74b7a40c010520cd77777c2dfbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67f5593309a5816c67f62ec189d2bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c17748f5618b8b02188d73d39ad70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a8553a591b6fdb31a91f22b54333407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ebd55761939449139e0f6b5004532408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c054a80b7467c88f39305a719d54c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c8fce64de44bbb8bb80c044f58f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac160f9621394e0f4cbbf99a9bbea8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2388a5d7b699a1725004e44957de1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58274d5438d67eb996fefcda0702c70a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e1e78f521a6937b3668312356b30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7660f12debdc6e3edaf7e0a4948a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcd2427a8f65fe71f5661255e2e761416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1af757571f1ba781a1ffc3efeb7436417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd51cb61f4b627544c1a1320dd11d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ad70a79170a2a18815b7e35554786419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435edc3b3f44742fbb2be7631e79f8ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444dfa145903cc0f41ac1e829abac39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729c4b105e0e65c41fcf2df73950f1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca560ef75bbf6d72a86e87e1290100b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490c8047d39b0efc17ca3f2a424936424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b62f76b9c1bfc9033600d0bc57683e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c18363e35133ca424ee4dd8849e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39372e21559b41795333b26e614b97f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e03fd97b43e9a95894ee16e2e978428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cd9062297c3e0d28cb28f8c893f19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a90c78f571ba832e9aeb856ee4e70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bbd8a406df9a6293ca36b4bed4551431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c7898d652cdd7c5b3bee9d30da62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720757546f250452c380669fe06c2b66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5b92633fee45c1a3cdfbc526105ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7a94f64d4bc02c5e8d91e7a07606435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0383909a17e5f2d30150578be6a6c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb2ca0f0c3e9b029ec56c00e292355437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af24c7e287cb1e536028185819702c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27b289a7ee5e97f57438ef393f5175439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2503042e44f1149ebb9b7057e9aa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10e858267d43c7caa70cfa4b4c48c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c2852efcb80adc7a0b8a35a48ede8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f8b86d4ee29daccf22d1ffec41153443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a4eb7c2340b4869a61e11f3e9cba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e218f1f15608e10ae19a8f551543b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ca7ebd811c6fd5cb71eb4e1c8acd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e07a99c4be82b47bef62feabea2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eec25cc89d3a6f4a10f18a5592db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b689d7190c74bd17a2fc971bfb490a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae816208d6a9fcc0f91fe910a119c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74b2822ffd56885b801b54bac4a4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72966a8aa97fac944e53c2a51debf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66141151e8fecf7a0cc80053b41e4ace453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe4e6b3489a6590d472bfb65a90886454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cbd3fb10b8b8d733238e45327bfa3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348e61997f46992a1f7a2bf6ae732da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812c9e3d583b246a7a7b225f48e60ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd722d6fdedabb6c1b2d813fd079ebe6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388672a397022a2cacc260012ee43406459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8316a33f052abb92b28a55727071d57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd97a8550f7258415e22a098f195a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32c8fa8c4d72ac3fdb2a6a6fb1ebb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fa0ae42d9571dd17cf427809063d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addaba3ee2a874b8e9752c7ceadafa0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf3fbcd82d76245cef57cf5365553465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624c17d38436d97494802b1ea5bf202466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2424f324ef42b39bac28b5a7ed1ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36800952d0a0b30ac034aef49e30bb60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d319d4829760adbf266783155e3ed01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d04a7599012abc8b03afdbec8f718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91386046ccdc5ddfd2abab7850aaedca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1e49be31b1e1e68e3aab7f5c6219e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb8b2066bf9b1b441b65024fc80add473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa9da0aa55cb8888cd4a246ffc7af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e0767a7b1320ccbf58aed04ffea52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3925d07983b4a125eef1b1e644659476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f62c5a6c97deefbd5ba1376f361b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c80ab145d19042bbbf93fe1e0e256478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77cdeb9bd5f7b6dff6bafb6bc32eb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce662ea8d08ecebd73be0b8451797a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb130f2a4c4aeb5052c1126f4a142e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8455bcc0409140ef686b32a2214e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe49934f99205d72551ca124ec123b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50739ed99eacbbfe928769a3352e6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a69cbb65b606c7899cdf821666edd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b0e7fd6a09b7f320a5cc97ef247b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39773e5547d2e86123fd3d656201da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4373ce5b3054216f233d581d9aed1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf62cc1a36d91c0de5ef7ac16fcc8e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58f103b7e8014fe5e2fd3448ad3ade490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4a09838db1b92750ad31eb770556b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a252305fcd3d31f7d7ed376504d875492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacc0ff379eeefcdefa4dae68b235a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46271aaef6955c827997608854e00c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d4da04559d4667f40314b0c411d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2cd21865d7c5782565b788490b348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b6cb69cd5367b8ded98df9090f6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990b47053adf79cc4af274db92a891498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02486ed4c96019d00790ef732ab5a27f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984848f8889486c6f5f464bf3891a16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9d603e2fa06270adf0064e7856a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec253ca78bbfc10ae3fbece592129502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda79e48fb123dc03e8f6240863c19b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239e0e8fd2e0bde3468a745e10e10a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c8cc90a123f244f6eec1d136390a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c631c08d40855863eb0a0df46593147506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51499bf869cc11279b88d7b77036c72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75b830d2e4c486a9e92421df8326d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c557967f768339bbd9247ac39f39a5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684d7035c956446ef1259d4b3b496c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae876c9a00cfa8de5778290a7115fd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f88b7cd10698fab442e55f5def87a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847052e5c70fc6e62dbdb44d79d5564a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954eeed7c08591f4c8f95ef10f82bd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9efe91d53adb43ebe8181022eaa190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d8348f478fd0c1ce61f138760f348516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38019d3285b22adff5742919e46d2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237aa359f9038af17248a8365cf98d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8158466650b5fb341f989db466c6c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa17ef01cea983d2de1b620d674da3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf2c3afe9f21b46096bbdb9ee2292b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9714e4459ffddfc1b554ad1e5b0e03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6d7827180368860940dc503165a7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc5bab645a494583fe60bfa08a1d4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163932d75bfde660b3bd7d5e57427e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9cf7977fb92d8db2ffdea2ac4e8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5785687e1bb8b2676d7eb115ae3091527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3808fc7d3dc244941613af6d033c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382186309d76bda2de5c2891ef4d6ed0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc024affc18b5a5ef835dbf1b77f2aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e5d23ea80b364b0184e1dde6ab606531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc112c67a8e974c8c04787f030973f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79591b66a3d9ec2123fcc513aebe9536533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca16f98a87fc62aadbff95a97d671c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f45d37bbb91722893f88d34b30641535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd88650127fdc1108c2fddbd1ad8ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28239f2802449d025899431e0c865dcc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7f9c73ee4a42fb3038fae61d869ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d7773347d3129f02f04fd5e8b965539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ca99bfe32fb2cccfeee242d4916b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519f8147fd76d365c7ef947d6abb1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859787e78af6bc13c172466114ef3eeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b022e178bef99bc747296eb167770543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3402c7b132e4d43483d92a2179bc4a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2cc77d2b1ef4bb2933a8d7e2148a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c94fcae7dc778dc4aae34f880525d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d56f22e00d36364adc1f013aba5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612de4147ab6068cff84c1109c773ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8c85c2472d8d79adad05e7741f8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0213055feceebaa24316345cefc107550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914a23f2112c89487a1860c0380fd62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c27d0e31ad936fb63039d69ed23ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de0ac4f8cf38f7d95ef040e03f343b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15276d7c6dcfc3d55bea8ff9f6e3495f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad4684a67c6debb5f2b68f59b41e22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d622c362e63db169011362ba1a086556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba8634e207b23e03ab0dc74c86a93e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300704ad85cacac0a7a116b469a2f1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5222d223286f99d179aa71987c893559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662cc02ccabb710a1b7ae8e2c399fc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19a71aba3f3931e413bd7d01ede15b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4cd1c93603055fd50d3f9f4cd952e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd83d394ef35e4456cf0a4d4ea71a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c27648d40ef4fece9891da90a353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b378868a0bcac6852acf7051d418b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1329d5d25e0e61b0cd123496bf5f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab6b1b9d50a3db25cc9b365da8c3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ada8ffd0a83393a1bd64c98004c84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0194139cfe2aa8059e2c0626617ae92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89d7331445d60b25ffa83900d6b05e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1ce75b8d5e3e69d661ca7a8cb2373571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f768c5df1d4367c90a9c4b4c23ed97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b3eee480be48655b64484843d8626573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab840364941342ef817cb65e82cd7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125700d51b814ca6a1583499edbb3c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7223f10037ef8bb63697c97c1c6be56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85019faf027e78c09cdc75792e275a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddbf7c8c522094b81051e33e882880578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065528715a8290696f10ab4c5a662f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbef9d15ca35c904807cbbba67c4eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99ed3491b636b9c1030be76ec6ba9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b172244b413fe98b8f3afa00ca1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c76dc0a8c1ba70ab094ca0ad99388583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c408f98c13740f1e400ff32d19c6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577296e0be139b6e065afa2a53e2d14e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7d5b24d445cfaec26f64ce72e3882586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875be6e0beb734490cfe38eea2b8e262587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa5f66778cc9a6437fd84cd9ea9adb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02af31f95cb4431d991931ff916abc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87a15ee291f53316621e168751a572590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee9f91db738b38a293834b2a65e998591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f66630175537b542a010cdb5d66c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818068a944c026a45906e442d2ff5ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad10e4a481f8b3a8b6bd6491b7615594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dba0798e880bdf6724e29df8e49b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e125fc2ead7d733ef8b7ca06b5cf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e102f4b90b524e846e88d6c6a3d9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26523dc73a01f1f768553fa23739de7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f7c4449d6c714c8f5de48f00b81f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2dd027d24f5a4c7adffd573ccda0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce397c0845f5786d9761aca3b932e7f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5dcc065cf24841b19cf44634eaba0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d068a469bf6e29921f60c2553d3e0df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf66eed0073aa474c26826f519d7414604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499bfedc50822d027278b5365c648f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed94b745a1ea5e6d78fe7dd9cc07b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9006fb5cc3c44b519d418aed984c01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d5738567ffc3eb72c74291043d7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0bb0e84732a2f47f9d6724e5ded1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133395d5afb37d42bf6abda62a25927d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876190ee8aada36b656d0addf3a40b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b93bb9c06934d8fd9468ae280415f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b4850258ed5a916c7f8497494da25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec19a3e016b335cabf40edb9ae4829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e739eee37004d3c4460ff26970dcd0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404300ec2abb3497e4e28c02e2a3aab7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c89808c2fe3f06ea55da2329b0b28d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986154ec6a6c1bfe39908fd7b44f713618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cdecc63a101806ee13814ef96c8d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d441c3e91e6479c46a575b47ba95ca1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4267a08d01e24fdb87d2732c01e38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d98661db096ff3703c1e546c82619f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791f8c8f4924d7a843fe0efa6851aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608879f3c5cc5651096f45e4d9a7682624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b7c15765bafb59c27c2ddae542527625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71312dd9fd2fe4c798a4e41490868cd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c49daada41a7c582e46194f4af4cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c135fafd1ca059ce8de3407c8fd272628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b4386811a8f4f628374dcda60265629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ae7d3fe9f17b60f6c1ca630099bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f31e8d4ecc89cc485816376a35ed6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f85fff91c6f930447778e8c376941c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46172538ef222e1090f01bc0f1ce36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19567f1006c66943503aaa05a17020b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cf57026848447a7332ca548ea4d30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bb6ed91864640ae4e37fd60a1cd3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a9f871a81a7a8c5f3559b8c14a92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d04f5090d303838976122945732f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a41aebdf0a6e8f940327a68617a6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d92629f11387977c9f76ff2740e9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584490e5899642ef242a1b126a26da3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d1455d2d0c28fa1ca7856b4eda77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88cb93cc77eaa70c28129e20d4060c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed78c5e97e50084f3651057c4463a61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2beb76e943dc26f88d3319e1deac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf83a37f937008c4b4e908bbbd517d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea599ab17935ff3c8a8ea73e0e043647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed1c6bbceec32d238af045f910761648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e228aa8fa0705ef2ceb06168ac379649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de3e68f8c459a2d3cc4e213e412034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b24760cfb6164048c9d2dd96082b5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b16309f702c8abb085475007f93c67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef4018671903904500f7bf5b1bce51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79bdfdc6f81bd63573362a367164b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7db7d1af9ec8fb93b4b34ad76402655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240705c291b22a6968b46a0d467d54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5560161d2f63d231e42a481b8ebda5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba8366b88a2c12a9175efbbb3bbd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0778bc55250a7f874c1fcfc5e2bce6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307873008685ff19dd54e4fd2d20bc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a851f7575d8db55fca13a98b6fb78f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a488bcbca83af5eff661d13b68112662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a54e59ef18cbf824c04c2dd24447663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3849854e4177ec494e479cf5ca0a50d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f646f4d9946792cd90590b84b5d60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abcc892852f5df0bdaec6187e64db5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9aa31b1171b735b8015fb73d9dd95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67bd30eafa41f5d710dc64ede02d22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a9e716579249b49d8c34dda89a8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0cfab77b59206e154b3cdaf5258bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37171420f6524be219947e55ae33998671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87cacf901cc9fed09e643ded4520e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f557e90b921290598081d59c7057e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a993b4134da0ca870313a67ec83ede8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceac3cae9dc3194f1771b5f1f9a1f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaddaeca20ad3e6bc74eab7b813e90f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44658df9057ecc4089e56cdc42843aab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bff3e6c38a2e7ffa3e16e31776ef5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ede1aeab1b77287acc5c0b10c6655679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b2ca7d43e94f82fb571e51a858c07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f0de8ef43aafa80c737c79631cc57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f8159ec7a3fc85c4cad616f16b61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738ebe7d1b6e37ce34c71cc97ec839683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585b351efbce4eca5ef479befb8f35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf0284d0bc54620c2efe557a9f81b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6e6071d2001e026d6359f0f5c9e51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7462a9b233466100793ad1d59280fd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086fe73871b95db00d11c4e13f56cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f6e8304e16c72db57bb4be75fff2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236addefe65b2d882debe1b6354ada00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d0448c71ebde88dacd4e602b4d0a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb43b0ab81eed1ad7a3079c6449b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c3163eeba002395ca0a32c82d970c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0004f0d6b95113c324a9c69a734f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa0abce093f795f4bae9441e2e10ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f02e1640d8f5a33de79ec1e49f0f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01706e867051b09205e40cc5eef603e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f916b9ad57fb8e2c51d8762186a723f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a24629f51b96d38f65efe109d1511699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c4c206b2dc56ed2cfc0e1131fad39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade739caef62b4bf5b7cd361cccfe4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c1cea2a4000ee194803fb4814a4f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc984e2f6e83ebd7b09be3046d6ca18b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff56dddcfaf49803e43d1c7efda5a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793319dd42298331ac2501e5645412705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9da4ddae463aa76f57174252ba9ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc7af0dcce472daa40afac3040249707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76085666d8a169f8555242f55e5ca719708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42266fc7980059c3d59022b6173a9e9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4cce98dd623849fa923875374205e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dace9f0367c038ca51afa1459c8c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc596a73b38cceb58b488448a036b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab85f962b1abfbabaf1fd104dbd324713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c797a1d7231226050a36b690c272b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cef129157c1f45eba7d0034b2e59f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c1aca35bab3e27f2258fdc83f634716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803fa9417f14b9553145d7e9191354717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211a801e80d0c54bfa01038b72f0c83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec1b42377f570e5df18ebd240dd22b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae3ec6ea5260e109759db9dccc96e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef5f0f412857d499ee28425762c080721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3006bccb7943785b1de3ddd6d0523a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f742ccb12fbf67ea29be356cb55ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2460ddfc86b16fa1514fd5c72b7308b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9b0fd77d7b115e319ed11b9cc7f9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94cd57cbfc4bb6d756e243fce894b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec38952ef96d62d32b6931f4ed205e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546e725a48021a12d73f579d2e7a33a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc6dece3832f377e0613110f66a3f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecf2062858746dc82a27a5c92761aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97efa45c660d9b043dcddec78bdf37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401361fb0c1f53c6d82b671a65e5ce40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153e3bdadb4c8ef8c819c108e0aa4e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d78fc5586c6c0289a941bc972787c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d17fe45d0c7075e6a6d3df2550a00b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbad4488c826f9fd333aa7018993faa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cfbfa3c8d7806095c1107f1cb0b99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212181f9e69ca6b1401cfc894ae4f18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d89fdfdc2ba0caef9dca534b05c53c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7ea5403d7b0aca0a8716208c1364740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7199431638e092bfecd0187e8fb0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faab29232f8e684811005086ac8f36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a5c5b546f92d584075db9d691a4cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd525a17eb61817cf3f31d12e7b831744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bc0e6ec49a20356db5ea06f00fc4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e61615625bbf916d882869809667a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c770b9730a861a993f56e8c1ee543747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac441a203902f88f5732683545f2d65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f03058236e3ac26d76fd196a8a1dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883916e46d140a21bea6fb7e80e9ff8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b4a65209730839f15aa5def9cbd49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7deb2294093cc019ccd11edaa4f80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45de6ee71ff9257d18d6ddea8fdf6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9468aa521106fba778096f5b2dcbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318509cbb03f760939d6e3a77480a2a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7566998ff98b995b66506a3897905c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060045ce7769e3961da63c1c17cb72d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580575cc1ad88fe2d9bbe6ca658d426758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a0161506aeaa9b88bf632aa4bbdbb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824f2ef8a3bae32dccd9e81f91df4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d8890246f947d0d77e6529e3758ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53437eb5ba756e60e4d97fc15a45a99f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56561cbd690170873d273b9cd3408b714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fffc6883ddb329d358c2b6b5d94d775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219359126e531dbc730711465f7c8e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ff4bc46d0e4cee1acb24eaa8b9ae87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd050d002aa7f5fc7735751ef8dab4c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce201ca1c593ac403df66ddd21a3259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52fbbca90b8f2b83ac2e4528d3bf0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e93b1a015d314db1cd71abce5fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9024206ec76ce00d8fadcd86b1cd5ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e1eaf5a515ff634782fb72ab179313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9ac719e3ea58a8d5340f7c6e09fb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb0795413c057e397022f0dded5c8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef56bc87d2fcdaee8de7f828a14d78316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46520c475abcaa48c9f87f2cf9ca4bab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569714d9266ecc13896099d350cbe61918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7ed7b2b7845cec5dd463b127436b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fb5c1cc4211628f34f5fb78aea07620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753981516cc0c221ae0b3b355feca8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1770c719187bfd9c53ae41f2a282b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd267031f0079be92f21b17a3ca41823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd581ecef344b197136508f7773ebbe724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b5bd6050ad653efaff34435cd630a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85290eeae442f5026b0cebdf99b687226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4f45438527f39d75eb6407bfc69327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b4d27210b4a4f933f908c9b9ef63c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f90f2800d4131a04060c87a99687c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7287842e6b9cc7c371f27a92a57748530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8b51d2904c6eeac2e8bb9a69bf40231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f2c39e7ca575ba76463c526aa46c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d252c89b70fd4c469d1ed9d4e48033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cee942f30f09523a65f4ac624136b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c810cc68832382d8ca19950d355fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce2cfa16ea868ae954098be3c6ab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72534188eba42e409cb4952a825b3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d0692c9d1b3905d8ed382cd812e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2098cce8467dc457ebb781b83f815439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feaa51524bec6567c6ab48ae19775440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560778d42a06af1d7eeb772901803e3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd9f6add4200d981043df90a755f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341398e450fe21d490256973c1233543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69669c6bf36887e6ff007bcaea7502544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105301eba5cd40ed86fdac2526c6359345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec1a40b9b12aaab3d3882508d7600b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f310f3cf34d47169f4db84055b2d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26149a2a63b5d621c2d74d880c40c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd004c8b942c0be919645ba36d463e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35905b59d5403f13994fa58c85d2297050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0be3641f90218452277ce4d99441351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2147e4208ae21f74707fed9b0d001952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d511a997240b417f18a16a93d8b58253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f7025368e86f3fab9d30ed6b353a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d4b82657c3c0501a4f08c7e79c11855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80910d1ad72e7d13e5ce00500aecb73456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97640184c55b04402d980c66aa68d68c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950a730f5dc8a564277261f3c77c71558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544679ad0ac20d224d6d7cc5556ee8d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0704cb6c7ce9e477cb95c49b38ed3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c76b6b0f622c2be937111a5e708c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703889b2d30d2b169fd894a3b49c9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaf9ebfe087e1d63ed7b88d4fb124c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4f941057092eeb7ab6180962b5e2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62441f49219127d9193b6c21661824ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a867bfcc5cca00038cfa03539b12b9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa0bccbc075e9e3dacebdef211e00967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ee9c879fc157f88d5b1428661d8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fac625051b4918ad6b3a67fb62b3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c0e46b575c6f2669af308f142558270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c963de12450860d183ba7da56a3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d58823e005b139230c84ec5ec814f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a54018d175e08887f66b9684064273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a7099b4ce118655e851138253f6e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27bcefb3232a4bfbfa627105ab4d8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c688aff9c3684383c016f7ebb72c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e176229aa3948c8f15ea9ffc20ce4ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9e7928e3b446d2808c5d22a2c73e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a042d92375038690f1890c185967c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9695a8ac496113caca0fdcf8475cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e84518ccb2afb531b5d4fbdb84906f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04dd3a4ee20df6dd8f364f5034e48082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e83fe6dd8ef37b5fb17e7f39322183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffc589d7895db61402c920f0f43c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb564c3728cf3ebae011bb4a36a427085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c211bf7445fcd78358a1e89af702c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fc4ac4e0b7ba2a58d87147671107887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7bc10d136781cd8e976fc97f1a53788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d52a5a66c6f913ba8cccbc520334c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605905cb217e0e80f13eaf43fdee6fad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ade44367bcdb78abcffb2ad89b0ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f20ffba1f79f302cf0377dc0c6dab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ef5f150db0df512e8fbb025e252893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97243f765bfc3ce5b56df6b6b0e7ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b44ca216e987cb5d43f35a1254ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8319ce3e27f4c8a577592904e1c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1ba3e6cde0ba501ed12808870858397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037346ef4e45a26743d60a91c21647698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a10fc495ea5673fb54523e113556f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8006ad9fa03a1acf802b831856dcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1660a0aaf42243dc6d02bf54a6800b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec448bdae4a67c93f0bcde051e42aac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b6da2a2e7601e7cf94c3c6df7c03d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e4d8f9d9fe166d75fbc479b0a9757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31f3459c064015fce764426623c30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec660688e0a3e09b8c7820ce0b2b48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde588f5c919fb2791b4466cdb2c254a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2f928e7488178bda4c31e44d8bb9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04e9e8aab54f76e1ab2378c6bdca72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2ecf720af80ad4e0c191b51fb81c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf835f58b2937a977af523e9eed0ef7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d53419616584f21b7cc29c497602112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abf9b10fd6626edd10bf6ba056ec12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136ef443373456a2fd4fc0affc04c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922eb20734d395eaa9905da8e4dc4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bb183fa4e0d7dde117e63c2c3d864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5a6b48f7f9dfc6856b65b4ec9e73a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44796e3939e2ada245707a14d2eb2d9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce1be5e001d7be5159bf336942c83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df79d2869dab7e7c724cf31cb99410120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fecba8fe83665432b54db8c23cdb76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e516ab95518e684d4ca1c804dae6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3e3e6764d09f7ce7e220c08d4f7bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d637bbb5012a7bd123db6ff3dba227124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec69b18e1b64391e7d40c783f005ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa143d68adaa367521c1fb4dbe3ec2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a36863938a856d79052070c3d4e81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb97a97d053c2833c9d30d53a92f71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de4e0bced59298d067bf359508df9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6260e7041445dc4db67eb7275600a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd73648d47a848829847ca08ebc260131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3b3b0e1e0abcb11235d2cfa2f4eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245b8b939c110b6c851877e39780d06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720ba75f93842672dc8ca5f5755a63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72df422979f05aae06e75de9829cfc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000d4271234c47d9604d58d03bf77b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19814c5c682e37487d3e52d13225ff48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9691b29ac9c3f7ea070e2d895a493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7ee70fa35566b69c114bbdd27cf0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dd9e7b460c3b2b0fb7e905ac2bb00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879d8c1cb48f6e219601ca653b5311141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147c9d98b4d3107447d28e4bb859d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d42441797c7e68be54c2c30445b60f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acdd93544075eb7731a8a7bd7ffc06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4839a4c9ae0389fcc894db13ae193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1d1ce35e5fe744826ff804b2e61f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf1fe046e0941c8717ccd028c5ee3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a8cdc88996e7d72c1ab7c7b3fc0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b29562bc8870217ee7c32a7a4dc6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a13762a0a36a065279a5b338beb473150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66d12d71f2fec696996adf9d56605151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95cc7fb860132cee82ba10785d63b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286fe5e5c35b56f399817beb84b9a32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62bd4184d86414c4df3926664c7b30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ad8d6317f13d41bb7713e9690516155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e147da64738e8d76eea77f8b7527156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41761d707069ccad7e076c8cab0c658f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04632f7b8c33a569b71bc896e12fc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7049765c96c6871d690c55f5fa16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1e5c67227214db88df280ce8143fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ecb44d35316d4800879626da802d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e57d4c2a092f27a14f141c9ba2c1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46de520bb5e486f39b08623601b630163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac296bc9186d3dc505dc1e8ac3c81c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408dd4dd9218a8eac6e62d7c21d6315165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1f397f64f5689ed58f664d94e48df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7464eab8139a80d0145e0d2a6591c2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834800bc52198886efa79c65ac0cdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217592d26116da6ee447f265c3ea370d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e16c1589a626a337e5c647d99512e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4fdc42237b51340c2d89a3de8f18b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412c36d61d33d50b5a93c23eba01b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e45e822de9025e0cfcfeffbd8d8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9e4ff3e78cafdf70227b705e13ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc613e488cc06adeb9c49ebc6df706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a930b7ee06055be9550e83db77645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133acbb7265d0161a5139c03e5e3dbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d888d6ba302f131cce075291eb950178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2f3cb0c745bb814d1a5dc4f704b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16053093c19dace5be54787cc85d489180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8f493c037df591f4f2200c4fba14f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7572ea8edb91345a65ff5a4cce9042182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b62aa6e1dc12dd48fc42f163fb2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e42bbb0bf4c21dde67f6ca6fa0372f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6e51da8708f55be1895bdd4a3adb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28a4156ee29d6de37b572ddbc203b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d295eb6656bf37f1d6233209551c03f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d09e3149b4aa1ae760e1cf971ecc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b608afca321746fb6e94dc8efb136189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbe0605dfec19604cd97952716126a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d227d7a5d8e70f79b179f69354e705191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757802ee43db6d1bde03c6aced62526d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9224c74b802b7bfb3e5970b1bea6906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c280a7b3cae81310dd618503e54064194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e17bc14b12c03772db868845265290195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a46d29523bfb5dd350e529441c8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f0742808e7f227ba6ac74608ccabb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d4bb1105cad675c75253f0e518322198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4c326866c82b039dcdcc0e5e3375e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e125ed7edfc89fc0527a4dfa2ea2c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38399f2c85f163a85e3f944a4f14040201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec1390dc18e76b56b25adb8d614b34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d59394f62b2657f47a6365116dc2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c369adc09f9799475886a679ee23b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65a3e6468e4f769722d6b368e120a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd0719a72b09a6213f9a4fcb8f55b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8045053bddab793216584d6643701207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808d7b78b23751a6608ace988044ca4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142618c06c56a4058c93fae2b65b2df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbee8f71e8a045b50ac7593e542062e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55829a320deb23621cce5b563fde6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4480c1a10acfa42dd3133962aef362212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d51310699801eb498aa3ea4f5973d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e509b7e446f98e4a5cad2b4d622fbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab6056a2544e0565e3d77694fc9dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be412a60e5be9c7a7c592bcea33a253216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167567f3badd0ef6d4672131c37f69e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60df508770431e572f021cbd3fa7a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ed784ceb6af626bd83514cc1ce18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332469c1e04694619ebafca505f3f4ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b26b08328badb48d85bb32bd3a8a1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b09206890ad495271e45604584021222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c72635bb509d54d0e5c55c69d01b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1332257aff2a1cedbbbf15677d0625224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e706c0dbb697a3ba860402dbd9379d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d32b03a59f451cd276f1a7fd5dfa0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22d0b76ef616cbd8a865ae35366fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a5686112aff5ca87c80555f95e378228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6d97f0be68cd5ebd3ef8eac35de3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064799fd5042d0d887777cb0471f6ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f583926317ef28156cbcff477bcbc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261161e9e9eeaee88b2bfaa3f9b5905232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa9ad9221277250e8d124a19eb3eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06dd05575859b3c7c0e0922b20cd3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580960f352f8f801c58ff19823fb340235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eff84bda155486ec105fe88df2c3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b69f2235542e369f8b67d3c9d5ffb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30353798e30ce98a23b2930153f0591238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc962e9b5a248400eccd513574d3f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31aa7376869d861f6893985792d655240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3f0befdf86e56f5e163cd51f2ac8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b203d2c01d4baa5eb88891bc48c4c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41d736e0fa06a65ff933cd44a5a8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149b54b5f11b9ebde506d91a371a82e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44557c8513aea8e597da90a37c07125b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab2bfae852dbc071dfe17a95e63bdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309916df783f5f7cf6c3a2a80da15d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2cba79d4f0b93be50470c7e1e8aed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fa45c2f2a557d277c9d56e29c1dce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55fd25b40fe0fbe710b9847b564140250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22e7025923f8e20ce9cf217039b3eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a703efa6fa310a9c4d018c7716eaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bbd80b61f9fc3af57669afc1e0a84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1def93fc78fed55cee8023c6f7e5d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102de413b4933c1a161bd066f029cd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a761b8c830459d5c6bd5b60bf67b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe37f613e9544411e303b477553f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b87d0cb280627f54ac06d0e63061258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed388fffe530189402a2d6b9dd45c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358add6090e93d9017a9a3e40a5b5ff6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34792d23d1995357c3805ad7e75179bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc7b6586c4dec3cb024fc41ca5c3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3be1efbff391eedcc761d5fa903d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b39c3f38743d178a9e7875662484eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209639b94b47a978aa8687f2dc0a7647265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428b9145bbbc3836cf3b9cd48900388266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34047723d98c51f5dc7a11f50ce34ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e54d52f457c54fb6ff9698886da8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1d81ce22fa1e3056ca779eab6a5ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf464599e6d318700b1f3177db0ba6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c035f2e78130e3bff999dcc38671daf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be572eb824b4f85e1f32efb22a8656e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdabe32cc5991c78341e96d4a7b4fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490defa59cd6b471f6c4709110e7bca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5d64ac9e23445848925f6ad9df18c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b17b79e3c2b324e459d661b3c8fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6abcaf70b26bb024e6afb3b96505277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323f32c45261985cc3d550e1864d4be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f7e1027afd1b9707b18ced6ae5898279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed3048bef535f47ded0b0e92a8a5f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d957bf24b623e5c68ade1d656f1374e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86470b1587eb9aef2c193d04f9ad85a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3922594a1ce01df99213096d7859ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fdad2714fa4d3b673d435e87093cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681326de18da2f386dce925ad9ca889a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05c5ae45e10fedc261eb100972bdc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936feb54078517a9e7512c8d11465c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24df723ca38e5616dece38757d10c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965382c1e298cba8526867b686a0d7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4e3940978b9a595c7dd5d06df8587290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd566bf8f1b04592266c33b92230ba72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe6dbc93cdcd77e68573c2657e698292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01950f3d3a41402b156414527bff5de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19680aaa11776586b5ba8121e9b44eea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dcca08cb3e27fea9542526824a468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d29916cb2adc4bdd27af0eb09ebaba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6941920eed626a02ecb4e76f4b505297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b12f1639f9b759b366f241778f3d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa28e7205c328838ff2e08d6a26821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170267ab672b2aec8c84db925eda731300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800ac390f6fb131ebb29eefff812042301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5aa18d4331a7aeaf7b9eb08504c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb042ac3f9bd211d194c8baff8820a58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba310c7f3500eab7dc42257e42154b41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7811806e97f040f75b5a4902f37735305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acb334f8490a38af4d43b99592104b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5444ba8892f274770e89ec9d3af6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2b150ead409442074646c363e508308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19091556ac14a5f044bcd20c2269ced309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e61be60f8a8d091bdf1535406f87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794b14ae1b311f56c7d6fd021cf4ace311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0892af80f472ef98d765aec6098ffd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3640df4aeeb861abaf6248c317a0c49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54728a7fcae702c88cd523ce2eb544a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3580506a674b48b53f79f8be819eb7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a20154d5a7d44359b6c91403c4069316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cee03360ece384654e74b93653016317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217adc04d71795b05b58009bd94a01c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907c4e139c9afae1f820275de3002f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0bb417f9d4bdd55e45a10d4d8b95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809f4bda9a232bbee3751b34c84e93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c938ca715c09d8ad17c5b0dd05bf22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d65548fd681e704b4cd89fa41cb292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c41adf8b835796726f9efb45f8cce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e4d50346fa6ec8690b5b5defb3b0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8f2a0c425f22473d0409e8681cb34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf9b9e6e297cf8526447ef8af55b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddeb66b492200900bbac242b055f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba776e6e88f02cc8093a168c24aa6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55b89ceee17df60368405478aedce6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b46633931fe86b01310698f8eeb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701742493735d807a121fd6a824fb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854beb82693127433b56108f3680f84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45872cde04747c2092cda917c37fd061334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54dc57370384f4112562907d0cb01a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945c798785037c8b227123871f4f152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2dac7634855f6a59b184022f7a7b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01c08e06c63cec7e582c8668bb8fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775cb004a428fc064a44a3dc13d547339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f1ed0ab2b6e12a8501fe900e9e6ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944781a11483c09fac21a345c3e2012e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00929479fa639fd2a1ac7264ee037f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c87b733a7e196d12d392542926f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eeffeb9caea990d4d33330f277896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b66f3faebb920859b9448c0d6bd7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6449a8283ca40885c96187634ef959346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d404b655752733ed26c1c8119bc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb53f08d771f86b95585120cf71bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014139431fc43b3833aa780686d823349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6a78ee9e6829dbeee6b3208644c51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862914da13627403768fb222747184d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb312ac314ef8721e69c753b3db7a5f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad6ef90148b9cdd9d03d810da4b30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b722e5b08e8850e12dc75368e8b883354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ad6f25117eb2ec8347d7b01d99766355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d0790975a9ed8603433ef93b641a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8376dad2bca8cfb2463da5473ae26e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66cdb36d1bd593d42712c69d12c467358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d070a5d2d53189bfd4b922e9322d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50967e5e0b02554235278702a4561406360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb35b85914e1d49819a568e21f0ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9722b5d3967c88cbee75f89434679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fcea958842427c65e6a29bdd21260363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e11c88a020d12f8db13e9112f7642364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04718d4b3b10a4ee8bd390991c21c84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e259e80813d1e48242f0f62eeb50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9824ae8c96eee6efa594104f8ca36a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f4dc09cd2f74ba0f3099cc796861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5396427333dd9639d4d5600dc04636369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e31f1bd727223e811160f97e65280370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac380296af485e5fe77d876a19b138371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba162fd4f59c42dcef849812860c01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff31a472ef40bd54e0a6fa55d7a61d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509184a09b406ece1893ec7a33eee69b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7353dbbf068d398cc9d3b77fe487cf6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d2d66a3f038588747ef3b5d17d1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866e5dcfd9ac8d08df258956248c1ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd5c29979a627b189511cfe2c8673e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387db64c867bcb614c2c1b5e57583f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea730d2dee5dddb298bcfcc3faa6b88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cea3f1881daf34730e1790eb9c651381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84cbd1fd7eb979d537722c5179a7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19066ed123f968d1aaf29079a90fcbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01406b9906a5e1438f0db9b60649fc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3b7b7f73d3629abbf596d8882867385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9cabe10a94c4ded8e81772d45a77d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc079b6b65dafba9c859f6e2c59b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c081e536462e4b652a9e9eef2ab8b77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c3f5b7f27ccf42d255d68e573b2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6576426c8ccb6ec85dca12116f71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ee1b4c9170ea88797ecaa86447a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763140df58dec544812d292175591256392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3394bc4ef7f9cec086aeb08d00722f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd03e2e58402d3b63efa41cc607b4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2f80097aa8fab27f83f4ff792a45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc017c18f02495d48d31002b5d734396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341328dfd2d6aa7e72a06ae106645346397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de45abcc027ebd7c06a26d5208f48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b08ddd63031329741ac84efef0cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ad4fbff31e2044d6b3264b901d5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7d6bdf65356a7610d97d9489fa1b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb8c24d99f5964d4afec66f2d3303402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5854e1c9e9ef7dff5840daf0f3a41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689183e0a357ba2a9cfca205137dfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187752fb8c49218d42c07df32ced7b69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f740b55647a3301737d66c4c1175a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c57afea0e9a9b32c4904e3c21e4a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71adc436b246fc0cb2f212821ac23c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf5c416181178755222e39e574ee3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619532b5ffe07785ad6015e86ba2efdd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7eb1234d2ede4c5f6033bb4e45817411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649826022d1e1474fa7df2e6b15e20c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bbdc6a97b7866516faaa70c21902a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ceed97bd09c5a26a8be460774cd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb6ee4448a0c7d70e06dafe3b6c35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e402b92d8c3ec08db9c75aee997a479416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadfe3adb3c60806dc7d595c835ad33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdafcca5dac1bc7d27163c49c912302418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce9a2b32c15cb43524faeee2fbc28b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5d4920104e4161e99c3e8145f65a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed321cfa36167e1ffa1ff7014cb98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221ea7158a112e20559e9a80d3c8410422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f3ffdd6418a12010118bb5e337094423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91abc99c1df40be1ec90500004bc1a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504c9577a9856aa516d616b5063055425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c8a226d8fabaa3e6b9e3aa9489d38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba240e6c8f3b699bea0fb165c92652c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac5c2d7fa4801458e201b4d08a8b1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e78a9e63a0aad8ffca0abfc357b51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088305c8a420ef2843822f4e930b197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897177a4eda3ec1e07e7a29d29f6f32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b075683abd4995c139ef2569699e68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435d02c49d2bda7408faf76c391a105433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b8522a7e2709ca166a4a4fb87574434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d7ea76447a88f7368389f3e6e4f5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88101aa999095cb06eaadab68a20b5e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a2a2dd417408636c35737b80e77c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fed4478cc45f931b9c1069bfddb359438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a3d49da7b45a06c58dc74ed6ee5a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82988cd6b77c126a040fffc1db9ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e7ae59876ae5ee845255228be35b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97321d12a2617e29585daacc39983453442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9453d4ab29f52e030e504646a06f14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a864c9bbd22a5469301c8550bfe650444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895312410d5e711cdac5292282093db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc7abfe352bad7de719552909859d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a1ba5c1baec3c5dd00ce7461ae403447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143980daf95e4b6a7da9e58fff88f71f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b005c1a168e138f1c8573ad73dc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fbcd908667a3b52d1a33e083a927450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58d1df4f433a87e20de69de7a502a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbdb49f7bb646d9d196b1e91bd0a90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d45ec56bf69050e14311d690fda2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d779fe462fc36707120be884a7d44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0428de0d9a5f9b5c219ff460d12f40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4fe7db052e954827bca53bf746ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c91f16794d79d6f909e3590526c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2eee26758981e36ea5f6890573450458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b9891c6e926aa8335829e2d9dbcda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40105800654f058da4879edd710ad2a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292daef2337792b19dc66a4944cd537461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf657ed038b648ee6710d1b6fa0580462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a67542db25b5797204f52f7af38c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847da1c083f18ac53811720d9ded95d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b62456ee312a926b6ad795554aadb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f4933f115440ed52c85fdfd90a16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac173e1937859f72d996c9f5fadfaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97635ea58a84a3f0d6e7e1dad21f662468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05ec883b119401742aa5eef57212db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e70fd28651b38de614a215f91e4f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb25f6a008e2da988b328372adc81d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479ef51dd323751a15c9fa31027bbe7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec36db6788fc1aeeab2d839cffcc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997885152985866fb7c89fdbc50f9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabed7906c578a0ab6284961cea5e5a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fffa3e92545aa0c21ced7b4bd8f76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eefc2455da0ffa219daea9425ffa5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ddc744c88efecb368e7e9c2f4cc3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90870a1012c7fe454e548d6a430de2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f058b495c6a407565578a4af8baf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c658bf773bcd059584e0f103cad1e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bfd188c7c0ddaba4ddefbec679572482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0929be92a2ab30139521812f04b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad8c892a30f3c55c39583afa0b2946484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edab6437954b8a1388e99d446e9d177485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252f8db7aaed7ee2125da2afe1dc7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bbe6aa5ef9a0be783c4d195c3359e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961aa7dafca85f2c463f910826ee5c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab3618dd50aff394bf286871bc8e2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929229bf6235a0cc1c5ded98079e70cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc072b96410dafd4104b0cf01ba6b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63376618fe7f08bce6cb9ffb322ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614d94cd23abd62d850f594230c12c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c449b18db02d1f3a0359d2a0efe988494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08377f1b65b1e9b1033e0b5bcb155b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1dde7b667e929d7ed7b751334ec5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eba021256ad310e93b5df1bef1acd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41005c1fd32c336acc265c6528ccffa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b49f77321fdd26a0ea9f34a7d4a639499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feda069d2cab236ee7927a7c8362f81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea352cb55edbc57bd9c22d29357d3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e769c288f45172cfd3e436f9cc8881502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5201f023738db36704a153c3f7b9b13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e676c3d998a0d2c17419013d08b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d9916ed5b5edc5fdc007e9f55316505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb067a53e885c22e009ccfa69dc893c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa582ac47862b56e8094536806ff8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70183d315b04133da8d491ea6584a4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee06390c7b54158a13008e32eb23ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be628f66a1f5030ce3148114cc50cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc340e228fe2eee68ebce2ef85d5c7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc53492526175a776e1d165ea29a4cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb425a64765c8ad671b10cf0f58837513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9255e366283ca3908e1ccb8d0949402514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19b59a69c50103cc3e0ebc8b2ec50f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c144bf41c0b7933052cb6593b910e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51087042122747a6649be79c0dbe5a46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d8130e3249098cc65d18c4065f61c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b337fa6f39c0964e69d3d6f241c74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a1ee11b758532181348cc31bdcaba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214360b02fb5c5447407f0a08e3c3f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b9f6a9f8d78abaa8489195926339f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c24b6f9573bd916b98ea6c9593e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec2a0949e617c49795d5b737039d7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26325617840692ab36262085502833d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b0d3285ea787aa44e360023035b48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2707684074097b9ffe08f524d0f7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6163c57fe7d2b51651298d02c2efd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca658735087ec89f0853dfcded7212529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d06d7efff55120fcfa4fabc83ecb9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258d3b0162ef6f237ca580b9bb12ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31450f390bc951187eb1aeb102387532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a80424de2e1800389fac618db870fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b578daea3059ba0826fdf80239d653534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584718f2a984ad612dd58896809470d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9276c0f375d9f6e5a92f50812fac2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2e41ae43413b59d40b6c522df56f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294401a1c4fae5af6899212206ade9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f392021b90e3e16e09569bcecbd09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510015d22baa8f530eeb06a6cb75be86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b2df9b6d5cce0c1c964236beaabb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d50627c62cfd9a9422d5349821a81e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87702b5782d0c75b3ee1e4e0cce3e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e7686823d9ba1593930ac79bde89c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4bdfd5e10c8c4e099e78f028f5ec5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da3b722fefb573a6b98f3ba8f227de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904bb150514fbbc96f0926f66ba167c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4e3981e1e080ee9bfd14c604b083b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8a4edf09f5bc9c5873da62a5a3cb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569bd766e2f9269277ff78380b8fe8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed1dc9500a297282928e3e9a0a7ff2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa418d5495095a69239d090eef9d2f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13551b3e1db459d294ec2460531b515d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b796b5b116557b1bb00156ead1e31d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4460179b8b804a5c86eaca8edce85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f94aca0c897983c0143cf3e55fbbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23293fded38f64251036e019c0526a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a7ca8a535930955473c120664d7f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7dc18d015c20be38ec0e455d0c96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a63176c943300fcea5182bd8b4aa6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3afd4bde723112145cc45a780bdcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c86db5a7cd54da778afd6b998400562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b160c261eaa98b5106ad4b5b8ef1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454148a16e006178895bf58a7d6c7e13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4d63ac05a2fbd426390321d8f0d40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe821e6e80e444426d27b24140f328b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17447aa0eac2f5e0a9ac359e064d1d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335880018e141b0660cd9df1eb5d242d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60bfbde5f922e691ada3c11bc5b3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d50118d3489b6c3334ec7f6ef62a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ff0d445b1745d75ff04c4fdc0d0f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b6a1002ef64b8dcae0f415dbaad4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f3341d57ab4b6174919f4c74e39a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b0b0b977ff7883de8991e95b33f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53148fe63aefaa4126d0225755eb9323575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0cc7df2bb996a8ae3558754e3d17d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2bf6d4e72e48a71f80bfdde0717f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7988aa2fcb44c81f865faf2756827ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31704eae4d0bb3ffc04991ede891a6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda2eaaba3b1274d8bdff4367eca86e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf8b3c37ea3ddff1cb7830ff7a8649581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284a5e95984a09591857200c7069e70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba99e504628ce382a1d2a1a64eef9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520202e034aab83c80e001f7a6cfab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885e3ed9162390fe23841e8b67c7a3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530559ccbab85d74937b9ac4d6674cef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51302683f5c5e2612d650825304410c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c10769e95e9c7bd971f210cf1304588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350b27c16fca68a3c5fe7e2e8d02f8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5cc87af29da5635324ead179a21ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3f884b42c079061eac3c9365ad6c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd840bbdd2b3785cbd66709f9f6916592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f145503a0d2127faa98ff29f6ad89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd14e505d65a580bbec6e90f182a556594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b93ff99728f2334cd7380b127f1f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aab9ea3158e43eae585d05980d679596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8524609b5f7497f6e1d39be224e90f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423e32816bb035d8efd50b5f7773df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5f685505f03ad5a487990e088ffdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e9ba2d703e6c8f2812f6450cde6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe634bcf8e3f4567238a6996ae4c5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7301f77730a44e8d8f47e0ad2b42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffb389df6851cda7f583ae4179cbdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e8e85271c071bb383ca0e9587e4a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ba0f92484a71f37693980732aa95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120025fc78d167a7d738623384cd849d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e7ac7028556a8e42e17cb4b51faf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0b34020bde68e6b5579b2fffd69bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab021bcf627b659f3ab053023ef03e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2e57fc960f663446d117b365bc79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e037967ad6a3a810fb6ffefc22058f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611def9a26679be2ede6611b309d00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957af39fa30193f587da1c4d15db873613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804bb308686ba2ad019bb58c9d2d704614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4452aec59619a8255a967c594a053f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a93897ec475489e21c5fddff10de9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3ccfcd28a32c88b1dd23cd2b6932d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766cd2834272b1817d691c1a8660f7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d0bbb8c8ed6e2b9e6ba8cd0571338619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267783775344561f0d08673116844e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e62847d069dc86cb903bd7a305e16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fa320fd5ce3158988e945580ae484622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e0c37c558ef9fbe2b6eebfff0d39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf0ef4e1e02a5b441c771d477fb32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1d0ac7681b601ef85fc1a26d29e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad6bf4594e1a7d992f3f08950627db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233accc6d7296c25562f4a7c07b72f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8205ee27b06e616382be23132dc596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48fa0bd7570508e570d93c796ea855629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0424986d369a4a2a22ec7394c6dc01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ebb2c720beeb829cdc0210d78f52b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8996f5a1aab5a78f3fc3e39ea5568632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff5e61bd109a6d81149621ce703912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d1005d21ca9838ffc6f24e240feb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08706e9d723e270ead1b40d7a1e0c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d26324df7a94d02bce35c2c63e6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fbdc8ae20fda0aa16ddcfcf4116c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919d6857620fbd75c4f12cd98bff212638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc8c6adfc6189b9a5193d684960a97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504b6656724a268ab2d6282e1c1026a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242419e6f41ccdff1d11818857f0def641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae75ff6be669fcbee7e235afbdab6c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0366e78a9ec3408c7488b2e6d469494643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9796ca81a89f2fb041ee56bfe1038f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b6a7935ea29061932ec4c09bf674645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af61f6abe4a6aac4a9d6aa3ce470ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a31dded53d97c2efbf73e9a67e2110647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9935136f54553750121ae298d077c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e5a382dd3a1a55d88e05f345234c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fffe44b733e69a3a2ff8a464ed92c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e19740f9382ef8fdb8c55a8f280ca7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e878bd72af513b90bbe790ed10f0a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e9b13a04b3a4821543d673156bf0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d91cd940693104e48c4bfe2d7c273f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a921b4a86cb07b2009f45d45154433d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8470a81ee32e24dedc8ace7e0edf56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf1b696169c39fb6d1165d4fb8b80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23bc8487321fc5e200b08f0f50430658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452099e607e5545aefd5c453f36c8fb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347130bcb2a9dfcf376dac39c2a8b27b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23954f3685a7e45f7cb8ec7e14ad923661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219486894bc13c929f9020d568a12a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc312f3dabe20fdc966910dbe3ea553663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ebeda0c5d6ded176cfa9c23bf26d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef67a2b5b994088702e55ed0dffd9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463014304d834c07ee9ad667c568562c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea28995c44e7205ab14fa64b5edd092667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640568c6590a6a19322c6eb5e031dd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbc07d1b63eadc9a043bfc28282d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d39d8a31a6c9df188fa82476904de4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436dde9223ddc04428f08b635adcc70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da854c8a0f810c8bc57cc8ec73125a85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f35a36d31dfed324e11b7009840c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab4853cb0da9f43862fc6f958a852674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dbb6bb735fb79573f147f8808b892675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27455b5af07c118922df6f29af4bb88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6930427f79c44bd8413e2224018c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775806c8f955e68f481243aebdc2637e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f0e5567facdafe529c1749b1ffc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca049f2bc394a29c471f5e2d59d25a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c0d4a235d00e061c60b8e734ae3b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b202e2b7af0b405ec68cd110b3fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb121081c936cc1ce74146eb73235ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53473844b475d06c221dff59641c6c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ca9509bfd78c35cf533119b4ba122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70d486afc437239ea80aad456e8fed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e368dffd7ad8ff94ccd54463c7b387687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df7e1d27985b98c92ca7cf3a2a046688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c9f78bb1b1c43702a538d1259ecc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5de8676f4a1ef7c62dc91343fa042b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbd621d65fb101794aff7cb50e8622691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1381fe344f24475d7b1c532b6ab03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b570282e2c09cffbbb2ff7179e4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b010cbd5808b1e162af7e7b44975af2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524db15de8c5925b85d41a570cb956b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e245627178675ae6bdd055c7ab1c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d72b4c44860672aea621aac93f903697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc92ea1eb38d421066056b235c466e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e527ae5c538db490be9ef8c1acda1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f605cd455ef059fa178b7315892e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97751b912ea25ab1802dc54b58b4c365701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3db2cf7ee8e56a1947554c379ed4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4053eeaa394b02324fb54b7596de06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aebfd24929f325714679530d3e0c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421730d8ece10cc1607cd524266aa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad678f0414eab00c1dac3262b45bab1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e999df19c79ab55f12913e26435e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112800e372e553d7d80ea52c775befe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8b52cd064830b4d5c529b68325f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126c3e7a34285d18626fff489a95c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a92dff991ade7b48dc570a9b01416e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef5aad884f39a39f5ed3e96e728d62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104ee02429d6d96c8f6c61c4d7b2caf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106391d7ca3f8eab48d0e47c1818f654714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14656235151dc51e6763107b321be6be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc28e869ad2abf8bdd183ba4c2ddf7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07601fefef53a67d88746c09d0134be1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bef707a65bb716fcfb0e8170ecebe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c78ed6854c54ed4bba9eb25b4e27b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc737e87d0695aedda76c81b472bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cccca3eb9edf33f20d252d533cf7f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca98da1976dbe2f2fcd7cf4cc0775722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171f3afb969d2e14488c9950c42729723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c249ce6e56ba480549152178184e11724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998c9f17f7ea6c9c0aa5c00b142414725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed051b709ed94420e78f232a9c447c9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286c00961eb63d7ad065fa0903b54ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba6b1ed5160255fbf9ab86abb5296d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57183b68ae90e8a0d43991730b696ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5865ab267d32572a28596f7983f05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2f8697798545ea705a8f8549f8ef3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f3faa4863c521da6797c9671d984f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a927fbda163da2a42684ca7ed3918733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703740bad76a445d0b3b4bb41341a9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b007420b34dcba4a8a909553b9b7edf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0523cfc770b77a774d7bc724bac7d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d95f6523a06c12088a186602fdd3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e4242d1a3411a34f62d60ed56b6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db33bccd3da63ba6cf8b6d5b339911739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c6863e346058f117d5d73b489465740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0692d362faba4b34e18afba5b04ae7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71206c46410be112783de8298c7465fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef57dd838b33a148240301d90f940be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7105635c34b2d6b0cdc0ae010ba949744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e695f7797a64bbf58ce11314bf9b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dce6c1805b8031fea5825be218ca0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e7991d083dc6865556e383437fa1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8547e2b5ef07936242d505821bd0ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f247e2221635b1b8aa6807e945ea216749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7170be53c58a9d97e6d761ae49cfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74193a46e91ac439b33e745e04ffa6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebe224016827b85e984ad9e3eb35e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f7667f4c3ba89d5fd44a700ee110f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>