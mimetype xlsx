--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7721429ce3866eb2054a6997043cfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403ec081632356c920fc5d057e8e832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52724d1b6f584772e37878e40577bc5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe57b999b3d8c1e90aa67d8cfaa5824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2402b2ea432fd606e960917160275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85781d854cd2ed660e3b1b62babc87186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b093bdbf29c28e4aa43564e575bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609413012d1b15e8e0b076cc270c0da38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e717bbcdbe6b8ac2cba2e453cb969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65e6d8ea29b69863eb6132c25d5a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec2bb6ed6f601d1942d6fc4f7f17411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de4c9bc333c2d88338c97e368e91ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef322c8d4056e632ab89a2df9ec873413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d70ecaa09fa2432961e4bf42cc80414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d44d506e5ad4b6f41e4af136e72b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8bbbe4964284c877a722092ac3ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e297d289e46fb3c2ce08aa8459ea80817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcc473ca1880fda6164eba23e6dedb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a963192d326698d809f16bc92b26119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2907dc2c2c04629655c9cd6339c7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbba36121f6e89ce613195cd70a9d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db037c4be5f02798f9286397ea3f542722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d74bc0950a697096936a6166a5e5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ccd79b69305e730bf3aac5da6d61b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328124f774092d21fe65355aa3b6a02d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2c193936af362d0293adf3818632d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3f46335ac25c0c338b37c7413a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8ce23d250d9297c4105378b17dc5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e81f832518879af95bc049787c01529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977dc71d4683f9b18d62a6df5b38ce230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb0bb9525fc5b7cf832a500a4e926e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c290a214b18b9789de4f4d668ada9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c3089e05be297e2718cd388c9e04333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901347f1f48c9e7072b38bb033ed1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb0327056ce171e65abf8415d165235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8937ca2ee1a437a0216e4beabbe6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b5dcbad7d8007bdf9d74e804108c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625b78d9855d996c626d947b1068e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b5b8c176d2e414ded2918dfd251439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7169a5d326d44b3896dc410e94d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7cf24c05cbbe4e7581cd8d8a4f68d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f5d2e69566abb8d959b79d59b14a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9c5ac43c6998943304376e15a95243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c7c800ec552a888adcfd84aed83144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce9e54482e9fd54716c287cef6c70145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac598c5f9d77b91fbc64335addecc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2136a2b671f12a9e13e25738822647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5115748b5ab77e448c95941f1b2c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b9c42ab65dde96d9bd0d5fc338f2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a8e1cf7511a9899672509140862d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537f320c682e6ec1a8af472928533f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafff78380378542a0c3adfb825c0c9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dfc0b58857d7edd84e5aac1dd4a6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d35d7ceb04f732469b429cdd530d0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9067010e8e80c3e134d9fb3a4cbf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7890e78f6ed81536ca427dcb03c0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c425fa380a959ace835bbcce89a4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982682e9d666cf85ba00a5bc7996820b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32beeb2c7cf15c66500e4a8a05002059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa220102d03f52374abbab280bf20ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf2af092d8ddd8729372b92f6a974c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf0217c26401c88b49a76f3c2adee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d7007e5dc9e4c12be522d2679691363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9bd936174f2010b4349faa2255acc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1c0cc38eb1d7bab00045c55ca186465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342690aea83c1ff84545d505ee762666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd63b2af1715cf2d4d917af5ee85d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632a7eee26a54ff9987a6534f2370868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07560a30074a6811e33b3cd85bc34f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68796e35332a7adcd0620cdad3c9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bad9dc6682865fa0695a7aafc4b55c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd258343f7bcc6177f3145d1c7bf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f1c01bb71dff24990f8497097998673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2cdad5aee872e23b2573d9351a4bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0773c73257c52deef2cd3318cce470a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13990f6e092346fe53b3df13f9ddd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a595977adeb171c7e005b4b3eb7eeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6f372fa33264b740d7a656ac65b8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4c1b5f28f707295a4b9e46795157779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30091b1cad7d2f0a877df6bead33e4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98118f543f248ba76f3c03258e594ba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c419e81ec2a824dbb10323847d57be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82d9d5cae202d15e9af4e32e27c6fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab7199186f2c491b539daa16f34d4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4538364cecd4fdcee7584c95f96cd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10c89d965ea068a8f7116c5cc9e4fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92adf09076888f490408ec62b748b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d671f6b5d6721353491794781be088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cec6eadfbbe838e1d61575fa3edaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100259e2e63bdc9a31ecf5ef9a85c33c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55072b042360616b4ec778d32416e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dc0a904bffdbbe022c264863cb50492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc35ec868923074aef27161b8655dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572bafd38e8a2c179bd996b1d4896f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a798aec27ae012f9c8a8f9e69cc2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167fcbca4dbeac80ced231807e04e8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ac93fbe51af5d70d341b8a30175f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4f94e8114ff42ea4c2a85425078da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8c1029a3207971eb6cd93c15e504f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae781577ebb444af7893e7fe72dfb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8599f5b9b8008d5f4156690f96ddfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13759a9eb0e4892890aa1a56aae4094a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461c73fa302b10ab49010d63ea380d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1821422ad911ed44b7f3c9b68e470104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978251608d4627a8b82cfe4bdd1488ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a88f8dc816507a244473ead122ccf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a567718d0b81ec235389e5fc58c20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a107f5c71667ea2a4946da3387640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db92f00b87fb41b62d30b49cad36a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135842aebecdac75cfeb8549171497c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff403a1dc659de489ce512a9e0c3538111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a54ade99f2aea58cd3c67e401c46b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afdfd5c656e012f296bb7fbd667919113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccc63f6d7538a5f90bb23fe413a7e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09da142363357f18d0748ee7401b19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dead7b55efaac3444bc1e09a1258807116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7031e65a0ccf488c673a4382e4d933d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dc7bbcde2037448af472835f472ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c0920dd48afba1ae0a44e99411cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75795ceab2a895316fcdb5b1e9031d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a35510699983fcc9d00265ba19321121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812a36feb6c3fda9779cc86b4ab876f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf47524044524acb7c91f3537c71ca1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b85d009fb8b661d5f27600d5cecb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555c737d16feaab87ec58bcb70586a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ba45930e906730b602e14139f318126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea3557529699bd545dc95d19ec755b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d103336626cec134691a0dc852fd90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effdb5ccc1211f290c979692a85be25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbcff8218ad1f54831064a4f04f0f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d80f1f793c2d4001e0e17e2f5bccd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181b0aef273bec0c5645c746368e0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b69429fdf2da67b865490fad38079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd16753fd67f61ac1c499880f1945134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0a4f6df423212880f8adfa84878e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191c997919b9479c1af6e804507f411136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc3d8aa2423910075f80eadc5486e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec411ccda5fcec620185960636987e39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a639c913e5aabfcc91e93dc45a44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac4f8785816d43a23fefc20a95e75e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440114e4a3b945311d7c6967a106220b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e4ffb56b08fcc3a2379e96b830969142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a9d8911baec84f7ef3474a012854b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c2dcd559a69d83bb4af3c92bc9753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6520772e25a97df6c69522e80b16c10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca636aeb25f8e364a99b8548c3750c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ac2086b0922ec0361e827532d1f1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4b508e949c6427463a090b3dca1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb58495132d0bb1a25c31991faaf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223044439b98f0b99c050edb0941d7ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72be2a60d72dca3ec6a9ba9f9e391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027d58be146ffc4c3a6157c63198c42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f1a7c03f48306fcf3e80ff15f4687153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635707c258eb78c78ff3a583e250fb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6852abe9b7f024f096022d6b2d32ee8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7325ee00f165c9e5f7acdf281e18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417778190c7789f869941cec12793fb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40256b44bbac332ad01d2ca6a8ef537158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535d1d76daa596437ea20940f48ebc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f37ebddc0f702be22c1b2c996fd23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4a51ab786e72a428b2451bcd20f3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e098e8d6ebe748246dd0c65a1b91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e85483d19ec764bf5e6a24eee2028163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd3d75dcc06c52756d29a6bb1b2f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859cd9a8500eced5a8f4b422b934e28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506160cd42761d3ecc592560efc8e2b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9ec04b127a8f2d7e1da60a28f4d82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b688237b7f219cbaacbcb62c91bdd05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547541451b0cc33b5f67d660c3857e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369dbe1fbe941e19b5ebd060e87ccda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920671a9fe52f0dad81d86a473439a91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad06eb3788d249cb7b4bcc5d9d90df3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c61910ca5ebeea83a261948f0d1068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4f8d31f054b4f15d6828f092feb1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3513592a60410e2e4cb66f8f5aa3ccf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063391f022ca91c2c5c119800db8563176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f18ab8482eefd19f23551cee21ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e1ceee53012016637725a6160ad43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d12743cc9cb4c39027a94fcfba5951179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf8d6dacf975bf898deedcabf6f7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0feeeb9f5b7a18a3814972007931f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31784a7e223cc08261e338839836075d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ebcf4c478074764104c6539415a52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80fcf9a0296ab29e4fac672a11be3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f4a0a14c4f2a6fc70db110286b753185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d72eb0ca8807394911bb5e8a97307186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085c23f0c537d3518d2b9d8712a0d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e2f44921f648f3105996ecbf981dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cda42f2269ab9078803f21324962e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737630b7ab95f8cf3002d25c5b0bb0e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e4b984a1b9ada1bffdaa12db490f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfd8da3ab72dbaf3eaf4710dcc17dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a821876716701230d295979517df8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e37d70e610c1beffd144ed007f07cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813843b49210151fcc77e170c15903cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956befa200ad4be5b7efe7453d20233b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe038a04a95b9c5e4dcc9267008f237197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3539334817fa13125bda00ce3787c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db769cd7a7ab869c3fb756806fc3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd30fada67769a9e20922a33f0119200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d358ec2945e2db7f88d98e111d4c245201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d9f35fb280f611c16e02037b9c462202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f953d696a2eb26867dc16b0b2c90ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c7f424221cc283a7790fa81b523c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53b26ba397a4075dd66b918ea0d3ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190eb5182edc3d662019e4efe39fecc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaeb116f65739c762bcd4f94009924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dd5e7c043ad478449cb9c2645a3cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d9ea478b1ac9a57041024eff30a14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d72945b9967ec2d37d184c5cc3c73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d65b6a212829e1af6fd3070991caa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f5be66238bbadf8d0a0b65053300212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838cf741a500f888f7914e5fd833556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89b4625263fa0baf7f02925f1ae10d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc127c8c1a94427eda6d13f9923e1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8790e5943d8f09098cfa14c4b01f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827c38e2fa7ab259e02e958268bb3f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e9a71dca6f08e8d685f8823a1989218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee8da5351a414382ca2f7a8b16ec8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e571e4546d34e1f96e94662b1687b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694da2be7b7aaac091459597e079a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5f117b45612cce6cd2ab722463df8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ea0431aa0f2ad29473b3e410811db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fabf9e6ad8193c30092b5af789611c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128eeb501b2661fc2f358393e25390225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb1732e4ee4442a01035657ae435a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0076d21b5e89370210c02ae4d226f2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c3b483a8112c5279202a65d6e76b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc83d7b82aeacc2aa8c40e3f8f883a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904ccb894c0fc5b59576493b84ad9f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cd6a1bd93903614dceb35c8f91f08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e97ba5d987a8414709abf3991d9ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047170cc22073344e9b9af11b075ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02d6b5adda6c2bbade75f97e8dad6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8f40967a6e17b0018d8b41a39e378235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e147e176862e1d505b3e559eac009236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec929ad2a3a4a74299cd93755924d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4d59f1f02f00b567c988629fdc26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b62f424f5d2f8d981a2bf521e37358239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82562ce5ba03afdb60be53b8e5e88db3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403bd920f0576e815871b2a98f6601b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bede3df358d858de9c93260d34529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3181a02930c4bf9a77b7d44e1ed68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6004747c5103f4f25a2a4628cc937d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30996cb9e2ef0b81b702e8abae1eb016245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7e87b0a99ac9a526bc0b4ea6dfa51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ff722b80ebe1e47e0ed7242f0430247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef467fa533f955928899c598c6da3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cae1d84e0aa215ab3ad86695724fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc37c51fc8795cffe1573d301346eb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49358bc049039fa3be9337aa7d570ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d2c97a4c729395c2cbacf7dc4f560252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7adeb2144509229a097734a3a0a56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4cd00057b844011cdd9e483f11906254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290d17dd643bcf7f5b44497eed91f70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31864ffa07e898a746983f17a8d4b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60bc6d2d8decf81821c08ffc4a9e94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b40bb0338011bb7f133508f2422b80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7a938563c4cc095588704394fa0f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7362a9452c1b7cb63760c817755fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e175c338fef2f122f464b427510bc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8235a452e38919280c0aff5919dc9a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91bf085655f6c3cdbd1e1bf25fb252263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63601d8ba18f354742cc38da7ee8d53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d71bfe9894449a15809ee017bda4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a0e96b213f09422e8c020a93188b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc8178ffb833afb17403eca24a5b0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1829aa124319e5e36cc7a34f77ce31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531675c4a4c20f104ec5beb6479ac4cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562ced42de918ff9fd8775377532bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89b55b093102aa45cafd30e934429a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f5a823c4bca170d70cae38b14bf9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4627d0ffef7adde698a716f2dd267273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298761eeecd987f293348e68e84fd8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28359dfd843b97e5fc41e365bd8985c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f7fb99ccecf1eb8fe45553f4d0a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624f9a0bbf86c43fea0540f0e5a554b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd10403cca7aac23a5f5e0a4efc46f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb600b19b0afe664e525a4b593bb66b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f85b504174cf8e2c5eb1d5d41e94bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9f7cf67e45980cfada0f07f88045281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daee5cb9bb6ca48097aff068b7eaf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228767306eed648810bc2ec24c264df7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fbc661e6a913aa219c0da1d454778284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3d40a97c89c6eb211ea5a98dbde6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa99c1e9b8499fdea242eeed4a686286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d8e504b7af8da53b7cb37f6e6071287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012b500969134e12bf80ac2cad4dd58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc253d666530fbf0befb33f340401c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec852321bc7a7fb49b79cd884d3d534290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6498b66aa2526b931877bac6d671e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db84f4c516968c6b4b1994f1878aa87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc3ade6466150fe39014b61cc36c50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b1d63152856a8b6d3b24d336e1c95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8082e91cfced159ab22847aee20b16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5a88fb5d2f425f82f8fd9caad3b5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6b78fb4c290b52c118521d46536cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569dc2d739034f8cdd02a5b23d6def1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed61e27e087c110b2ee27e3d50f147e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffdda0b0eba0e4745bb6ad38e2bc27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1814dab7bca2ceb7406412dd703351301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70589718b4135618bd8931c7f425a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16190b70c1ca7e96ecd7778e0a15f33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a8fea427b82f11c752e0c4fbfa57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f03c6873cef2483b2d2f8654242d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9491f3d5abebcd306cbd697ffb077306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d043a11a8f750b5ddf8e7a3522ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ad6605647a3204c3ff5a5ba8e1b27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef2a2011d73e3eed30a2cf6b940a01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9d51f2220f60586dd4ba38b425f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced98e16241ac46354eadc5b91e591e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b677d1675cd92746bab220ed59a5cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b6b0b935b3b251ee396f2a4ee90bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725f595daca848617ff30977477e13d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729c3ea1753ca62ad6dbce66be13153315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f7e16f915d731d45730332278793f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6562a556095c75c91816c5dd10808317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6566483c3755187571c0232eeec5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082756fb6031da199b88e212ce9f4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef087a3dd2e3de56be5639a2a3ee435320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd017adb15031c93fbb2fdaefa1f81bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c82f2e251b3794b5f29ad5c2e8f521322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf63f518418ccffcfa227b7a477c7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0ede2be6a5bc6a6fa8bab6b0d69f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4fad3a4d36c92157a08694e76ede325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0e206dd4fb281cb6ca94bfccfb129326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8772ecb809f7308c189950a13dcbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3f3c401518d99475cb7e1c27635cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d5170ef55eee6660fb8b59e7234b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3d3d3f412804a076f988e5f3ff086330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d3d6d5c654296a332ad950bf7094331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07693870e80096c5cc293ab456db6c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f60efe0d78e2e994555a8f4776c071333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458db2c7b67e5ee3d0b6dfefbffff8f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de2d731b1a27443dbbd1f47a48e25f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5391e61a236db0aa854d14cae83c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28343bfa3cfe3650699f088d451de3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449362d8c2bf41d12002c2c8540e8a51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36bce4ebc01e67be8568579b38055b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c781ee4cfd6a15e4cc70e9964383c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e94497f935bf8f0762c89142f1405341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720eb28ec75757c0474bf00744a4095342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122de56ed7074740535e683d1971ea66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84493f065ea6a940a474dfe579dac3ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778ba9f64271b0615a9cd47a994bd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc8bd09b51c58f1d5aef0303abe3c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7f5d8e5e619783a357a9feef82466347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc03242a0d6daff12cf0fa6e1f7187a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac36bd0afd40ee578fa2fb73dbbd65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f1ed88403fb8d19fef9d88f811ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396b23efdfc16b50cdd0732eabccdfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc650ce8851c1eaba5a9a02c46684f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56561f4a25e6f6e69b63a8a1cdf737353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae06bea1c490fbd31118507f4e29d0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e82947f6263b51c20c7602e96178c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395475c9066ef3d823b57d32fa570d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c358fc42e3198dd6c88642f2c3535357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5677d34b05fc250a53daa180219dda5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c290a6535d8c578475df7e11bbbdfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f240b708f025c3bf8c45050b1fa5e33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577f8be60cd14fbfc959234624bd58b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1cdbf457b9c18f04f423ce5a3c26e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdddd26082ed991941f671852e0a0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6f057bcb1157ef3d16610ccca847d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a2378115d7d55bd699479aa85fd55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686a4469590e8b9427cbbce9b06eea1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d860b3e75b240f2fdf11835085d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb11c01dad443c142db3b68a2bb50c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550928ddf023017ba1340c0cd3d92de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218c2b68acb1df0a61ed1f98f167be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8305a75d54425378bb8e92ec067e36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4c63b6aba6da718dadebbf3181750372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ba7eaf62023557af473cd5d7424f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231368d2e323202739978d862a2ad7dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abb5e29c8ee8e920bac27f5133a03a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74505c26c2526f1cbc24666eb80ddc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017abd9fa834ae7312c35671cf98ef1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a8b7177b746a9a28016ce6d12cfd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770158d9c826fffac24e0f4a10f50a02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89d51e5222cfbd39c05c44cb230c08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2810d0658ee49823136fdde22efcdf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4741b250c89ba85c3e9560e5a45d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a269f76cba129bd344eb35f2303766e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac558690cbadb9175ff9f84829cc024c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952e81967c34e63fcc0e4bd1363253385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30510a3ab31a5a6cfbf4b3a5d50e6bc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78303fc7adf202cc1a7e7df6a2e2f845387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79e934376fa279186944e17c7994e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcca9fc7ffbb87c564007f369b9b1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ebaf12cf8e7599f6ffec58cd90aa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f58ed0e05cca2bca51c6e57042022391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47230bd73432f039b2e6e104bf13d88a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221378f0d237afb76440a9fb1b1594393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7280c57db9c3d291db570b9ccbd40b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a738a71facbee0108b51d299c983625395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef6f7eb07f5d1692d33946185a8a50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12db2995385d6e4aafbd55e8aaa214397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced7255020afb310be14eb2f7d8b68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fe15b3c1b20f9f33424caf7f80eca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151fab0ab7276d12021fe1d337ccddc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c7630759e70f729784f37bfa544d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d11a3765f3ed7116f89f61998001f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92dc955d7f5d1a33ff81df041987e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aab19cc6ad8a77d1caa9c90a6e019c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b383327907885daa411133ae145a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a2dad66cec6e2421b832a0207dbdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c9dfb570e3890fba3f448a09f590c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e319497f9c481820948561a381fe5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5e82d9a1afd15551e4a786883441409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14984baa086bbf9069057bba560a5c37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13990a5b680c5250a8da55644bb1f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e610d7019d76349a769897f05ce24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e05a92e14b098a990a8c23f0e0bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8dabab64390c4618c85b987863f0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929a84e13b97bdf14abe4961b63c3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e83349985be78261b22f597101cc18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc0a86fdc989d5962cbb66e911f62a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b873d56240fc347490abf042b35cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40597c0ccdd7f9df296721fa8a6045419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535f6a9dbc7c0abe535fea221c82567420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f3e2177a0e01a766e04a5198ee200421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11a455b9c35e012301290173779fce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744d926b57cd3afec2b8dbbef2ca9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d5d4dffc94a1fe96edda2fc9312f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b23dc102245025e47c2037b7bc769425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c718517a7d3c8d6a65f78d6787cc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271ede1f283f95f930b19e6c5de6c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcdda2375f78f533bb7e356f2b5a7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6fa2e689fcd0960ae025b05bcfddf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a999dbe03aa742c4c5c0cbba2b9416c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112e4e372c770fb586b7d46a1151e8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78413c8303cd46291b249c32e0a0f9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a88bc08e0d5aeccba688f1e3fc3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713ae5f35a43e5c0fa7318806c9f9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ab83fc78d1d19d4a771ac50b3dcd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52d45b2abac41a445eefea1521bb66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45972590bbd97c0372a89b9947b14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c61f0e0a14be045b3f7a7d35279a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567d99556e222ce3a5606e9a61145cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138388976f081bed10a35bda542afee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3600287a0c258656f665f2128bf05f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31349fa35a8dfda971bd63a12b059060442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04d42954bf76c7d6fb718bafa4a59e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c652f2519d688066568464a631b39c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a72ed9f2fc34f6e09a9e9790fde70b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d7d94f48f69a9aee590588d61d3ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e541351320f8ac33d5019e259f0819447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8876ea514186cd578533df2c09812af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e69d0df67593c667bfa1ec6212754449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b10ebbc311f6e4ce78a08ed221faf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea6735edb59a4d0db055ebdb10556451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9191f9515d44b8a5a00355acc0e6c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e07544ab4eb47cfb62973bbd721c96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd5abe0e7532413feae4489afa6fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5051058e77629ff22bd297a2020960455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faff54dc725ef4cb618015470ae23c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee80fe4f9da3aa551a3149b4da34df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f394286dd6f375fca2a2273f4953b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca4647534ba4d28d1480c866666ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bd13ae21eb878a21bd13a811c145f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91aae79a896d927e205e1448cab140461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c1fd9abd500d6b53c206a2da329a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68699a5d2ef6e31390e2290b2a3683f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b86be8bacab16eeabca62991e37ac7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f85c30a71fa1b6699a189e057ea9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d812e37a91f4978c13d75de85d6e40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d0813ffd1880a224ef9818a139be9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3a1fd3dd59287e59a712b6514e403468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34440f2939dfa14d069b5a715a39b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5cd19d59ca25fb1550a91769e702470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6838d322c71a53c77526ba86619e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a15946aeedce193c7f2f1ab2d651b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d6c2c913aee39cd087db37a578ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260c5182d523ba408fde96aadf65ce0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382078b2fa44536e2cb8a959ff7ded4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f956eb8f4e808e482989981a1f52ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc407991a08e1b7a21ac9a6ad12da55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45037340a4b80f5e5d079fd559790e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caafd3bd6efdbd162ef5d6c2d42148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dd146a6127571c9d606b74f557721480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080996664ba0b2492f737bda93032167481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67daa02fb00ce7fb163aa2635d14b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e831c0d6b136115149bdf93439b98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb0fc0c3a1ea7f61f30cdb8ec247e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a5b56e3f4033c449095eedba6f2a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6d5f4fbfc1a28fc4b30885291adfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8496ba85a98ed0ad2cbbc38c2565487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9f39694cd0b13d3ca817cd3a24efd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f230cc7b7c4954f14bbccf0a93e656489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce6ef52fd2659d6ccb72a1a2eb0724490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b7a9493bde31f510e47661eb1e49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42d80262b2de5b6734a147608b5a05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe98f709b01f2f0e6865bf57ccdfda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eef12eb8933ef77a49b8e6b71b721494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c3fa0e064f1d78c5dd474b4b0e9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eead26974d10ab8329a8bf01eed4a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5b8948b471e94f6cb4ccef3dac0ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c905e9bda5144222c388de70e3593498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db4117d1cb9366290c96bfffab9bd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8575e8805a83f3521d1e8cd4433613500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6a5352963b5698c6dba5af7dbe570501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1527c8546587156a5eed9f378a604f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ee4d450bab1ab633ced70d14f3552503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5590f5605064196b28767f01de92d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6be97d56f5ecad392766ea63f28d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9841c16174385f81438c3d3c11ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcfa467c350c7d251e9a1c75aad6f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975abd463acccc84b794b297a632e27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f97aadc7dbc66cd08b6365623b5258509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46003e271da7509de48312e0f66b48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be847d5ee6c8c46093fca692cae53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6289de2c8a02f6dd64dd11443ba32a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c40d02f5310ae03fe9b9a3a67b601f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b8ad88e42a9e2d8696373a5f89ca5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c547d10df0fcc287747d6830c3af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020f25706eccccb8d652dec4e704b36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1eecb3d6e682c0a70480d81a26cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4aabdc6e7738f84604157639aa0e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ff32e944ea56bc40992f7edc91ad0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845633d102e6e3dcf0a4be3cb80c2cff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67929fdc0b5bb9669509472344cffbb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60954b541b1d521312d15251051c5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f698f0fcf70e96dd290ff27b22bd12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c30e6957952a3f49b043fae3b3a62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617979cd44fa29efc2867f3304f8a76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce707b0dae6e3b11c787a38e82a03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0688922e255955d2314b19c14666527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8de06386b2b53d5cf262a5d5948758528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb0fecaa971c6723321d23c4e62c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c899d1e47b7a6551daa7f6a50dd6d8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7da32e705c02adbb664a8fba755bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4be29b8af9be78a43b26b5571d81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc47354474748eab305677fceabe00f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62337c09b715719fd9055befe9fac99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d7ac50c3a89e6446d419beba4ff5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef155c2e6fdd3bda2eb382c517896d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966481490b1cbf17e716ffe0aaff2f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b26316ffd39be94525b59d1833bde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b54391fcc9f528e084de01d3375cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6216d7dacd7240c7f25a40bf4c1959540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bc3345ae8470187dcb9c8720b3960541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d90b6959378c8b9f1076ab671e9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619503ba7967eb033ae98ddfce911c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0997b090f0affb049110beccb654394544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed198982d8ed1b9b7a4dc8d2aa5eb2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4f10a8529f20d85fadfdd6f123902546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54dc25ed160d4d06f5b09e020ebdd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c751709264d2150f6d4d2e3a1e73f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937aef54e0c4fadb5b150ea837c2443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a55f02b099af8fd0f6bc73789da13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c444cc4f03438d0e80c8025ca15fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc6c7910b3e3c4c3a5da3308581ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588b87b46407e63b8c18d5822bd34dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a92a3281c50381506ee336d91eaff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2302bc0e9a114e104ecac6d3885d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdc92c6854d7e8c0dd57dbf7fcde87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df7ebc47c3d50d07a5c244576c4eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121d16bc920430e262b97adc8a3759b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b851215221e363e0cec487996aab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e65b6ca6208b9fbe6c90e0ee236fbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7a13e4fa4d59fd067038c72d3bdf9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a429520047b674449481b253f33bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e622b997a44ce45bf02141d39fe398563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cb811add8f8b1e159b33ce5ea5145564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd3ce3af160dcbeb0a04c8e55a5b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4e5128af51892a803c1a1e74674d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10cfb628bcd9baf08f379c449f3d73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f2d352abd0241eb820f95fd8dfb48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118588c3fe458319e867e1379c4d748a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24738ad30b36fda997d398eb1feea0ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830904a179b62f1a6f451eee565026c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd3e0160e244c654c5cb7a85ef956d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408879746c082fc84abe43ee02e3bff0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645747a6ec5333d43e6832d7c734ac49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1b2740c2e872116fe0ab8e48b84df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baccdf04687f0ae15ce5137ed6be964576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998db4fb9208f251cbfb5e78f03c4b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c976f70c6ba8d4b8233d91fbeaf5007578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692957cb46af2afd5218f7ff0dfdde0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a812842cf461c5f00a4867ac96ab32c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60930556a724560663aaa482830511c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0830e03adbb6f62d52f522763584582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce038e07ec521b2ada6a008d426868583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42672cd844be79e90cc7ed2173059ad8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ce1b806995a8e24645d20ccea9d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9cc98bb153eed53b8305ab4dbf8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372c0dba643986a06dff35bcee32d98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e7c487a44bbc964b4f72d98fe86a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35454fb7c715b03d41bb9a48ae5b1d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf3fc87648230d2cd87549224f598590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a269c00ce86f69abf9bc98915dcb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347fc97c5cab1c5da50395e24644141592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36797e309918b3f8889d4770d8477e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2852c727486093aef2ecfe7916130a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101cc3dbc1c7453f0f2a0d01948f906595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80b8a48bfc9170fa2103fdf34654da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f6be7c2464e8bd1ad529fe64ad75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101189e9a40e9515b7e30da7b773475598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f673e13fb4822d25e1935e3a04dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67b45cfbaa28fd8da1a4bd1190c15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785d040d2ea43a9595d10aa1aac20a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5740a2ae9b7da52a4b4bca9dda768d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75666063a06de8b34382837ed5e2fe0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c968bbdb2e805750ed335ae93df3cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3e42841f608076bc26d7e4b198684605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ccbaf7a87f941a76b2b2193031a29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e40694bdbe64d4284f18f8d40660607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ec1028a39c8bf4068958b0ace1269608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ecefb1824bc33cf740cf677b0c47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21cf6c355ab3cf3c95627bb37032bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834b718ddef9794a5169fcd63cbad0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573edae65cc65392a2930c1b70ca02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331314971dc6bdd5c845a240e798ab53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7da52e54b040640d2ffe0863b160614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0edeeef5481fb4e0aa786023770669615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91c0f9d2b18705713782d0bc70456a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863acf2e88ce6afd7dd073a86142f304617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149ff89ef7bfb5de49c6006ee4c7a67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562408d416a486930d593c8b8aafd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86864836126604bf1db66f8a48f87c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c7bf49be8ac3c09ffb53b950e82ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7892fd85fefb6b51b2835a60e33ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac20913151eb90e4364a78aec68310623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb48e16d3110d736dc23cb8fb3ce914624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e093243168e338d60544fcd177451b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2ebcd6b530664a829000e49b542bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8098da2cc985ab55e85acd0f4136cb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf8af312d749f1ea9702369c5e7bef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c37dfcb7891d2af6c8b3db73ed83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac51f4dd39cde4a3236ec4c9d50e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870904e41aac03d5f7f01ff7c7147a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d2671f4c3b3a270984ae53743c7e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99884135f933414d38ad0fd8e1381dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62aa7cbe42e7824f2f84d23d1d2b1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddec6d8e8b4e713cb67a0e0018623f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956555ff5378390fe2b16221690f33d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321779e6f99727eb990e64caab9d19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516beca8267966512e6640af183af8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f0b1c2de89613165c2409c23cfe5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e37fa7a1e6b277a53fc24337ad773d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be5f77f1556ed9789395e6451bc0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6f50012464f95854108013dd32fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afed0bf65d4684276565be0516e203643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6d5d79160dbb139482e1255f07494644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05007a15ef2faab4d340a955125b2e98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b333758158e9ebb6ac8565c0c07e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31a07ffe5fcc5cc53180af60513ac6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c89f4c52865f116114862ab5a4bd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a51edce1812f400945942efb789dc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09870d7b31bff51c8d6875d11b3dd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e0bf9a98f4adcbe9307c00b51c164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfc33a98364d60d845761bd6f18451652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355007aeab8f3b2645887386484277c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6a7a004a8b2eff84a4ae17055a4e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e12d8694074a4573cf0db6ac18d7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bf67a496734261560c59a802af4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512b45b26ff1b1fd4b67ec781c55031657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f365779a3977d103f325c9279276fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d76a402953e619a80a77d70f1606a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a289cf57e30673ddce6319befb4f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d6bf19eac1057b4da5b253637b77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7b49725258dc84e987f12e7966cfb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1981dffe3ee390329d4395203e973663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596a9c80e49b671eae41e22112c97bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea46cb143008d76a17b2bdd45e8b37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b580a02f03e332d832e6cf1e35dd47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564dcdcf240f3995d6d74e23a883b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79fe3fbeda6cc2dec3af22efff341e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc2dd91cd3b522f9b9809a4d8354d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a609119303e3061358643ffdcac21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bbb751d70251bdc3172354191410c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec1bac74d17c6ac0761cd447098f06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10756520d32e46cfd4c06a6ad3b419f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eaeac2a5169769f7866a6b13d4f80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ff15ccecb72ce18c7c1eb6b8e95c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff710d1622eb07a0a81b6a9f57251e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a2422ed04d6653a20080adb01654677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d2979c2dc45a2a5cd1dcd195c2daa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559bed657fdeb9ccf9fe4639e12359679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e142143947b5fb0cf093cd6c6c866b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c48782f767505eac5c52be3787005b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0524fcbc2ed09c632cfabe3e95bcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa481b8eee33f5371fa2141fb1af9c4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454fd067660a7401599e91ed317c5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13a4d7dc0615cef8c03dda59f35d46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40b4ecfa8e6fccfdfc4ca42a79bc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607654bd7bd1e33cf197e9289d089daa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9cc774bfda34fd56a0e6be1083b29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aea3a2ac343eebdf885ea565cad80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9fc6d853beaf5edbfe3941c72f12e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835be539d9936a50d6a24b00b5a03c53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96964a14ab63536c07d383067c205d16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11040f641cf4d920f51eb3e618c870693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bad1260da360e81d4429806c87268694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceedd04498a37f89fa5a7334e38777695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514655fa4035475427df519e1889fe15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87ed472117f44d77205821eb802c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6b4b9f37dfcf43f04d6f9019ec20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd1670d389021d44875873b7b0e050699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe9ae5b346d1af133b053e8e86fcf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6264b5035b72a8df2dd9056fc1d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f75c4cb7e49a4abde5c0e6888c003702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ebe1ffe78bace540de7cd717b660f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33782b7fafaa6fc1c49a4d0885bdaf98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515492d39c0d47cb9529f333e5f45cf0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affa7b68c4c55c15ff70b4136d99a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da6b294664d20e09f85b167000c84c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56106044c8a7371c10292a48a541e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865945cf85081edd7b8306ac535b5785709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e9507a55fa50adf8ae5dbd849f33e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5178a52c3a8022f1c8ab5864036f59b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa8ca25ee510e527b988fc3746479d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c508cd17f92bac8682c3c8684f3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71240a00dc2f040dfbed6f3eac3719ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a72e68e86d77a74dcaa5e54b0a6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e27ca768a9bfad9bbb183a0c1998716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd839997ad1ec45718918e491bdaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893b0130bef0fc4defad932744507a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5bc57b649711e89c1c119d2cf6223719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a9efee03a7a5b602ea18f72e9ac2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971195ff9c5ea0217950ab222d016c0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8279416ed0e70f55c3502398f812631722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c9b584a8b87af84dc84bebd59e2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0788af1f32d44c42ef6371b7704a98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d421681cae005902bcade9000d0d66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944c941b686a434e5c48050b1e9b08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41b8696025afbd2623372c6d3bee94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13db53285802b4daf54ef9242120e2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b300c4cb6277d083f845654acae2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67a4d61d9535f19fb0c60f36c816d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa64a5a0bfebd07f1d88f391a66608731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c24fd1190d4af30eae5c3bf8bf937732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaab1cb2fdab0358031c0238af58e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613656ab303b08b213022b02140246734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412248139e6e76ed2ba601043d914d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b032c89eeea7efcb2246f9080654f73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcbee6efc0d68799e390b6404a7b07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142406a427cb2888c2cb3c9442d7dfa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941d8c144ded2627d135c83ced167a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71622b6a691c2451b6f323ab98bf71c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77769649713c9322f18c766c1d8810fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071088931795b9f6a2d8579dbc62d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ba56ab531ab1fe09ea1e61cfb2c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518d67ae3120d13af92f6d85582dcbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f6f8b3a6d9b9980bef44be1823370745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a03e4fcea8ab95746b5e53c742215746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d001522dccbe19aab4cddb13b5c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc0fc671e385f8cdc10f17e5ee7c7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50676f58b53fe42c539f0ca4adbb5331749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd507062d5275d117390e0b0afcfd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416e1ccf9172a83da8123d6f55a85b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca9cffc4804102cc045768c900dd91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541c8bd8344eb4b7268423008e7f34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fd4263ef90034d84173116de3a7d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c8b706da3bf78fc859692d18ba616755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc2c231084d631b6736a338ddc46a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab456dc571da70f37ed97b818c3a28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708742dc799d92c93110d535fd843ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442028d659698237edac74641300ee2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f295d43f647c2c75665bf2836d3e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a13355ba1b12f3bb002f94c892eaf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23353e7b7d3a1fd384bb4f600cb242f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38376435b3085ea957a56b3a04d8f944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bd98ceba3515b246b046f8e04f4db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9e2fcd0d78832f188206dc8dbbe46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22237d02303328394bfbe97ab60b68e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dc7d6bd23721becd5e7137222adad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066208d5d0e0d2d419896f1abbaf3189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1563d5b137fd76967df729b51f0a4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4de8e6f00e9c43abbdb3b8f8438311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a7ef46d36efc091bd56d0c6a3326912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41adef7c52d8628a2ca41cf86d1b3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b76365c2ef095810fb86da2080366714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9538d6e08639f6af680c7fb6358fbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522749eb3e37fe96af071b9dbd0b2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431835a516dd5b309339fd345fe061c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee20699e94b353155dacab8c778b5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbebf09a78967d33755889c35601d8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0433653252e764e69b015c53c3f88420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0187b1fd758c082ad89f3cd937dee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ddae7025e822bf7d7831877f105c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982e4f3746085d69186beedd5c27d8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698bb817597baf904a6140ce5643c4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4b067a62c46b5c46278251cfae5c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde69f16a4c1b94e457f5991ad84e9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a02818de0326c09a0c4f46077e31f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0486528bb12009419efd7d0d2bb5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55d093db650fa008a037e246c5ee3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca96a6a01962f8c29505c7a6c523430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d26062200814b458147c2ab85fb20431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb044c17d0d828b633de28e7c3ab132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbe4b97d84100cef90cb2f3c046d5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419398efe0c6f714c505cca5c49b7f9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd6f5731ec312a1eead302d63028935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0f4abcee6c0cd83864138bc3acd0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addf11d2f30e0cd3a325fce372151fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e478043ca6f40cb9503873a2960d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281e35a222225eca8a482309e5e83139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a74bbb99495d909cea0513e9c86040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9d1a08cce62beb719db232d172e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439606b5417e775845ae715b97792e0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337952ff85d8221bb7330f4e422fe8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9721a9690511244ba4b208c75e6ddb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4d6950cd1666508a5ef81144501445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79939769bd660096fd1010f712e3a18d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab980ba41fa2713ba6a8559d487eb3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba1769d2ca470737079e96507aa26d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81326f53a413af798f88733f8d342b9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9119e6477fe69c156c7c66e7bb22e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e87f8f411ff73419b70ccb9a578b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0394a55c16ee97addf82f7ac23c7e3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f50c2e9dff0c58f769a85235b27d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99387dbfc28ffcd884c0365408e74db054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337f9e6185a4e3b1e97257a613f2bef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e50269756ff82caf3e80c379e99856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c2226e73985de0be8cb4852be0b5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcfe5dc07bcb01319b335e79a484d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833f54c8840f743606744d44934d83459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59e51d4ebfe0b6ce68438c5fde700960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada82d3e40525bc3a65580dc345a0dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371f65ba479d8388d103f4fa41df1d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bde98c6485d8ee95e9fb7f390243363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023a9b18c1572f5202ee16e9a8559f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eefbe358c2c278b7a1374cb48b17665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a573ecd7d31ea35ad7c1c6e44ed1c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4485c49355f1ac0e7cd0c1309c91867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6322872535d6f5bb820a31c94c5e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a63220f6f14f896087dc74a3782669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e4e07f56a645d78fe00114d4c82670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f0535f9e042f2480aee1dccc355671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501c839c610e75cbbe65c2fa803a0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509e0b2726474962109baf2b2fabdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06c27cf6c0bbfae5372079007879074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed5e19216ace7af5ce5e40a9cec7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4722760a756b5b11035fdda91843176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368625abd04fd53f9f6e20055dea4d8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2742b2e26115115e1785bb13aace78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1f2b2c5e6cb4a919fe6bc40709c2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaae9562b91c66b0254264af8a9771480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322e23c7c3cd4bb06034f409f02a48981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a45f2712072fa930fe8a68f2423c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4921fdf0ffd97a50c196c8864c75783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ff2dee8222f104229b64e3099040584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa334297495a0b174bd4001e238899485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2fe50ed8a57e8c686ef4ebf3b63a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d56e9641ee0b36232deda00f536f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fd249d3c7ec9ed79af10f25a84ae688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3013e2a01c48038fe1bea1c98be65789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e2561740b3269a76174d962d376e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc3eb72ea0099d9e2845ec8e1f6f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f48541f3323303c5b6e415e80d3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bba0d0ebc56bd6415bed59140b368093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b763494a2e4c95297bf6aa09d690e7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b2bb589dc9e0c87270562ab6205ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2325af8cfc1f205271a222e3b1820f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62748ad9d8542ef8d1ac5c40fd0bbc0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23b3e0c13e64264c3bb64fd5cf3e2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb41be1d35c13f05a552e85de5207699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f161e74ad8a1a78343ac821a2f797100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ba603e754b7d8a7f69704feb720cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2470a3ffa4e8c64f80bb0e1ada293e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff693c4c1b602c33ea4f6d1f95bd99e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537cfd217ecca272189ddd63877cb9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8199bb6c8abb6a8da47ac169c2a9441105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df422b4afea31c7ea932c59d3e2bf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a91383f73e2765bee3fb85d1cd7f10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f997a38f7595dbbcbea6faf591e41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc344c7f89f6db651d683e6caef924109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b93238fb9f99baea62f8413737682110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6fff2baee2f3daebd90d3158d82e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e151a90c27b6e1dd6637d6efb8a823b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cedbe8faf1fd6a6fd1f506240abf19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba312afbaff902145c07694d30f640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c47ca153b6c5f9a8553a93d39fd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37091801c221b5fda3e92fbda32c1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2682821dbd270b55e5f8c791958504117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062df74cf7b9d05ff18cf0095d473b7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072089d549d8c8b4cba9f657d4cb61e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e48624298c97ca63bf43cbe3cc140120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f026ef6b64d81728aff82996d25b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea87cd35d3ab6ff4fddc6b9a33758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b40f9f3a194cfad2c71b7dc5dcbf24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c0acb74ba0840e29d88f55568c279124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082512ccc72ee27666df8084931f417125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb8016dc4ef686c490b6b548f25f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23422f91231229b8f14f4ad671848261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facce3528f2068c5a9746604f0bf1f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d7ffb7591c615c2b57e05da80154b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e402cb3ceaa19e9677b1258111f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec36ecfe6be0206665aec12655f9bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82542d98def5bcd992403e984de78dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2caccf787c7b8184c0e4d515be858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa203e148f14a68ff5234182165fcd5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7935da0090dc68398e7eba04ce4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6b12bf5b1d7a06b421d5bb7224c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d16ca9ebcfc7af355d5dcc3d622ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4c84cbed39b64d72b70a2310ac19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223d37c5c8d7a9f13f758742373a220139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35170721c81f168e8fd343de34dc0451140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010eaf8e766a86814f2d17a71736b62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43613ea9e50d0af8b7b8a512d790826a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5daed664cc49ac0552e608fac5293143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16e9af564f5dc3854d42115aea0f8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd676c0a28ecc99dc117f6eb8df88218145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc492796e0ba3c08adaa727030f3a4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921f690ce8de1cafa3738fbb5f7ad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d750f79f6114b5525b163dc07c672148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cbe1ec3d23cbeb74735b2b19d0677149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93839f509afd1fd29dc04ef85f807135150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d2f75ad6ddd18b93a10d99666d5d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71fa0f865414262a68ad44e9dc616d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26886c64e7efd04e6ea2c5c690a5e3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b14f49d083617a103583f9f6943e3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b67266af982f1672a71645cc5273f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca21a77e316f595c7a0234241e6c09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb433c4e0e6e384fb9bcb1b4089f3f8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1758e0f183e5887dc644d2de9e1cd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dda3eeae1c611272b6732d6b95ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa517cf97b1f75176446be605a4e3a90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd5fc4e4445d1eb3ab1f22357c6655161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e45b152ce000963f00a12b6e4d516162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee0c117019bf1d60c59a0c50396a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5eb7cf0f9fd126692611bd8c728d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef213aa10f426d343081da528daecf2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb8e8640612a4c0c15eda586a5075166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad681268baff78050ff32e284416fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806ad93552d7a5bdafd4f260290b68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7eaf5e219b9f5c51e5e95f225a3f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58974304d3315ceb0c81bd945d5ebb11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b529aed96bbdfe56aeeabc1f773d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8ddb25f102ceb909a80710df58d85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a60a2c18a226170a0e69a48ab5769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ccaed6d710542b80ac2248a5dae4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65389de7989eec5b767fa06a720bfa09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d836df95b67e730df16a838710645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c7fe111c164777ec763913e2035be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5affc8ce47307c938355aa9dd582a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219219f3cdeb0ec69847386dcbe64901179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767bd1146fca4dd89c85cd0685b927180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291f2a48f4d6689bcfff863eebc02f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade0fcd7878f41dee6823df145823c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8a5e21d3a2352bc4bbae58b6a6cda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2695e475baaf7f7d97158be8d40c33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21e5db4359ebf6bf2f5f473a9ca94d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62b37ebda9d8b82b00f46e35a7bed6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c1cd5f10580876b65d5ab32180c63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe05d7a896eeb9971e17c8b6e0cbfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e3a81376b69e91e12de40a6434a54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f606288e3443bf147b2d6e898ae04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb201e9b676627c447c425af735641b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e0136693c76a24c06a817c1b4f9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75020aa0cda6cfa69d19d267616f016193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60140170e18fb0a62b320a91b35a39a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e3b05a0f41c0433c1d4fb0e9228b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed364e5b252202bcc109def131a0a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc27aae48e5c886c26d3ea16d899ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0003317c3735bcd332785f7839667198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a0f03059da1ece16e2f7491b0a07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afce48d15fab1b726494d14402f4408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8975f285d1164e8468a066c4394f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af986f40b6111a709bb285b063d30cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21a1d2d79a05e51519754528169ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30041d5fca5af913169e1d48dc448ba8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d1001b2a514b4c2fba3132a53e49c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64282532fa0cb090f0aaf4faba88079e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5638921345279fa9918b209f358c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff27deae3be3d8996ecfbf4fface6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ab2b1395ca87fc90cdfa3f613ce9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045360028b20d8c71a31222902bc0588210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d078cc54d11ea49609b417765e921211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d57a80fa3b10474ea5f376f93ff5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be93a54cbff125accfe21641c11b5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd5308e054685745406ff97a0f7eb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c777e394ed43bea72ba0ddbdb9e1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b69c3e5056f3f935f5db788957da0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0f2242dee2458b4240b387f074a79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461938663fc559209dd69613c3c12310218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec0cde94ed7583a7c582a3c25e09fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7024bb1a13c9988321debcb3605253e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca82839d1bcc5359fcbf0125e3978c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0f405c89e0b3204bbe14bf84ebfe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199091cacf0a20c9b933319c6f6e4d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6be16a5704f2140289c2283d995d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915024b4cff5698fa16938e7113ef04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bfd43b78999a8a0b0a77895ae6dd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf03dc2cccc389424ba3ec2e2ee7a2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d705c7a33e4c90488bc3312a4eddda0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34b9e0b5611f00a1f00e106abdceb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012acc7d660f96ded40e9bb8df15007c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f5cc5bf93c1740ec9d46b71794c74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b79345b2df3e7dfd8466e7ffea3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10f8e8a7cdf846c1eb827193eddea0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477778bcc9426acd2a877e65bf1a9512234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6c421e87743749e27dd8a7c9372d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4347bfdaf404a5d701f54b96dc100d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39512f81ee8acaee28674c33190cf876237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749e1e84978996e22ff654c7a9e4c80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e53760a6cf8dd422b46c664941f2c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eaeaa591060b74e6258f4885eccab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f573b375b4054a17fc10a4803a3a78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e21695a006c7fd0ac2b8a64917a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156171eca63519a89bdd8e4747385e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d87a5f8191355777cf14dfdf5e76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37755a3c02fcca801c4f49fb63ad5ac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961f2c67ec1283f8ee58f525aef97a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e632b0e23d4fed2a50f80783d063ad9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fbbbcf3304e40309e9f8f8ed8c3d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126da9822c0e91afc82cff8c25a4da5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b20bd29ef90d41e154d960360362250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51ef9f9647afdf63f5914f6ef02f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b0d47f6b4b0ff4117277024d4cad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c1085cad9111c8b9bfdcb4b4732a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7cfd9286a7fb3ec2e603362ba80dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f65d0c39d640077650f39622a746c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb897393cd9b0e69c2aec13736f66f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ca1adf844e3936796278f41c0c89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae774c11abbadd1165302f2cafb5f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24fc9898556a0fd32f62429a090df8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caa2e1832f9fcc536df544a11562df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f191f1c557aae75fa239bab678afd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e267e18fa62328b6dda126b6842fec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ac1b80e045ba93db852286ab3962263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd907c95bd331db42eed236f818baeb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5be69425f8ca2ac63ecf346bfc198265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe1ae06d0037cd5c3c1596aa0338a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c89eb19474d01063d5de0b32280ed8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487a11a60875eb441d7edddddefeb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9afd74d264d0b647f789b72781054269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549db4b537ee6b2832b0e083dd76f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197af974a5dcd8db73faebd5694b96bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f5d260dbf389f0ea22fa21011afad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6921a59bdf88e6e932aa887c6a7fbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2126bbbf4e337c4019d2963ae1d90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4be7d5da4f30cb07bf342c67ff423275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c73c9c6e898e85510d2317d71b4cd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ed072d505589551c27c49cf7e73b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403556853cac9c41acac319a974b2874278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73da59d05be8a616be7e94f216df0db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99aee86710023c454c51281209c686280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeeffd884c4df51bc4220bb6e882e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06dd9aae6d0225682bc8743f3f93fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a68b5f9d2141d22e6a3ca786cd93d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683c42037d98ab5fc6281dc2909419284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770127b05b9266b790387f6e4d0e99d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef3e80c75d56a84fdbadd33e5471e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f24b48658c498127eea9cc5ec7aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e97109c86df91aa127658be54ba5d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a4ecf9a32fb680a02c6829e16df01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0396686f19feab9abdd2adbc6e36a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8cf3a64694d795d21bfb96b7938e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b45abb3f4e0522bfe14fb410d5a1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf43b195bda839e28e507606acfbf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c877b70656372419796d42dae9333294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f799b29bbc0788140b05742f102b5e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758f2c9412e13e96fec3416d032698296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30653fd2d9fe04f4464fd4763402bbfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60095a22aa5c4e19846a4f6ad1e822298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd32c32e6601406909f9e740ae8bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f7bd59746f269dbfe1c7d6fd3c9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f294bddd9a8f2d1faf55032c0536f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bd1eb8afee457b6dc5538de337048302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6958a387cb1a7ba3fa59d1970807c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d66384d694d0b74bed774ee32750e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b38c26bfc6dc6507cd2ef1cfe2158b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd6d0f0d3b6a835d8ffc2e1189210306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195abfa672859cb7db72135650adb209307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b805401f0b8bbf186fa1faa48b6fb2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c12005e4d5f80fa10c76ac28d63fd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f8323b98c256ad110defdd04499a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f72ff2076e2c8cb316597bb2b84f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c1912531fc9936f5c1261db2947f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d652b163bdb53d73cf8b742302ea68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbe7a25569194128fb49523783d479314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf069c4ee8c2d133ac49d30c8f0081315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2282672301064bbf583fc6bc84814c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ed5ec162345e737338f98ba8b669317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702496ed7e040f9123f457fead0a9fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba67b61950d9ed388a5b5b2fe07dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ad390f9b5e74205046b1c5c2b081320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadc801090cdc47bf92fe6979cd2f73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478c4e098d10184a93de9fd997b73b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c009b98e8d4c02ad86064fe20e986b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd572ccdc9ec8a7f045c6719183ae97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04dc2f7c2bc3585f6d8e2ab38a9257325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c96ff71ef9781d6a10f581485f64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f092068ad158022c6f7affbd245a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c2394c0bfbf14837b9161c7e2513328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe08bbaa2fa60dc5959848360a20421329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6680d80b82739842e6872182ad8d5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3675bb8b901e17aeea2a83ffae5be3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512394d285873c1e8b2f40970fb310dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c34fb2af61a2b087693746bfd508333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac802a0b18f27ad05d154fc9ce8ac8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61b3d16f5892c9346419e04fa720cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eed534db9d285c5fb8abefdff9ac63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a0d6456efae6431b224cda4fa165337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea2ad13583586654769942fd035eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332702bc0ecc06a32913b880ac8852c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c7c3e6bd89efd4c9753bedaa3b670340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5295f008196b8c78244a9cdf806abe0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ec78a0d5241a4e474eecef8d1d8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001e6017309334d5d948d372650024a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c595c20e4f903e7538ab4abb09968e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c69f167ffd0f7165f6f3423d9fff3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996490c04853d396e1ef9c451f91fd4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7b7ba20aae20d52899983c311a87f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c15ca382b224dfc0a8add988e6d91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5a8d1aa2f2760caed305ed087155349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5cc33494c7dd2705fb619c8d1c7cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a59f175c3283b82c7cdd1db2cb3e5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc251e06fd940a413956ff4c5710d4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fdedaa652c55960cdd03a42bce75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2612d24b5170a1eb09d7b712220bbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be053557b65882e12c9e8fc11d3b65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c3a510fd7cf611796392ac92f543356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5395309f5cc5f36584b212e7782162357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9275515085254d7f5b05d3435fcbff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300bb93b9c4ba76142258055daa24da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a64bff67779c2dc752d95b97d730e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ea05e54c188c9a7722685731630c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026038ac91b74c45c3cf7014fed6dcea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9e6ac073d753da6dc08135c1087b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d68f870e92fff303ca2ebd6a43ea2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dd9633a6e2d131764a3f1aaa22ddd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8789748ae3ddb3e7b439a4beed917366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066bf7874379e6fd3d7c50910b9a93a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dcee4d58bc2a87975ca477f47799e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f250bdc2f132272799673dbf1020369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca424ef70612392ff6bba3955f99e136370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf61539fee236e72fd5093ec5b274c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a07cd79e04d6c0857c35554b3552d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044546be9b94422e33c687afa3a4d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081707bff119143a82a4b98e117e4f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fbf3274cc0356c56b4ba75ab3284f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4fe55a1ac6da86764bd8ab39c255a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fba3e81017aefc666ad1b4000763e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9056b90856a382d71b8861b51a2c9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b88ada164de6d8c28f4b90d8c30f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cbccda29fb499fd512b4951bf5740380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d28a8844656a3349ae8feb7b0ca6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2fc47a63698824a931133d638cdae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde3491be63c2d82d59dd89f8fe9c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f04b5a54fa47ca23f2b1a5761075384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99e9057543a95a9c48f2c585533339385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf96b4e3773196c214b74847c9865f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c4f74176b4f078c770daeb2ca111387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62aaf67aef4a34643b9e920785e348388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b12f5fa075d9f557c6f47a21e98c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d63836c9d861aaadeaa65d86df3b1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc0c6e80c7ac8316458bc842ffb78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a02fce20a57e64fefd5cb4162001a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f450a09aea2ec272c927129eeea24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aae21368bad33b4d041a32fb65645394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc8cb68ab8a914a5f0fdc39471473395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882595e65c149d60899f88498334461396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ebe572dd2f6f2259867a1134e6a5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde8e0a804132a8beffce77d5a754b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f037c0caa5fcfba39832a824d15061399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640b2483482fd4ecdba8cac0b4f03c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553f4a801e4753c9bc0934a7078f2ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a039f9d13bd5a89380b064c7ec031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e69432b09668d40e044ddd3b1b515403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79847bcd34abaa2dfa7dab8b4577e284404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77dc63a3a81484a3f5f70270eb1ed0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9514be3d4921d5e859ef0d23e0da269406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c69be80e255fd49b5c60fe1ab71e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d9e0af6cc6e050c558f062456f359408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a8ff767b19be8a48e518190ce5cc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c059ae81ce457739742eed1c629f272410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857afb426f7284c1557caf55a05d3926411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9c401032c0fd5ba318f7d0cd2fbfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d840200624e259118c5b49a4adc3c63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9719b27f98968362e71fa76cf4d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed89f569e3147a1f8c1d6e39e2dfd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbf019359d6c22da6fb6bf73624046416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab8a41e143b45299e33a5f348ce44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f3f2abe8fdd335d49c5e1f6fe2a0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cd91bb1929a89fa4c8f6680645293419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647e1125c9cbd874ae8275c555f8ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d418a15305213bd43a04cb2e777dac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cec8ac1289c5ea1d8c244d470a3c2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409016a14abca3d7209467c6a701d361423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3649558f66eb772d87d9dcdb9e25f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eea9e9b4e97e13355a54c4ba85b79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85445c6e95ace48bb233c854f59e153426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64567e5b85114b9cafb3f99f1b1052427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc21e88692ad7ab94137297e5394b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d95d531f538eba6580e3ed17f2d422429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aaf7ab76fbbe6c9377acef6fe82bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4af8b220ede6ee2768eab88d1aebc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe41647f9e71dda195a4d3469c720e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60b54534cd999313cc013775e52dff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d34d2576db0fee54a9c3112d8fedf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b964dfcb869cb5283bbb6143db545435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff770d7ba44eeb21658240d211b172f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3b34ca6125b3d8bf98f9f7a09d2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad0aee97122b8fb7b0083fecd65a40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17653ba332028e0c05e175f593c2c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff705cdbafa89776cb2ff2c12f5dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21a16df572d5f95ac3fda690f7520e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c766ac68aedc31c7649635c3d406d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81bb8424c3ec86f07fcb2ebc6da4d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2f991e8a472edf1d9bccf88d99735444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73573dc4423c39b8ce1a4c27ad9f564445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad44a912a44f94c357df0e1a996f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d46621ae6138afe30831da5818018447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6492c0e8cd321929ef1b6a0d63c32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4215e682a4e938f1d117e067285b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac275d1121a9b5597279745ef5a497450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e1679b08ae5dd7008bfd39171ac80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51436623d2903012d5d903af673e05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9a76d59753419304bd9850a61a2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a32f2a1bafee6800b4e876f446aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652ddbc7d49c8d97b46c48e3116d8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf896bba817df1ec09a6d267353650456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fd1a48b493f7f418d79b08e7ea533457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87972a629b358204a24572da66ed27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4717873ae19e747c251527141d2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f420577135a7d0488ef42bd9dcd98ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea65dc83ec814abe7ddd219a3f20b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2911d2caa02c4f7dca580fb4136b6cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125baef3cbf3b44c156ee933a25a023463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb50cfc5724a0fdcc9cd0903db8ba3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b6db316b9dd682ce823d5f028d6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ba9f2e10cfee02d44ddff3a846fdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e2cb9225aea6cc45d9919684d8aa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34284e58006bcb0849294df9d327949e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab22955fb3562f167739f42533ebb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fbbfd7abb6814353ecbce5f30a019470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454ddfac11bb7d5fe7d6aac850a66f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4cdf8fb429b039b3b03bd91d2a4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ac5326203068e88362a9a0d6f189473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa39c351de7ef8b8bfc52e91395f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ee4dcc6728e8507b1a9fde3d41450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34231d8c9eb1152af2be08321a330476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c86f8ecad2a4cacfc49f5ee5d597477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac14fd9bacff3de8061d83c83fa90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d7b9cc2787cf0c93e0120d0168d1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bad0cc0236e50533bd12611e30b69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff68b1b399b6704131ec54f874cb81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ce3a6af3832722252f99934c0fba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afdd331c7146f207bf5fc0ecfee797483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed770a4adca93befcca8d1b8683aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39150706bcaf06960efdcaa2b56e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a214abbc0cbb89267c955b85c48ec6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52388d14d57b153cd11ad765550345b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8e794fa5ab6448668e958c5b79861488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a0733d2ffc9d28bee24eea5269bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745962327f506df3d16ff224aa5d8aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152dffb7fef5e85e05782621af38be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22568ae8ce3fb98a4866e0e7f5031c8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93781d8ad167df88cfaa006cc72383c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258cbdf9c2abb7e19f6484792fb843494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde95b947bd31465d4dbe0444636a47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5568fcc32be2ee6afae5b9722d07d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222349f090ffe28c0971dcae452c5706497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394d415a0c426d76e037c8607200f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724848d2b9d8dcab16614615f85bdb20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e3f5aabdc58ddec1df08c780a93e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860533fdf6eb2a4077f10cae01668f83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e7ea3fbe1fd01dde1f88a2c37a833502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37cc0d9b0891b9f13b1304107aa651503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ed02aae1b83fdc2002c46527c209a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ecb9363d2c834ca9fe9a9e996fbae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6919200c64879be9ebd5b3409ae67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf96c5e2fa9140b9cd77e086d91599507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013f6b748008356a71b81397b879e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee39363469b830638386675170dd9ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940d0e5cb364db48832fb3a4a56f894510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b976d6a40a692976f607d64f6135a33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b33896c066c9250190c0f785d9b401512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70996c8f408d2107030554a1a06258513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff1b124063a8211636cb0fa9440e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba2e7d1f0f75d831a648cd683cf9ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f3900548651c5a05168055b8edca2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fe06cab5e903acc784cb3c9e17552517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b3064782c16c25ba3e94952ea4b2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613abea5444eabba7b23960deffc929f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9934b597bbe0fa0cd4da31c97cf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637edee81a4505dbd502f1aee47a270521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78cb4ddbc4ab98a63356fdb512e48a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc877059a2a4e1f1ecb8f4199e1a3ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e98aa019bbdf532fcae542310da59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94722fe9e98ee491aa26c8f2b55c7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de4c4cbb6eaa879e24f0965636465526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f169b3b213025d888bf19b7b658499e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f1ae61c109181216e645d0d0842f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a11cca82212baf52b6253c43e538529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747c3b6ab005f8c8912f5563a6f4bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e50904cdd57c9c9575fa4cb7f9aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db32e12be0a574df4f44be9663517532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd95626c32a5997b77fe370284f48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5775d56508b3fb04982d0e41bf41c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b831c506b15992f3f824ef16e76c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8d1174c4a6c8c3266abd56a6aa47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f1180c7b2118538a74faf3793f19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0fb2884c3ab139e68e4e24f45c124538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056b48eece4d78f87157a497c2d70eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffabbb3ce94adfe29ff1ce68199def540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498747acd9c2e45d4d811dae5a9d152541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4d81d2a7e9436ae6a127019948783542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc97cd749d57df87fe895172c00a43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c8aec75fe6e71f27a7140924854fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee4597951cf0e88cdec3e31f9814cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5af2f4f674e16577907675f5c2a91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a02616c18d5bedd1d1a569417f16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c394829ee0bdeae3b4c0a58bb79e06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463bfd9a1a76ea1ecbd9d7750a407e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb0618211b9953af9733225f291ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d18eaa4eddbffdae6cc1f3f48a85b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df563b836b9686802fa1bc2d1277575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8be20e9b44c47aadb135c35aebfff7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac57c316fae2b3b9e7af75acafe863554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0a4121b083cb9f1111204874eb84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31981ecd52d5a7271e819e7ac1502821556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7479d4dee18c0789825767d23522c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898705510dd61dab00efc10a8e1aae8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef913477536bd14ca309290e367c8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f3b347dd08f166039133b23968778560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a344513d7db69ed3211ba882ace299e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f73f6981f4b2536f37de7bb4acb38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e4b2f91fe5ee9ebe31677d36dfe7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1a3c8c574e5d98ea0a469aa201d3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89ab3f6fbc91c337b3a4f0cbab4cca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074d32bb5eaf18004afda08344296ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b0e5e9aef2b6ae8156db4e133cbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5fd28e994984b27d0d7d6d33a999568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9469585c4542fbc2d6f4349125963a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab40cec22efda902f768f2aa1cf13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30543fcf1b1d332ced271cc2a142676571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf6cdb061f85417e4ef2e25c399b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60731b69c035d1bc857b728f45f78742573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf5dbaf956919bb879e425bce45a73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831508e41332186d9b65b4f17c6f880f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597bca5a63d06f84dd5f81c626b09fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41b1eb2f8bcd5f69c71fbdd964207c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6a940571a662405470c66c50ea41f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe11256c0aeb957e52db0d8154c1c5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac4ef8544d6797a21dcf766264920580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bf3ff6f22de95beae4b6dc344c47e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cb2e7e063dfe7d7ac3a3d33227919582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46786368559c5ea9695c9e1701df1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947109672a5743dece52b161ffb6ef39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bbecfb0d6526841a98b3360bb4bd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea05abfe152cc52d7805624e1c687586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f0427b1f8623e033681c77d8b592b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89951304d02afe7dc3add8fe268bcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a796713e57b8491243df24f75a3d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb8dfab9f4fd02ad1171c58282d8ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad779e92c4eace19932319370681a33c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50abbf9a1b18421c0a9c4de71198684592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa3e8491d18b9165f689440596b710593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d94901def0849605040397ba0e67c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564c71d55e9075199f44b6a5aaf1481595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a914b92987fd0b7bfbc8826e2b561596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccac4bed2b5478595e1dac64cc4fb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2948a9e44c168c7e8092d4646722d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b163e87a3aad0085a95fe2c29a946599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404ca3c434639b14ac824b8be8c0df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904510187659c3df2fa87cdb5b358ef9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a67f38ece47604f3e1aec7b569a35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f94ea289f0ff0ce07e1e77f207e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815125c807f85d7c9bf3c087c3f8083604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb00260896417bcc5422131cea2734605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea9f69aac0cf704f1c40efe93997c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631132ad1b9523941fa587d991fcf9a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe6a3796d5689447dfd4f8214c726608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01216c03aeb9218d5abf753404bb8dd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eaa94f461ed1c4b9b32fd7e21b83a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978cdd8f597b7e610a9e6abc9b7fb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5086b91d936ce6bb73ad95ad164975612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4bca904d6e676556ea0c394d64ff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6ad8231a171b9aacf020929d6e98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee278b49b9a78becabde2674868954b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abbc69139e8d5351c990257af0b4c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98f09c6efa2fb3fd3a5054410d2f94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c658467d0fc6ffa20479671912fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2194990fd4f0517609f896d50c318b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344830f40ae96d858de70ae77755b878620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f55f0414dd5ff59ba18f8ab982fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cb5ae20fa39c3719485af2db45f3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1b91797edfc62de02e7ea0e3c17bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3feaf23504a89cb58a4aed2c554ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110695aa5803ea4f4cbb8fe54b8b3fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5d8f85544741ec3ebb0d07c0e879c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7810f6680d3e9f1defe290f9e0b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc976a9243770659396844fc89823628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39760b144b459d31cd1a7a45b5e860629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f5cc584294db3df02ccf582946a76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ff0bba2d351b05abdd3e932238fd4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f135e5feb88d370cdf17194d116e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869464870c9df3cf969a9d3483c7d23c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc02ff2304d2f679098ad8b59c9971a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b621a975a1eae40fd51949842fcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cfdefa976fb2f51ec97c5b5008e1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c30f7feb6d9fcb7d7c6b0661b8c5c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7b69e892ccbd2f44a6f8f58a6a8a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce596870b2bd37bbf2883480e084ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd072620f1e0867a33636a67cd015640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeefdda68421ea2421a89668b5041d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9af78602ea8221d98bdb6a0d388e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720534700f6d0ebfb709bfa11345eec6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f500633fb98c3282a0a19f4901de7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf7e6b7f79c985ca4cafca0fbe244645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894624e29379a1ea8e5f74b77308a9fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baba62252d51bda675c4128e1bb6741647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5005b242d898f1e75e99ff1180c9dc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00044d817da697e8557c864652a3ae8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2116688368c78198a67f038c23c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb7b9c4827669310749ba5047a0cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41facb3fb1d4118def239e3a8a177448652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb01c5fd9d47a25a75ab8c7956e71b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3721338fc3d888b773b3c68392d070654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb4b6b60f205dcf9ef6cf2c636937c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260553ce1ff788fe6eeb84be86283232656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6e1a40a53354c0ae12462fa51942657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff908b912a1513dc8126f64e0de95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dac8679d348d83f1791e57150a0b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d1283c3f11c17fffddb9fccaa38b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc01bd2d0a9bf95bbddbf3f8d545b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d22032e4a0e1ec29cf27f5c615e10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d829252a43661aeb93dd9302e582663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605d4174e6cbdeb367103c3db713d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747cbc177f0f8151782457d9a64c69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299faea4cf9ddb154004e0ecf35c9cc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd47a7419d8427681280cdc818cb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d1703c49452b3da8a8263caaa8738668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74787dd22b607098e72f1e5fbb781f86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf887322736cd892b376aa1d4ee6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e142ddb831b03203c2482dd97511671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf634a1d6e519d59fc86aac7ba6d6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580b9fbe319509e9c78654d69fbf3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b62c1c0f21699b865631b57932b4e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e958f3770a19c526e31313054e9e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a29c5e76ffafa423588c6e74e6519676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35572c7c33838eb738b1e17e67b82682677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbed5a439eb449f027648751b7164a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed56973308fdaccdd2b2621ea9b3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d273ff3534daecc70b0f4859c440c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d11cf92886e984e1c2d3a37b3706681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864dc5ad7ddf34b81fdb5ae8913aef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6b146cb2bee7b4542825abaeb5662683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eef0cee12954818ef7dae429aae2df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4c4a2421517d70b144d28a96c451685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20c8966c1614346423aa5764320f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde19d3f7ebe5ab21ca4bb5afdb7e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124adcc129a52530f8faa6d122ed1ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f9c5859840676917717162c312e55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7d5c8b9e9fdd700279a79240915c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357086040a26139e7aba04414586ba2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2e264a660fe4b650e58079eead0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe485b26766eecae04369f845d0c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b69a40c4b68a2c16126c19f0ec16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9692a5f054ec1c91e855e8847f749db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd2730751ca383407e708b146685d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc09b31bff6f6a2c6de77ee5d85bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7152ad551dae4b4e3fb66ddf6067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a42aa21a954292f14a220d63ba46f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b28a5c07c61983d2efa48d4f0d18d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b73928558098a9b9c182905cf9b31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb868927e87e12eb2895e2ccb8baffd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db8c546842105a0ce283289ac5b4a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad10cbfb33041369b05a6f00eb3af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32840ae19f4b52436d2a61cdea906b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499fd62d4890a27e1c05a0868e145a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666bf897d3dee9b06f6ff7ed22d66a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4831f534f730254c46dcd4cf9283a36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b2c60328c8925ed6514544d851ce8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32320676141dda231de5d0e3a0d370dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e35d757278e313ab3ec34d2a62e2bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29327b0800bca7270c1a59b3cb7d82e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35d6e826cb428efeb32b9087aa2ad7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc01f1859fd018d5f66add0de8c46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603acbde29c23b0e0138e1c871c8ef7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f45e78338e28eddda3326ce96db8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde27a6f3c0bb69ace05c9bb2960e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d17f6e7cdfad3cc70eff51e38da3db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44923a74b3a7161b85eb3de713fa27f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a4578b2aff69a9067fbd71e30d1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da407d88cb85e8cf64ba3b61681752c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678fd6b940327d1f684dd04049da2a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcdef930055666d399061704b1bc8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130956cc03aa030a158c4277c44adfa7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba075542be943834d311775c469123725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b20aed8480828cbde7736848a5ee0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d538e99d77fb905d9829afabb221a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e605e0f583886266091fbae26ff0eec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2cd824444276320e08d2341fecddd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165428fff40286864ae2840808ec31c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b515995fcf6dfe49ff77083e046c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689cb84d887f0a27efca71152459618732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5490b94817cd4c82d231b2c684819733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9663040b4f41d9b72f54474323151734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec26eba58ffb0de344bb059e4455607735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b8f5f42740bfedca7b4df40cf888736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcfbf9ece0846f62ac333666a43dff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078213f4e971610967d14d696ce0743738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6595814fe55d0ca59c69747010f2921739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf609caeaf712366a43ffc79c44d5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616c97d63eddf802f10c9c37130e8bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591af1811b12c6354bf43ea7a9722c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ae7af423039fbacd7f7d1d1a5dbfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721ca6f04087bf09ab395ca9a8e078a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2afa2590bd99232cf383abb5f609f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be96585e50b4e096ca84ad16d70a4de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37def2f91477be4d12dea9d39b380747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba87453382ffddaed6d0dfed0de8e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e894bfc914ad6c09750b94210110f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73955c3427c5da8629176b1c272056f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f77cb5ecfa8906adba7fcb5ce5231751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24517f4b13394c1848f47839d103a0a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71b50d569c8ffd3a341ffe25dd58e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d18902c5d521131e82af365f97ad2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966293a124597d40edbd3f841e8ad65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc80b36eca8ea9c8c7ed46eff2f8289756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453199315f9815400fb227746025be1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ff17902fb6b02b8ddadd5744c8111758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e746b53e70e2e3721b3958399a06e69759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>