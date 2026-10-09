--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54d50bc26d032c99f33666dc8a2f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a7e690126a87e2c42f10b7735cfb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80405c45cc76144d9aed437d910243083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ea584b5c6f0679553e309abb06984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9df2974af2ec7461a37da8832a18d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be24df92cbe1cf5f8702ba200f71eb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374257b4b0f5b86f778a4a35e45ce1757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139ca840627fb8a6919cb02356849858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c96ae12cbae2e4105190755a0997459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d69b0c52119428cf2fc6255d1b36510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c991e8507fcc93f1b8d8cdd56e9a2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9234efee2388b3ba03cae17ff2fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3028d5b10c0d61d94723b6ac2fb15e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da7dbabed1f1cd19cf64de4e2d0e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa55725e3d798a62a326ac7bf9f1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c59f6fc89978f0f398ab90d4548c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc456d90d493bf8f0f1cc14f38a29a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e2210d6bbb461c57de2151074bf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5cd664ecbffb97c8745629e32a3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37b47a9fb8a6c39bf640380f83665620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576375f90ee4157baa7a88d9edae94a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75412faf267ae1a3a6ee3a00a7d8c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd806642a6175e070533fa9b1a67503723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbebb5f1364625b6e8aecad709aeb0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199f315a2c452a97689a93d1a12c5a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31879c6c7454e4e96d5553f2de9d8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec613711ad253411897139e5bfda7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99d9f9f5bd62a486eb2bd5ac9ec66b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca74a74fcb3953d669f47073f53f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2b28f304ae59900e42025570c42a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5623adde5c9a9c2482c1c01d5c72031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce9de9d3c3088844ed189473852ac032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010990ed1f198030b2448fed5bf912c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6ac653ef4e540d9ce1523dab6b3ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508469bcf430ce706a5028423e255d1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa078016c0b83ed958716e2c34e20fdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345999f15b53ff7380cda65e9927b50037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a735f920e32ccbd164b4119370f655138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7b129f48b56cdf621b856760ca4b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf7ab77e172221ecc6c0cdfde6e6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643478db3800f322cc3fad700122f52d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c625711061418a3c0b63b1088d1e7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e7035d124fafb782ad3bf18caad243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb20dbacb8505192ea7ba9e33d4e4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47982baebb79f72da86ee19147cd9ee445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7788384a78bdb6813c1e7e5afe0eb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5f0be27d5c9d2334bb14b13b27c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b351469d152111c3b74adaa8b5ab2c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d732774f3f0fd94fc1b4074ee0111b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95286db7d7e3fb604e88d360880aff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a2d5bea794979937627861d411ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772a40e38a7101ba2c13298c11bd95552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148395974f0749dd0ccc2b079f7ad0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff363e941ed941c30bd0d0cc146a70f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1b3388a085082181e2eb29469bece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dc91a8c88f2ec6442834903200ecd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d48ebd5de3e39ee53fe142179965de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3254d852a96184ff6271410d09a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f67f559d2d955282e85d20739296759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4cccb7ecbe9136ec55fdecfdcc28860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d02305c83e3e766c8149ee8a81e86361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd595befa322af90d9cda113783692cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4cbfad2f20af6f959c216bb71031c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c0f88ece7082c2ae2069542ed0e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739dac6588fda1c3b655b223aad7da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f418d2e6d0d3627f75d6bf4a1e9fc9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675629f0273aba48d9c9932dd8d2a6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2415e25ee6b13cc1d21d675aab7eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1e7c1ab6a053b87bf56600ad75a3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda5f309c193cd97d048d2e492f8cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88310eda043e0003ea9c1fa2df4c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be7d557b24051390365c7640e75f0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ade78360208e42b36ac6af2f0fa15573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd184083ca841ed59a6669c790742b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701becf51cb4afeeb9360c071132dace75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565591813e8cbe55e4647648aeea4a7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb7d661b9f3b5dd53634554a0e6fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada56cfb032dbbc67c48d9c7789928a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7b1dab864c64c3bce72a00d502f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63dfb37c9baf328570b1da2437412080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3e20d92da82e997278e541b298bd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec86c1384f7d756792f39028f25e1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316b5edef62b8d9ab5f23df96b0fb1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561be24692d533ebf7ac4ea25b9f1cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4c728e65439d03efb8f43fc8ec29c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185ca01e1653ca67ac721327ea174cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0fa28889d99b5d17aad3e8271e85a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e36c1d9193faeaf16af8855324463688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b82a3842d36764429c988f40ff91689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35151bf617aac25b603b919675f40ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298c2331b0fff13b5a3dc478cdece4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cfcf1df1d3d6e20207bd8cbee10a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc57af4288890815fe09448e081fd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931ec90effdc5d5d401ac2b5187e71c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a76b166ae5369d7e64c67904dbc8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e0e90cb7bf3999bdd8d5b1425716196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb77bdfbb3d0203bf52ee4e9cb55e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624cb5f38c5411a12ffee13f39f41998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f110840ba40d92dc6c4d89a55014eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a51b5660daf8468a80ae6f57bb11ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd83f5f977d9b3cdb7461b0260e31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4bcf7caa476c0e52712c8e289d8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907585745b7263d1f5b8c6b73537ccb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be59111545744db73d8d56ecae9bad6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d2c22e23535694f834a801c171556105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2d8993540b8eae3dcfbe497dd720c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae9a70e879e0cc274fbeca1a19eb71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99fd1e6cc813a82cbf4ede33b1c5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e177990cf804a2f76e13a2735f31bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f6e8e6cb586283f2a46ed4c2103d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba2e33faad0bf9b430db8d226c0df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781a339d30d6b96bd1cef4a38605c46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b50554cb7eebd78ed53b6b3e9b0a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5931beab2934026be103cb3bf2cd7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d20e9416080dddaefcb7950b5345115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef008dd08efdf8eef6d72ff05bd9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74802ed6af00f8d1ef079c27b9d5d09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f597b46d1ffc0f1343788730e811d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4a5c07db3dc6b475f259a6f22c5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd894dd64e57688a55b7f1038caeb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c74bf7e3dcdaddf403145e7e878d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a7a70d46c477bb578dd542156c18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0de64b66dc88c803afd206f30e02b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda1d002202dcd9a3ab108b9f041205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e5615b0c18d516cef440cdbb4b8ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb64ebccc1502caf0d5f030d38c85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167c9e174d106ab0625bbca0dbf4a4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bca83be4a3ad4067019143ab182eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6f4713106ddfa7322938e6e84e50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3efb73d43a85715eb8a7b91e3e55d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53fcf4b9f1e4af9187f2710976e0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb694d8c205bb5ebc3d3ad67108e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6d14e7215b74f01a961f900e6dfed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3680587be4b1f83a270f4d743ea2f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fa104c7c6aefb7605866743d6361e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c059e1f8417fd8cc60888234408f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924aef8526c307e8ead514d5db2e334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a793ad0aa5fc32b93568c30a017db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab68f870002a8077fad5149f850dbc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a50bc11ce6c07727145f12906b52b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841015efee0cf80c02778d1a186212141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f1f8ceb9cb4863c3c0c1d8c70ff78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528589802e9981c2c4278bd5eb40f94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210ae0febf5346dc985e987c07404d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b3970ddc235eaf93bb53806f51124145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a7482e7c2d15b921ec1f2ecf68d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2079d5a81251b63ad950f6513f95505147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e2b25eb07f28ade17179f6bfac215148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c412f4ed5d569c664dc06cfef4877149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c8b9f3349ef2dc70088081e433046150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343d652bbe8b06fd896b96d3f9624c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80cd0f9e57b11a6b223570d55e66b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be444117e0cae815807ebce91d71f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ea82fcef4f2fe6f6e7e79cdd21bbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf22405be5d93b7d18553a0ea245c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517286c6dda89bd4107daf9d5675778156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecc65034b7f237e42bc4d78aba3ec3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9dd0d3d72b4b1e5393db0516e0bfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3aa69282160da056f36d3820d1366159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d93c58ba4190f4653dcf6a9183f30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c8edcff8908c0ddf7ad4e41baf40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f6953e3374d9d2cb05dc029285a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb6504863c490288a3d1e264ba59bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227976cd4424cb541e3a215f30d012164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564cc207e6dcffb1d22ff7de46ad337165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f048b5f3fa7e07a606ba5bd0e389fbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656556fec0689122c08c5faa8a670560167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be92d98ad18441a581ec4e6003fcfe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ea7f9c7fac524eeb9d6b8c67df72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a737a9dfe82b6cc2cde28c94f3d33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5248639ff96a06f4e686f1694492e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ae1402e6edc9bb7c441c433c35a06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f04d694dbbda109e486c39f962d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a285c281a99ec00b19c4a67ae162ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c6a72c0eb2d6711c5466eb6b399a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2be5df89f14faa96617c302f93de2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8cdf8ec33d9a4465ed4bcc2722651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aaf265ab6b9dbbdef69e1716581ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffee7488eb788e41c7d8ca7c3f60fd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3492c8e60295c16260f9eb1fb0eaae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b62fc5d9ec0b31f7c6ef521201257181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79aec4170c682e256e19ceb2c4c893182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0313e670ed786c910fa70beb6ec5d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd284ad42dc0ae2f2c6b7fcf340a279184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0787f549b7d18814f7b027ccb9ddd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ea4f9ff201e61e6df86741b22eb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3b7c30f28d4895aa3932b19e67b23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cd86fdae44c488c3fb84e9b7207b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f750b391f216aad2deb4be706b0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69762ae94e25b6c6046449f63b855956190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8b386f98f97ca56bedd65582ecc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fba15c78da5f30e88c18a3d17640a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b531caec6905919606a78b8f46ddd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1ecc1e64e62744da17908755cc434194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ef4d0b0d6caf17ab24bf53f02d7af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647edd7d23eda9d03dee055831bcbd87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae28becab5c6309f92f14ff2398b4e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc3a726d8af349951bc3d0a1a6cfe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aff281752f36238525e538282a6f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aec1f758b40768c395e2bcce77195200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de597cc7a349c7ccfe276e0f28aa01f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651737efc1cb6bf3d3c87284b75b91b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d8d009cc9e1bce6c1cbbd4094271203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2f606df69c540e10866a2436c7f56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cac4a3707a38434db3bf69d2c2f34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82657c29586650aa086a61f13b4418206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd660efcf21096ae4c917e3e2dfd0674207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f917dcbfb02cf176d2d68490cb26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bdab39ca6b17924769514c05882b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c8bac38145a4182a15f56182a4165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7bf883e92427f05c69b285959a87e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a2396ada097bdd2ac70735bbce07a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5553870d3569ae0caf3189ee670e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3cdf97bc288c80cddfffc9658fee6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148620b9ec80447770f9b52d4061694215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e06ca80fa6d93352dc1a3c45c417f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b022b48328d723f3d6d90420b9549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819042efb1c754369dbecb9bd549267218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859e7139360beeeeb68e8cd7725c6c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88737d8dfe8155d40082fdd591b49998220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3c69c3274db9306f4d8175a6aac15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be9f7842852da8ac1d53150cfd3b69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0dce035c6eac89c7b0273efaadc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86193ab18067c59694f0571f5451f033224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a362ee9f5e5e8a2cad27023b28c248b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c61093a12ef19ab633f3d3374f571226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ace75db57b5d5279f50a7974ab59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cb951fcaa7aa89708c37096d861d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38408dc4eebd8d1998c9b2d649b02c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa5a3bc13ed7645000a8cfdbd75e86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7120743ee0ac7003a1b03a037892d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23281825c3b2dd9dc51c3560d2bf88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0657b4e6d8592fc600f8b9190eb5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43316529310a1e508ac936f0b97f208234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bcc86d19e30613cf006152f8e1c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ef41c54bd1f73101ff5b7fa2d0d72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d17e33582fbb112f0de8ce9906e60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a842c9429fc93b5598c42c6aaf97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e82519835cd718c630ae698081e12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0cf5bdeee8d669ccc105bb6a00b0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dea3dd2958b207db834bf9961db3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ae52f567b2b1c21084a1339b213ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2399dd30e18a80ced4ceb3f3aa22c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a17d5d5272c8215b450b2671021c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d773cd0351785ce706f710e18a30a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b70de8d526cb54c887ccd6239859246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebe576e9ae9442291598c1eb34b808247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d29e4befa7a407d257899ff913957248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2229c460db7b4f6500f0e76e4378c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b78d4fce152986482e3ff383fce80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7118aef93db857e72175b58d7909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047611616268f2e5a5d2f300568d18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63407593daa4cebc681fb60f8fa201253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dcd5e7c9ea9758be28602f2f8d96d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c64e53d72de8cb0b5f056cd8452fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa16a22fc7776da65cadace84ccfe2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf35dcbaff2bc53241761d6d6f7dc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844acf441cdc2a014cb8c67b9232e12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5822568f163301fdcf27f9c826a5b16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbaf6f7cf65b4b8e6a887d5ff5ff36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1fa5a802d428c5a1c949c38090e01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6d55272bb4d945c3adfd433c78ca7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114defde6c9f65c5e97a77744fab517263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20c5672874d63e54996090a518567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e2a3d64975bf6352e6cd905ba5a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf53ed5f312f560a20a79c73b9146266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7f15e72852d343c4b1318b3d4f36c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adeddae6aaaf0dec93fb65a79f9925268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa7d86e3fcadf6bdf91b3a00139d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b729254377470bb266b3a1a4c2ab0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51ce460529ab33073bd4169e4bb5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fec43adb7e733cd7f64af1a50e389e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd73947bf6ed54d89e9243877140450273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff2c94e8a59ac65fed67c24a2e3ad8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa922e0ad6848ea810b3aec6ed563275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054630c9d154326e26c2ee2e269069ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c43a5425b8a5269abe11cb1fe31f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef70af7f5da51802f38e32dd5810f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd72ffa7b4fb6e0290b5f07c0eef74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e4beed409455e5906780913cda6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9dc1ed3ab12af80c1bd4d8ed654a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634fb04e106461a77f13faa4a6891bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a54564f47d33019be0e17120940b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314aaf4446db3fdc7dc4fbb1027412f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190006f377712cf62f499db71e8888ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8df774c0c7b86a7080755f911c10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecf191392b20856c6a898a7bb86103287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a308fffb9054a08785535660d5e137f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6dae44e484be83da6313f1bdd5794289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a91bd28f0c5d8e34e15176be13df63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8eed9d6d58436a34bcb4b2c8c32c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c427d9952776f34466240101e0877b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a9e67fda07beb29ae3189b3833f1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f81167943109afe5e2f2a7cb543c79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590781c6adcfc7c89da2b20ceabdd80a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2a914440f5fb34fe7985da98e197296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3dadcf4380567eb6cd747a0319ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970d83881a132210afdf48debb6661f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622eb7a90802274415c23c08a483c33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e880a18df6a5a4a16a5fb26b70c20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507425d81a275bcfa1e8926d163be74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841da401a2580d8e517161896e9794b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b49ebc7313e8f02774061e95c391e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f632b967e0b57530bdea08f550cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7bb04bc2a8d49ad637e69e5e2347305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1715ea9395dd6c40e34da8cffaa87e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e690fd9c230824615910da9b9e06201307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640f222f0bfaa1f548ce7ddb6befef7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3c6d81563ff7bb6d74fdd3fce7af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede76c08592b76e593ad3b02a675142310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc2323a342395c0789ef87da5b082311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c314980aba51c0543359506f3f3190a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d673f90cd12ed813178f2f0707fdced313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b51ffae0ea54d941203a2c9eb20bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127af676366474af0355e2797ddb24b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f38fea125fad8124286676110555b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dc1931ca02c144f336936ebe34c94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4f90d4f6313710a090335818d518d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f27fa94dca4baa097e1ac5cdf087b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f505115249d3ba97d4ce3a875cba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e32944876cf2528e69d4d92b3e674321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61c034aee6cc1911879ca1cf0d688e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe731dde34ea67d0fe20e38d67bcd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea60b83ba16cd9e0e326fbc5ea270324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed17e7d29fe45d3ca065533a90152f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3215d5515b119929b3ac4edbb376a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a654f5c50dfe4731b48a12e784e409327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa572582ca48403534725955baffc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096929150a14a3b9e693542e4b26199329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9247edc083261d99d4dd63c9407c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a468922f4e9dbb59e2e75c4d8755331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3795a4461d787c07919e3c7dc090347332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435955de428a535dca9b070bd286ef1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99cd27234d4ade0e6301b32e225d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853206ef29e8d22ec0e926d763c5a219335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be4bb9963385af9b6dac9e62b38630336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a931ce1c697a2191139fbfd816af28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d9adc49a110912048e96e3a7aa94c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d6feaccc6d3df4747c8dfe883cf5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989abb6dda1cbe296eac7e0fdc660045340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d537cf26627693626d8a094c7e4bd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d55bfee705016ccf5a27f7266875342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8c297f7094259b668afdfabecfac2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2454e49f6bf050782a5602d80437344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94ef80b83b56580edf57774632b4d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135d06625a49e9e7f4828454558b105346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee1fa6799833d7a11642e9fccc7663347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f316368bcd44c23d575eb44694b4e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2910fd38fe30230e61a763177b11a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d41c1b3d31a59feccf8e5dd42d68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42852d763b92b8b332304ae3778cc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544724db0673b6accb71fd82947eb19e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c350a2e8cc8b0ddfb636ac5c435ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562cd1d26c5c97298352f79ab065995354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e0b3af1804477f4bc984cfb3ca72e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51d599933069cb04fb271c09db498356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472a56ad0178fde7763dcf537196614357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272afe87411d074056c5b705f3c9c07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbaa65f22781a43c4683546cc4784a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef1fcb446324f6ef8741f63a4dca89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cda5de520b4b6992f53d2743ea9d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4b3d9b745b89843d09390b6de8f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a56a29a7a5a3fa7124f561999388c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb73b3c7869cef325c4740c08b032364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05188e6cbc66f219fd047acfcbf60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7afbf64773b468d54e826025e9d1be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe78608eea80afa8adef25cfa2a4021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db5bd44738e4314aef0d5137463ed6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceb273ab30b4c53a18b3c207a1fd07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7148de30d16ebbde335ac44d5b489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570940703f60224b3b78fbd2216a75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b8ddf6ba2a5d9487c134a58a02fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0a28a02bce9e4900f793520fc7c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc15ce8e393e87d92cf4ee6e34b5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e3561275ff42cf20a9b52fc0ce40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e348c7e94e10a34b2b7c6d55650c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e204cdcbf2ca4554f415b5b39bdd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c0bca2814f4f6d14811346a4340c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc612f747b6d6463a00a82ee8bf072f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb3b5151dcf522a3fe2dc11d050d0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a87169089c512e3aaf473602104273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef7d2a25fe3090930da12c1a87172382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b46fbca8056317cfa737db578be75e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165248b6028dc955ad4e44a7b2ee465384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99919ffa1c1d6dc52ba822aea0899517385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962638a31a5f48350838ae13274ddcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3f8fc1653706baa2d4d6146d742c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b87f9386102a376012ddbdd9d7ab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed6367a77767b5dec5eed5d76b38ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d142cbaa845527d10d207e5950fb3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c50312756bbaac83c5aaacbf3dd6c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a5c8be92f0475f343e42647e76095392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b3459475b19b3a0973a3dd4f3698393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68f20a737b4399089bb0950e73dd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5808c09fbb32740ac785fca35db30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a008b529a8af5d00b47da68f017617396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc7dd351926b8f3ddbe628261fc2d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408c93c85b187bedc297686860866e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82811d396ec6ce8aeb9e9074f54a9de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b405e7f29fc8599b9964c1ee089d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b641fe1b60fe37a8b18d0ee0e2f9d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9acc2c20d558827433769ebfc892402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e3e3929dfde19f30f77821ac027c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6da73b6528193445bd6600dec2830404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e6458c71e16cc45204f040f96bf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2f9c640f76d0210bc02b4186bf8de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ebed0da2d2f75845003c3a4a39d3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fcf7de1fc3de92dadea38e5ca8cbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dda7e8183a1052b70c1b2fc34787a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ee280176b488ab2717b21fdcfcbf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816a5b093d495956163d90a5b3d5c73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18020b560fa9709e18fdce6ca712961412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fea123ae30d7bb3060522f1a5c71e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2895d40afe5fdaba7b19fd3998e5fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a009a755bdb1766b44ff0fb24e42a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fae58e15c6d8373e3863d3bc535de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf23f95cf0a48396fcc46263195d0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe355bbbc93f5dc5439aff009f663418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18614265de0e013e37ca1adb4b76e75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbb8725ff4a46111d9b4ec5d680e02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e0a6e75a683a6019a4d2bf1fa3c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e8730f67da615d17fffa1009f48d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038725599414443437b5113bd11bc7a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91760f1392383d037ee23130a2bebd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd507c4f2630b37a4de45300da335425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc61426e23ba4fc6b7c3633d466101a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a03c3788f64e7988cdc237df78601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc46e75fdff656722a2c6c786bc78f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb75a67f7e69577ddea9941bd776c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48400b5cf7ed57a6d4a352e2ffc4b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11440fbd4185a11bbec87c1903d1444a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a54af80b11f330a985f8c8a58e7f4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53490a0db610a571c382934cdf8e2f3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9566866159c4fe2495a66f0ad5a6164434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94287f7ab0a5c44aebbf8d9ee8fc69e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293568ac5dbb09e81eddde08b5981f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33113a5bd1ab534f616e710f6f1eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917bd0b619ab61435d1fb79a2023dff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb4359c29b1153cf6aacf7cfdc088439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445414f71ed7c6a0b9b6a648deb9967440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6dcde455d5d7569df18cc2c57e9e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34498acf2f3a8e0b26955f09256e7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9e893fc255a1478e5dd0c666683d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb362a2507e04079762e0b76b512b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd9bc860de715153b3fece4cf560c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a384132e2a7d085644588919de3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73981c5771e2da023d7555b5cb12310447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476387f2e766180641e651f7ba443fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e278c623f85d6fd17de726c9e0b359449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b45944eb38b28324ecf3b896d55bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad84002f6f5efed603c0d86e61ef2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafc851e712360b75bcf434241f560a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c6e0699df2f12edb31297cfe7aeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8cfe2d85478670049dcb28f3ad43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2073581fd66eefc37b9b72946e9153455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac216bb8946687cf39a6cba4728d7f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cbc885164278c35f06c2e87646c9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeec91f01b9692b26f2dc6d423ebef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b753c8a222ae4fc832d30f639284459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92b897e209ba22d9b71b8cd6fd2725460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53f2a88eb307f36ab1a3de9b4fa21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166e7720bcdf9b4c2b792aff43f3488462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68639528f62d96d512ebdb6a6c01c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ed999f60fcb3396a41ecd6b82c1a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c05746a8e04178759c6c282277f86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b97018bbb035ac42891175201b703466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f9100723ca0d7d33b0912bdfe598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36ff8dd950d380bcb9e75ff0fae9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd9270936892455976f8216f5d5620469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d5b56a12c28b820b0bb17d18fecb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e00eafc0060292bca012cd00c68b16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685af14a9432947fe526b99bb8fc9cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c00172224b15ca05fab7dc12d8cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb3e4b30419c8c05cca9177f8b902474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdcb73db1928e953986ce07b3670f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd3f42d6719e0df48f21a483056ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c5934ad6ed34b0e2dd15fb8507829477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb607518e1054ea9504aea3b2f6e04a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4614b10ecbb053471f2fab67fffca32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586f1ca76c0782c519a998037282eb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5b7d368ac7d84b2dfff23bc9c580481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9954ad0d41a6263fc2ca40115056c9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4cb189564007332f221ee98085a54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d932421963e7d56f7e42b624c9e38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db528ec9090fe902780b3d0e56cd144c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525cf221ffdf799660f65c8e75bb802486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76bee1e267707ee89af0dd0c39912487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5fb4c37b0c38ca11791ac394e47d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576cce580e1f8cf8515a98ed3873ec1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e651c396832b343e0350958a873f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d54370eb58df554210f1c19b7fd6ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f3549c7b4d4b2c64beaa7d1d9808f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12daacace5321b15a4cf49ff3c97b5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da6d3758f57c0fc978787f77907a21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52eeb1a6b9c8451590483c644e606495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08112c31a4724e6e4ae3328ee4641496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4b3bda234eedc20aac7c56e33ff1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a01fb74cee0810b098dcd3a4bcc9a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ec18b43baf5d7b2ccb5eb1426819499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2167d4e04dda988f0a45048b9bd23b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230c9b41ff1162065f4bea1ee38dbde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa27b3891853fa44480292373dc0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c69579dd37528c779ae666876d99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0f6b3ab8590e7bbf8d1e8d9722f15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992fb49c7dc384c4b2c86bee45fffcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7648f1243d91ccf848a94fd46bb978506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2236d2b7e3b2768027b8b29e0194b51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb0cdc0c269edde63cd4dc759f130508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c6568ee7c3047b67198e8c0e419d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e959e61dd4038ffd7f94536606586ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288393de7d1cb5badba0e25d1f12573511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d52ac7f6a392d01187ac0ec2b4db65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8966eea8b93d6b5dddd2d70bb261f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efddf93ef0db36a402eb8e3976012b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f101975a55142fd525a7300616145515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7b654c2348940d53a934f2237b0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104217a7165b084337aa92769d524907517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d7458b3cf21617a60a5ec3d6a9e28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35d19f51eb4ed87d0df31412d1392519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ef83e980ac42278fe6028527ec1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d817f8c415149fcaca98762998029f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931155dd714a4aa716b18890a569ec5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed21c939bb1a248d64ae4a21e30f5d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26b7eefd772d7915cedf3eca799cdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b53fa8cb7a1470e8ed847568e33eb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4eeb17eba6b7fcfe58ef6f506814526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380ecf33f2727131bf7b02f63f4fab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7aa28f3d5bce4c3e6f4d9a7c1ddb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042dc099069fbc1d31330f6721b36d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b63ec3580d2e13e826f092dacb804530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1063bafbce02cec328a45b02fa8bc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402787632ad39a3ad3024ff35739fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad40f73d186e6bfe419016543be961c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eca264aa174b100b864b4a84860ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a42f1a644a4850d84074d688a0cc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ba1586c9b5e1817bc663ac616288536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f07770af26854e7a0437b3efbfa46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de6dc8332fcefcaa08e26d6047ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de41d2edeaaf5c666926d27942f40c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809df183c8ce27721f0d6ac854ea6dc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba3f3b26147485bc23749ecc34a51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350b3c268037b272063e590412b809542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc049fbcc8bc21320341f06800f25c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705b20f9464079e7b7ea1bdd3b38099544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f1661eaf9087bba650da1635ae345545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ececdd4276508b189598ae363acc88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391397989521730a9df46de4362f7f0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe607fda0209b88bf12ef83c017f707548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08095237eeebe83ae32e40b888bbe1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab77034e6e25383b921a6997d129439550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf2ddfd750611d8bcb03a13123e31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95da20f05703e7caf35ebd7f3fb8ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab3a6d1505e5c02ecd4938ed99ae9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a045e81ed1c3d8f58d2805b11ae59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7562790e089ef27ca14c05f074625dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04e69cb7693ba558b8b9a2dcc4df8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f47f19fc705dd8af5319b125e5b7de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a7b995b5aba6d2e6ac252f23ce279558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e6f7e7e45489687cb28bf95dd3c4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b9ba6cf392d42e6b029b72084ce6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77191fa3d3525045137c7f82bf895cc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d4792d11cbeada6d28b0ce17f5765562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a945ec0da092e154a25d5187bc6f6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2d7c5a89c86efa6eebffced83be31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120204b5f8f77f06832a6489de63533d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4ffc9b70823a6f1dda9bc63abfd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d831e3407a758f4821a3580257f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abceb3df7c2b6c18439621671252944568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0b73fed50f7295cecb22c17d6c97b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1dd3f78da0291ffd38438e400204c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d79bcc382c034dcfe77caabcc13c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5f03dad7d8ee9720674d2715e48c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec978dd81a56c22bc0558934fb8bdbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcda8184725f9c3372d1f15c9aef8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b88c2023830b539a90b86d7515d2fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf63e8b87cd2d07779c01dadd7d2a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece4ad5aec37fb14456c298fa77d5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a2d57dbff224d2859fdfa86211d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11c4091c9b578a92c6b707933dbb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc347b7e33e0c7c295c6cae7db30fbe8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f391d0257d1afd2b74c47f2e9ee4a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64688868dad579c0168e786cad4833582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45729103dcafd2924d1063a98c4b9f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942a07fb2685cc0d2e067d3b01c3844584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c044090dda28342e09ea969bd10f84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d27e915e1686155c88c8c71c6d82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1cba9e05e5d448bac6f11e5af04f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d5b47e5725623942ef705531d862b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b014867efb889f1034c0abc62e7e8b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9f2682b8a2b8afdf90a577e0cd6f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08955961f37a2f8cba1afe9e7a6be9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b32806eff1b942e981fe18730b737592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783bd51681adfda6c12c4003a2190bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec704bc3b6b4129a0a25da533e3679b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f256cf0ac7cd283c579dd65f7f895595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8690efc883dc3ef35aa4e6477c8c22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f4c7488bb9e558beb812dcf728a4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde749e628c682a584341de262f92dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48ce4c1057bd10ce11bb57d2572c1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763680bb277a8e65ac56d6b1d5cfcd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7c41d655158269631366c7564256601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc1c970245ad5ba7b54c7e89df779a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc4896ac5944936db727240b11267603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878b9ff2c81910216cc641bf1c7d292604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb06b9a05949428e42bd943b9f4979605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbb65f172e7b2004e2614efae040e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383f0c10fbe6becd0267e30ec5456c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e51809473a0d3ab5420c9f2066194608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24d537f867e92df618d47731abe38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5089b1955685a8d26c1a6dcfef8f172610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39b509e294080433e81ef3c1e0edf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8e1746d39ca6c09229d47e5d66188612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f753822ea6e968f1e5439e6dd65d3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c500304cea7a3739c347a382f536614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f617ffd3ea38fba172b917de8c6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca42515cb8e92518da1c679f0e2ed1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532db8e61e28d6b741509748e57bdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd3dd1499d4401828e0684e929473f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa54a4644af1460aa276b0b9ff548c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d53899c5d91fe5444281e11597803620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9161b8ed34205c757c02fa72e9e92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8718217c9e183b3a71b1dd3ceb1e22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265c232c0c94d67982ba24625b77a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9479d110862f4a48c701e8c652d4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4256660c9f445422eb9d02631a5943c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bcf93b1b56fac6a15e37e046f504f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c62514c982008c5d1958d00fd6d5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e40c98d91731357765848be987a73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce692e15e47d30bddd695d9e73b28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22d8038c7ebd11de87b082c1dd1a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35dac292c9eadeb6de2bd51f0783f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db24e9e8126b7bb539be16fc6ba7ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c594e6bea1c7edb77c1b6a2d41077633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a5cc42e406015fb39def507a5e8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25bffebebf7fa92069460034c95398635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54b71fb906c78442b15833c696d95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4e4f6cc4f79fe289e9019cf154bc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524dc5f65479f52e7d1819c9d363b1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5ca2a049a19f0bc30a6305c115fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905be33b46bb38b65568b378ff8c45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad82caf691071ea65f01cab1af76487641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd14061a9e5e6a59955c401d53c4b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468085c9c6957c780255fa8ac3db85c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824418a24fb41dad5366e892d2882849644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c846e84280e5b3da97f0e5096decd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b804824b5e5728c1d83c3c95ff1904646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175e244cc236371a2ce8fdb56afed9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84d41e5577de29457633abc8b37667648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3bf27084f5f4c60576d604fa5a083649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36f466e5d9d100a8571a0c3483bf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3b2001400e7b191dca1b92f6e0bb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08355d6db2fe1570a2d1ea8fef17f6f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78207dc9deeb857e319445c44b234653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36966866caa73d28a2fa202320bc6d87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec83f7dcbdab68de7a3ac16de0d338655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e91cd1f9bc103f3e2e63bf2c0b5b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce171356b9ac1f25d18940e18b913657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678808cd60ebc9cfac0ca93e07f12e6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae71e9b3e6f8edbd623e7e1263b2ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286262759e8216e55a14c7bf7cb135b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99e871322975b7ac7d616d8b609b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3cb46a3fc3fdc0f9dbad14aab27aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdf36c0e5154ea99742c02149fa7de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b42ead04c33233735cc4428a3552c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd32a79d6a2c4a5de290f4bb6c90db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8425cacfedd0c82865faf5a6e515b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf1af432ae91a7dc289df6e7e9dc29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a005f5fb05c97e8a78f603fdcc1af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435db2f180c7fbdc0fc5a39b96badb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb046fc52ed535d640696add65c3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53448ea97896a798abc774c73f5739671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c2227c5dc55aa5b15ed6951334c5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f7e5977db61e1ecc004f16ec737f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e8e9a6f1a8ed8b5dd1e6d100b707a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f2a784121337b61cd20385abc528675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fa8298cb6892403414680b1379edb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4caa324a58ab84260e00d0414501677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42274645b5639d789e4869fbbcad1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12436c82fef8566dcd0fad83d82b39f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c77552d69b02dba951244df95a2ae4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee306be62b712bbedf74f589a74fcf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743949d8430ec2572e237f40457a80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d52051781276d1dd5fbb714a36fafe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03cd7ddb4a7467084f4720c4ddc24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb29d82b6fb7525cd63b253588c8e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330abc8df5cfcab17d2253a76cfd4c7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb59aa1efd93198818a29ff8aad8b78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c6e290e351a048c87bb54c5c9f0da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f99a102fc86fbb2ec3a7a6c4b934ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb95b0f266f18271dfba7fd830b9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4286b97b26389503e7274d6e6134578691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459973b5fb4968cee245388df56ae13e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a1630bf961702c0a8ac714f3f8c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f3db4e3062154883d03b0371d1ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bccb718042db49cc5e4ce8bc0a42da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c256a0f367f40469c9d09e7110118696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987c013152e0697a45ca6a0bddc57b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d38456b80e86ee77a7592f033ea18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ed3317ebc05daddeb190bb805df33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875464cfba474882190a10acc106c7fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5e328fa9cc3f680861f07e8ccd7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477cbcc09e3deb1c8e4fdfe1a4cb51d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec2bee341c72ec18e218e5d747bc76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89ff6642cfb9c8f08c1330251d138704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0bbda52a909e99667bc93f6a65b1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80939690ebc24162fc875c48af2e81c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aad9f8270517c874a3ce6e79b05454707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eaf9d0767b712e42dca0cdc3234b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435aa75699ead54e4d5b37b0bd51205709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46590ed52f297cdd58d6565860e6dda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64bf9fa76f9aa73dc4db4e9df90288711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c73c4c4ae24c180979adda15a47a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcdf720ef2a5806dc76c1c680c0d9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e87cd4c6bbe6794eb413fbab22c431714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6afa0738c18049f1ebe5150ebb802e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c19e1ada05f216237c651b2003de6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c13a8dc7c47a28b1b254e83234d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817bc182d75c994c489a88bcf90184c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af69e4b3e15a66cd7058f3bb43dd87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b3f0b71bfda21b42bbb4ca142474720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5496a684bf06368ce5d9128b0351711721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9666c5e2b841cfe23ac24999212000a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e05d3f57d2cdbc84a750fc28588819723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462cecdea1e9794c1e7fac64c8f6227724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c9a018b8eb2ccbbc57f4a53ef9d0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86512dabe2044d60429e052c33f1ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374f38437ced583e3d737f984e4f25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48088bd23f8af903d914fd234b3b896728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da2dff1d832bf1f9d0ba0b5a187bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427c55487bf5ed9437a117bdbd1d3d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5f2e843f5d1c9e0982e90ebc0302731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5a961fc63862cbf614773bc1bdbfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757558eaa8502c96993ed252643120e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cd4a6a0252641d26e6c24d8d1068f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ad718ba0c0c26d8cf35c8a21f005a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c87fd6bba8dd9cd130930f8a2cf43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975796ce47e7f88f9462a2fa5862da52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b13993cfa4f8c0f88bad9913f281b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9640bbc0e81c264304c48f22b7961739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2d61c235982a0f0a990d5052b2795740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc678da95db6a6343567f23e94bf5722741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68fb2454c6c7e49ab4b4a35210f765742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd0a1868d78faeb94bac1a48ad8d6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c1aa9c8d3d5706a6797bc07ea447744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeccedcfa166b4c7f3e0b24c532f1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa9f6eff019b9aaa5e82eba93519d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5207940397be2822776cb535b3631d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df379ef9ba8cb2dd73b80085416348748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b8d3fb05882c5765aa6ff7f09abfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521053065343fcf30c3ad9058a6de37c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430d909ccc4e1b6d99346ef134df58b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb0def773714bae5e5eb17c952bad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb307c74b1bf8511131a80aa9e78016753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b68de96725e26f084b0d58267f6ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5e5a2295486a1cb6400ad12f90cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73155a0318c50024cbd9673fb9d8db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44fc783a023ff0e6bad0fb454df342757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6c371c70bc24002f2dc22167c489758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fb4c11c16dfb71505d804ea3910b0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd426a00437dea0022b17247574b131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b20b3262c4bed070bf9e0a09187fab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c8e9e8e25fd331a018489d903155d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a7ba284dd179db6110876c7edebf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330184c2227759ae9cdb57ae86bcaaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb868775da26ea8a75458397bb38038e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36120aa205e9efe031f45001a40bdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3e41d434ddcabd57681b0b28d820c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f931222a7297881c477403c3d1afd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1534cd1655dda1258eedd1023949410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ea348e00b8db8ee6e99130bea71f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84857c53a9dba641646e58061eceb54112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f6e01611a6ea14e2017a48999d6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3760d4dd2c14715db5653a84d590f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ca59954a2aaf2f1f8a13787d74c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfa0a77f25f98b98e2822394325c8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f010970b266600a2cab7fcc576dc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e61d69f7b53dc7b8d4a4e28cfbbf2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabdee30d5da0ea282cf951897d675119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6bb2682f9e048516ba338466e5bee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8599c6daaaab2873864a31641573821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088e3fd21e67ecda42f43154ef62d1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ad9d78bfbfdc77275c3415bbebed623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d5d05ff2870862060aa47e762bfe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9331572a94ac2ec493f13e22d6222325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c45124a9864bfcc285dd7627af8f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c56320cf4076c21797f2c4ae52b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a083d22f79c381dc27dc0dd3c90f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b0a67aaa1f679046ef16151968f2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bfe67909c21912cb3c7e5a3eb642f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0766e708240066eb0d771b98537a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19239a55a69a32dd4b1572c86718b92632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f838e01cd7460ca21520bba7894053e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb7c0e355275598b44312645314d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4cc6fbb431ef3a83d7647c0a44a5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e0662da40ad6e7866549aff65cc3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f315e1d68056d6fd28f04777dc8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87281945bf011cd831a6abd8ab7332a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf14650c6a157e1edb0c867d11b0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd757c6532b41b296277c89041490d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe401bceb8cca505cdcdceefd3b941a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7b6d3cf3155d81c4ee53958b4174242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309619c49032e485ccb236d0571e43143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810ad0acea638d634e56c52b52c7f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46affa325e9df2d6d00477fe8463d14545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a4af6fa15ddc679e996d521ffd72346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b547661727fa316f027a70a00fe6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb61559149b7d7f5a42b49976da8d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5041769114aaf9a0cf43809e148f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e5416e70f26c6e9ab3d7e39ab6bd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f791ed323f4402e27ba83219c11c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7cb81eda85eb7efb3e5d4249f78e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213fedfdf051126a7b9afb396617a5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c4439a1993e3ad018caeaea03a53e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37facd5c4aca4001d455ef1d8c7bf2f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066abd106acd5d6ebb463ee2645905756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269404070fbf30e3e68e068def48cfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90efdfffce3148c7afe9e590f5f58158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65563d0276b5c98b69ec6dca5ddc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7592a8e12a5e842efc6105c753700c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f007e08e58f5092b7ee79587fcf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eefce57aa92590b87c5705fb04aa3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce857c4e83075e2e865121da473eb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a428069c1751d823c67febd0a9b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a6602648f720b23c82b23203f4a0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8213afbe6e62cebde58f7e68294866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66ac79fa09eee7a9ecf977640e935267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24eb24a84c04d829d5ce5df12e15b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daf11fd702689af8e1e6bb50ce589569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d82b5def2fb06ad46e3ce10ce97cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888526d7e2be790130d4c255c7ab594871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3881b130f0dfa06f597debf4a4ed372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d269e2f0d76c554befc95827b926c1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80aaa6c6c2c45d370e4dca8fda79fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ce90b1ee3671bbf2bb08bc6c0939d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885964e8ac7f100b8436c7c225d725c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217755b45d11f905f87af87c0db3266977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86982b9749300fc1f6191e794837f7f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177d769cc02de104822bfddb6fcca4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc729dee8695949e6f05827aaa240b2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ad8f0c95d1e0182ae834dbb5bf27481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8714c86ec6abaf38df9d42e9b293f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463344a21ac4802a12dfa6865118ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0003b377900bc74b4d1ad19d2bd202984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2249815d055692e7a0ef511f7d40b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28699f029503254474e671ba4548819e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a327c6afdd20215a9379c43e5ba883d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbcf0e25c58356c111c4c3671fdd9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60c774b9295a8e01734a5d1de2bf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d48d65e41eb3cdb0004a85381588290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b81520d03d240ca64d9969feaa3ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846060204be1fd364610dc60aec3f7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c623dd7104c18772dac16d6cb43de693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4070d82c633fe12e673e6d3866307a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a0095a34be793a3164b563558cd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57872e5df7e16d2acae4dc20930b7cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9d0966450dee9e8744f36f31cd5ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78dc443659265a2f138410c03b5c4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c2f45eada85a9af522c0b506786999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1806755186689dc2c8fba6dc25503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf04aa9ff986c3488c1140aa301b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628452bb6d8694fa65042c1dfb44b71c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5925f4919fff829321e033d102e5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f966ce19253792895fce9e5a0ffdc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b2c682a75e4f16545b1428fd89c9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50330ae61a8e74eea9080c5bbd9ef75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40518ee1beacf10b81b56b4fa7727d33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d65de7ca1b89577f5fa75c72542696108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da220ac428762975c4972723ef955fbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad859a9d93e27f8b4d88d71c23f209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c8ff4c30a2d7e511c8d1d99f948b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111885967e512edf3edf64ceb311a344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a45805d81af97e851668326663e1be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a1dc69cef35e11fa128e9cdc0d43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57789d18ec079919a359f1f0c7014115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d1cea6374979eb0e441e85c448ff2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04781c3b9cdfaf49aaf918b327a3c699117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393731c1dd5695ccee8261e7d66e6175118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83826dd497e487c6856c13e06b1b06c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc60967e556aa847309c1b0a55c690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d366d1e3b91a43a5269816c6e4f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4be64d3422dffd947d9c7b8960b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db8da256804222b079c4c483ac7aeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33b7e73f5a39baca4a2d122c2fb6b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15879fcdde7968220e780f45fe9451fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b123c48f32bcf476eb4826129dae2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008025b6bcf6dc2c00e5c0bb5e075c5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb51f6250fb40f38ab72ddc08b47a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11102f2369b0806a4f20673cf8ff72e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029deb9cf5cc7789b8d192cadc9d9661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d3477ae79de99faefc999fe804ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3792eca4e9e384ffa0bafaa0d72b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60923f8e5a45113ebba6881f1b31a916133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd85c936f31522ebc237cbb700e09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133608159c65c2326f6be29efdc1d4cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392969e02890a58b5a3958da72654d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34532d20320db534370a959ea7dd1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36182b0a59fc6a883318647ee35be5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc7edfeee33cae4cb2a7ff378e280139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab060e6e24ca9b960126d1d06cecfa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956075c33719f97b45807ec0c8fe0716141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c72d7e877c96042eb7fe091a048d7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a4dff7afe08a8710629445573e8dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e7df3efff4f8f8bd74114236aa8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfe9dcb849f644998d4f4c615e20d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f82a367e8e71035c61e12d288ca50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4f992c8e871e989af02c31290498d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2557507c4bb2b6439b3364d82c22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a9ef54e0af66371165638b4ef25b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc772a5b589392b944163880572ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ccd28b66c23b9081abfb696ac79e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c5ce1a784052523e1b963be39ba7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eacddb90a8860aa7dd651dedd23030153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb06fa1deca0b47b646d475c495d34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28c10ef8903425b99f1ba2c4eb0ce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f147a53f430f503b0e42b1f2955eb0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e7c6a3a3992a788c8148926bdc74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1febc9828cd5d01e6c4fa9544359f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0c5a22a649baf5a133d78e262d9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f418957f146c970c47afcac2aa1fcbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf043c2d4860739cb4ed84d93b85d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447caef39b875ec510cd7bac2fd9f4ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1f45c6a7e58ace87425fe7fe8ecd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba336d28260c03e295f082fd17eb111164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f6938ea0f291fbc5d112368e74f99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabae43bc5d20de6b4903e885ca1bff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca0181021447c1cdf165b3173d3292167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f9711a85cf51fd86eeadf387e5339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71054ba062446a1d8ce9581dde9f5a0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc05bdab2db96b040b12849d4e1e90a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d582560b7a8dc358d2e7585b8efefa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e50c200b5dca38f3c9d76683b4885e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a631171430a5d648d2a1ba3adcf66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bfc50efbd4cae2f547f457fc39111174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a137dc660f8e53840a0f5f41b104f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef0d435b97476435485c1a456e9a65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5144e3e729c8f37ad35ed63687d62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68493ef79138e03fd968989e2f6dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafabb5283fcc7d7f461dcc92bda42d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e8e094c7b2652b0bd7ae9ef9a3f14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22809b5361b591322d70a0f096d260f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa2904649a49dddcc0f90ba1f6801a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8f9a9155536a4d1df7fde1fb29fd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a31b7b1f74e41ab97acb8fd9a34ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a18892be5beb0a7471223f9425d98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7218f94515b03ea8aaef56af86bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d93563f16ccbf861f0e4d6f875af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d5a14c6afbd70f6fb55d9025e407188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d40f42d2f8c055fdabd978f8def9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b93853e487d3471488630eb9c979d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ccb25743032029fc9dd57b92b732191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73981198d6ad03b95cb624ca67562a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46959749c4768b673156e1b8e80a2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4cd442e03e615dc06c08172d14da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe1cfe70e7706c483de4920e118066195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33566f3a4ccde4afea473da465384a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ccb15eaa5988d62fa67016072e945197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c4854ae2a8855209a3a981148150b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac08a2c9c18fe9e0b3c4c0f20bedd52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d15874c1d27d86a115987d0688824200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d68c72dcf94ab18161c38ef73f5931201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c66a94057f00b43e940b68b913a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec4a27bde358bd929ef676be584450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84cffa15fe958c37d1747edf9309fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92485a65b6c03d45e2782e581dcb70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa742281f331fe5d17a1960096c89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f259b3da1967f8de99e09f828a00bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b05f454ad64bf37ea4dc313e1bd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc3112a9c35b4d6c23107c3761fb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c81c93b8bb7ea140cf73a4ac22157c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c0f38f56aa955157be09f920c103211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf0b35bea3fda35c932add7c71cc5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13401e21f16f18df3247d68893428e51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722053b9acea4c624b4cd7b8a8670e17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69614818799fba04d02f8101e75d21b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad323182e890e3e6f85202504818abf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47dae40746a3a5a5b25eea6f4876cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc512b26a849685ff8261560b6f2d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad238547b8d7fc71ff1a29a4e6b562d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f5c81384b1af1d56711143b714714220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154143589b9ecec8d1719ca00367317221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3ba5aa57da151977cdcb0e3a9f20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f8b9414dd69bd9aa694f3284ec7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10a907701ae622d04753e653b330b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de998ca6eab0545bd42349fd8290e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f97caa7d317b3682edcd030114040226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0da026cde87c18def2e475aced5b79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6958f3a46f0dd21b44a9aa4dc9285228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18ed986f1a946f9bb2a50117ef6fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65042374b2f5f786055f8b7b3d6e71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a414d536dc450c90d4884b9c61b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740052dbc47be61344ac4c496acea02f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4766b0b249eba1049acdacfb3c55d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031817ededbba7891e3899c4508eda60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e71f2ea539ca0f5c4c6c56c3a078dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862bf41dd06bde5244da862fb7671e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8fec2ce9b623a27122362d959d32b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638dfa0d07fcb0cb4986354f4494d3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3cfb3cd9cc7126b4c394856d2c3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007107002a3bc4d7e567f1987ca9c58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51ccb99ccb151b7f35524b523518dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da51d0f8548f87438e330b6449c342242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee70e2069abe46fe2bb149d25d013243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc682a558f4778043175329b52fe7ee7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f16ab8b1778eedc0341010a2faadd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce8752e88e58f2c5431badebd81578246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f7dc8a137cfc7f284cb0d6838e5fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0584705fd649471ce873bda733a6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edeb99faae0bf9ffc7b1ace1ae610249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf31bbb740b30f641176dd9962c20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b150c83bd725235f65760a15d040251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2509fde48a380c26fc9e626dfc1a4e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25252cc4341dfbcfbd70a27860ddaf6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2c09178e756ee97d5d77186245319254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e066a25c7ad334aa957bdd9539de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d841be5b7f320ce7da1f88bbe8f0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dcbf52a41f471961b201863c7a7a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf280db7f86765870a29ea9b5ac6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f356069ac1e267ca72c5ed52cb2bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a111dc1579c35e8b05aa6eaef120260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce671325a8788ae63f81ed0c6dbb4bd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1588d8825213ac85d4959e57f84ff8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683248dbc4f05c49014408083ca72315263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df129ac314a4bedee33308ff139725d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b1d69bc9ddf96abd7c80e7cbbac4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49239d6f6728f7b7e55792d45e1747cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c57a1f907a61d9381c7c10a7ac85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0af07b4afc9ea738bd498d85103c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde9c2488764eb502553fbe6882c7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafbe97273b060781fe465e0cda68ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e50f338ac6e708adc514ed9ca5e065271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d5d5497834d058b4a77fb543e71c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82625b0a6525c9fd3b307944eedc46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535d8d2b0c9a095fd12d2e3cfa8f759274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f9e7480bac781d30e96a5e836dcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9351702bba4e87727fdc1e5b4f6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b706aaf682a2cb8e1f8a4e194dfe849277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565273291cd937add508f63874b24a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f28e754bcf4492b692d55fb8a21f2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa65450c07569d8c2fe002f4aa2e74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e268399f655ff38be80a7aa7130f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5019496e1f8c5fc6136e0640dab5a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30abe5048dc0bd38430601b0ebca97e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68ea6b23e78f1c108d268ef1cb760b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a6cf0a84e7ddee08bee233b6a507285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4887c9ff4bd33b6b3406e93653ae98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841477848052bebb9a1b0db3fa0d95e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dcd699e37b496424b3529a97b11aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428e1dd7da63589cbd82c1364a2bfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1cd4bdb2d06939c610e8848def17b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e2fe138c1ddd61c7938a4ac7ad82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44985eb4dff1cbef9707ebd68afa2df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d3b0b52b55719a953917b744ad8f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61194d19d033876143167d2156010ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668b946bc7af5d51cc9a6eccfd16e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510279bbdc28bf282081d0d08a7d5c16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be5c8f5f92d027526b71736a324fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986116b4b5acd87d7c49b14afc794ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6627a347e0a7b57be839c551f655179299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a7c0f819e2c7edf3f91138c23709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e93c3eecfcf6c709a77f002e63187301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec406df3c9f4c6013fe216466a2bcd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a5425bbd07b5ce633769024807a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbef250fb01b0574ab99edddad80a50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9db5641524b2edb66c8e37f832022305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac658b87582d5c3d44934fdc548915306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa544dc33587cb74b6d28123467ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d228e005149db1269d248568bb82a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19270d38a1488038a754e10355051603309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f8ba1cd8abb2d5bac61a98ca37924310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83f7e74080f864bdaf08df9756f570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc40a85a649f3fdb05c34affacbb6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c82f774ee6827a61603cd61b07c383313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b68e1faba15f6ee8f3be50e91e639c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a8fd5b74900d16061c3e2b676e28a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc4fd3c0c248c1b60d57ef475dc39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447ef7e894fe84bec188c0ba5ecb6b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac4182c73c63ce4c9562bbd202e908318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddec780f9dbaee5f4213b0e0f1e605319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebdff904690bfee2fcf7e6324835a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e05e6acba2b761fa82241c5b93e30a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77efd783347fe1be29d7d1911989d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d34038a2d8523dfce928b1272d81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7646593da74183020a9835965337324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c836f1908391b31a46b8f8625ce33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af00f1771296802e7d13e74e3973ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbecf8e430be6824f0708cffeec19ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f8b4b6259ecef530b08dcfa677385328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fbea4e858cd61ca70e72653cd9eb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d30ec31fe2dea9d99a1c90c701b0ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a07f14801bdb304cac5f330ac4de0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61654549623052196cac18505cac9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e603642dbe13b6b60a56d7002267f85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc193213438a73ef94b0c30d5e5e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d25680df68b149d17684b37521192335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a68d80618f33219467c57c7ec2e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a131181d36176eb8009f31f4ed8a98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559286cebf7a168feaa1f5dae1120b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc4d30e4a46284581527c0b8bb432339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6dd396e7e31fe1332627ec9bec2c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f1a7227657a07d98b7abfc9d13564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f3d9580710c0a7c0a62a7e622c4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50768238cd8bbb2d9be873629735967343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba0336110fa86c3d61114df2e4d2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a256f0ef932fa18f0da82d738f04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a92f79386a5d4563f6c89e1694ce54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318a8d4857c7c7f01fa25af5446217347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d0e7ea642b57396dcc249ff1af97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd988e2bcb478ec1d58ce3a0ab62cea5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29390b12518f7a4fd26e17686a263b61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f78b670a0b2bd69bf13d21a6e4838351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ddc90fe75e0eecea3146b15a95a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2f70261100c4f816620067ffb532353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde09fcff3208650cb9ce8a1412a7f1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988180db43365e377cd93a11bc63142355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a5564d3fdea17f030631b4dbab96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712158b23946c6e95d6102c7bb2bc8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be821cad34ec1d430de74bbce0a7d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33290418f59a19ddf8cb5b42aef1e0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214900752c9c16275b507a4821add1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c1233b8c4f9f8c7de6e68fb97fb2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d5ab33eb68514069504325e76c0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e4096f6694405b77260b80dedca19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387a0ece740f5d6b086f9699a84bee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1346bd43456e7b5efb4e035e4420c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce372059e8961c4b4ce0145007ff67e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1568f1bb4e91c2208b94779eb9dc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ef515bf3ec1cc1bc0a09f60fdbc89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dfd577c94d7660c10c9bde204cf5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e7c059c3701f024c17edc720333c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937a753b661ab8824eeebd5b934149371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0799e8ff307ff9a44dcb4adf47d0858372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b60c206bbc70181c982fc8c66203f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b954c40b04a4b069701baca78ae5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a481a46669be2210e5e2a7356b04850375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b30f7f70d5b70ae52e57ae21678b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6171ed254493a846e9f0b125fcde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab887ed79f5a4ae861da74b196d23b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774178081ad186f6815064176d5af093379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c69a05e6221fcc53ab6b8131b0d1a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39caf8d27d7027aa38441ca0cf05c7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ad1172b5f5e1682672ca7c8b2ba6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21098f39381d14424bfc38854552433383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e0f8ec71ad6495f5c4ac411cedc32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aafe0ecb2e98e5db080fee77c1e05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad786a25cdd0d295196cc3e27ae9488386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f39d4f19853bbbaefc77d6ad5290b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911709d7f843a1ab1f80eb96ad53b95c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a41beae44d1e5ff7051c1695224fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676addd6e8ea48963aa8eafc60e0b0e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed9d494c2d9975410afe6fe04975a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499c498c6924dca85094375f1e1e57e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b0d0e043eb65a6f533fe634fabde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b184fceaf922ffc53e3579d1375f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d127e5facd36eaec957490701ced3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff52c2d908682a36b58f060625e50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f502d5aa50a858f08f0992ec52ff9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9586a58d127c2cc6f0edea134910c8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70ae18dab8b76da5827fff5d20ed9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01267d158d5d70d452736619fed8efb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4dbd19b9326cb5efbc83c0b351670401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b284910751c2d56641f308f3a54b18a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcfbad1ad9ddedb08bef35fe4fb35f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9071398c12c710a3f69a61382eec0ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402999d040c5a1be806d40d1fc8572d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d84f9bfc726ee2f9c761fe32b9c1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6003a46dfac965c6041ab5bc5af31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440039e44f3f6b32779a977387c1518408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9bc4aa71f90d91282d1b45774fd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673b18bd9e961cfb737f8cab4e147c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812adc7aa08b3839019a57feb5d25ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bd1a0ac84a018e7537a08c1364181412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008ddab491b2838e18c75d9edf96966413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab07b35a24b3f8e306971c8a5d3141414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3196b420f785edaaa0a32dce1e4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13298ce739bf315e2b13234ecddd88c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332775542043f0f842c209dd085184ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38add66fb12ae696bbc5290a0d183be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231fbc23b74680b0ea2f35f53c0a9bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca78158753f8b0695ff3758513304d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd982d076dd480662b9019b166be96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09fb0cdd80e9358f6b46ea99e97df0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050763312d6ec00d13c2cc0837d9bb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d799cfa3e2599940a6ec5e2882b0557424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d006af98b3ade9ac1d38c77571c6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b74bc1f2b53c90dc0d1230b923925426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908cebe1405670ca92e2ff85bef026c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd07be1adedcaedea71a0f0192d7f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc577dcc8cca1995a3cf3103bd69db0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05feb396fe06997522958ae544bed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341b3831a131e8d85b4e12e4252184b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74af007795b40dea49bc501b50558432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086f76fadd130ad4da9d88f3b6aa30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c01679bc83de856d11230d0b6037c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c897e6f3e8ccb4ddeae32aad3d18c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7168f15a47fd3a980e44eca595ae7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e8b104cfbab2bbc959c66f1a5975437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf1c3c976243a4836fb0fe23ec22c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566104c8ce62c1bb992fae89a37736f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db58edf39d9fc93a493c171b74035a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e9a9b63f46be9a6e7858cd78ec47f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e6e7b2c1c3ce171d3550e81cec11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904419d2c041a8f41386b9c73d9e177443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a52998d0cabaea936df225b47c52b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174742b6d28676172fbfc507e8d8e99d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a8b849a8ec0ae8db259cf2dcbc7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e67b8787924f7675fda8f8ece82ff4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359f49e8120ec533cd451d09713b357448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f45efbc5071f57e61b003b48bf87da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a02068b0b88fb8849e09a19f9164c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e29d87175ba476e2d8adcdc3297f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25644d3bab97e97dd38aa7237db9e57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aa648199ff89b91eb199ff6d12386453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ba31829d1ccbf4f9d1b8684bbca3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4a7c30c57f8b1efb3cba5293594c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d78ec191729048c6a080018bae95e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a069e448986a116a8216f5f1d24d12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa06757f4b1b6d18bd6d3158eaeca6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc1b0e79daa1c11915c562e712bc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b9e2206e24f0ff15b30ee73763b13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d94d13affe2aaa80e52952643a1108461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281716bf670d6cefb8b7b7a238492f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e405dbffc2411aa608fc3679ab309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541a36c25ae7ea69cb97bcaf4819cc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d162746f48982fa6f3380119f0c6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fcd7048157eadfac24364052b8832466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bf720b0ebdf8e79a2cff193ee1d2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc5669b3351ac44394b1896c53d90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab022a747ad8af65a9b1902e81905c00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee23cf656d9588415e74389fa680a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702fdd1bbe940c00cf69e8c78697385471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf4a6fd70514e185df95a98dd58044472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce5f8ff6f6df64454a131323b9a0f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ded5f17c41c07279991e24f62ea63f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e995460e9e10ad0733c35d01644fd2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ac7ad6ebe9dc1ad8f9002052c641476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18576991af429d506c430793838b7f06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5d34122c0bb04ba914fcae5c32f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e96ef89fb13c1972f84f61bd98aab2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecbe924c523f0b5f5049ee72b0efa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dfa0b1e72ccbe7a6a0a624f621f12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca30f602744d2677f1170dcb03fccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211342ce2d18fddc82bf364fd2f21de2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b5c1c5c822ea55d98828c1eae2f5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b7959b39524408ec7f66fa81feff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f4889f9a19e52af6249b38f5d70c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b72c9fef8e32fe20fb335b0c76aa86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91187871cbb0b7a89fffd6c6e26098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858fc34595b756229765d25f6b88337489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888cc7fc81a929c2997190d98eee790490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b012473f13cce9b14f1150d56638b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b06bfaf93e923878a1210b5264a6f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007baf706e3ecc1c1912b52ab647cea9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063675115f62c48c41bee8406aefa0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143d245563fe3416fb321910c69a2ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce33c9c3bd493594757a0910cd045496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740252cec9686979dc5be20ecb0ee673497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079cd77b423fde21d2cdcd093f02946498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af26227c666dfd73d01fbbff1b88d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932c1d979fba4863e77a4d50914fd24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f92798ed4bec7c1607032f2836bb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c39455fe83d1d6f186dd9a69d6ed22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c246f6c2b522f147d5ab7267f114503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622fac81ab4642e7658635e75141791504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc464b5249f33596feecd0420fbae40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4d8c530ab4770d9f7eb36c79fd806506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6aae7e9e3f9caf2537ce84f21a4bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc907ff65030ae5d80d34b4b2b0cfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be06b169c49c8bff54b6252416bb55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161fae62a25feb96d152a10144ca071510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf22e8f349f0d0afdf3979c0213ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c2fbf9f820a265b46c54251dc563512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3871e7819bb56d2f89a0638fddc4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0afdaec3e26d308deb648af67eccb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb06de34aead96cd75e502d714eb70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d34d757a5b45dc37d7adeb63be1f3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb93d58ea25d1cd43e5a19d655bdd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f7a79d4ba125905a90e34cc668d1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2454ac567812894de9c1d28b2e49a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85552e86b2658467cb40dcb7ee9877d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd4c144238730a41830963f04aa86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789b4e1bd6293dca5d8088270a576d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43314de97137a09d9dd242e5ee3727523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c4207ea72c03ce8bb1ab60d097d3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6798a1f9221787b072f4fbc7b11b35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba27bbb6eb01114695a3c1f54e2445526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e477d0cb6b76228195a7305a663c34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274db40fa5c51078d41a56790f69881528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b6d941470043edb90e4d246d06c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd30bf7226caa6032349fe5f939092530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8df943efeaa729e80400a0eeab5e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f00acdcd238fd5ee6fc8af1eb30b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4db26b9b9ae33fcef84184fa18d2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a917c5b115faa2f4cfa483de238f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0620f76927399b4ce1c800dc22ab8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb5a45f13cdca21789c870fe9c3b04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b78948e4ceb6ec841bbab2df85b8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6450c6b8f6201daaf54900f345c48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065918721398e334b73c2a9056dc5467539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e6c35ff618c11b3570b311d88d41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85219490e0286519abe818b97fb74cfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1968b7df07d3399cbbc6375218c5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225720da8b8d372ff0860e4716398a77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759d8de8f1344e8038a3820f7ff5a27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfdcc8151dfa86125e48963620c062545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cb761b5017dc8842e64e9f82c0e39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa39f51c77e35daa4da7686ba5c1e10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61420b22d7ed5e702bf77ac7a3efdf48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366243553301e4732bd65d1d0af162e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a3bb14a01326eeb0da9f683194a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f41caf373b715618ad8257eca548b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5191d7b0d8334b7fcd646c73af57bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcef706fa742956d49d4c91b22084a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e33be4bcdc030b1fa0630a84161e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b99ba209d944f7d2c95f51d52609d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af330126378fe54eaa1b4724412ea9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245360203ed5bd75719915c62245a40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a119f1803f36c9aa2ae9a18f814d06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76995e0b49a0721da5d394c4fca7b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89ea5d01ad5c3342074ec6be7bc421560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3aab6d9bd3df1c72d7ce86bd3d9a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce61820468b734c708f4a636a0121e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f931c34d017afc799ef30a23ac8b59e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73785953f6dc7c86de910db010acdbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1c8aeba3f31b91292a2c129565664565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09353b5acbaf95b9a05b3ac3edfaa1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12496059a4fea4b1e03897a785f30b03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117ec940502c141d9df7fd499737875568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a768fd78248ae6d4a4e9cc0100072569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24507839df3a3bf6fffe85d831c35bdd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c41a90403f6689212cf6cb7aab8d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fdde0c18c143289a3e3a5e6ba215c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340db058400a4b96e122b905bc2e807573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff4a10e64018e94e6fa224bf570325574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8960a02b7d17f70235ecb6848f668e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec40df2ab2f16f49e1856e5594eec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d78f96827c2ed42c49f17894d954577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a823a7e76bb98cbd9253e4eb24b72b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad35ab0667591f8eafe2a2ab67a936579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ba73a3f5f36e89c7ea73c203e28e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbcc10a5f0f168bef81d4f12e817e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b379693a093a0c5922aa66d8472def3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dba1a27ca2d2c0cfe3fbc3bf7145a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b9c14e5bbba0d8291bb1fc27a324c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c136c7df627c64daf5e507ae04c7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e532c437b0bd667dc4a9d0e5f59ff53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab65967dfceedb15080b13b980225bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2953bbebd416ee8e30d96c9def45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718734a561ba19649f161e5498ced4f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67020d9286ffa9c8f20e27a41fca9fc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec9c01c68fdb3a2353160665f70eef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eac31b6a7392de0fa9fdf51dd24e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794c2ef31fc7bb6fcb8da46e12c59b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f1229ea7fe954ad109ab163ec361594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ff6dcb3d6fe96c3bf5ec2c3d3c9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecea1be54e4a80ec4e6f050b43acfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a22288a3cdb2e522edcd2ad7048b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b42aadd58a61b507e34c953082f78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe2e6d884b370cf4ecf3b903ab53b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21c7ce99d2ed5532f64a126544a77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee30157316df07e3c29b314f3f65c85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64392fea0f345e63ac58bf4238c215602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740081e6c59d2f7f5bf330c7f826075603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccae382f450c245ba222cf3e30d2ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558154793dc308c6c624a84c28cf9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ceaedcf005fe18c2d7a71342ae48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5fb5ddb477594014650fdd32072a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8664244142daae3074731f0141faf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83bfe4628393483af5697028c67fa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d45c88cdf924c2de083205769149610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b82ae35b0a7fe340850954a916a3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365e20033737e4222c48431bec07d21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66720bbde1da7b860a3992bc64bb114c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a528c84adccaff9b8469e73a0cb37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afe4db40275efb4d9bfd0c928a9ccf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ecf0fe750ad1f75400033575d21b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a02a1c97bf3bbe67ffcaa6009661617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826fa4c9bfd16f659f777ca49d99b55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff28de3bffe0131eaa787112266fb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3315a0661482d2dc25da7c1f76190620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6f753fc8fb380d2295b31041a6e23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07e4ff894228fc3a92afc614d264f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8ae2de10a52ed61f8ab76c688693623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848aaa2fbf6cbb76eb66f4c90a7a476624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ffa91c35fe9a54d0b38f91665b4e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22399d982cf4a008e0d8aa85235a8338626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05e9ee38d3580602f016327eee4c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4556dd22958df613e536190552993628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff70be5b4158d683075ab98a26b181629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb3ce85fa9743b8fb163a718b9e3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d4175ccc27c7543d41f08c2f41954631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275eb57cfd2bc24f89e9abcdbd1b22f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f65df7d373e9966446b109e082343a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca48d3219d429c942cb4cf70e4b9f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7068520384c5185ac82e6a2004bab43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1a116bbd00b4473e1841ad0bcdc8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2224ce439784f1b522e618cfb134ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ac335abade135b1ce8c727ea147a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48481f2855960590c108920e36a325639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a0bb24231d002cb2559790f282fdf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479968e7cbafec431f6df04374a8e2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5823298bbcde6a15fdc3fc616b9f4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e0084458b4a6a2b69ccc8be27c5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4d8f16e1e706c9259049c7926ea5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197ceb549b1075d04ae93651d7c01a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf71b84143ee1de7680785841a142f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf8105248400e1afb31982d05670a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4659d5fcd833b41c161d7dc8998e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f77441cbea2a3158239c01b455a35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e7916dea9ab5731908c0ea644633650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39b85d4fc71a44117e8e5034cf8e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cab9210e142eb357cc538a3184e76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb1767562ba1fbcc82f300aa4c59cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff15c1430831fbbeb6347ed4c9ac14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb07d496cfb0d991097313a8e4abbff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989395bd057e56bef8a0b8ee0b3303e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd82c854438639c816d10ab323cae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a748d7bc3395db1eaac7cf97313f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878d6cd29fed03d1f5216a86d3f6c7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ea6cbed53b0f0fc26d6772a8cecf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9732a81e95f720193f2aaf7c65afcb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eff426b7a5b03ea5df828a5ff5da7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad9ec444a8978d2cf003ac7f10a6bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842cc6210ba59d1f8a6619177355964664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a0c81d50243d4a9eec8e1b37d104f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f7b56d4edb542cacf5003ae591300666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0dee43898d1ffa0add9eb2b038b50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170badae0c06bff0cf51d812eac4d836668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a989e33771deb47b8a4207516400ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f1522bab3c0891c2a53c55d36e4ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2f0ba2a7689de55facf91f88eaf7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992f4438c30861a4aec23eb5f20ef5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e5c09062386f8202be4fc688ad18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea57817813c0fd3c3332e01cf161d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd4342ba6aacdc572f872695adf17a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b34920311702314a41e080b4f2e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58c6896f78ba1ae058a60431afbccd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc39cf67508c3f679854a7d788c72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdfd6b09acbdbf6f729634c633e833679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc14a75e60ce8fd794d8e0e0b3049680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2cac43db08c3ba009ec38dae8a950681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824dac05d9b6672fcf52f17ce464911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb011872d857d71f8ea456e9e5384683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae9b4eed7f81d3f5c638b282886f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87038afbf3a48ae9dc89e1b7a84d8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095298f1a5d978571aca7e9762da2d88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124a5b5c36f53384e34c8fa76f5674687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115cdafdb7fce1c300ea43fed3ba5cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bdd44b49f6e4f4a24682059cac56d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9cc375f6241fc4e05a03d5eab8645690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba0dfcdee18cb6b7f53377cfc2602e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06415b0381a6551a709aa3098dfdb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f7dd0dcea7af558a488b42ab31f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420caec7f286fdf9ee2c2b388a9956a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11693357a24c50c6619ee38a0c29f8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e766a6a76ba60f85cda40329741c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aae961b3dfece1a00f2a689105c6f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4096b8e88b2919d844cf470bfc4c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da432b6ad2eafc5ea64921dccb6eacb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a1f455bb4b9bf12839c89ba75e16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e339b8fe1cc7ac5e638477b4676704701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1299b56b5aff4629b4cde80cc0e15f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf562677df775e1cb73a533843809dbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20754d0c045f142c94c21bd96adaee7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca51ca400a9ae2aafd43a6352398dd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3942c842109157c78758d2557f0ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d957e0639bcb499fdc294f07be30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8efa929f00449af047208cf9bf8306708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c033d18bc8710693e0c5a7a9c0a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a80af9f847b49b6b5fcea6a5f3c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e865f0df829a6e19dcff291fd9e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf7628161e1abfb5a010b333858be0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db290775ec2700c89555318f3eefd37b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f207d8b2bd41988c170e410e73366714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32b31ddb34c8ebfb96d4d92659b94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c4a6867c7149c3e3933c6f529423716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca5f10bac0c2d10c36af5ae7dcb37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8b276febac79693fd0db6e2aaef49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7406fe37bd5ab23d40a747f468fb9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2512d325e264a0d76546fcc36ceba7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5f3c0ce37eb093079615b43df0411721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a8c0b2411359c7fa173c5c0eaaf44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e5f8d76d69b0bf7a496362393d244723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec9e074f2af3b7a73347b077b58616724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d0df52799ea6dea958c9036a926a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098012ed32ccd3ec5e61c7f89d09976726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3fa4fccb56086ee986cae4a585c11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fcb1fa344018b4903865a43db44ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f7a8cf37b2154bd8ed32d26625917729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf276e118ada4356319f83dac1edc6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3770b063c49dfe90abc9a28df0092731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d4efc60b1530365958b9dbf3d88a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313905846b217389946a2b39ae2cdf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f31eda3389446818f7e266b9f280dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a149ccff6c22bbba1208e690a8daa9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396336a1750264fb4fedd71d1f67c8f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eddb8d5d4c64be496f7ed414ad443737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506d30f973a4cdc786657531a71503b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0ac7e877d20e67dfd7192efb3cb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2448d28de2ec6cad6fc6cfa6a7256740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e07566442104f2b87aaea4b2b78b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aeaa395dba8869a97fa983c1efa1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da8e9be10985beb70604a74eda941743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b1fe182efc90c504b540f063824a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522825584639da1148218f1e62704f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fe0adb070e553273f8c8adc1771a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f9105b371ca7d7f32fcfc15c190c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f51e231e3b4bc2d47575fdf74136f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc90de230551b4a4b32103255663685749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa4a289011a8f9e6031601a0991901750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfbc3f3ec17bcac6b5bfd3eb763ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bbfe0b966ab014b2ed779d59b598f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa406189fc75f6945aebab043f96bd36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f1485f19dd2d3fa4bc6a9ab8d3176754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ab13a0c11c457f2fc9dd25dd7eff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f496e37c96b6ede4ab170bae24e9f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634441bcd8fe1ddae76ebc367e6147a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae10fa7787c235b95f7ecbb91e3717758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da2246c204fbdb85f6b3645226421759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>