--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763aa748925214537818644e9edec2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4337ff293dabf2e4d28ef9e324de882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb306d9e3991915acaf4e1eeb70af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121498ffcfc4fc5bb9775b21664341d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8350bfe189eef07e25408ff2d6725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536f27a5f5cc37172c53d126fb6e8b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02628d8518972a8582c417421d5611d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b7b42be515403638a26da70f271b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246b46cf4ce12ae967b672d161796069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074df910597497ae4d2d626df5ae182d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122519185cf9fa3fcb9ff8a9e77ae0e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdee97a41b8f56c8d4aa1e96f4323912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f1dea5b67185614539ca540a195e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ae2d419e36ff97adf941aabdb402a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e55964ef68c335cf537b6dd3740a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150311e8aaf6319a63946a96cfe29eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4a969dc9ef4986a486df3d822777f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed95f3313aa6240c2dc66cc0f3d75c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a7b718d51e7137de1a7e6542787d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d2913c89339a4ab1e437090a660f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e684443f7b519cdfc7a16e51bf8a0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac55b57fa87b580d449599f03404d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891f9ae18ca3fd33a53767af55e9ab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7515a1ad35be63c3597f9331f94af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d5386226aa43687f41650cd2d010725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff82edbb030e4a78868c695029cfe026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b56d36b4983c3fe5f30ad28c5b7af327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98da88e40e4eb53dec7f1643722c6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191cfe5def8b19549a8a7ccd8c3a2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ef85a40d2df3ab7ab27cffc8d39b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484fac678a2a36cee8cc51e16e1fbd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9801388d043646926c95afa51ae310532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e697ad1e6cfd10a45be1ecf6414863e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b2545b2d2efeb6af58c032856271134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dfa9ae5fc5d59883b0981dca9534835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6d991e9ff4c47c1117cfe79b164936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100899de7dfef90f2868202c325c8b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0742489c87357ba5ceb3a7a2f6c0ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85dd2eda060658e7b626ebd77a1df939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe268823a2cfcffca76908f4174ea9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d683a3a256401ad1a80fa15195a2f6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20daa4de4c9ac4b1b81105ad16385a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7cbd657fa3744e490145984a2579d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c68ac2f8e4d3fe22adddbe9fce2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b995fcf9a098692fca8cf27906582f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd5f571ac40c7bd5bab1b3964e85446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13703583380b05abbe97fc176c858a0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d61f1c6ab229d7c1fc6e866a68cfba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95250a94e61190bd2ca1e17c0999e23f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e6b41f924c67fc3bb9567f7793afb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4fb1319142a39ae3972e040ad64851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c128630265d5aea34351927eb7732e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a75e5039adafddd4aacc461e7638953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf1374055db310a51320b0c86ac2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8f7255dfd0e13cc342ebd078d81a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff981d887e41ed2419982f9a94951856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3be56c1e977ea59e3909b13954ebc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa913b81490f842ba8b7238fa95008058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f82ff922abe9c8feba2b265025c6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b86ec7a853e5426b8c28df93230ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f511049ede0a2754564f20c823641e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f1b80dfe3a7b04982c417afceec962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccea68f77554973c91d96cf5b59857f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f271a0bdfd4b3b3f7e7440db7100a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09399a9272e6a25e2fb250d64d5b5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad6d838fb5f3bf2fa6bf56629f8a6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737216c89326f4f23a53563e062c0c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c0e08469dc67511a3211ed94da81768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc115c18a78dc985430faf558482fc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e55ab3d265517fdcd31e4e82644f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3936a21a1ae050d9a82f50eeffbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010164cf9bce24de66aad681b58741ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827a88bf7fd2686599c6b1d8d75b91373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ff082878c6e90f2e2c841d1e4bf9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345a374bc1be7889cf286bf998271b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c4fb00e10ec5d9805f04bfb5674ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d11a6f39f843561e2b77c641f1c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40996c1fa7c1e01073d6fd4e3045a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dcd12e9a52642fd88d5d4bbb522c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97dd525b93f9ca765e8587fdbd299280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f5510b39df30a70e610e67b901f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91bd2a85b1114ef9dbf4eed419548482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e97c1cb3ba41f16158d8dd7ff6a02e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090288af7d4e93048c6cfcc19cb01bc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba339193e3d32dc5ebfc6fa426dbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d010f3c8766dce666582cc0e0f58786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ca64b748eace691565283500bf59d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669311ccf970d1ee7496bebd6b20c03188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef9babef6fc2b9113509ab46891fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080512d8c63cfeb2949a08ed1a1144790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0418a053bdbe43ecab209ac58e233491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22de22d9053f3ff1c087d0a4925c1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f5ef0c4b31988b0379bc406da1fc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d93561cef892c22fabcc56bb507594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f58938275ff0fea084402206f384995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353972cf00b4bebea4d9540d3c8fa7e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d728195c3c33f61c682e160f7abe297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205010c51aabc395f5d53d832aa1bfdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961450d79755f84ae840056778809ee999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca769ebf5f7cd7f5d6db78fde51fa9da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ffda4904ba7c6e882d220a3cb998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6394dfcbca87d5a296cdd3d2d45f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eee14033603e171411d75e67cd296103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a80680f8c5e253e8e5cfc37ab3988e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b608a11003494f3d8285d2e1d4d1b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e22510d54adce6119265f83c7334a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf18d8065ef41de7a2977ac955aeb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84836da637e34920ac6d1bb982f20124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6c4d86bee780a23db626f5171462a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b6591574ff4dc1e3371daa924336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786344bc72523c4493ab6572bf52005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2308bd0800642abca8cbd68c250b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e244322a560e48668c3f22a62c1e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d121decee6ac6660eec8116e467ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f36811b4c9edceba1fd95887b3de7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb862ff8092335ea800bcb002c2fbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4492b83ac1e224587a549f269d65ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a79368aa3cf239b7c847864dd9b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c301239d5a4d5809e98cd661bcfc630119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21761db6580e22db98acda18320c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f24d0cd43f5217c6cf7eacac7abae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20815ad2841fe57be16180f0cc93ef50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574a07c129ccaa2393883cbf3349e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d85d806c7abf23cd8f3dd53ab3dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803faffe25e175de13c47914d9f27f7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f9823bd563dc22fe52bb8927d4fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55391e33e73c5c2fecc04730aa3f28f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42f0290fe6d34b5d70f6a6b6470f90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c13b3f36b141c2c5e39f74912626e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a160aa9f5393fe47dcb81d5d917708130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b748d1cde4fb74bd131d9dce8194da0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50b8f1d4243354d63ca80571a50ee6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1161caefca6f8ab4998ca086ea20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ca3497776104de034d097039bf63e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e96eb40d067b5cafe2b1f5c928cd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03bf07581ea88078388e267c9012fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1defbf80a6c2aec0b811c4f8a181c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca2eb6308890944f05298ca5d11e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed6b298ff05b245c5308d3cf964b60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10c78d8602401e17122955d4641b57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80646cdab77c9527de054ab2cab8d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b2e88bee5730865885a5e57929e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfed2e695249780291495431b4da90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d3ac4b7ef27015478c15cd944788144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a2e2ff8a555fa34d3cd2ecda5ac0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc28366bc37453a305a0feea50dd2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a406c962c3f10018304f640724d194d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f2f434c52720645b2d27629882f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f302f7fc7ea3a806da0ea85172cb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa6a60ee8d657a9793989e08a7648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4315da4160a48c5c2c2e119b162701151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448814babfeaadd7f07c7ec876eddff5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5854bf18e0f81f80c678886f8fb886153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462831a4ba23b831da9a60f7eb3fce0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ccb58bbdc7528e407700423b23905155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0e108952482c64d0573de5f78a596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d2bb3aab2a46f88821eb673c6accc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620fc22ac071bf3f37e541bc1ecb2c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71df462d7c5cbf38b397e45e1e2ec6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3560bc37f7c34c16c1d8782b56ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3dcc94e7ef255a540b9fc0de4fc7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ea9e3a9b7384706e2183b9905e58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35011120e84ddc353302433f007bbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846756ab5e32d25926e8bfc5ae58dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616757262d5f0431c4b3de0eb702cb1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e008b110cf6c12a9e6f78dd85d4bca2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1b1c4c1940fa598283e8188fa1e08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a15179c9c918df07f759d312f0d912168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904067f6f0b57cbd6591944e91b0fcd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437b723b29ab8f8a61e3b91c0b59f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752332a0c0af3ee2ef47017dd09db810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a457a7c82a77e934628414456dbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3cc8eef1329fdd4d6633e6dcf012173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322569bbf2a04969bf705b196322690174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352be1f67f31c348e2997e844fd002175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0f45d8b61371756cb3c2cce78bc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118aa16e36e5f45041eb81a6e8d85ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7dbbce0d9af537350eecd620c7fdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91380ced4e5909cf7b2eef3784e179f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e813ed5a00f8012f0a1ff40c768a71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023f77756565e2ce82667c720d50583181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b06557f963bd80a85ffdaad01fd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048d3111f5c91257d72896fdbd9681c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147251ba6f107ea2efe323ec6ff2d70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc1c17bf102076bb6a731972a392c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18bcebc1d1d8d78241266ab63202a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e211ce89b4d6ab2d00d5814412e83d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2c9bbf354f220d1f3240c56a97095188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b62d648f9052c5fc4857310885692189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fe378aabbf59de00af4108077b5b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd81ccab288b3ec3962684ab1a95ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f115d494108889fa378775aa0efa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81835bb5ea74ed12862e5c7762c864193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ffffb5869f514cda4150d4eb9fd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae402e8cbd1785cd6c6fa67a616a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec4632789bd8ab3135c827aa3d364196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb98e2efe6e6c1be94ac1d0fbe3db9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8357ec9b7cd67502c7e021f530c8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf166f4f4397a57c621efcdf8d6a03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ac71fca5b0e5ee748698a7f60b2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168188f35a0f577b1f076595728b636c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422e1ce155721fff95462813ab8ae56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476b7d96c13dc32f8d9491c7780689e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c7f7113494cdc99666830e0b0f8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646b24f3edd6d5b5f7108e215dfa493205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673840531007dfd69e4e44c70a204ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd799da6fd54e61e2145ab43e67bfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54c8f81985c4b6614388efdf7fe986208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4701f9ebc2b9041b4bb7ea007e52c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620737ffe3195d603536b5e90e6bc9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391145f2d01f21d00ae23c3af9fc2590211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1630196bf79460c7d9922c9af24358212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8216e6dec799021f47a85f8af804b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc76fd4dd86b4e76f15aab3396c24c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff0aea441e320bd35646b8bc334a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f0111ad3cd00ae5be6d5ee7489b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c76e18ceef2079f09795a550b49012217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3336c9c92c53c6949964ab30b5ddc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602ed03e7c4a95d176641988140a50b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118cea4be6f28fe1f06acbc8d144b16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa59439536fb42051aa1ffa4ad6f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89438e3a2d1d0fb4e610a2a5d6e358222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02b236960040b826d12c62ae1c2a02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1684f72bf9043a5df134bbe688e1b67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7ef31fbe1d7016555c0a8887e114c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8489726b0932f11bf734ad234a94f03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e7feeb3aa23f4fdecd5a51532c54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cff5f41bc324f52c0dbe410c292f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc957fc1095b259929108bc5f3917f0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375925631432d50f1a04a066b82982d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dde40c4e4b6b1ff2b8b62ac6996f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f50cf3a5fc06fd304d67ca4c92d44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad59cd8ce86aea6594703a7e3167bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2ebb07261091b9e252d7a5baed13b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ce26e46b58a45de00305e5d67795235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab953015fb39ef1e150ebf32e56f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c55c79a668152a7d89579b99ae9cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4097ce9a416041d8deb6039594a56b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f57f81c45a972567deacd2836865c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f459c43c606cd748c42c5d490471d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd19653085e95970bd1e3a23bcb8b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd2fd2ae6d23e6cf60b5e1d84199ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ddf420622f34cbcfde1430ad7c620243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cafadb2151088c836b2cf9934646d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6f5690b742cfb20620cde70fa0b3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0968da705d7549e536c4f2c5093707246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a65730b6f4501584de77af93ac87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5b3355b9c075f603a8b27467dfd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644001e058095c233de151848993db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707d9e5fff56045b99cff37d469742f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb74e2e84c19410a687db9e329e7b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75baf49e111c119ec79ebfdbb73193252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7c224034acf9b37c1f22880e91a89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cddb810bf55d16005094bda2b83cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775d4a6b26c441ec45f801d85638108255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf9049d8031f8f370658c42823fa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f83f786326606c6e718faaefc49d44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746a748ff5c420799a454318ef00bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e066d0703b8d5489f8a60da21f4e663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98788dc183347d3aabecd04292fe08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf8f034566fa5ead0c6923e06ad818261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814e4d73f548b2fd65d13ebad0500d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c2067fd8c86ac467f267e36f1e2b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be89e60f9c4df1cd837fcd1f487009e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7352b51d0ffbfbb8d5684f55132f14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5227602e93b2ddf78b71d9c97706a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6655ca2ad6cdf4f7bdcf488fe9a454267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c56c03aa376137dcf3aa22310c3c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558201eb3e5b06b490fb900c51fe067269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1597380743e758ce5422e288d23a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30b4acfcc37c186402ec64568033ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d8d12323f89492a7e9991b04c42b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4095efe3a0898055427724ba9b68d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fabccf5660d644643a69e1036bdbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af830c98032d54365d49f0e93440bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d4a31a384a97a49ce710f6909d4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80512c55f6e388305b0ecd0aebba3be7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48856459bfdd7bb64fc639622041b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2181514db73ddba205d5fae6cce5c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe8f26212dd11fd7c86ef0b2413cb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b9fccfcf94477724f1fbcd68174d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22103452fabdc205ca3d5cf9d71b94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149eea73009aff7f2464fa98bc5a3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e5e98b26c5244e70a2391c206c7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c88437b04d15826a6565068bf1f61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d0c67884a7077e31c43fd51b3f937286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd63fe6f4b7b9e4849ebcfebc82e408287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce881412c8f8bb0ce3f1b63b63cb4d72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fd71ebf05edf658e41ff0e9800bcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a923805e57ac93e60e48fe720c058290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed613ce6b20bb17298d6d319c0ec1e90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec47464215ad71e6111aca4c20df0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782199a5181c1be71549c1ef05003acc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943446a06dbecd6e0a503de388ab867294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b902c36632c2ddb5afad87929d923a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748e894b46b7b8f07edbec6a66bc29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0a8206c59ca2482a1768133132fb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b121a2c30b6143c560df99f7225fa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0469644c45baad441100f3f9adfe04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca5a05fccbefa38235019f06304cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9121bc1b78be46c16e2ca1479bd418301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f770fd222d12a9959bacd8b4b2e4035302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c2c0047ccdbb66e0b70e3bbf155eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0cb3ea74b9463a30020a0680ffecb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7221e30415256b7068f2372f372b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd92b12d940e40c53416590c4a52ff4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4f9b835934b3eca068dda913a22ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12768b7dc492cb72aa3a99d6c21f7e8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfbf215a84c8971da5d0de2c3f0fcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1ea912bc2b46a2c4f224e83ec49e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849a4de712824615e7105545828813e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c491c23c68251db0ddee7dece0c42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf9c450db579e8d1f9305b7fe085e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1b7f15a5fc98380f31159ee8b3a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930645b8003afedda2e57845ebd02839315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b75729f5898ec513f8242240b32198316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fff14ad5f67e26fa6462e2927bd001317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b6a0040b660e794e2ad2490d1dce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd108db63896f1d3951ff3df3ce62a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3970898081ad59f44746d841a75181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa3e74b9069b0eba8ff8dd49f15dde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d2ad7ac8af9a31df3a10c7e332742322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d4a34c2ca89dac63898618e2e3a4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd622bc232c37b7935ba559fed3a44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6003808531b1e1220c91d530a549218325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765585a78844de82ebc73b0948fbc4c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bfec29acc1c5553941eb3246ddc1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f785fd1f2a656df0d6bab8e7f0fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed2c231b7d96c6751c011ccddc7b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55851216e7a7720082a6c06b6b3e0d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060a576203ad8e06862b9f9eb9c4c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb91e0ac5bfa9b50e987943f93f9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4253c11e32bc29060f142b214470538333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef7df36699b83e8d24497d08472ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5e317cbb2103aaef1e7775f7d769335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba2ddac906a1b3325949de56fc3e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0525b929394b6f0fbc13b54c53fd2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb13ce4d16ad6f3d4cfa9941422680338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b6583b845ba8dacd8cca00c0357f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328321050761d5da182b4c8072eb8d2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f813812f8ed996f36479d6d594065341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb111ea87e891270ad418e82480a016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a22010ecae69472ef0bfa78319285343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353756242775d7da359cd56c82118135344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f50b08fe6c2dd6feef146e4b029a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e3850d73f7502667ab5d054281319346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d19d8326b896eacf570dff2ad90cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4358491131846298fe2f93f5a59e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a084ee175898c4c956181e37689c68d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797abfc472a3fc02f9f496e896e9d48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f86d7f7f3e9216c62f61f622c6127351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b36ebb111d2ab4c4a99f8a697724352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97501f4d770606fbc5b47624bb69a37e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca2f3f400fcd4b6a00d77970c1100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa8fe607da1273c93fdf7859e784f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44e6c3ec90607d01ce284ee92485a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5c6ffff3cbbe43de4bba32d20d880357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a72fbf1d12ff8705663588878f34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b143666b141fb966aaf2082fd295d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50567d5ddf135cdca5ac0d9716ced57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f7888f6833feb4b68d9b359a8f2c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2a0ca0cbcf4a37cc7b0e1085a66a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5def7784d960f3debb0c4baa18a202363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d301a9862349b11d8dc8e975bc7517364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63e870b23e326e882e8f876bc24b5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9dccb882debf84e2fc72dfc9dbb03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc1cbe2a362519e112dc4d10c1f6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b8bd6d8ab2b328c39dbe49cfb12c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861acf7219fbe649b8f35ba9a5c7d13a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739c8f6c78335d5869130ac1277b9df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1923538abad482ae9254c651e95d7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394693b23d76e6b38ea33d894c3644a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54280c706ffd8757c729fdcf04cd3527373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161fd7b09de9c262d17a7732055f089374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af8d41546024b4987141921a08fdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8cfc3edd7c142efb63263c91e688f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38823c151081b4995bf1dc4d6740aef3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba692a12f53d5649dfd6471cb0cd320d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07aeb54a6a79f91798258c6d2f9f0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30997a2896f97d8ad160b88bdf15f53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd7403e73fec87599c443594fa475381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac4de581aec2c5cda91a97c21d1fb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543cd0c7ff0d71ff7fec8f6aa9da65b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77343749ebe51c2d89aff3138b62d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22045758415d10ae68dc56646dc94db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af4ca7adb8a10787afa1b3b65083b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe478cd71bbe1db45b0b49038f2c140387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e861f7ec8049955f083720066f72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4204f06f44b7d97a7af2b3607e60e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea887b5e39d7314aab7aba15e062d497390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf38eec6db40302bb1272858400c79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06987fa4b109008df6ff5d7e4353c1a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf2ed495e63dde1c4d69061569a509393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f2a88225ca3588677e538fb76e69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a731c1a4e0e669267822a34b81dbc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8bb324290177462145f47292437e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dd23f75bff2db0a08ac50a7e1cc59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa90f8a831698a1f22eafe6f4346da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895077741f9db8b1474b8fe230b51d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f9c553582583d75159f3c43c60e3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0be6173f6ee6853a040158a77bc86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec828161f55243974a52cbef08685081402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eb5582081da293210668a2ef058d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0394e56cea700264cc45585812e27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87a79c34a290e84cd36f4af87108e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcff3e48649f11658cd8c53d213f7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a616dcaa668d6845704a7741b8d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed318dc797a51c2b9f7fbb35b94a8580408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56927a660d84235f6932c65767927948409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f658e068bd4fcd9678b348d5e39fbec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52cd0c533f056b8fbbe938e6800eac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966d8bef1879b92b08998a63ea3953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2262927bffe04c5346265eac94312b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b5dab9cb1425424947d39c405f15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f46d40e8d61656e5ad9d1ea506d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c59a3c703c67404ac2baadb64bf13d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae04c3be4e2269d77c038a49fee14e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f4cff825f6769f99f9bf6e04fd86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960ab1a87beeb913f5d770d1e50cd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dae0ec1593d17a5f5cc66f6d85e24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c517e1629f385e71cef9836776aba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfcbce69f9590abe9d2bc66e76bc26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803d38bcbfd9f5980640143d00700e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0891047a9f38c7a966577947514a643424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0addfc4cdfc9af57e13e56a90998425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a394fb55d0ab65a68bb434dafa05e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f666c333de8d0cd9651cc3460c4f5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea02bfde256a94dc3344d5e216ea74c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba2cdd630c0f26932344999836c3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29180be67f2b6d5b4bffc4c023df30e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad084f1f6461fc703a41ff5b5bc3a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633d57c7638d899b70f865c9c2832bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f19be3f5ac21650694eb4805503e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a95030e6f6fca4bbfd45c8ba9402a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e5633612f3ab337157a872395e98b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ce79cbf68db0be2ca2f4fb41556c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e085faab5c9f65b3ad8bb8fd2deee4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bbc9e138957e3d6850cfa40adafee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1c152a6405c61fb914e84e5ff2577439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cfd454b07b4fd39b3d5231a9c232e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af920feeb0e51170b2a81ee69cec9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a8ea34fe88555cd0de372fbfc7d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c69553ac8fe4b9f4fdb1a0d60965e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf8a25f3c4c8acd712244d1ddb76d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c5e1ef829d1759eaeb910fd79f5be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736cf244f0bc4318c5f28a08a0c258e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0230e71914593fbc22a01c8f6560d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c036500115fde2bd15849a75b85fd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed078588679576ed9694db8773010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04055ff1b8771120909fa9d9e3c374450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e81b65dfd888efabd12b54b76b4044451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940e71b60e18722684dc8194ecef459452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9296e793f86a516cd2519d69516bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b92a7b969d7dfcf9623dc30a8a1ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee915ad20c182a53b312d31db2ee65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656894be3994f1ac079a8869d5a4bbdb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d0757b60259d27e4bbdb788a75cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfeaabbfde175bb92a522aa76a0cb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439645991ef2bff73429bc83faa0c4b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f664578709c61c37445d439ba088460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d43ff0f6ba83cde1bdf75e9a10cb50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf1af77831a13311a1ddb991b7aef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c7c7f3aa0543d23bee73f44d59e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae418141d7f3f8638e34701c386913464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461251ae08cecef0abeaa5d85d52838465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03317fae82258dafca4f72bdadc36b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea77073a3b2ef43ca274924ded1f0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04023ea5ed2126cc22e03ca05b692fb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493c07b2c662f4f7c228badcdc9cd2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326e53b7e365fe3a56c11f7b82c315c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdf334c0449499d06622701ac4a81e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970b935526cae1fb2d9e227090e2a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b17fd983506c88aa0762ada5f8721f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5a75aac78b305e4e1f3dd8e29e71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f1b8afed7dfc6f4f9fd3409aa87ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9a6f335a745ca8f67df41f80caf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c4ff513f6f65797a9d6d8c316f4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87856330369ff545f3f259583be68614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d7deace39d836822b2eb5d3098540479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ccfece1f039ed35a9a8959e97a76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67fd13c3139e04be03e0c8f889adad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce41dee7d1b9f2f42e436071414914482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602db7462447b9fc38b49ee2179e404483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e9e44dadd3a2d5f58fb3d9e739c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cfab694c565bb4618a7987c687a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3103f6b451b4268455787027d31896e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1afd469743c62508d4e0f0130d22f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec10413627b9e3f262c86f15e3bbb46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c1f2527be53ad6f824ae9eb12cc6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c6fc482ebeda74cbcdd319cecbb0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48971f664b28809277dd92894bf93f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd41a1bf87c98c5746fcf8e581460492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee147fff2171bae1f3036366798d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350390961330030fb9913a7f8d5f1181494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd26692d8ccf0c6fc827e009f817f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65a8454c1c2f13a60201ae28936918496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dbcadf3f60b4a1cc51d39624dec8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce286b0d52c6ec826e98bddadfab0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb61e15c310ee81ac365bef4391b43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e7de7f538bd2ed5903c0953c793a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3675ba8b15f2e5e276931b0a886e3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952741118a462e60b012e2fe4a743ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a4906eda8ee6bf4cca658a487dee0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67484991e799f861ced2ea3923401e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a546af01bb1485169b3f74ee63f45d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236c164c31efe741bed783d21a41c34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191d03f35950f213415329ca06d86f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5924c8d041e86a3528a34110ab4e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bb30f1710383e452a4daa79f1cfee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02215b8f8e8585a30b1f945691aceb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d809b06c58c9ca2836179b756c2906511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c8fe7e697b3759509afe67173cc5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3dbdbf39fcfbd0dd3f3df3f4473e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d8d59e1299dce16a43f89275198e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788429fcdb91ccd2a4d183663294163515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7be8e0913da5a84d01c65b6562596d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf49864321c5a506e475580e8fb438517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3818782062ed16ebad5d075d355eca7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70d0d8ae123b8a4855691821fae0b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19230429ac38b8d2dcf335ead8f141bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d9a418adab45c7a91e55a6917955a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3f8fb11f89132739505aedcf8c5a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1460839c9a8fe59643ee6efeae111523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30396b36a4dbec812f02188923c2a968524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb394cde7f6876728103dea40a2ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19caaed026d95e6dfb2952ff7e1ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234fbb81a8b3cd3d5ac424a55ca36fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314d8b0e379bb5ade11d0509564b53d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf578df7b261939a459a01e42f37a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be5af38dbc597bb7ff3d69dc970317530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfadb017a7e201b3cc6d25b15b420ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730bcd07e9231feba2ecc4b5024ca25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3574d03c927818a0064c6b3ac6903533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf746e3b61489acf0b435c7af2bc1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f3270cf747eacef89ebe78c0abac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f39f6a72161741b91515a4403e8fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c4a0042d8724e8cb0b600dab30cd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be84d6184c00d6947d95539f18a893538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd76ebc724c89a88ce04e1c1be5c87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae07d3ff1fa1567c9335d556a9edac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc29b2ffff42a7186b8403a7892c93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca6dc97fb3c2390dae0884bdc89e41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585606368247e48ce83e0ced564b659543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa569cf399dbdaecbec737b8011469544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fdee78cdd73bc1b91858f12ac6254545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0cc6172e2754da45351c5a87baf46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a001e7098a14d437e455c9fd763af3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e032b349552b22a47df4b9bc1b2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4782749eab6ea2c05684b06b51f04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a336626bbee93b25915af1f6cf7bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d0b44aa454c49e05c12abd9ca7103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdff9e6ddf365c770c865ec684d7f14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea136353b48e0f26b0d334b8154ba3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8dd0effe5423e3fd2f779de07c40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446173df539312490b51ae590abddb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c54de38e77cade3a3e1467ac9e8b09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90763f93715c6e2c1e114b5ff0dea449557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c8e9cde86b7a60c6fcc0783edff1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc0bd5bea2ead5fb417c201253d1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89729c5edad6275d94168e46a7b005560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc8a9886fff54394e3b25092b9c878561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a05b083df0968a82c60aa29b42fc7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22584d82c7a2368fe7b7bfcf9aff60b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effa851877b6f95d996cc09759eccfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc76a1f2b4830aff9ef1c2f15b3dde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d226212d018d9a265c4e49545656566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15785d89f7beee81af06b502fb1e70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819182145f09e1431271e385d1eb58bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd82c606ac345d84e4a065e8a4c29dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f306441fff538239938e752961e73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9630a962034ce82a2df70426ee75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d42792cf9474f68cda259ba0385bcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62056fa697bfffc284562b1aa35ff054573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad7a092358cf06a57c1e2880c2fc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be4daa150df4d406be8a97357da71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d914da1efe7467bfe4b254f7e68ddf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd53b7d6c972c18d4d1a7feeccbe2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff92a434b03b1865965b6ad33888418578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1505bb8411570b8e8fda81cd31e812b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09106a6d88e3b969dd178417ddc9a22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270b416d8ff248bdf6eccfee00e8534581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cc1e29ab230224bd60863f44aa397582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11870974081970e0007a9dbff8f1bda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19d94d4fd930d0f580c396d98a301584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac562d3f375b41d5b57deae218318585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec85a1932afe49f2eaf5b68d8d86c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb16d428969be99c2079f48814c13f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd85694daf0d67693660b0b80e68dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b112e38c1daa36f4b88cb817abddf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04be4796b5bda41b180665955d99ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e039b60260dbf647b089ee581df2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d488e77f52972487f0d37c7bf09c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f872414cb7ffe735d4f9812275eb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cab803abb70392ba022461e2cee1d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f5e26cab029e67f79594aeba84323595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd96f4157e4e3773662b33d6243e9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2edaa3b2942a9f2cac64363e80a1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8fd19214a7e66c61355ce1c2acfef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994910ec38fcc6da6f55cf47777f3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931df9bbfe08fc2ceae0922ca87972600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb9951f2b17e1f8931c4d33ed8e75a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4169bafafb65b2f5435b2e7a0fdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4e7a441eb0f6234f8908de418d8e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021612409632af0391d26ee5000b400d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21787ea4334a42479c96e37fac874f96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f194d2e11d2104813c366bef6a793ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d7aba74b9c65fa20d6eaa7727d928607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f33259b55f0a18f1edeabf56c8081f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338c914b90a05441feae37af66493bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ddca7cc98145185798f7302058622610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925088ddd9c53736faab57fc93d389611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cf31a93a4c5be0fc5a4a96f232522612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e506b67844cbece1c1b5c7cdb6a39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d924161149b3e275b786c47ef67536614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248c8b3cce0ffee7ba22ecb26838929615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9266ab877e2dea4d94c64d09be8ec70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04912ec74a44f29aeca258b0afa95b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbac7a9c811c4aa3dd8fe69cac4180618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f7b08b358efbbf9e2926bc8643aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4454c4707db83491fbb531c2c15ceb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3dcd4e8c67ae00dc8042f0f1e7668621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d00f87d6a815ce54fb2ae6a2a889f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1b7e43df34489a4e7f4c46bc5e057623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e6c11cb356e9db2b6b3267438644624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d679e68a3f60cae99237f845399487625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed191241ba66e57d18eea8b84815e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a06f43ca65952d409089072d925e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24249f07155a4ba397a20ee1c1adccfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5bd169025132b20ffa1262c72a885629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381fc5aaba1f451235dc6ccfcf12074630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e4e93d625e1eaffd90fac991ffac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b3a61618b8d1d854566b87ed45971632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da717fdf7ec321278394fc28821e85c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1190871eabcfd12e6550be8a7e922634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7e6a10d850c2be471d799c237ec9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b011a4db831f29e88d06b9a3e1c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fb4330aa5b3bc59a75dc1c737c3a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc9d75c02fe9deccf460f634bb4a9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56a0ed613f65d675e8d52556f3ccc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ff6c22d3c5b5676a63eb394aea9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ef5828e09e81ce98516b2c50caa0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9f0e762754d1887e280a80d874746642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e4f69e3fa2fbd456bea6763d33c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfd4e481022dfe68a5a6db70c5c4b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34eb376d5f1c4dd37cb0636aeefaf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc5a871d287d6cc74145ad134dcba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e4aaa5b5a484cb43d592fd43b890647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a6f14321b97bef100419662362a3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdff82b74dcda481375faa5d973841649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a67f49ac677bb720cbb104cdb46f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f5acb54b76bf267a0ae65499fc74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9263550684a27fd6ac0bbec3488e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0a3389cb9169afd2f888f6db0f4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39139aaa047176da80e4c14195fa52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c745ec11fb0e24b4d27fbb9ffee3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33636259af426173fd690b436805b826656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee4f099e81d313e7e7bb09ef126b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf1109c198806f53d1fc57696e301a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e26fbb2eca38f945b5795e30f9e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdce7e453a6493d61799d4d19eb115660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2605475e8d4bb09f4d9fabf4e4bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99c82cf44dcf9ca6b33fb8144d35a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a683e37d2872b4dba6933d9a8dba4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6332b42402e1e05fa745facabccd53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19519253b278fc99feec232dd5cfd340665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dcad5e459384da85810a7bdbd1d25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930a71d0171cab4c02d71d32685266667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79355f871344beabae2577a0c101a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99284c75c05893f4fecb75d87bdf9196669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe5c55f86a312c062042681cb6ec49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e983713e9c513166b4b16199911149671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8848f4fd9436d6b24007c2b95d8c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd71a0a9ed4bc8773132a313da5dae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e5e94854cbdb9d781bb72916b986b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83be468b20d85db9cb6e9af2854ac6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1134d1f584438850b7cad6e857c41d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98a30e036e172dea24b7388b40fca2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af031387e04c47e364e84060099078d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916853493cec74765be5676b82d291f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc4d14552041ae51b38b8a96dcd9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc8b7cd4cf6c712b915c42af33df2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f027050b225f1e8137442d59cc8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f9ba7fcf5f7e33b918362a3106c20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dcc4ee7020ca7050fd5b4adb42918684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf56fcccfcb7e2b45a730d4ccbf85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9463f5fc5e62f2f7678b40914c981b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd65d23fbbd612e92835fecd23a18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b1d138ab11322edf29e0e0d065fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240e439f3a46495225b47eea6405b93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec799758d3a5607fe13d1878c6b45ee8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734ed3fc41a795048c939a288639ef9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c414687b0b32d61cdf1cc726b963df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642ce4d7c3b5f8c37b1f9c1d49f323b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b8a279720fe716d0e52147265c23f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a824fb14f0d446b8cc3b1d7895e25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30ed48fb7a6f4add4d76fd84c11e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278968b571b849276b4d6dd2c6160563697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5129846680cdd31d8202f708e8f32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02eebaffaa748f7420dd77bfc32091699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90516d72ec76c924c84e73f5ecd6525700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f62407e84232aafc796d4d5f47bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676541580f10cd326461c94fe57a6e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835971ebfc5e1d364636b2c1fd11bbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a990d74c3b24918eb196eb6b05d78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d5dfafa22c4a4088d3b4784053cd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b02c3ef62fcda3833dee66cabba6d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98617c867134523b1ee180377e018707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3616c8f007b2150bf67a85bbf0181ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1581cc9f344b088e7e2413afce47b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564023b3eb8630bc87417895fb66164710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e2cfa18f459e2c17616c80c41bea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72470e1fa2d0ddeeed06dab0c7c429f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580644e7c94ec73b4c735993756401b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601b5a8a97a56bce658e0379f246ffb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0f17b2c2d44e57b585b24226e86f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97928e14f55203c34b5632bd49f19e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ad4ea895b2151e672f2c634a3fc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0246b50f326f7a685f8afa5914975718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff14631fc1d7399f498d3d0a5910e89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632680ff49b5ae44d911fee7aab6f7e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9981a4f75e4f17acbe51b10afc4de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ffc8d9460faf19bd362ec8e6e931722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd3214f30df54b5f89f3785b4bf75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf373f6a217f53ba00e06621c34ea54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2de116f871ee4795fba6f4f209813c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c0574fac8c6f068ef5019c0226f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a596355167a4c51d9bc79d215607ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21a83b85d07438646d5b98f78985c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d5ec405fb351fdbd51992186fdc4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f482e48af750737c842ee0e250c5c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160114a3ca8178cf7ea0d2e4089fc45d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9219d9f8d2a02ab26ff8ee20dc451732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325533d7c80124cd45beb6aebc4e3380733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a808de6e2c78af0361aa87268322c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba4886131b245147ffb3a28e759230735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59171c0d29104c9854830438207038736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ebc920fde3cf54aeb0471400cb727737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b6154f948726e3dce03c5bda0e5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d05e8108ba203f94aa47e4c415676d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883d2f1b8cef9db2f450a783c9f1e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9ea352f10299484b1c4729ae792cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6e71a100b3bb897376abb3f4da48f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a3277fca6996241ee158791dfa92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c9e41cec658a6e631f61b7080db1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1e8df9e1d8a6ac12b8154810e7ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5455ba975633f027830cf124ce2fc2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d31bb6318217b01a4a55bd8f9e9b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8321f47244677147b7830fc1197ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b871814e67af7db15e9f1d339fe731749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c02fa23b3ae6282d2b17896fb5c6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7fb840dea40908f0a736942121bb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140446685686472036acff0b948452e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f514ffeee4c851310435df7d1e4bb07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f08818ce00ab2ab00a648d22f06b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcef3ef686f6520b42cb1278c73c76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f90790f22dc97d89898c023d15ea5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd5c4406a459443f25272f874d8fd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed1fd0bbd5259e9e6a161478bbf582758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0e209d838e711c716512cdb7052f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62d6d94e73e27fe32c2975402cd51f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbfc603570b8557d9fd4a1373398cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b454d9be87f3e0326f09cb91cd4ad943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681a993d160b61f862bbe9967524214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aea883834c01826d511849836904c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ca2ddf8e8d3f273693adc05d97aff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6c5b371d6c662cd31dbe9f7ae83a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8ac0536221e76f1639b6b83ce47b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff9e9b60c40a280d6f0f4c0ca87029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7562d435b9742ceeeda192ac3fdd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2079589970dabdbc38fc452da3e3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec2369175bbc790211a49b52c276612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c104b126c43d7498d71f899b5f50ce613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc35d207522c0a10129ce0610e0f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4675a9f5cae239ddd7f869bd0dc99f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db966e2b8bb703a1831ea9decbd6fcad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a001eeef5fcb2115c23f2a85962017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528816f9dc4205504729f96a0d56f7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac43f3454750120a15e706a96b450e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712732bdfd06e4746bd856e66dfe0c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465eaef644f10cc26547e44f43e8da021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bfab4c14a240b75d7a2febf4bcea022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04251b9f9597db13e908cb188462c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa0ecbc6c1860f8b6d6e54153e75524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f2c813f21c3180e1fdfc0e25d89f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b971f5fda763aaac9fd69e2eff6af026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43e6d5f079640b3f2a9bd93a9f50b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b530fa8a0d863917691436c458a8e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbcc2fe58380a9ee81507e2b27307829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643e9e809b4d401546cba6805233c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a6bcc28a086d44b87ce69bd0a95031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c21b40eaf5bd5704f7d6e2b5f6cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f14ccb77bafcee1538e4c5998afd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7436d3817aaf0ae4c76587e6b733934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f671f6b2084dceb27ab54606bbcac835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47e22ffe01a4d969ed8a2a46eaf8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28391563e5993a3cc72f09940d1b8d6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b53e4394689fe55746529db3ce5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed24cc7e41eb1f6f2833f72c1759ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071bb5486cc7318a249dc552fdd3aa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe59720d494cb03380d32a50eab6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696efd32ab606da120ca977813d9d2bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67080af1eafe88b535d36c168243a50043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a1de830e713e286d7de22056333d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf06fa8d992989a9f7950ed779bbb3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ee18c1d5d865012bcae3403abfea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f2511ec4facf10071abc7e5c3daa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d4b59850e7bf8b6134f3f31970af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba7ed9493888ec97ccd0eacbfc1d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591ff32bde8b500964097938dfae04e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8581c7e6034974293e0ae04fb87634d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b0bd84e8ee307864cd7cd14b2da9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe953a00036f9ebff3958a2af6065753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f4162b962227fcba3301fcaf31fe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221a4a0ff0ccbcc6cbf7a93003470555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee18bcb4b220b159f3676c3378df94956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d474b73aee7befb33a35b4892d2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c6c34a2c7189209debf63a30e3dea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e907a6ea384b679962c1f15783b0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc286cf36177857b53432de076a7a8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb79429a7977cc9f339053f1ed1dc9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b11d6c6d781b0afe504a05dbb569462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f982660393c6b1576ae1b21a9e2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273daf6a40726d15507b51d8bc5598d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a0d32f1ea89d4a9549a1fe39d093565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9eee2e98d7bc70495d1e1b90e67ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76f524d274a8437f403db5741c6fdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd214af2207b5fc247ad301ed148cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd41c2fb48be8d01814141a7cd2079a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8452e12408697eb6c5cd986ae6fe470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1a50418a9b9583dd52dede65bfb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe2967325db156b373e64bc1147c2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e0a856a61f4082a505a69fe099eff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6d4de20352a65dc09a8d138f85e0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c94953a7c1f68b853510b5a29e31ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f2b91d67c424a05000dd27a80df2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2369edf40400e5ea69fb5ca4317fb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006125316439a9eea4eb82ae499d1e2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f91df44088cbddc15f2ef951fdd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6e6ed42fbb2316f89f28203d68d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7448a7916f49756c7335af192d24ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd440df59a81407406ce39c0a1dae3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f70c4d9686845c49b30323225346183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68393f806471d9e2ccc6bd34a1e48184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7fbe0f116156f8a0a0c934fbef1c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd8f17b0cf9dfa3c83989c6ae36de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4846970242361cdd4b6f197fabf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3970436dd64d53520236c70672a5e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401aed60fcd32c0bbd666107bee88f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739ba462c52c529a2de909ae4802f3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c9d58552d8527107168fea60e68e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c394615bef6aa2e0a750b3c07bd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd81bfc5f3d517aea14db85f55f58c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff28b16eea7e7513ec7f30a2bc0799494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf558c9cea5d8154c2744ea8670a3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933d7103e047bdf5aa7f38756fbcc7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76469fee2fd8e83e21aa27afbdad0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027863c94e2e5c410106cce51b198598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd64c86b1700eb1f879d08647314a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94555163209d2e758c1b084923f5fb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c8544ec63b008f48073427a724827101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc58c6e7c9327db16de186e96e0d060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0c5be1a6a58682203569f4dc9a62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2128b4fe7cdf91bfe3f9917146b363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098e1726b7ee0620342bc6d6511f5bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c98390be9fc41ff86d04244f9fe561106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7876f0063a12cce620023ffa8e2e1f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa5a48d0b5911c525e426b9325426108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af2e7dc98f360798645e984f8564e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef34fa09d1020cc91c4ca9673ce7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855623441a67620c36d9c91c32f6c4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274cd969a8dba9e50c5b5ae4db30632112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7df191a7d243fd1ac64ac0a9f3f8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa829ed734c5d1489a72e5bc27d1dc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04780ba0d84f73fd08eaf1841f85a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dba49d2b74b77a1e397b7cecc0c1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0850e3bd9367e0091ce982262f947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb0efdeeb6fefd4c7aaf8f7c5b10f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba571a5dca23d30ad8903ab3de810008119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0937a6249e05cd0d513bbeb2332fe2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd382e9390923a34621317bfd5ab5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da02abc6027fbee8a4478ed412a8ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78787d9dc73b85a55c2a4353b7aade54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ad5eec502ec123c925db72843c5c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f767ea6f30ade720592b015190d037125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3050518f7624746634020db1db12395126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44147929c28c7322d91e4df57c7eff4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e5b580cb275b3975c30f603c14c0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26208a4a73faf45a548e139904a210ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8b8c1e1107780a7010d1f7408bc6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a71e6e781aff8417a7ad5c1390cae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232dff3b1b751189246b9d2c261a5b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f6fc71ac48091834c31d3e80218d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb1e0ee81ee580537f2811ce7d11ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56b43a4f20e77ef0dd44852ab35a44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b918aec7bba7ded25ac7345dededaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc8fd5164c667078b65b38f687a655137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2960c19aed29cc9882bb72e4a19cdba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1cf44e37feedc5b34202b4baa458f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b06e791786831e5f51fe56025388140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b895cda7de9edc504343defbcc69a16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba986f133927c0d6ee04c4bdf8d094e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83208a88fd41cd3f5da0df9d5e15b79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb8ccbcb31abde8d8c766e84998be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b39ab4d65ef50d2d061ad464ae6e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c225ff5b645f724c468b5f7168dc7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19fe8feba8dfc63d922dc5ef0d2b89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7875abb56f35ca91d4c60aaaa1790148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817bac6f3c974fc2aa4666b5bca318149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0f16d2fb875916613648693e63ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc97a932be94bd9f95f828ea7d58fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437392cae2824a7ac99530f088bf3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d04b6afb1ac9ce64c9f2cebd8b9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e82ef6be040f29f0e80da411c9fa3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4832c8e69586efd8729c172df6bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b074b82f1faee32f481c635849859156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1ca56ca5cd4288471566e497a647157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fdb80df7265332ebe519dc10428be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d563a5c84a8cff71c64b2296b7f11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebfb53a838c24522b75792e1cc0fe6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed20d8edc5de79a8131c413ccedc29b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0698641ecd17212914bb7fa8bd971162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769b8d0b8f583b440e51e8688ae098a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba82536ef2b6503b3c14e498f306a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050194f8dfc1fa82df4f70113cb968b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f16cb88f78697bc43e7aa3999867d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f77015cb13122089d39d9ae36d38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7b933fb55442b5b75fa6b2cf92369168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b998c85b9c7656371e610973a059ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8e60ccfaa6661fdf56c81a202a1b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2eeec2d95b5a8e53c96cb05e715b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b70b087082dcb868c801ca43e932f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc27b5f75b556977b003fbd662085c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb5638c3cc0a7a77e8ed8494410080174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2da34eb40c826b57944159597b0f9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c4f4d608fa414f99f2b4e56e080e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d51123a6cd47224fc93dc53e06a51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee97f85937f9dec578b25f2fecbd12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079be40f4931773fc492743fdee77f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf33456c8de8bda516d25411ae180ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a44e90eeb52d7b0eebcd82b06c3c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9913fb5e11399c6d1dd9ef690cb606182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d62453db084d63e69fe1afe6ba501183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78446a6dd0bfb749d2c28a3374256c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d685b619e6aa868fc98727fce1b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae3b794110cd532cabfe0a88d9185186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe6efd90bf7c8f355fa8aa5b8360d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cd00904c8be821417bab5843e3037188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d2cf8ad5356cf91d68a7f92428fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce25de9ca63ffa8f6602a7f517bf9f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87c98f8283c54fd49641b269dd45e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73efe938c0c0f577419f4f37e2f7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecc40d10ab47ba91269675922ac28d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6a3110ff89e17723102f47ece660f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699bf155b3caa7f88deab201b426d90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf15850e3ea470c49cd277cadcc41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b23d04b31dcc1dada1b6bec28af65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642d3c91a54aec6a35008cfa01bf84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d536699823e0627fb25ec02c3c4911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a09a0793b4e23a9689d0e4523edd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dbeceb6f25f7bcf0d3d80f26eb114201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6282d277a44429adcda3ca2247585202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1307bd547cdaf3689980bbc8fcfb81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb555ff83c943374c57a2626832429204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a030c39129f4f8377a86662104c75eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033145f10bf0970528fcbb7311cee15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f4a9851bfefb4c433f13f4e497d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6804691439cb3bdfc3bad111d6fc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937d5048533597e54bdccfa3f7fdec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae5ca03dc6a7fd8153fa7c0f3663d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ed090639887f3bd6a2805b92330ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1f2f9237d086a719534eda78f862212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeedd94a4895c2d014acefcafc88871213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128c12f4eb14b98dc00120861d8c86a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab79ba798d8b23dd3247f9a0fb8863215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493443f127c836a1ffa57f3087228f3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d0078cf491b39cb20d87830828b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c9d9fd49fea9cf2770d2e40c633b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f690fff3058ab4589404b827956c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a1b7f0f74f56392c0cae2da3bf0d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329029d482c9bd52b63b335e0a8384f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb8f72df7b57828ffdd0abf7a498a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943458dc8865562ae4088c247604212223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c74498b58d313f9b7a0a4de1c3c2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186cbc310958264c3ebef53dd1d8df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728096c7a4256affa55c552cb63763ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297b7e47f04f9d61b9e85cfbd52be21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d6ee0e54082134dcd8429acd9646a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c424b4b3af78fafe4e40c259631444229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c11393998e0f4d0929991c99fea93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5015c320496eaec124a2d9379fbc01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053076e8ed5915c28a6b84eacab7f591232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47566279299e70ec2761056c5c25f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aeb09d8a7aeb20a082e1139fe5ccc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc13a216d559d97a876a071af187d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be3c34c7d1d08d16c7cc8a13491f41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873ce1b8c414862f538a7c0d944984237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed259cb5a08a2310087902abd41122ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf9846873c457eb34ed3a28d9200f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259352c662658937b24875b36dba7133240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a087afb249defc3253c6095a8e873241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e64e095309db960f757753227b9bb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a81ad14e454bb309f3f4bc654400e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e543090b97e87e7227a8a3f6e017b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d699fbcfae645247f5593e9df8b0ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649f4fbeba7be52938f97ceb86c0cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54cd62781f8bc699a0135c1ec0db15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcddeee7c63a792a2399eb41383f34d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707929ea9f4e222b378393fa1b6050c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b018dd51565629dc507b7ec20bd2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d466e8161bc0d2804df121b94e576f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f90f7b6e70d72025b4890820921c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb90d79a7a79268995687111b96fb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e06861550e2faf05573a38bfc185254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d067f96659cbc39f1e16c3b03082a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c410049749e6542e44dd89e55afa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad43f8642257a929f5b09d468e79f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d94a3c94920684d32fce2425948e25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499281acc3d3e0943ba52a2493dbdddd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a2298743a3a31545567510366a265260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421ef1427f5a6458a7db67a80bde55a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021272e7668310f7cc1c80e2b2efcc21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b7330febff5938a3c208cd00faa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673e2556069bda0718d1f23df98968264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093dc10f8127f3faafc8c063eb5459f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c590c2caaf08580db53b0baa1191e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4254ed7de774320dfe3a18c3ca91c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195f180704681ec64acc62f623a1507268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90626e5bc71d922fb6aec374c5f8c6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8e10c6a2c4c4829c99847286965f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d1dd9b515fd25377c0e440cd3ab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8983ab6ed23d08c03d70ac6536e11c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5167be200768007b00770d79342ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8b48437656049cc8d14852f4fc57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcd14e56d30b44f9e4abec6b5ba915275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa372a2b4f045e014c75687f68ef47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd072b290a1d433696d157210e381277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3918fd8dd525241da6ff1f63a94722278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc29fe0b54cc219e62a27daa0e6ba4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efdf0b0e541581860771f6bfc5f214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1189bc1898e0d46604f8fea72f416c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd07a6242a271ac8a8246b1d7564c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf39f8a7ee3d8c11276af91f54f0949283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c45ad48f2f5cbdb45e3492005052284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa4f847516eb1cc7c8b6458fb6c5a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b1d9d6a275b53e797337109405d7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd211ee17942b17bcb3e7f8d94083287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2e0cf9087e437c9c1523a5c46e329288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e599316ad4672eb733c54f428675f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae867a890924ca913fe83d2d6b994817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e6c3ce7abe0670b0c95f372088d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b08265e591cfe882f2f0ea8df94036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b98e766ada3d4a2b102159cecb7ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b10297cb50e22db540f214aea5883294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138a43199288f9ad294b8980334c4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa623bd0093c164f8dd38feb74d63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833af94a115ee7571e17c5fb5165152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec7d2a62684cdae67990c755864717298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9a99e0be2015535a942d459862a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8af9851c3633227f6ab7ae499407b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0546d0f9d602e5497ea81345e560301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8d36b4775fdf64cc55bf393d5687302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542799313062b5dbb68fc4c05b48a71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f9e3f5f324fe66d56e7465bf7f784304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e588bd1aadfd590da78d02e5ad0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202b6e51270b571ac687af9fd1c463f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cb2560c07506273e211f0f202dca3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc84497faaef3b4b92adb341de64aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdcc40a66b14e48c22026d10cf92d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783606ba794cb1cbc3678ac4f35a51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13fc689ef13006a05230c7b8855b3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136f8e56eb8831c8245d288aa60cc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f4516cdf365fcdfe8b5512f1135ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504ccdfd2ef780b671b05367a07d89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8ba05c5732f8fdabcee1f1db226e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385299ae23bf18fb9875794fe28e5a52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae8d527aa740a3de947ee03a23493317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b18e7e24a5fe54f8c3baab3db5672318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a123bb832ee7ca80bfbb2c79c01d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c03791ac86f7c265f810ed971ea734320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b21633f41b423f86ad7a5e5182c52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbad5e92ca500e0528ef2f7d2235b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188dd478f6f68ba52ce9ea4f35248f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca67449273608dfd052bd88f18c58a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048da228ccc2adf74ccbf3873bc7d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568906ebe231a2f0158c6e0ba1484a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0daa9f648217e513fdaf502bbb4c26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de000573a2e21b8a5b25a318a9200aa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45be48d3ac194493377dc09522daa95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac439b92a2f9375fbc5af08d266fc430330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30934898d31fc1684ba85fe171fbd96b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d08d739c19e6051b08a638355885c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ccd52c0e742c9eff6c51ffc9a0e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9191809eeff7fc9b56e587b138b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aceccb4e5dc62cb8f52a88d3b121b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f96dcb7df6582ca8f07969f5763af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef8a20b4fdfafc4a85d87ef18c9ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca93494b4b3fa81a90e4116d2daf2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd9a3a570f5c1fe9bf904a86423d6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257fa0049f46e3b3b7939b776b54c07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53def2fbadd00e36675954b0738e1d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e7e975c9dca9d8d012e203596ab6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ebaa6942a6796348d7dddfaca9baa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c5bc41b3cfdb95572507348cf6d1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f40db7b6a59e8eeaea7521fc3009bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a849f0d5b75734d39b92dc5218514346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b81a913fdec74cf6c263411e2a400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f325af3ce195a5e84fa9918c4370348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db9e196349fcd07c0d78357de8a952349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3e3a33d1d0cad1a2daa3539a9cb2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d63e77b21ee1b70c4a4bfd9b45545351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cafff6ff7540de7ae8d4a4f2b3b1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67460ec4c93e13403ea51b0529c4b551353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43639514646b60832d0763af5f4b8923354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559eb6d616b5b6f3c6e84bd1aa59f07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f060bd8b04dc0bd1e97e099bc5eaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294d648ff09397bd57fc6942259429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cede3cd702e9d90422dfc93ad8304e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392594b29c4b59bd9270ad4d02e41c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e36c9d202d805111d46f89dac16a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc66fde3afe441fe52019dce9d2225361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56739caa89754fb96f2a06022485ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb697ad13be6e707b3799b0f5c88a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10291d9d665ff354add099de71f1ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff922b1639a1fa81c0634020b45db5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63048e26de88373f5c190b842abb176366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29258fe8583a9535ed6592f265ec276b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fe63d50e87b8db8f12fdd443ad1a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc229506528d5fec3c80f9d7f8e592f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29122300e40187ab53db0fa2e629f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c33a92f59b7bbee0b39da00f87f14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bd0ebb9a6a36ec9723f3415e74398372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ac4cb89dc9bda65c68ff7991a18f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74edbce100d2b8ce6381b0ed6666c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b55377e0c9eb5443738655588513e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6581a27912b41e0fe790a618b442f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efcd2011b9710817cd197b39061eb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af312549e56331103d8e2d1e37fc0198378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf5b876545940fca0aa0f2c1b0d97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876bda77940ce154d8d7fc0cfea1816380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43630c82231c5c8e5af0645c85bb0d2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61667ddd9fd6656f6e4858ce9669a4f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b7c9f4329db2aea968300dce499e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33854c96a11415249ac9cb433595b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aaeb3a40d41814dbd04197c87bffa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403db9f5fc45dbab5c6ddf472e3f4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006d097001759d9db4aae27df0fa9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71013aca0941148760d487f93d074388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49d9601b04480abfac5e3692875306389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c99051a40b34e90f2b3f153f97dd6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4430affa922c4577696a3321a0206e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d9555c86f722db9f6eaa6dd1c19f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7650fab4e819234a4eb8cb7186d5b6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9af2910a76248c4ed7bcba5b9171d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c43d0516a9523eb6b13f4db5fe549395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5997b6587e6953d490c00d66669cc84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd33825b48002a13b06a2468326f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b772fb17f2a4a3072f6338aedbdfcfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658298cd1c592a253fec2f3544fa80f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382d8921f934783abc9e8aa3b7a9eb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecb5e319fbf2fc792f28a22b49eeaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9092183adeb6e51e4ffefe6476b6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14bbd4196761cfd4ce3ea55fe986b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b5578045032e41e224c992cbe4a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207abffc6fed8bf505c69fc1ab7abf7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677bb1858d5b8c7e2cee4eab7c3b1bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a940727f34649dd9f81389283669694407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98928e3cd77f4c10a723fd223fd3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f0687b407338915785e3dedb910c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465538436afc42b6a78db8357ec20cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9a7d5bc21b47ec912c241d067a08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b80df7d8ae78ef56b84c659a27e10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b8ad890c3aef63629a87898865a00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65fa1728f57326b1a28a091efb2b50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0c6215b55e1cccae8e8e2507aa583415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38f9e674edf956c50b36fbe4523bf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ca4727d4c920af657416c73f7312417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6178bd0cb7c11ecc324e6fdc283bc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c216bab1fd7c4ea404fa05fae7ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e9e98c71f0b5a01ee76df012c3dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f16e243d2e8055acffc1b35cc79c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938766dc1dc55e192dc725aff40fe14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ca1479363356d291f98599f386287423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf160304ea2e0bf39ce0f66960dfcb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161687d7a7ad1327fbcf2826c56d91e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21caf6af512af9881b5633321366e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade63e682ea4ec00c9d0326b26398e69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cd97bb230aa9d11479b8cd89979fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764f09bceb46dcddd3c1312e64c1b62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa440cd543f9f2411b3a77dc949810e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b8dce227cf62b7474028884a0d0bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe256f0d6803a0c36117d7edd9461432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90d72f9d57dfe8e04fab20dd779bc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a0c0ac3e7f45d005485c8a8097314434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495f2f2bfcb81a45dd8f380f6fd7373435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b289c62a55862619072dfbeaccbff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb5cfc913d8a637ec11cbfe9fe1e40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ea1c9af5593cff47117b31adb1b78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1062516c0480909960c165f4a80e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c3186c497e7b5f6ff96141539ec02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c741f7b046c640aac8ee0c4ba2bf77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc12f254f9079d1ab7c856584b2e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b41594769c8e616b9cd16c2e9e2d18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb51013d330163e5cffa3db41688142444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0969efeb2669c03d122c6ffd429e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbab8b00f5ece0bfba0e4a48e66952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79433b8de62ec1a477eef9c1b968d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683b73b6b2bc09f37f78383e73d458448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf623250aeb46ba5e3684a17d51055449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a770300cb9f937e9ca4177d0cfe1939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff22e86f1ccb485e423f4fa8526ba1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361165a14ef2adbad6878beae1625243452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f614af21bdfa69b275a58ea4737b2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bab334c78319aade631e22e2d6c31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aa6bcab3610be6465ffca5223f219455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870498e0a1a306300bd7db811f3c6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1dfc3703214d89a503c008d3c09a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddbe28127e0da31d2e87f7b425eda2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd6dbaa0207f9a55db4cb1325fc2ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de131ed9a1b3e7d9224b2a7e954054460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b83ecb664ed93318ed391e2e9d816461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655160a9208c272e8f90a894d473a8ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd41bf8652751d5316ab96c789fcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820baaa37152d741b2097aec949aa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e298455d95e824eda1b4e5b0ad40a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4ea5d58495f0a4ee52af4785dcfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047b2ec666e3c5ddfecffccf44bf01a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8fa95166f3db4e5bb1c809892883a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c0202a3287f7620a81b421c09b9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1666a0ca9141bc6e8e29108ac50215470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d8ab329eb67a7c89940e5b6cb64b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a2cd4d84bdb43527be2cf756e09b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51629d549d7d0aef26fd638aadb42c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec5e1b4b1945a63c9d66b8d2f23d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0213a182b6eb10226d56d32222dde8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cfdc50e05eac324018582ed9a1cd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a6db7c74ca773313306df91bd747d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746fbc73becddecbd14bce5461e021c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861e3b698d3da24ad0362cd1f93c1dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb3a33a7aa3d2de95b42fcb3aafd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a1ecb48bdab32750eac3c06b43c4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cca90758a3f9079fcbd7bcf9f0322482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292712aace2385d91ec54ae2c7443783483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7e1f1e175bb3e1d2a866f2df7f24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a75a48fabd2caa0ae3705817f9b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366682854beecc13e6fdd150caa0cd56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3beb2f4d6120b3aea3fb1552b173487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d92e436da665c7cb15296f79e655b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d030c5199f9ec54f64c65337dbb99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100275a0d5914084c19d425aa2b07452490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd567f47bcd6ebc9a3ff16908340cd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300572d23e87a04343c678cdaedd028492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e399707ac64b8466068919a9b0b8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee22d912cdb5be2e26c93833b8397494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b9078ae072dbdbc90fc94688b8637495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa2da6f07178d482fb5cbce314d37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9c57bb9b5808f92c86ac2d6fdb0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467083bab88de48f9203804670aab6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66767ea58b9712b2189cf4e09e2d9cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a96ea5eb699e792980c9ff0d9415500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b5973d6ec9b2ce24a69364f85a3df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1336a565deb2905ad35d377239c7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cee12523b9f29f2e41e107a2db01d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946a4e5bbc80845062f8a1d05367c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353fb85bade43fb6e23a4b7361bd82c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15252faf6f02ffb3e27e429453eb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd660164058dd2c42bbc2b3e5ac0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090bf0bfe4f21140ceca9f8458113bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc4bcabea44c42353454f7637d5d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650c9dc6fd8af492a6b685d75107abb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3709a2f393dfdc3975fed75724951511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a16efeb58d5fa1f763d0992af87a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21473016d591591ebf1eb69577639ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac3023a967be3c5a6a7adcadeaeff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dbc85d07967e5d3ca7f989876b91d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e99d0433439fa7bf31695aea700ed2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eb9550280f9d45277bbacdd5f30f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d2e2970fd54bdde570b1948682194518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d288c5d6bb89c9f07dadd721b0720519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218174042412a13c6183b6acf63af0ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a058f1eb7f67908683e9665f91aa1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d3cf177da68dc67b04d0a8d69a3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d4f674e7d16bab3e42d24165de49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da0e599169a48bac86d33fca12c9c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62759ca9d95d511bfb31658648cc3ba3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe437f941b6f7b7325fe79c6993a4fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b27a205ac43c291fd5806e85af7ee4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e3a742399b9f1e46891f85f0896e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf939c06e0466b3f6876ac6b53499a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393d8cff856614e48177fd1b77c6578530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1919cea531273492ec5116c393590531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef92b7ff3843bac8c560ace14767c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5269709a6b86559bd3dc76059a5791533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a3863e68e326aaab77bc3a982d7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3704d06dd3570736e1154594867e25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d34d466510f0bf470dbed10d0005dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9968919daca65b43b687362ca7a7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e42d3666e8154bffc4e223fbd44b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207eff8f9282b7a67e2aa88994a3db9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54164fb029d8c8746498c11bc6f11e33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9a02af1cb34317172738fa7f9a0c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e6b8605d258246510f6317632d2bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259093c40cc1b20dd7cb07aa0106b47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d687dbd66e5166a84ecf5c57e2b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ee9858ff2e9e7f0ac1c5cf6cdde0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9229651762a176834f119d700fd4fb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da106a7cc5b402c209ff5d4f33a55bb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5227d68a23988d99b53550ec5dd3c2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ed592c1f009e6261c3604c1aa42d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d141276cfa56b8273ffc7621774f56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b63d3602a185e881ae352c2437938551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5972b99428b75785fc84da0c3089b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b4ec8837a58979e5fde49dcd4a18c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebe44da7381558d1b5d7af32c519c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0219da3e1ee3ebae38ba1af4780c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ab9dc2329de07d9668e10f2cfaa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4713d9a227a74dd34b621d23855d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aef7f509de612418021a0e1d76f90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08489e8831bcc2a2e855d19154fee3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af853b809e880810106413797ec0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca7eb567c0dde54bd1d5e625fbb4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f44ae4f61bf52ce4b8d38124fbb8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1534b336792156a32e2d726404bb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad8daf3c63548f712c27daa9c8938564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392992c09162830c56966395c5f9772a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e18b7f452f5713493bdb1651150dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2042bdc7014d2f47b65736a2e30f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa91d51703391fd96130fa9c0f792e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d633ea24cc0e95d0637e50cb4b09f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc085bc573200f2474a1fac8ae3dae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4aab34b9a242a0d7e3b4ec8a85694571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0ae25cf49bb820fb116cfdd8aba4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f16ed679459458dbecab6d5ec7b6a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a418af55b36668ecb459717aab89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc60dcee77d7259983d5787f585e6c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd16e235642a4e847904b9893eb55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3a32437c758896548b63d6a011da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02b2c361c88e6bb68d72247821cfd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac62e25e957b994e0c7f5e1b0cae7d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a974cf49b32c60f69ba52228346514580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e93e05eebe397b02441f91bdcca63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17b784ee285d1bab74c3cf7fee601582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2fe999828d7f2cc8923abcdb3b355583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d84ac0b9de0b53c5d3d09c0f103f72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984a8ba051d7b85169e3238693460ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b202095c488a35a1c9afd6c3326885586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685fcf2cd78c1523819ca1947f57847587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81ca5da11afc3335f1307031b72643588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbdef9e9a946dea7ff33b95db4bee3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62667ed105fa5a80135888024463cf5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d086a0c74797111e145f55fcab22a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af98e584a6f35efb076744a630b656592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb809c7f60808398aade4223ebf553593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482b1b5f6208fd8901c0b7447c93ecb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b118eaaa5a21ac47f91a677d7a99fad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e7948c6054a8a5433fbecf7a4b56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17eacb31b0e0e19e5af52f4f6c020f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169db7345b4a2dadc43d6ddb5d04d466598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5a8d7ec6ddc244f3f8a9e2471ef8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb289794d0de42f3bcf7807221ee71d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa14c84ba455df59ecc1db87fedb87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a20c65a3df03ef6394a71d4bed51a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a2107cf597e82998ab0eaf8c4abb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9307e38d218282b6ed9d1b36488d51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e4835f831de74c95bc4dda8a5b394605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dadfa8c78d9ae7294fe0b6954ffbaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eea377eaf58d97b599803c0682cb0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107a59efac6bfeb15d7c809e546aab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07754957bb86485abf335db9042c17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f35cffb68d69bfcf4f1399037f609610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4644877d83ef0192b83e4230fdbd160611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f00124b9eb1af73ccbb01e6824ef8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d3614a745aa56d0cd2f4c15db3f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c232b8a93a8d76723397198aa0be5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907d53e85bb9cade0a7d5229fef5f92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b104596dbd82b0b801237c34686f38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361a2126bb478cebf42b610565f1d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c3862e5ea3cae6e1c546c36a108c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f1f5659b58b89dc8d4ec4e13308d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4441085a15d946d63adf54a873584620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093238d14a153c4850c6d2b2860586fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6cac58a501293ce5277dc2c1fb37d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524045e433743bac22bfb267f0a5b15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0899d61b32bafa75fc341ebf2d44d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd6910c71069e80d9519a90739582625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35940b405e69f573c4110fc74b07ada9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb9cc4b7cc8811c1f12dc2be2151e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59995901724898f253f364d656cf8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ee1af884bb94482faaffbf3123020629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19e65aad34df98d0869890ae207960630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9112ed340bebc9bc023bcf7c4b0ffa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2b8c8177b89e38c194d97eb6b924632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9075f37a6e2b9828fd0971a4b9ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e39da95aedc8983689fd4baf17138634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05401e18f624923b09dd8332c4a7678635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32511a2556199b878afbb8866cc8254b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca618d91d2d1e15e46411f17d3080f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c39a3c11a626ac2e60b52f9102a99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae3c3047a57bef5b4bd028ae37954639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8dc21d6e1a337b78d038d452114f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e15d9a265e66306c738e6953d5d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c2aed59be09d72ef4c44d992e8340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dfa29f85d870df68d738cbd128760643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8c7cfabcb939ed55c263175e47be3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f4ddfa29365a9b4f83a0aaef9742645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7cf3a8e6b3e5217bd065035e24d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7008219038839cae26cb657b1880335647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccada086b58c962a992dc160b7c81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b7eb2cd84ffedffc712e8f300dbfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4c644d7cbfdb0f23d49d7ebc41ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35b5eaaaed6c59b45746cb020b4f9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6820723564482496ec77898648655652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eceb76a1327462ba23ef8fc965897653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86f03469ff5c3c7d6e7b2a3d649aa8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8351a44b2f671c3459d736447f36a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9b8cbafa89f3aa27fa32038185299656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e14e8fd6c8f7d80a921e43406dcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae037af620552272fa1ba18f5da605658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949412eba60e4a005c4c8af34d0faf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6afce1e88deff28f0cadd8f5f9e88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c597680deb25e6f55806de691a7ec8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f627b932438215eafed3b3728b20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e11877bb3d377744f698beed246352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56342a8fed5496cbd30db3f392915bd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e3386b12a3abba093166ea82de7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf09031ca20d9a2266a02fe71cc5b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de7ffd7b16af139afdfabdcb65bff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3cb0cf428f0204c88015e4de5b2b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc38d9bc1de78be7bc9cf9e404ead32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf81518634feba64cc7a18dcfae38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd53933fe90850aba6d2115946ae40c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13f69cb4bc83ada3ed439c44190a42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f3a2c9d30e0234779fe68ccad9d06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622118aaab6c554bbec9a0d235d1eed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd7d4bf2cedf0ffda4a27169bf133675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb2d4d52d1ff38cdf74c8e3d21b3fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259af7f5cc289371c9235002037fa2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49200ca67b7203d0c4eba0fca2c53841678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dd8ff6e85a446f15b456cddd7586e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212f244fbaf555bbbff18de35f4ad2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27087be28821cf99b51b35a7610a7264681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b3c96ef5c79ce908dba077c99824682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e65d5683a0fbf17327146fbb689905683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704c0cb53f9b700e0aeb604a31f1de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437c0e27b157ccc9e9dcc49747d1e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664dd02ace2b239b77e5219a4316772686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca92b765abb00e8c852df05098e00e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00306abc732ba3ca44f9c9405de3fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e44e4eea0745ff5bb9df1cd5ae8407689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c6b89ed57858b3627f4032bfac2e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7232b116fa4d90708dec8010a80c28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bc940da70974d397a8983008e04f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730375a90a8175b3b53bbfa6ac36a6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794b8f328ce53bd464c6c9472da7c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659993a443b23e03ef9da1edbfa08e69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a73644fc7377b176ca110f680f75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365b45508c36614d354de132c21722697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164be1e90b7829890aaf38013719c76d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d8be7b53f11896cceddc60acd2937699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930b7abb332627bc4619dc4b1240217700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f8cee757e5fe76b8cf0a83d18cff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cb7fab8d8959debacecc4a1590d7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ffa66cd745bde069d8756de67b9a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3e3b465881e13fd967955a74eacb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bd177d3b1fb87a6d8f430f494167f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1fdd15d7d15bd3cf3ce764f5be3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e188ba97843ac07c5e9546f97c18ebf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b12a48e8b9a3afa8ddc75d9483d1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d19d4584bac6716fb2da1dcf6421709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee5328411a467204e3b563dfb2d0a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755fe07ba7b3d4c648018fa3af49c14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576781f4b3298a3ef023fda44d649b9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfec1afd503c701fae3cf32463bb848713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549044690ed987a9bd9a7237988c27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a407f5f5ed02b0a1166af42a871ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94e240c74a00595425c209618f8976716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c450678085d027cd8c9c582f9f6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f228d78ec95673a3f8cf755af3ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfba832c5e7f9496c21b6fabb1d3d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3e77f6deeae658f22278250667b86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b62ad889a1a7d7e639e72323167341721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc8c668358743c4aba55ca1119d51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d448c82e6326a6abaf48057063ec11a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269b9de2945b71b79149a10faccc57b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a213a0859258d3568868a8d7923b1ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea9506e2e60a0a23ac5e82a0dec3f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbdd435aaf602943dd14b08f5b2456727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f559c37410bf8e534c05dc82a91b32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30dc88d50c41e9a9fdbc2b7953be5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a32d96aa7003ea0090bc1e9765805730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d957386744199d4bbcba90223e51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a765a98ec79464bf38569dc120602c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f299937e864879b6056ab75f47d43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a11c6a6c548a84bfa4893e0caaea6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf140823beae3ea934ae71d541c3e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2e56448ea9748bc6c2a6ad14df979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b88925befeebdffe9313701a6c0b6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1ae7b3d7b80492085b53e45dfdbd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa3daa388a44a1597c915765e8e720739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af63fede588291cb3dff5ba21b5c26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c40b189f3ef5367597e8389c43f6a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d36599960515c909a2715ab9257d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cba3601d2d9bb7ea2de13fada3618743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c92dcb0206ee0f0e9af30e6fe9880744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30db95fd6e408877e621d6635a1ead745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b833346359f83f3a37795c0878c68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1103eca3768240f65d0aac0a527ef83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067682caefb83cdee3d13a8615246d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6dc45d18fb8b91e460ec2670e2d27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50fb61596bed07f7eafc90036943c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e1e93de319481ed44c4286d1c6c8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e31ce38f1819e0865509aa087bf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f7f751ae0281b5197852acb380175753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ec53295be292c0a3d9922b1915e93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510532aaa28b78e6c2875735e5d6eff2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac57f13f7757aa82355538fb7785821756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55edaec1c99e001c206bba9d5c31392757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df689265f6dd4bef703595d221fa97aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b74fddb4935bed25ddbe2faac953c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>