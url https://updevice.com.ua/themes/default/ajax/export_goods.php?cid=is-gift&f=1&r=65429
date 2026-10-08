--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe71dcc904bba0c848162c443454d5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf434692fd980247c78cb396bc3c62e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4dcd67a7215feeede3ccefa18145a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf612d55f6744dc9188fdfc1862ebb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397c76fc6b8db890320e184b212e665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ba7464e2a58bacc3eed3f46d62946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19c7ed53d38bf23ecc64dc05220877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f522f42e95d77f4747eb50a527591268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c75b72f0e45ad75d570ae18cd23c539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe1c9f5fde4efa41c6e13b9b0dbbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ace4dea280629f447e0e7a0f49e3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dff74066df551498cb701756926a5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c41027cb8f0e7696eb484f221f1cf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d176eed79666815dcd552c65f0fa9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e26a2250647775cb6b80c512753a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a4a8ce5ec741d2f5368b60fac26716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8a06acafe6238035b44ecd0b99e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b47c30a50d7a078eb8a6ab4f4af5d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8fabbc496860c0c115e53a80d633d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad6a509d20fe3ac0e2781cdc1f0b8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6bfe3d546db9c5d1c3a930ce739f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fc022ba1e93513ccc409eccffbc6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9e6a5ea2c82f92789bcab83a700e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466c06156e4cb122576d8335da7843d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c604f1f9e3ac75b8f5906ab949adf125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f08a72a01e49ca8b5b57f1f9d661c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc5efc92bc2b8d54252a68297e30c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59644c90e394aa7abe37406c5daa964928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2361d37d0cb6f005532a8988563ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc66039adce35eafc50acd5949d9f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aae3fe6a9d5af7d760851d5c6ceb9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ea3c8e79dec4b7ea18458bad1a9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e19287ccc4cb9ab8820289ce832f8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a7aa79e8ab0f79d082f0f4d37cc0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba264c842dbea50bf8b89bfecb2402635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63f72979c31c598e8ac871e54890f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968642642bf093597f686fb2c3746937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f8ab85922da9c46030ecc9f62e19f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a80a498619c69e1e7cbeeb3bee5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7d6cff3bd915a2862a68ce959bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e19608c23296edbd851ea19e77f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1ba3c9df5ed04d14a4ff547cb7f9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c96cbbc544cc8691ad6b33712d8a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccf46cdcbd69eeb6c0a2253b89ea9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93acff63d3d0f17d2ab4b4bf41b5f9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f7e18ebec84a8ce0c6b2fcc319fdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d654b20ffcf54432f1bbc3a3adbf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af48f16590485b4bff50edf969b1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d01a51f9fd5a73bf7c4c1701c5a3dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9976c329d15c3e0b17cf943dad0cd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511667b2a2408aff75e09d00d3b136e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766bed6ce337576598ae33aa564b1c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf272919cac498e39cbd4b5e25f5c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4587179b598697dad3efc9d5a53554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114074ee3e7aca760b5093a847386c3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e268be14dac5395096088900f815d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8bd4c16af8514b83da6a0f70eb66f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb64c9fc80ae3177ab6db6dbf052f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af806710c234f3fd0379f5585cba67059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3534d907e561b754373831b31b0e8e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19371771134d951264bb920ec507b0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec62d62308dd136fbd2135b63993ab962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba6dcd1c93150f016171d84d177ac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20a0ec19b347c299309358e287941764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0339e786bfe3d16ca8f653bf2cdcc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aab896fe070aa93b63a23067f736e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb0a6b26e1b8dd20c635f434e4042b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ce31b693b4b3fa560ff9314151ea968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d9dc6c0d8ab2fb54b5be65654f35b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d154f9dee17335c9a87b7931adb45970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f63c511a6b1fafa9db3aa6f9c85f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ab8200a9119284eb6f6d93613c0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c96d2ecf2f8281ff58c582208ca0e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670352b23d129d8f14cc24d7545fbdcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4037194d444167e7d756e118f0437175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030013face4817af8a7fb077ee1778a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb26964f6303d8f5df8820d86b5dd4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd371b1f563357003581b3ad507e06e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe6c0f1d784f0586cc51e1ce417e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542cf45c430baf9d78c4c14ec2bb9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f08b58a1e2cd6597348a187c854581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc77890588b4c02f3830dc50fd384282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd360acc4ff8afd01bed03cdf2f06383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04169477a1549c9f37c02fb0e3f28f2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc96d79b3f5d4edb61f3c9a2d8a766e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc29d2e384b659a2b39e11611062b1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668255ac32b2c49be3ee22163b7985987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653d97a9d3a7d5af45af5d668c6033788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15909fe98e7f11cf4ccb2ecfbb9bffd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd0f798f3b84220bbc35dbc6f4208090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f46f3ec7c3ec63645cd592e0a3499291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db47b7c2c5a4188f3b810f4fbb4aee392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5cad50a678a6bbea6df82b9252fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ad7248b1b15a5e9906512229ffef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c566189e21177f3304d1c1c7784f4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c612ad67926e3c7c260adbbbf9b22596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918fee0ff23767c0b22e1528a59663e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b2f7c56d37441ae2bc0b88914cea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e61a8b97a24b05d613fdb608ba9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed649f108103474a05a2d719105da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e0a16e4a11b12830e53326475ee8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84693a451225f07c8303947fb87804a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61d8f69a4c1a12b654810678a4037103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba176adf5819b581b2dd126961d7b41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037e59bc84c2a7637893b6d062d1f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8157a29686553d49be362c1d55c1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0695cac514d110ca8db7f9c960507d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e096c21a2159015c96d04e2cab6c9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859f7109063274f10b2e6f4b2516cf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40964dd761951b75ca2b011e999e9d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0584402903ef6db715f24b43fc31e5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d87ccfdca1295ead8e0d25a5a92c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ccfc6caabd794a83dbfaf220bf7cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ed037bfb79efe04fe34ff00afcad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447fa828746d15c386b33ff1539fbae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52bd84294429bfe88fa8367cc34361116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d32ec604c37bc6771917482249e0d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3060bd1a1d08aae7906e579b4c632118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee29112397b5af67120094d72b851119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b85829d407ae03a9150d98665474120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328fbfce922d76fd84053178b07c749121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa71eb63523b64eff4a26243f2745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59a7d5aaa8220a54b3003cb2b6e56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb7ed16ea8f80b8e0e564b105ce644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d2f89fc722ecb87daaa8cb0e52bd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b11f4f5bbaa2126619a583e93457126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34c5dfe5c0e91ac0cd0b84ab9b5a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e118444bdd27a8c691b75e076fdc53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c9684479a9f48f16e13cd9a2c6712129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf799641b6a187f8160c1182987d32f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d4237d1b1aeddb98e328eec98388f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488df4a2ed202f4ec8db3946fb23ae86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec669b097bb368271952bf7ce862a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ec6792e5a3cdaa1a27f9583ee8d39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cc25415593f9379b565ef51963146135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559aa4c9580a98948840e9219168a74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6379cf2e5b2c2428f267484790343e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bc4eeda5c8aef8fc843c586070c2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fa1ba9c5380a526960e1f8764c0e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402abb52970921bebf6a8b76c5acebf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb6c6382271b3f3b5e2252e54849be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beb7733c698f03f0b222eee919dd54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8c3a4cea380e1442b432319c11ae2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c412b8e3dfcbd55bf43ef64a6529508144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed5dd991e3d0f032ffcb11ed204275145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7bf7bdab59e5fa48cb0451743b2ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec417bde44d069869c88a275e7841ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644009f45d720676eb9cad4268e598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d4297b56ef2b09c873381791933a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b85200973986527a4b27cceff1e1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c42d2afc807b6d8fb4f05c1f27505151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba1c7e452d18758d5b1ca8e5954d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c954b5943541515bb75c572e549b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8cac7bf8045200b572a48fa2dd02c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22da3ee29c2692e56e42d7c69ac7d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c411005b690a8bef2b8d72343d8bbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23bc7999b1b7df7e6db71b393d712d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0b86553af0d3afd614c1734219f1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c039713d2b4ad6ba1f6c61551c6084159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b8590978b2933bac3425f36e47a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a013d18665f20b729546ee01c156e06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087a0e723c36ad4f992861a0c3b6dca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549bc4241f788c6d36223f36b13e0f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b704564ffcb87525defacc8155bd342164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3427afd874344aa2f1f6aa2f99b6bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f60a0e3ae9bed2c207780129ae614166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867a78dbd6950daca7af1dd7345260d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea296b868aa8af3e07c84b79ab54b4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c175b852d5252efffea93c071b63d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a43d76f99747b35ece90d0b5e8e06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905db461c95e38eb2a8cc851634b95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b0926f5ac16a7ed1c59d94859614172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aadc6f254c312e1452bc07f0047a3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30b1f58624382ea6ec35eebca498fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8561f13e11365df248231ee36f0773175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765f6d2cef859b7e59164e8360ca32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48534fd8c859062c3c8402aa2565bc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dae08c58a21d941570a99da33aa11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f822886a7d7cfa58ba1b8948604bb25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889496f28241aa0cc04e4e08cc84721180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d14bf02ce0a285d37c8936e842ab0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097495ac1269de46722b90c02809162182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd592772be0d8e226c9b2045c81058183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c622f1aeb1d74d28a5d22a6fa50e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d6a60f9cd1df1a64057f8ff894f9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2ddb3b269134b8397d15ec76abf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af2ab9517129582b93b8f4b80dd67c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02703015566dfd64d60ccfa041a0b692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c5cbd081f4248e817df6303229f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e29295b4d20ab9b305d4c295c51404190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb6d067d51b33529d2a089ce6a1dd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72dea814e2151707cb6cb086aa79f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cf97e28bbffe4d2c90ea43ab02264193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a8d1a5e5b3e9d5ce4d326e7a5a68c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f856e0786b1ee2e33551ac6fa12dc55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3927c86d998053f6619582e82a62e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1132701239eb038595284e9358c7de6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe59822fda3a8b1045d6b79ec210cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073fbc15abcc2ad5eab95f583ac35f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12b4a6b2b39ce906ea04e79e6dc38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b938193d16cacff3ebc6e17290c3d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f07ecbc115f7b2db825e8753ccb7c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78632b98f66b30d21c25bb794a1b716203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c01e8eb7fa87c33dfb5a7b5aae9b8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f338a8ff8a48c1baf9c09d9332f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b135307675fd3fe8aadda39909ff8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fda33e6e19dd34f0b0fc03c4d87c38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390be181542c00bb5bfe0818d6b790e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ade66dda3b196d97c1fe8bb806b02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3d53f3689bb78dbaad6ac10e38da9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dff0006d327364ce3f0cd7538de98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f76e4eddb224f01599c1f80f5632c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef2d5237e6fad0c8cac914d5fcaa3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dbc4f15a17c170ef9c9e0cad972a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03b608741bd42d0fb93c178f413bfb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b170a93b29d15b0036e21b17cdc88e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db448bb8cc9ef25a5ea9329a7768a44c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86600e60dc3dac4152c61616603dc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e08af7cbb667f6ea1643692a58fbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a248089e008118da5eef9ee6050b58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc3de2071c040c52a3a127346e1ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7405f7b09f084e91182fe5a9d1aea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be325ceebfdbe0e513842e249dd5e157223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0535649584861a9b0c855e735325979224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824d81a64cabf1d1a734888c951148225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b1be6c22763bb9f692ee8ff20da9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e49edc3f37db280f2d19a2a39d618d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b71dc4a66366962889cc9dfed60e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8751e8fd0032ffdfc4062c3b64d59d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b449e558a0d42ce1c5f14356ba999230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4daf2efff13a3f4d7b80cada43246231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907244e390a13e154b6571fa58b1ebfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc586791a7c5a05b3d4a2d6933c34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2d45c9dc3a56031d40c911bbbc177234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6146852f210f2cefc8d7dfa8f709b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a62a7e01a77aed96e21875ba6b63fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe56fe80387d8ee132d5c0c4ecc8f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12d3db174cc00cf2ba116b4a250b96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05d1c1b37d3b27d33459b3dbd83ae6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d5ba60b9a59e17b788952c22372ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23611cb5b32b91e09b863fdb664b732241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690bf8019424911a345610b970c44f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81c831a295452f37cfd7febdea37d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e9a43053e2009d95d68c71baeaa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c7373da194f7c9ddd3d68e269a1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcca9857cc0be898ab0c80d706bf63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4077ac5f90f6ae42109f89322812f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa0fe9ae84766ce457a96f963815e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b6f2f32e0270bc1d7e843922535ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf475b480ee653919b63af1100d846c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aea8dd4d9f043e46fee409f51660e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f3e977e8d9ac29b1e2ff04448467252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e13e907cac8adaa3e26767761131b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690efae0cc424ad928ef61c10cd2a50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8842915eac7520d85619de6efaee3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeccb721a2056b433797d571600c04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77465464ab2407f7e305fab3b7fd3df9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c635377f96b9ab6526a814c85b2ff01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35167d837c8439ecf41d36822a825d72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda321b41d4458a3276ad83c05565e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a58f37552a14a6cce178a6629ef7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc18f6a4e7d535af09747b4ecb470262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8826cda64204e3c30743fa7c19f61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78c2a4b42f5d891e44dd33f28c853264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76527406b89e456164121bee0c1c4f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab431c8343f139d34a7282f5a8a6f329266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29f864e1a1aaa34e8d5830f8d8908b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a1a124e5f9ead6b9664f9bae8a6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef452f52e728b679254f1238a51a8e02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80788b6121adb8cfef1e9e7e9fddf11d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2e87b0a1e145a790464dd10586e66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616a6dc10d7a9a9d13ad0c379228017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32822c910cfa911c97234e1628e25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c51fb3acf1f6dc25750ce2c2966b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e3613facae45418138b7ad4a70e18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4a2d990482aba7b4f74a9084e8cec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb57e42b6997d9689b8cc2d76981d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4fb3cfcd499545df3af2c71ac259278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4998429442e4f01d12b1df6de6d601279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca330d87290cc9c8cae6aad86a6efed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62099f1fd1eee639e0329f47b81812be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db663cbd2d386b75abefb2bfe277947282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a46871fc86b405d89c81532f16586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e18868be37a35641415cae8555e0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6a2990df1a11becbb7e551087741285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d5cf927a6a6920b727040bb350aea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d4e4e1af7ee83272b3e5deb2608d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323cdebfa00bb1afff531851a7eaa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb915996bcc0aceb54698ad293b63ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354179951707a5a33f6e96369adbc22b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb57e1a57b19d991a6650fa6b5eaefc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f678912d7996c2a08e371d67c75895292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea29f2b29f2ba628daf2cced63be3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e6c9a9d9ada04769da5f8d6ae9efa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99b708abdc9a135eb29f7283889f0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2604ebfadb103241b4cf23211376766296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35308e094826ebc8319a1b7ce9e1e723297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424cbf984f0c63158cdf151e8010982298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187839ebd4880cad51a52846bd0a608299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4898894e6ebca210481c50a82052ea9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658b559f05c8c533fa1fcaa672f113301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf9ba4286b8a3ea20fc0cf6efa42b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e22a64af7cd0f86dcc062dd06d719303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114306ccf917a0e3925d1a3363d5ff8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b9ede0eb5facf2ac76e065b86c17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95645c49680f43d34367abe0aa8bc812306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a42e8b0e042252c30b59392cc26ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5c05f04469c1e53055f2fa73f9bca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d6ea7d5078b9c42092a5bca274d45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4cc51e6e51df3dc6c607bfa98912c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b785ccc446c7d4e45b7831a2c2e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b4c6f33e54fad732cd208e857fab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36d871ba7f0684e6c651477bfb16b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3806aeb14cc693df0c2e9b66c3a2e1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769d87ca1b12a0fbc1a2fac175e6d76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b498db94e2e814177cc7080ff6118a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b467423f62af4c6a56188f6a877899317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101390a6fc861b11e0935965d03c18a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b566506b9d7144bfac9a9ca30409963319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7954a43df72cbf3ac406f35480d60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef842beb87acb0a6f02fc73dd989d15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500848330a3b4a54c3e4c0d2474d14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3363761d18a714b6b57de766284388323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84b99f70cc6b4838b92ba769153d4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e76884c9405fd203c35ddabb45755c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a57c84278cd6d70a8acf8fe654466326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb7601543e17bc8fe61823a7dad38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae63e0b5663fbf23b3839fa3d701575328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e7e889c884275a69f49f23377d6b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33f67a0fc2f634d59e8b297238c47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96abdc0be921cb30ecc34d8af2e537331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b75f68563c466439861c5591263893332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef140a9e61a8686946cd31a117ca037333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827f64c8fcde36b5d62c2b5118f62da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b573c8afe3fa9373e184c6d2621c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18802ce718cb3f51aa5d180b9544e2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f836a12862ca33e9990ee1923d725c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b82c2e4f163d79b330292e7751b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ba0256aaddb103540bae1c061f976339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3bae1a3d56e5d691d8abbd9fff28e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c28d39a8b87213d94860ed68cf9b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c0c45394d526fd12a998d29d2de1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd6a9d45a2d1f9763b379f0423be5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e1468b9a94912950b9393744f573c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb56983c226e195af3dc431776d3461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb8956f572901d30e931d322bdbb47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447be05c2ac8bd4da98e1bd4b8ac1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcb38acff03e904245c2139a40e25e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf44f49617b5450dd007103902186e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed00fbd62c1ac60af35395e8fe63f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ce3a8d395ca7fdccc893be7ef652351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d5d726211e9b1b9e2733fe3c87d07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e040d98b9ca7e1f66f4599cf0ba3aed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802cc567e1ce75726513975a4d653d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ded1854255c37eea44ef615f5e40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132c816b844d3b5d3b47c0149d15a54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c2463f8bd6d04bcbd693a0832a92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca0ce2e7da5797759eceff2e2de4be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bce2fb4fe74b9b32f710876d774786359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c137c561dcc98756e0a7a7377fa5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c65d2898ced93ffb897d1800e6e82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912332aa0d484225bc7773a2bbae213362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0e7db42573216c841a91a1b5f092363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c124c322c59685d7d7d24bd8ebb39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364182aa913ed63aa0012135686f19e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83475c8b8c5f0fc26549cf9e90374979366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c3673a565a7f78777010439bf689f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef1418fe4ad5b9e328c429af8260a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98317922a25f7e75ebfb60adba1c55fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d914addbdd6524c676af1d84016246370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733645e763728401c5caf4cc896d305371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ca7a18a904c227cb040b6fb5621bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20b807969edbf18e99276c8e631e69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19219243e9955770627bf27a8b0ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556eed6828d8254a3ec51ef4310aebd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afcf04a3f5d67d61c82b428e1a88a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901974bb16111034efa76a7710f8bf7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1a0cef8999e34f1655586066de76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f30fd113e08940fa9c27f3929cb809379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad131471fe4004f7709f5f80ea0c372380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264b1c928abe88963c2d53b68cca38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9878519acc6ceb2434a1ac6879c1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b461c1b9178568b7a624368aa1a27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f61475a6095d93e41fa86f5f67567384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b81018cee99401ded680b9dee982ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b6a291064982e0adfa8bd91d1c64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ffad03f941d0cb327030a63c9c6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9a52ff60ba09fbd3b66029862699d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd81a3a3a31a6ed480fcdccda50f64c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c2e6065194103cf77b434b45b582390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f634a9f7c1177ec19f9180262e30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ac3c6097db58b86321067dca52f6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3976fccfda95b43751f0db3bb4709393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3f77f3b11178007d3a1376bc0acb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4431875d961565eb6b46fec6ad1ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93674d0e57f797f2f0a6c7a5cadfdeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046914afe89301c9c1ffa0893124063397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fc977b020b61d73dac630f3d6434398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9bd638a6d098bba7ba78fd8b8164399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7184c4eb2c6be0be32826673b6c05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee740e4146ea968c58b2dec8b1a834fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0476658479b1ad6163db157e1995eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40446aa1108071bfb88ce6d8b3c7cae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c636e3754788925f4c528b8d510abb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523aa09c60bae7d7ab7df8cf1beb4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c90fe2a957518f15088ae088564f41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aca6ffaae98cd81dc146999e875f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a2117b6d00d87b64202101b93dfb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3566526e0e06fd9769a2d9c046c012409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb824606923c4629db46da8ae6435410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534f5f7db651a13ecb1e5e358c1525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8344f29177822033203669bba5f398412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5533ed4e465d31df214c26e5d067ca4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58059f81bd30d61310526ba9e2d77a77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff3b58b16f525a358a87d7a224e2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571164fd3cf96e132e518e936e83cb48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc08c7bff8c01ce797ac47b49112ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48e4cfa2d06c400d032bf2ff768706418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e5ddfd0b6dcf79eba430d98f5ead419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef7eb2ff281bf4afa27eab9ee42bef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb940360142e880c31b6822aebc48ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e866b8533a84d17f25e29a75380bc3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e50f25eedd653da826be4991943ac0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de4cd8d083808be5c354caa8431fbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305a4b87c063b0f2ee67af5bf2cab3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5941ba0d1a326f19416000774b5c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de41c0a0d946fbb1c08aa566d82744427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e81036d26e34f025e3a3d4588a3eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412be0b0b0bb0ff1165a17a62487b9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be999ab42848c596ce535c7c930389f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119271609cd1f05730490cce4eb64237431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31fb2b858be941f114a157423a97e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72697ef0e956b2e2ada0bd96e371a9f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d72db3b4f3246df084a90fd57ef5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e54c4393fbf75ac643ec85f11f53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df13a298a8e947dcc648436688f485e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2251319817a2eb30b23688d925ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4623ee56ef4258b3c4e23f3f4e5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163fda53c75b732682768d343c50ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a39d2d1c78b71c2ee5a433bb0f9b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a03199b8455381b2b6ee8eaf7993e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7932121e0dc44f1ec2a004a895745442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf759ef885b30710cd5cffccffbe4b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2effc5f79a6e433ca36926698116c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3db697097c850c3215f4cb2d918de1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817808b01f4a50253ea08e91f1ee7d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec053e5770238a676a123d93d35e85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aaaab610bf5f4fb31c78d0fa13b37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc56f4723b9d99a8ca7cebd7c759fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05355e77a78507a862533aa9ccc26c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21873c2d22ec75590117a54f235807451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb519e7ffbe4304df7abf6acd6e9e4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b821b22127d591d0b9f43e77ea334bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b6465e108ac0f299acea69fb81f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f4089629a2e63b3da90300225202455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aed7411835d3278c72023aa9cc8c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cdce39f487da699d94569e0443d54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8094af8a1ec1dbf7410032e7b988458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b38e8b97361a1ffda16931ff46fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd30de029ab186dfe74b3ac321990e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b184d554c1b461081438fa3403df39a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c6461ee1322d3e867f6cb5bf2fefd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5530495dc06b30aa1c46cfd3ab79a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f514f1fe9e649baa98e54638b0a0fb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725e2138ba7006e4a90adb9740e291a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a6fed83906b9753d5785990f6aec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498188bfea76f2d841a47d07f7121976467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dab3de0eabde3a94215594d6bba6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f10e290a66830b996b2d3df5570f7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528baf942c30c949214b90396e3b2b7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f2f1752468116d76b2efde17953a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c3453aca0706d40c6f8caa4acfc32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d02da0a36181aeacb59eb282a48d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c8b39396bf7ed20edff6896c88d06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3315561410ed11e3508f88e1f45e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c49074bc8ae8b808084b70371cca9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852fdb94db3d92daaf18f8e6e6f0632477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d550bc9406a3d924c65db278e5f63e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852362904d6d8a7fed2821fc4d3532479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e307f3c827c18d1615ead8f422e64c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e48f4624a64ce7f32e5a3772ea6f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa3d32adeaddbf6dea491ee09df5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6320145be9cdd1b86ecc747fe390f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998e11d39e8ce2956ccb7d6b66fc637484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e0252df7915bb33e65c11d200a8c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf990b69602594d0c94bdfb1a3d7664486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698e2df100b94e9eff899627c0262e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ee512937c9d3db230b05ebf8e7ceb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a516f201557a26bd5d91c366ed642489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f8e32988b7806fd3dd77b193ab8c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4477a1c208e31a80d8138c9007cd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b274e4a01e8babbe5c85efe0f73e37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6859cf722786e825af077273bb8b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9bd8f13a25154d00d358fbd186902494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a2937e2e3e3e26d4e410c494161c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e5fe6fb9c87e636671be5b569c79b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c3f21a6077ff425926275f1c4698c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c4c3cc778e2114697d98db42efd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864369f4064baecaa27333b17ed751f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d76f3f453f6db09337a2b65c927d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15f3e467f3e1153c240f9e4854f5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931221782fa1c4bac6486ddaa6881673502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d372349e68a11615f8673ab14af6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c82552f14196e0b44ca629b6f280504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ee5cc6b129cf4ccff8c440bb374f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eefaa9e1745b3976717bae5a46c91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cdc94efa2fa0280fef398f597153e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57e5fa6afd7c32d192b831cf1350ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b350e955cab6e8d76e16d3923266a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d7b9c8fa4fc33b05718046aad16d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540812f1547ee2d411143a9b8ccc4c9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996d688d414357569627ecc0a17b175512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e99526af2b70d0dc97a0808ac03e4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408a9d85d6254ae779d99edb67eed7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945bc46b3db85b524cd9d41aec7f279515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89679be1a5c957cde1714441aa69c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a80d01e2d5ccd36b6b4e7aaef79c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d267c59a19cb67ebddf69c785250a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4e82f3d276df3d9c96acbea25d737519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab2811736146d3a5ec6b9c9628aff3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfff61476ff399353315c38365d7ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3621ab5747999143be565fd52dc835522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b824b460d4c499f8d3c9158c810b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366ebaef45ed2836900718036e1c62d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3024f599405ba47f25c6a234ca4c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add04fe666d3e4e814053f5573365b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc64cf80b98e7ca41d1998500b98b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664dccc9d2ce84daa5f26a042fa572528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d05b6e6cac8b715940aca2e06e75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffec3eadfeaf4a90ccf10a3afa3cca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022332ca641ab8d41ff9c1c519090c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8e0601c1ba434bafc808444aa43fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9f90b787afc22b9198184f304d00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee0715000273608fc785b54d3a485e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421030aedb1c812eb2af24f16bc213d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaa1db7d93cc29141cbfc7bfb803d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e590de1905ddfdead68d37485fa47f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf5fee9f7d89ccd0be39089d7098da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddb24bcc8e80984c66434a8990482d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a30a19d2296bb538500ccc848b8bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7ccb96a00e754dc7906694b592a73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802381c0209fde25ba45d27477a8188542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e759accfda6f00c801260f44ce361543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fd4e9c6c7c504f68da4334d5e1f24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da425d14276130b409625510e330be26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a6d37a7c4d8f3165b2fe1a8b6563546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338e5671bd3b104ca13711496d29e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77219ed0cab4e774832130f529c3a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56686f44a3cb4e77ee10c0eab3f8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3365b1376954fd78b798b7df1fdd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6260bea138d641db82ff4b805a505551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e4834265c86df91fae44712856687552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c46e6500edd450529ad74449533ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0026d3069affb7e676f4931cbdfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e5b07f03603ea816ba6797d2f08df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b1846933c2c1d70f85e2a3b4454f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebebe13272e14c84c40aff005498fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6500254cb32a88537063ca8b705e8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c2f9b1f8238871e1b6d1e6dbca152559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc65c37529ea5977e0638ae6c8616560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87b954e282089efb09ad7f812d134b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30ba23af8c52364a37cf066d3ee27e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd91b525de4674098e68bb37348f91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ea59b2adef8fc2b9294ea29c1a2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7065ae2a2171650c489a377412c962565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e73457dad1563490d41e5f360298ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342eafadbd13ffb64a41099185d0d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f7e357766c3e25e476905665b1e03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3ba60825e564fdbffb238ddaaa49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3235d11c8b28524afebcfd176bcad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4badfc36fee7c4a2011d6394aaead571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fdd2ec6bc37ed2b28fb008b01eed5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72976efdf465fcfcfb12c216188e43f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81479f9650797f26949ec8f90d04554574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a35abd39c28c49cbdd86b1011030d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067994652516d6b5c1dd1be2de61f10f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5a45ed4003448f77a639d32138da2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663baec348d93de3c60232cc273fe8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc477aebe992001b252687b9034dd0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b608f8f9187327dc9a570445ca6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfecc036c661389cd54a7ffd29dc914581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5e232984e78b1537826370e61d291582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e845cd485fe62c4de789976ad2d33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0f67865cd15caee1804c2ab95fe61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb3028f4722f8a1d68ba7ec40e75a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559da0e4be87a4395e7b0c76d487fd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445354ccfb7c47e950d46ec6586e88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb25bed222a0366987dca8d7e3f1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d4770a9b7e66a3399feacda03167589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece046d73a5106f9a94c0e92179510590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3ed7bfefade812a6859d7f27f73a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef403cb590bb0da0f237f54fd4320e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1cfb1e42ec5dc654e148288632865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742143253ad14e420cb1b51833e09765594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe2971ed28959efbd9b271f412b7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33840082f113f31af96cc36fecb4817596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e59250e21cdf06105f921a978ba1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37da9cdf49d8a3d6cf6ceed842fb03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb41ea90f5ece781be1bb9d8fdb9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3fe5c704cf9f7b981b2472228dad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd2d24235471a54f62d87522d0f4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fcc2573d5f7cb78931bb0944e3950602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e49cdee87e77c205204e2d907fba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaae2ecc4ae48dd4fce392ea3d452f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751d3dab46b4e371971608f6ef70f78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae7abde9839b6bb2b54ed382cbab8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c4c0f37503d04ea7c5aa7aa5b45b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bc3b0c2983ae96f391892d8f1ff3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe3fb14ef37d7b444b7a351d1fe6ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7dace187f5d60f1816032358dd958610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c80c45b3ad5ac519ea4fc2c1006765611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e51bf5aa3d8bf38773430ced3b6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33577720800631a9e6fcf7f0d780432b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a32279d52eaf2d34a4a81ff2488d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137781c71e4eebd3930a423126607f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713cb40b1de7e7edae7ae4e02957e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7a8e114c2d6472591005b604316d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c70daf122b37cc084fc1dcc88e5de7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346b68fa0ba277ea172374faca2619619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a42490bbae6362a98fad17d64318f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe46d36916d091e1ebc9a60b8b32b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa5c2a158d78ec71225978ff0fc98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea65a7187bc7df8db50a6b752d65935623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea5116850dbe6df04756b0ae288a39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a405e0238903f8df3b9ca15745b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1901bb05947807132e838cd96f176626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc3e453268396103755a698beaca0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17cad7f5cb384a6f0cf65b15a1070c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39c506fc9d8d04e759996892fcb92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8eab7cc133840d33c7fce1bca3383630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe40294aecf4bea60280346be0fb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6a11cd894c0708e1a5f04637b8ce1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1d5990084de34d4bed256c77258c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611fc818120fc5bd4cb3b97aa18dfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16210a116baeb65360f999247fdcc4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e52a7d61184c68794648249fb1ac8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f622ca47a50b8cb045c2a1b20fe3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf290d9d2c93ce40f32bc09d629d6cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfbd9141362ed73c5001d44a68d06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d027dc1069beec5e108f23a67ab423d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31375acf643407a0be97c14237df16e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b40a67922e57b3eafc18c38e419a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ebbb5ca92689e9702012fa87eca6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7680ba2a30e2e4d016181c96cb350644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b8fabad0758b252b7987c34328d46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3b94847e4d33bd7f45a985624b76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c17c7fbecede4aeb723519dfa72ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc1b19c7c38496a76310ca8b398c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f44361295da290a889c68d7a570a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286322701f41fc356ee8ba2185cbb921650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d2e7b357c0995eeb06acd0e227095651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda32dfb0684fbc3eb93fcff818108ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508186b1cd6dc3fc0b342b47c323f2ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972741f3c6f980a0d1540e5a9ac771a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab05da0da78b46dabd8acf0cf4d3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f0c3785add2a41b5524688bca3065656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a243e385a5ecfcb4ee2b21c7d8ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3224750f493310a416c8420222dd2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b80f59911c8e4f9c61d143150dc69a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163154d8215ef26de2b7ce5e8d82285660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcde7f7985c34ecc5afeb99cbc696db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e1cba8ea76f3f4ee036c45449157a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d37c94f19c944c6480a55b1c985275663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab788e326b3f869b0379f7ba639c149664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49859c2105dc196057be6288452f152c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d42207f21f713a01caa62ed65868666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2800253910556fb422ec597185d1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ca3f93475c96ea2cc532a24e6937668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b091752a47ddb674aecd5f59de3f1b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e628ff16bdd709acd1e188b112b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828930a8b05aef97a69ff02dc41a0e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e787fd47fcc79736405f8df1ce622672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc897f50a448d41ad89cc11340fc3c35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222827df237653702a2ae34120639166674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2be6bbba1180e85e41d9921b04550675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41dd69b49e2c627bd7f494c7b84de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5120017fadd4b892c9eca8d6e0c470f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e633397be6cdf905c894d687d61740678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df818b3d4cde04020c2f37dc9b8adb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480f5dedfc19dbe4cac56d9fc9d8a0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2c4ee1df3cf3f51a8fdbe3bab5aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f074f650af38451e2320bef53fde1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c788e66c45336b791328f4c4c6719e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b8d3e62d2c6f9361b7cf29a4f43f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ae8321f3c2573a40c5224bb74cf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40918f579e952ec9352e38d402c7c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e767c4a260de497f8724387f5a4c119687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5652b2991aa928b9b1d5db0eb3d879688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15df18bea04cf9e153faef1bf25d51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d205a4ba1258f78a052402f2066b85a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acefe4be8f09b3b93b5ac3b26d9045691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba90e9bbbb0e5f8041184a073ca749c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c609475c991abd32b58b2d15ab25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45140213d1e232f09ed46e4c158626ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b95fa4efff3acf5a8e4644545a40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f822f42c9fd996956203ad1b9fda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7753257cb3072b1b9f9c108f1de64f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5215bd42fa6c0990f4c087dcd7915e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79c821ad2eae53327d8a7454c91dbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f05e921a3799fbc6dcd83552d369700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab4871f102fdbc8f76c07d8837b9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc449008c7beb6922ea612593f89c419702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f36d5c529cd35cdcc256ab6f181de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff132d3bd645cbd2989f2f65f81e86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d4a4dc447a8955f5a90d0871169e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751395438484c4cce1a32633b9f19b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ceaf7add49f1deebc7ba3b082fec2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585709c3faedc3ce0288e3789a7b3ffd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268537b97de73d4c82099154fe95ba3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2eb8b7ce41d38fda5e664927aabec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b6ac7357240525f78723916cad1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e16c6101b55a20545a4247f9ebe837712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522b69095274db191d0885005af6f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a54717a1d27ae13854db122d3a516b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5746372bc34ee03431db5dedb4bac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261a4e17098b9ec1b13a75242e20ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e490759e6e58357d54e38dc540c26c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dfe3edafdaf0ddb93fa6826959f51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53be2f9aae5d50456b94566b622d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc779adb77d0b86f9be26082d3b8614720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bc38be6e79cd86459a357b22882df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95d77fa0ed30212d33c1335f2a283f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9fdaca18eb77adc988c6965b9c1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369f97363de4d751676a217f0447fff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8872eb50e4dba67e0445cca539e40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf272dfdfc4eb5c0ef0e2598aee7787726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4369d547dd3433629decbd021e3c1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a422189ac4167a53d11ad5faa1bf018728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d9b82eab7f641b8ad2e5e6e2dfd7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875d37628339c23e30373fa0c7455e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda91dc9657d7833aac883c5a35084ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8d9f1ee6b79e056e96db496427fc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdb3409cbf8483656e98b07472778c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e8932b2c56abc96f70e49d145151734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a213798438e5f8285d3c411f6ccfaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef294f670fffd8138c1320f0eda68df1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccf170e42ac694315b73304cb40f46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb463684dae8a170e740cc8b33624738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123582259e7b2cf26b4c8f48f39aa1ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ccfb983d1ad8a690e67a6f05cb8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071af1f192860da20eccfc1dbbf8204741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187614a9cf7c8aaf33c45cf20f919445742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca9ff36b449d7091206791922b6489743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7956d7c8f1ac879b920e45fcfb1bd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e931b9e66b81c201e36745566a93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748104fc7b4c1c7ef76449910a109c1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe58378a12628ebd7c4c80270920e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2a748382f6f419838fd922adf578748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56149873b6acaed6932df487a8d208749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2062e3d615e01d7cd56c4eefa6a54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070dd30793ccd19788a9c7692921ff9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd8c0743d54018de71f12502069822752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3a1732ba99d0c4018e8b3e8e42aa2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e372ac439af76bf99f81e50fc14dbb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895fef07682866aaf9a602c6be8373e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e314b448a50d17b80ae98c8d0eb5e17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e135c507aad153c9d05761357fa60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12802f756e8ad49a801a4ffca57ad64a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d1e5e85ef3478683eafc6ebf93b01759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3873c9b752662a36f93416f01943bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c077a4c93399e144ea803ec96f5502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e766163458d71b761f2eec3e8f4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973f6d9d0bc3150a45e8f16e3a71374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e727948db81733bc2becf7ded46145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5fa02913f9c754349d852544cd8386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e5ba9fd613ff20e363d1371b1a6717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967783cb95035e8f9f97c27492c36a018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ed1539b7bb607330bd1a2c94f9ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4809dfaacf5a850c1ef930d2d8ccb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa62fc2488f3ed20380fc0ed420c3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952a299ce929cbbcda34295a16a641312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d5de9d6bd9fdedb96cf658ea9d0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0dd77baf60c298852e067584582014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09dc2e23e4ec888af17b18ea834a6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd25dba6d01dc240f5472933502d2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab29bac300027621ed00b2da7759c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e166893a9bbbd724d24a7ee9e8375718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab342b8aeb751831ab79f9a6ba4da0cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac931e632c355be641c3d14f628c2e4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fcfdeacfda3557b0be0e432b5ff5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2c6b52a7610c3e37b012bb6779e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52e7fb3ea9393ed39a078812987cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d08d5952d6c50453164a782822bc9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51203ad3314a664c881e2e7c29de8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ae045222c70ae1d60ef798a0b50526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e7f75ca4d5db25fd4909d02682a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b33655843859779c8434696e10fd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543308ebe295a02643371df8bd7527e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4876c1f6ccc324b79c80e47b27bf91f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc31f6110247b7550a9e3143ca0012931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670c9838ea166510ef34d55c14a94d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745346bd115cfec18b667eb50f3c57b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765c04beb56b6f8d4f767ca9f0716f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52fedaa9f1a871d9cc78cb58bb08135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814500919a842848778bec933eb375e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1761af7f5fc43562e597b78040fc5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66156875c4033f4283b654716aa0eac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abdcd26852e34e83081ce6cee7fbcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341fcf1d2140fe3d606686394b0e6f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744fb639b485151188f8ff4740e045f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8ec0cc73d85dc5e5faf705507a6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f682132fbf2bc87719d0a2492c46a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33512c0e6ec773e46ca3cc9cd869fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c07d84ab31f2be828a710d12bb8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c19f46b15971369646c6968b4d368246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35166eea4361105f45badec4352a6bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf2a794a5cfdd725cc271eabe5d5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f6b5369c5c2d6b4ba5e33120a874e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f874cac27d101299ecc4418c79d48650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037e4851fb5c15a56bf6480b2f60da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b6c3defb3d720c2217baad756bad752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572466ac0586c9fb05c44ccf0a19f66153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f6ef6764ee0f41d67189100f5bf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a312d2a570c48e0eb0c0a4a5940a79b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf80bc4ec07ffc84bb01c001c1adb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154434d7a29f1575bba1809144ed802c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aab02ad671f3c1869f6e3f5bf80dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4643e76be33c0e6e0f32981032aac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1508e0b1dabc75f50b46ce41089e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f85dd09657c6a94a76d8a04b4472d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b623553d61cb2de4b58599411fd31262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf389b4424b277eafccd059a6e4f6ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956b0d06a39f5a5780ce9a9f06b0d4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b6759f14b133e53ec5e0c99239b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772f783c4b9809dcba59b6f3552aff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871ef4afcf10719949766d5cab3c83f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e7ce8d4d659e816f4ded06c23b4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97144120a4d4d6c32f4f3fd3fe10927669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3aa434574474d6758ccebc63ed53a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc459e8594005d448ad16dcbc518271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc87908ece8341ec50cab910b543472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c17e358893c05a410d4e2f8c428e0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e384c23ba3e419072fe0c74868e4db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a43daf9e05e0f71d8d69619ccaed475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931013d03d2b00a245e878724aced2d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292514fdef741db52c11a1db20ab31a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178dc6933112d297d7ee112f892d7f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9937eb40c46884dcb750f4ee597623b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df95075a18bea560df102ef58829c7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce9f91a3d9bc2fb3bc478cf99ee9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3621c0dbd3b25420446b0c50c81cf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9582c21a894ea3aaeaed46e5ed46b5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d7b73016a1b56ef453737412ac49984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d67d3dab4d62309a1fdf739dc02cbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5674add35097fb25844713db61802af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65352805729d59d9166f97c504552d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a19d654681d337300a7d122c4f58a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa28fd22d1ea9038b5e3ef448a9889c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed58f6192b473e4a332ee5e7598d3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46d32e35311aabe41ec8ae8e2643aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8251a7e5a7bb4312446ad059d761e8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4574ca983995231d8a23c8474ad5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152e17403316087317067f0853f323494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc97257a08316991e1b7bca4ef8d21795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064842a0a2e7c9869fe238a081f6bd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b8b3b0df2dd398abfe3b6fbd87a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba53bf8ba264bf8727e5394f2b84a5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912207bf59c1d69421cad4d92933d1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207324dc1d97a52e7b94b9f69de40c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c1a376facb61258de1fe43c25b24d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62ed65fb721b4467df2e239715a3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397de719d5bf41281e8b107cbe666ee4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c39e32047ffa32dfde3538565e5f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e12cfe0affdf349de849870fc08d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed28e543f873ea0c45e116ba93977d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d030c1166672f403f4c54fd89070426107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b97c4268d1d7e1c789862a5f7c62fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa801319c7d82df3a87568e3dae203d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d797cb2559d5c2e16e89c3ba0155753110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a8e1d0f9b8800d03c054bacf1758111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df75d49b88659f0f336fb4cfc99261a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64d8d10ecf1b95a5100408c047e6fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d755dd3b1ec0c2aa2cb1ae56766cd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da498b4b15f5e10e970ff28d0ce670115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c4699bc85c37d20e83078983673b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b818c77b534a72eb9654b59b3ebe4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87153d943678baa75bd1caae6e36aef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e67a703f2f7e8ba83ff5473c70ce8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2450413b877359e1e0783de2720bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac26b86d0e18b680da25f97be46ddb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab42be08eb982600c76eb4176e27b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ac868d60caa304cff00301f8fe6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc4cae4f942c31f220fd9890969702124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bbfe8b610b706649b2a399967abc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f742f6776b8d589172c7d348592e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a643ea94bda37e46abd5f3773008a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826eb6ad35814349f23196d54fa868128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b735a90375940f7e1a6b7eb9ccba6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14541a1faaa4f8a1f555d6cab421608e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef05121eeed614ae119a54c2344473131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ee7f01b8881984088e52e581d4c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09870a1afeb0db4969bea1c8175222133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceae4093f11774949bf0027e63d833c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3cd8a5399348406f67f50fdca427135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b70f97169caa1c16597e96fb69f77d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf0d1eb7381346da9fab9bf589470e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a27571553ce61d1825e4d2b05ccb1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7b24719b680000bdaa1af0720bb02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d741e55a1903d02907ecc49259781140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c806d549e0b36904a901593a2982a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7d1e545f2a80d6628e72136e1d71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026acfaa1bf6a0226662b777e05fd06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4abb0b666382e04351e90cae8f5eb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65019f90495b0da759a969b872d0c26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c515f01357b345fdfd7a36172752146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32ae3353b405a82a848927eb36184147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e04653e8fe759103ff3985c9c161148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce6f0926a6e3401e5b1df1fbb140a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b3a54258cab1cc093c7d4d488a4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b824b064dffbcf26fc50da249035392151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b20263179fd6683976a6771d1b75b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372509d91402700054eae40e06b9bac9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d7f25e7e670c36cd92c08c0e38b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caaa409ed839dac43a07d863cb101b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef63efc9c26d021ed747fa62410b05b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac41b298c30437d1a72118b005292157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc671791316ff92aa72627708507c3f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3747f655bedfe07ed98ae870f7178f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9d72ba9d88ce5a17a7fde688d1f85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c6a8ca7a86e253867a44c1fbab52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e95a761d94e08f8c11fde54835138162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a3b116e796971fb6b393a3a9ca7c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faff50a562e3609c39e7162152907d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dd2ffde5b489c7d25705415c0bff4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa79a4fbeed6d81c35230ce1ca4c0a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d11cbece97fc490bc4b3f74e7aab39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936f11401772c1cb73c5e95c994541168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560ef274986e4a36eea1d0ad4e63e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483652a0708bff7166a5c53281475b64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d5aa62080fb8547c0f4faa4e2cc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb90e232234a8930b6c25b3370f216c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb0eb29959e83f4914308d5c10b6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617c96b8e20f0f281e90353122f2033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deddad750ad7c9171febfbd9368e74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01112c8de7f8554ca176265cfde4544176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff07456a7fa553ec1336d3c50baef06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67bf4f8a2a1bf5a14740e1d9be91e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e540b6ccba88aee249c88c6d64e8d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e674ec18fdb39d0117f82729204000180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e5d67b373ffa6c29d8aae1ed7d34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c08ed5be13b04e0662c8b1f3572293182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf91bd63d70748aff3e1b659930a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579abccf0c5292bb161ef05fee79a891184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228941eced7bcbc753c3021c526ee2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e047a125fe728d32cc69e3fb972a8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc44770adfe0da54b293cd82f57f52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d89c0bd24af26f918bad0317e479e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a4d9284d1c35867e2b2e19a7b970189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466729141d4c261d9b2f69a9217f5d7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7384614fdd6b6aaaad48e7435360a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6dbce666dba5af797f4f35bb4094192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda2afe319352d90966a7b653c0b7d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c1f2c0ec4c7340fdc9d82d89af568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35762d3e1550aa8eda739c3b571539195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7315428e9103b505fbd5ee76091f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec75524548d84279210e025c393c331197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96486f9a912d55a22283f06415fa9d3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4765612cc4c7ee3477801e907c6328199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a20a45759d59f0bd340352088cf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbd648faa014021ed6b8b506e1f0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36803513a3ec4721aa0f5880a461cc45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fe1954ae4c661eb1e7a1411a1ec3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208142e6b32c659cb15be0669ed65578204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a19c9a4a7cbcbb471a8e69397d53d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0479a458c401c623bc21220c4dd74b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27656842549560bd75090ab08b75ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35687d76787197ad347c9af5feefa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3e96a55f48301a13554634f480ad9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f224f74c90bc2570653e8cfd7597619210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7bee2e6051814c23de08c3e3b9ff2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7c11d450b364d9736016eb1064ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6062254b786d361a097ad869563fc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaaf2abdf24c102bb223208ff3d18a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf04b1227e40b10c158d0d4910ee1aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a82ba0b170a376f23b98663831adaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d622cc01a4e25b95421873184ad1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7417b493fb1c406ecbc414e2e450fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c6b5681ee575d6b854611bd41a7e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922755f963278cd022d73008876be140220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39028f1d2350aeccf53d66aea3d29ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d831ed048395be1781c3fdbb74c950222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114ba41b7ad15ee9eeba39bb01ac791223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308d156801611741d741c27379bec6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51876ec0270cb491089662f2bd2d87e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8869f8a83ca3a978b73f3dabae4d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e7f56e5e2645b79fad6c367aec56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34100f34e203ec9cbefd264c96ab8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3d8f403077c36cf4624ae3f3d6112229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192d6745356f131f91925bff68e2626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135058f0a2570f224409b6faa3cf3d50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee21612f08869d08fde54b5763579232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b97476bccbbaa93724b3e3a4c60d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2d244dc4f0283f1279cb085d520cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3610f5310b839c2a57d0645ffd5331a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde3034b5657f5ba380b7d33b5fe062236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f24c68e1e7402787e3c3016d5eed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b53a4e6e242f0d61354d245fc0424238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5b4ad4f7a8aa0ea3c3d7518677c33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93d122acbcc7d9c23d1f6520268f60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6e1db7acb5c612bae386d481aa6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ceb33249e4ab3868644526699b0eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3f9b48bf7e09ceeb6c2c73d358026243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7158687ce826996cbfce3715b8e20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fc253463cb43276dbe1ad00bb4aa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57f0e0f19b09c5fc2aa84ac8843c10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b416a69deb1c8da5f8b39151cdf684e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469810d39e099a56fce34be41f965542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7afd73eeae31d99bf18a48aafc1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927b6aefb9a81ddfd3638ac33bc285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c0944f2a708512839b6d3802d120251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c4b8c891bfcdb2fc350f99a8febc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9765f31d6bff3609aa608c6d2052e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2462c0167845b2396229049185468ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790cc6fc2e748fa8d5f808968d10738255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dab41fbaf756b2b08757801b6f7df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e3c09b4669d213aabafbe25d293c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9736b5e3feecc6d68a5d18308c93b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11546680f705297552057a9ba1e829bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4b98bfc516045e8534c39926ebc4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a200b1f47d5bc103baf69bae7f0092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad7d8c21eb96307ca0f65b440fb30c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f760d56ab525b6ddd02c902c8c50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db928a14959902a4bf75980af24563264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e22d686e44f4c2f5b0066146c8c49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9a2baf47e8f6703c7e80ea7065e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89d27e99bea592b7df9fe25a6ef45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0703c5fbdc099b238f63afe7a782f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e474597268fed035a562ed104be7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25485d9b8c0e7bc572c681517a3db382270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fecf78aeec5c5f1135098b861ef309271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5fb74b7908ab9cc67cb5fd8cde988272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740d0d47457bf50425431b5999c96a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28648e94ab3a6d3f9a6c6998a5173277274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5aa92c6d95285220ee1030418ab57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe7fd37ec3b0f1dc613375e87b6b22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f41165e83399dc0fc73fc335dc3285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0ba2ee945331680a25833f520443278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0fcf153c295337e6337fc9a5b3711279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe9e54cc6e9d28e94af5b0f67e3244280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c80bfdceefbc4697a6fd64d7fe9e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976c5d962f0671c3c7b0e380a3944a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71584e8a6e1a1a4a8f2bfc0d8c1e0ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055563dd8aed7521a6d72d74fadfe4bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb2e4911b4b37678361b93e726f415285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a20bf6523f5476781a31b6dd19096286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a869754e9aecf4cdab241592200e47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562393d0b58feac046333c6bd5b3e288288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779fd4ba1c6ac4c72670a17a51294de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713856bcc65b17839f6f3b523e1dddf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c116d1b743c22b542d35a26d6fce12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143403c25a8d3f57430c4a23bc3318ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f007c9e7a44f195da4e8776b39866293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e270b420342372cf35efc6354c3ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650011e4b34fd89ec2a7cf8ccf7f058295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6ca9fc624a69f88e3c704b3482ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ac1b3d3d85672af1d1414ab03c094297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6bf85d0a0f575b88eb2e6112dc2ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203c4b10773cddf36c24da52938e63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb45af5f3ef0a8cc79d6b4cc951cc02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47caef23221484a234ba60eb340f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4195a1ff11c1ff17d0c72afd03a67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a275fed5d352ad6868b070c8ed957e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d31364e51a86ba1666d000b8367737304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7265646612034d06bb85e3a7e01b000305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bde0b8295d06833ee5a700e419a800306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306890f4cf1be3c18eb3958113137a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce251f0743f3756c4faa6a2563b54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d57103db3e02094e15457e6fcc7c17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723cd0209c51ab0cb7990f317bce159310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae176c4dad17845a4da6e8ebd40c64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989687f387810ee58a4aba8a56f5bae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec686ed3311cee2b5b92880016d79c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eacf6f58353ada20ed4af8d291e0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e37510fe092163b3041cb777b777d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcde7d1b7542c0d21426f16b9233fd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d8c66f5d108963dc7808888cbf10c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b4e984e13ab3aaf6747f3ea4def44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b7245f879ce2e0119387b6446e437319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6a13f11bcf759194d7766ebd44308320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e992e2a381e4ae794581b5c794adf58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c4f800fb11c5229d74e8c29f39de0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f5fb9b4b90b86390881a81e1ed81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a14d9dd1b4ad29079c10b227603bd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065bf8e3d11de97078afc0e5c15e2e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd27e7d5bf6ca35ff1842904c433042326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072b951d7f97a7355013b31e8480e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7339f9269dc70cea33a8f8c71272c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52b69795ca65a97f8cae9d64e8ba02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8579e4f9c102a7d759c0a5389e11ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9d866180c86692fc57e663d8ac70e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d72bca65afaa232f0333142aafe9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7deb0de6587a65fded6f355ee5a26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b24a192e1c1073954090687e390a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1846c140ec3fae65b7245bf32c040335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6af23ed8469467fbb775a0c58388a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74227056e3cc9da46315a74dfe2e5f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebc9b5235f612988f37209111ff2d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfcfbfcf5f47ad3a3e5df54bcee0a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc38be6d0020974d7cac414a6166a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd8af64be48b05cb9cd3d4a87fe28e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6f95b108f704fd4d815ba0519a9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a921023e47dfd8e1418a55b441ed8eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8f5fd65b600d6c2b8f008bbb48248344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570023d98d399a00499c33f4412b16a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad05984e2288c3b0a175f15dac2c51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aecd74b944e1cfb8d649151e7c3bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05f5c5987550b061f03c2e6414ca75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79eec8f8be4051ad7683026c82497d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bc211503095e9f4f611c1e351d6f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e72b4cae4bf8916fdfeb0992802e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27166510ef61951d16539e3fea1c6b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5f4b7a86ee5c60ff9e97d2710091353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd718444577858ea08896fe1d3dd4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd203593cad6ad8a132c9c3f9df314355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31750e942b1cde3aa66a65321d6587e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d801a89c0d808de8e41501b29efd170357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde20b14e3445695fb8d80c0d71cc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98647b43d70c6db2cd78408b2b26dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defea14d0b78f79f4a12ac3385abd93c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7b26db1a6e077f6bfe27e47ab2c22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f0fc786cba804a358ea27c43d4ce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83144b469525cc9fc2ae48b7dbbe31a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c41ee063ef58c8e7a485c18cb50aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760d8ec5616eafdc07a1345d9227c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f269d595b01e7635b3528c5287c49a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d3d065a0e5e472a862c7fd732572367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4f540bd47211f4a9aa0c13d90c6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b70ec69453f9408fc2e12ccb9de07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc5e3781ead8f6af683adaca4d913370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025507515c34d3eaf9acf89ad3dd9a11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65305e69004292d8607ca579f59a68e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa1aedc8c132683997629a9044fda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e65b280daf38acdfbbe30a2eb181cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915fceeb7c2c968fad741018f994e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d72b640798d2f932d6cfb11d62ca7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757a44c8e37f3b4db8bfecd6fe8c190377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3107319a43a8d043d026593d6691bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac031c33d449508f1b755f4b923cbcf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e859f3ac6bc8ff03cee7ffd2ab23e81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad0857e429bca62f59c2b2017fd23d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e4431bc4d0b91b774bc3887fc972e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b6d87d54dc21228e11ef3d1b584f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d80fdf690fd2516bb4c839771770384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b83c2497db5b6bad1131b18d66e04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305f200c05045b976f30f5149e200c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a24fc23c6dc5bd533a1541557cec01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7516f83fe03df83365665e6887063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad3b681b68bdee51805ddecc9def2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61457d1c2cf19d02a4e0de0b874d9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f29277121b95e09e4abb3e9da0dd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eda6139a0097cf1e29e709de2a8d20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e53336351e94e78fba6f899cb00a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d159216e1512ed6c8a2b41d87770df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785e33434305399bde53e592e0ee006395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4810b0043cc00e99a80480aa04c476396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb7012755e527597a0a0e486eab1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53b052698c544c6eaf93383ab7b3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd956ae5118a91efc4ac8c382091b16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdacf3c6575c8626e1bc09472f01d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036d5a40008b8f8a08c1de6dd5cd425401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896918d6386c3c763548ffddec92087402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3a17f533b89ecba4cbcafa340f4c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb269dedf3dd8247d2abc604aeb482a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1306c4ce8bc23ce67b6740bcf907405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27999a06d24c08fc8bb5a20f498c14d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31014d53fa0fb1447e64432456b2f6b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eb56ca5ff8a22dd967db4a6ac2cc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921f59325ab0c64f67e34949f9725f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee87c0b1972aee6eef9efe7f3038fda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693cd4b2d942609186b8b046b7cb59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5dd7a85f8804c84ca59722735ce17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d5c0b5e9662424132504e90eea80a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379c7a887757ac14c1060cd2dff87ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6a06c7a783571abf806779bd353d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ee2014b336136cd6adecd5effdd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62149d023236b5e7692edfba388d41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3095454350e98978f1e52d79072f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d34b5223d9f8b0be25eddb9ef0bb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8774f4c463b5f3da4c8ef268f6b3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc734c515e2845d40ec4ec2255df41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6014b6a1a5137045de664f13e265fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec8750c468e0fe8f766802d2308150423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350edda2803dcf2a53974640154a5281424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b3f8c593e5676c13fdb3be0ce5ed9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0825321a22ae27a3c88a97bf3f6aa4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5360c6ef36c144729fe18a5ae8df7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5aa04c8156590eceaad7a9e9739a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0622e2246d5f08ea242691a1cabcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80dc3bed2f7ec3e907d0877ed1921430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20113402ead7a13b84fa117dd71181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84169431b930eaa782481447d6399d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd98135e38facb2c4ee2612b009fefb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d75f051629cc00176d42f98550450434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7479c55476ac18fdfec16b706399f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941015e767379fc50161f4262a05a37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43f4cb39abb49e5b2f92351843f08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2c9114f279be98f28ee1fe0a5f542438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5612f06504e4a216dbd1d0b74c158439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bec447d5f5d416bcddc270b4e3def5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d172d7f5681e06badc1b54e77d6c25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7406235ac9f8c9468fd2b03d3dd1c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bcf7b178fbecfedc117281183a7c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0220543f7cafc9cdba78d04878b987444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b027bd20537c04e85adafbc8d347445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e9fb0a4854689838486d1bf23f6e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc6ecbbfb4fae05d3b01f25a2ea41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cecff82396c1a43d1fe02316349bc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c35ec71aab5ea398ccb0dadd30a647449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3f9342254526d94e1d04d99530bc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843b6531b9dd27a088584f0cdf02db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e47e4a80811883485747dfbe55b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6b0f480239f3b6cdb896372cf9e35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8c61dea1b1e0da54cdac918ecda5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218496138a577635b2cce9430e91b6b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f044b2a714667868735932e7c10741456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9c2d8e474596d3e40d1b086efa749457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ef9ba0464bbc800bf8a85769804c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc22ff0765e078191f32ed289a095c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81095d6e8c33b24d6b2db13e9d6508e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af10dc7736dd5ec88945ed6126bdfa3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdee2deba19a2bed759b6767084695462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246dd00001df9e3107515217bd4ed22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ec9b085f9e888367d51a16ba16d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ec8dffab497687ab3a00923b44e00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23c2945bb584fb556676b413a8bdea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206488e91b58d1aa7c2f813b6365ecc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31093b5f55d45d7a9195b5172af57903468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cffcf4c3804f03503d893c48c1ec4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3604792d0296139cb6c572c1cbe7a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42993087493086f878d577064822e4ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e30e2c0da82a215f1d3012bd57692472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c99a5597714f7942b670dd1967bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eadf472f2b47e6eac1e6fb37e0094e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ac1d74c091b54c6989cb8e9992dbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc43e3690eca7fffc875ba0992299a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ab396a28c07fc3488444f990dff5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347439ef7557d2ddf80f314e088a3ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f6ab113946032751441ceb384ef2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334bb619aa14e87258461364308bb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a708918a14d07044493fcaff18406481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2cf5b25d13efb9c00ec35ea6f7422482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef98c851c0bd578eb5ff3453414e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ef3288cbed17692cd4a6e13fd80e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc298b31b5ad9fd9dd97898fc8c152485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c4ec97c718751cccb655caefa33c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d42cb25f0ebd79478a8f7030bcee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf8bdd5dd55e770362931eee830a32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db2f0e9bf5aea3e8bd2f54fb11dba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791edcfd16e33c301a4a6373d690d18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb900e7c55fdbcc482a019ed515e0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00865cfbc57da06f7630c387a08d9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a60a2b331aa0a2e571d6107efdfc30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab0b082fefe707b190eea71399eff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaf4318424dd551a171d28cbc51a6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050efd9ef8347ed249414d6e65bfd8fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221387c4d000caf50bffd329ed111e10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fad5643d69a59cd0d622a915f87e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ea1fd1fcad44d08ba3a892913c86f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be9c08cae88a27d3c34fef43a5570500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3509c3aadf37ce4c38faf96d4185cd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957490d7161c502f554f66f216de5830502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab06757f6b8433093bac6f35a10ea2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2b3038b8f56ed765f79699f30f35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736dfab751450d3db7b55e540813f57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bd406378ca0d7f3d6efc55c3f1da7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4456cd2c7c5438c1852db59abdf74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ed3689a933d48e7dde51eb5f51d86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de03cb156f01bdc61771af36678eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176775ceb22e40db1238e4c0b850f77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa27e309633b739702985e394551c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f977ac1ece7aaef9bb74dd63fda7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151e850ccf37158c841b65f59d2b1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614fd0c75fa886982cbf8407308f1fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55255a99561cd87a828857c7852172cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db8a9ac18e10d2d3699666ded3802b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c2a099d77189817e055c24ea0700517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0aebc864355f34bdc7fc6c44cda8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc5f64e5aba4395e695ecb0f18b6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad088df55f50fcaf98a78d5b3954e75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931338ec9232333c9a528f4307c3ed6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdbc85b6fc046dd8de70651221144f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764ba16e9580748e31ecfe66a5c75e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967dbbf2d056d0e069bc17be8404c88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8582b898f7fbb2bcddd3a45c5167525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0911c578acea98cda4582638037e137526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e190f15ece84dddde883cb517f80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a5db7193566318e27bc0c9cfb0f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947920e36f55e8ec951895a141064b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d26b04522754497b7fc842d40afb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f9388bc82681762c6e50718b73da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e17e769663b2aebdf250bfa9335ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f99fab4c6eda8f83e02c71690997533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c100ce91f059029f00830aa2a39360534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01883944de463467ea0b741604b66e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6e778ca2324a2f16faa99b9dc5f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ee22f2808646c2bd5b043472089af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fd1e86e9722cc9c8eb14c15941914538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d2f8f20c170ddd7c141eb36699dd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7ca2dbb8e12c17b69eeb94a1e9f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff67cab2ba202dc82c0b7c50b8ffc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c838f2de7f78f0f8af25594bf3a470542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e3e71a4d8d2c16ef50a00a2469bf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8312d1c2e0cd6dc92a5aa77a17255f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12563ab9a7121f2d4bc1ce88385b8e9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0742caea1c818ef9361829a4491d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015835b0b415dea8705932300240b3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be4116951022b835adaeec1e40789548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bee567c65e967d6e4fa9ada6ec9e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037653ba1a15adb3db262ed6fc54149550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c402439bece205407430c0db27952551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66209ee439dc77d0c50254a2d10d1c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e350fb24789871d72734ae4af838cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959da156db7f568a805464322ad28bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82720a9da334a90c05ac4f1a3c1335555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c21afcf77328821e5bf8759e7f7fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc174b493bf724ede60b3b8ffc62631557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f482407222138d620c554fc897bfd01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8688f7b2e524cf339fdeda31e7862cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cce6e8aaadc016ef16baa5a24cfaed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712562196232fc134e7293aabd42d16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79595f6e88f0c99d8e654c64d9b48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bb948488d7a6f163a7e270e701fd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c37c01792a1afdd42fa20a55ea77f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ef4e8acb6bb1aeebe23c47910acd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcc95d22c0936f178c9d16c438f57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46141b3f3044dec1dd0ca2c4f2c0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab027ee47f32a8bed39465465d5aae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99efeae6b765d7ed6a3d1983292c6d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76425d81e982c22f466cfd901653fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd8071bf6a57de297616ef280e2f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420803fa625504e785e9b1cc98abe7ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f85cc379e3189108579de7130a87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b1cf646ee341d87864489f0a894c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee61297d2ec2e0a98a8b7cfe9ec23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683c7065d2fdce64d30ec261ca21ae3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc84ff1684d57c3f4f10a5b9bc3610577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65266d8123a637b81c33e812b52099578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a45390dd0c7878627e6514622b584579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74807788babc8408c439ec0d2f96a37a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e553f92efc19985a276e7fb8ad681581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2233f4f3ef5983816ec8f1fecb88a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c103e0996576a332d1c01f7cc6961583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530be1ff9d8fa0f278550ccb13ce666584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d23fae1f3bd4d78ff59ceb7fa6f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3149b03af0d2c3fc15a83376d27d6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1fd6e3c3b691a269d93b2b4b8c49c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61506e33636fb5f390aa45e2e54e88c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402df9a1da93c8536c9320479f73c35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138925b7c9ef7074620f97193cc3a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541730c8ce8f8699b28ea628ca71ac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec473338e4ea4f58c649b1662cb6303592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8693b52ab1c7a9e0f0af86e30ec00b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765eed148b668324bdbc1c854d69948594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10149764d6751c5f244510d312dc6d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143dd3bfcc7c09cb6e2432df0b6fe1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22166f495aa0cbfe2f6972c1888a8b30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c56c898141263a26cf3dc8927d4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90131b265d8049e4a8cf496026e3973e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08bd118745b58c29486d076662521b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614fa0305fcf883867b0efc3468a0c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278058db1137b3653eb09127c8f1c4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed0c7a896e7a44e3aeadd4e8b90a7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5744003ad6a02311346ee71ac0e5dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c8a357a1f5ef0b5112ba582210066605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44597c3c6652c0d4e9eb4be395b5db8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ceaad5fc70e39d2a3a60fac59dc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0d70f3a97f447378bfe750d4ecaa2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed729289984c1ef56782feb4996d12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbeaf9c83e45db74430f74d36e7dc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381610e425c24062566726a137d97c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82894c4f1da1cbc1a056f28b92d4dbeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7592f123166769e047a63c1d09fb68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a8b64bbd836662a6b5998ab30a725614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d35a0f0bad0b998a172d3f2e8aaee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069b03288232ebb25fcecf01849e0e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193ef67d9fa9f9ebb33b64378926b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125457192feae510360c99de5442fb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beba1180bfcd72b7a0acbdd44bce41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8876725c74c1a12a3e5925c594864b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1190fda3d5f79259f87200c9ffab47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dcd7d41b6cdbe3d46c419e5283c73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a99eb21df3a45a6e2f264d0e09431623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc33a37d822a10627cb456208ab78f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb8a2eb2d305901628a5a6646b4d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716b9116d622ea34eee4d4a042d4c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab5011d2609d97d7c114271f4a3c9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e6f674ee61940cbe6502efc06a7b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a4db2e4bc7b23ed47509ba9ad88a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70108fc90c58d56d9c9dff178726aa98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07f9a1287eaa780b2c86bfa5d0703631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4370f46d4477fc8b749d012d0f034632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd422531c9f9fb4bace5e0b3ca281245633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29103a4309c583b0c8f0887e565a12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aa83650d7af10eb29411b61c9ac70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33549b35c82b422b364ba2406388164f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5dd7493287231a70cb5a4f95c803c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aebb0153e442a08d6a76fc8f9bae94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59212b3b53d475ea90fe5af119bb2dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dccf176d286e44ccfd7a1c996db15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7126dadd85f8fd65e58a436b3af1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8656c71ef27da761c8f93e9f422d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2af65388535f0c858cb57ef7e8c13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399a8a678b803edb7bfa48e2b46b1ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ddb18cc4875b97c968af48c89eab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b494dad298a03fd3c5d0b42680b58d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896e33c93ab70949d33fe7be13a828647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc6b661c13669ef6a06b58b8a8ff64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab1c70c2babbf7f679ddcbd38ba15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c47a668ccc67628c2fc2f3d9f001b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d75f807a99969cba7a30779cdb17e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e77185ea8a89fad1d543f661c0a570652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee075dde8c6e559e4daea2d062084d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f8c63a7fea87ddc20ca070f554225654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e689b8852e908c1d7192b87b4ea2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b161a55f92c2f2c5be4f97abebfce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569c5f5872356d721b1567de783f35a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1748af238e1ff6a0b27d366318bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b1d42a7ef0a555503313921acfcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50220dc3dc418b2ad163e5693ebc6c82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1283d62c4cdbcdcb5077031f3856e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5e8f0d8a1fd21da20e1b13f8f9332662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca89a7cdb6faebdeb7618738cf053ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff643a8007d27c9620613aa7f114cd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016b79b9c57461508841048a9a4bac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e1649a3f081f1805c21ab3a058c5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37654317b1b18f6ae761022abcab664667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7eb25815dd5d4835ec0268293c89e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8fc9f13ff1b52d88df22a2aa28b45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d57ac5bb4a78a605e2dc2a18406a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8eb2f7dc73deb4e544148594c04fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581cb7513f85df0b559bdc7ded0eb7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9742a83d9eca0f0bd02fec2aa9b1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f40328837bd75e9880887fd8a394ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49153ba897fccfec9cf3df7b2a00c59a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbcf6c36094f57261ecc9778128ba2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071178eae6848889d7731ce6d8b234c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa38bd1a9dcdf5c4a8d24a7e544d4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e66223b44a5e8b165370273fe5f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758cd89b4fbfafd424c3e95882c3a65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7908264d934cd1b8f6640b3843d1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e4997d2dffa564177209b313a1ff5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd31b90fe4fc70d04c5bc3c7e3dc7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376ece46bc707ae9a0e447b2a47525684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba47d344465cbcd003767c22330ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189bb43999ec620aa4d2c7cdac73689686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50048d2e03f250181e2b68098e97d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a5a9a500caa7ec7f11bf242bca40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fde110fd79789d84624cac3007b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68b4cf7adca2731bbe3ab3e6f9bf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110184abae04ebbf07c919f327f35db3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956468c2bec9225b21b32ebd81ac8822692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0a5538e8f6282b3b06113d2219d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c874073e4a76ad94a3718f8d94c6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4534198213096d8434c8300d97b2ec0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e470e452c182b343fc7a6d3a5873389696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ebd1abb6acae9b26dbfefdd1e5159697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d615fbc81016a701f08beab2a0e77bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9ad1075b051bc8775cdbf1d15c8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90884db550a30f746fbae5db53f32a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1ede4eb52d565bf203176dfe1555e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f21047620db0371617d2efb84f832702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0181cad402e5db096983a8b7adc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d748b27cd56dffd78ed570e5fa05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69430b5b9a0fbaad96aa90948b028028705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855f4e0c027397b57a938ac6859dba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e9e7c9aa6933d0f5454be8069eb72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea213fb03e289b1132297e85120005d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cacfc179f0183ca55890776cfc5188709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d112491e7d2ed2dd868633bb311319e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101305c14d9d9193c1c1a592034f44f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d296ad339fdcd6e7d2ca7ef4ef4312712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f513a609416f606c4c72f14687563713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58640b8d5b6b83c2b79446833d9ba3e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677d479f79affbb90e6939f2c6f559715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d7dfcc79191a251318397603e52d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa0f81eee498d694cfbd5fb51c8b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e957d40130a5aad0984df12247ec3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef85f5ec288261f9460f91fc74eed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82451ccaceb60fd732ee291a52346349720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e9428bba1f86aadef07365fddcbe3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe60c6533fda551459d83c18274fc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecfff39cd070512f229575cb140502723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714646a0cee3087d60a76f522a7913f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc3baabf263dace2532ccacb18fcdd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010cc9028a6f21e6bd15cd87658ab7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f48f4726391fcd6cabcb89f284045b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88914a5f1075767796e462537b705728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59da60bdf810939d05781ea8e149b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb29cdc5ce18ab2be2a321bfc0e2a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db0e5cd3703cf126cf27091a48bc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1deccbfa2759a453eed5f9fa78b81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c6fd9567f00e3307eea2e4b782f6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4a546c1012d252715e06a1444b745734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb298b4cd8b1b721fab848318f2d14c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0b5d9173636e06b4c00d039a5b71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dcade1d7d2d9b82745fe99aa2744e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8281a19d289aa8e93157a220fc23d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fad11a5b50eb708707edecb900f5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10c46f6fd21802d27d69203e295dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140ba78c761b8133baa63a2b25abf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616149c31e8bfb685d00e20a9bd0fce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727fc03929cbc07324244a50c2c11d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c556bf99a3e24d6ec223777d0cd93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abb5c74a59241085762fc8b0e48f57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419964164de6e67c74f44e25ffbd67d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a3eab9b4614163a0f69aaa34ce08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb0e81795a7c9c3e087e7319beab5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef0055db8203066467fa7adee9245b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244f6de5c7dd81b75b4ddcef1f6f063750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539dcaa5b88f8b5a932f23419fcc721751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381a639068fffd8a2a384fd17827ac5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b9e5d1d288d0f2f30e185c75c947753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5fbdd54cec086073fa0d02764ca68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fccd87fa569c11bcc6d11967be79f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc98e54cd38a404b23b52501c1600e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0384e2124aca597cac354eea834534757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054dd6b4b851d89ceb80e42a04c3d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a164d051852589d4cddc9d3849385759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>