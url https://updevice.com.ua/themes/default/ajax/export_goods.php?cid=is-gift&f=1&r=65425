--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0585f4cd94df65fd2d173c7363071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bed51c8863428d2629232ea7dd01a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2349042328ffd4108e46e94cf58a2963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df30c86bff318192b7311fc4da0464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cde8634c175d4fac5923d97ac87b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6fb6c4397e46c5c6ab52fbf3173366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578df9680252ecc7d52f513363056cbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a590bdde911654bbaaac15494ba98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81350f3d4ed134f2e97510fb82c8a9589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157415015ffefef31d4e20f9e1b528d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d65c5ec9f30cdca9b3ba42748ce29811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482758aba3b07bb9f6cf6f24e0a808d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a06e80a16c7180966a67dd8d14a1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f8740dac5e8c4a9e080a670a429b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf81a97653f9af001e73743f953e4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2981668c1ca40b553e6019c3dffdba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adec1a11c0f4f9764b4027b6af813d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db605c21ecaddcfd37a8480f790c0cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855571ea6c268a4b371166d7afd3a4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218ccba08254c7a677aece3dce8de420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf943e177708daa79a7e68660de35ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41f5696fa234600fc78f68592ec86422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a588b793f89de5c59cd69d676105023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed74896b7f53b592c54e329d7f41f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca7a4e7bccc0329b7d16956680524225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9e98d440560648bcca1e65df8a52e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbd4a59ed73a525ae8ee972fa7821f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b3744a50fea1e8261d8cb7710cb3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f17f8613541e22c384a71f3161f7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e298926b9dcb7c8399c00ea740794d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a45b3fe6598b8ac622858b78781cf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd573fbc981717202aaeb8c326f55f6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b17e7a69ab41ea9f0eab98eb8be08533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81b104f8f0d9e8ae9104362cb84cb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1525575c44192f98d7ed5f294127135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5fa738e2c98001826ccbf9850af4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ec557feecceb51f480fa46a79fc5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16284b18226af8dcce70387600f3364138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685ea85dd6609ed209cc1758a4938939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f28e343ded99b4f233ba4ee95e81940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff4e72ad54f5ad75c02dfd55d9080841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5fefcaff4d2a744b84e15976ba74f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90bfbe88addfe1e3767b7b0611311143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f1fa95660dcb8bb7de2548a6cee4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15315bc10ff2bf767545a3b581f5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c665a9b4dda2b8fa0013512536925c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082c866ecdd2b39cdde239d972180447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395de2b0ef4312685e00ca9bd04a4af248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39436a783c29fc4f58170f5d6940449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d393f9342ee9c21b0f8f5c0b94b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d13214a0393275fe2a3f951261c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6cd89e56d257d4b180117ee2c93c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e526bc6ede6146da55120d0219794453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cd02a42a215fb91d936c84f8d07dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09f26217091117d33b01d0fed39fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cca7757ca722c2a891315e250af5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9754d9f7aaab1bc43fb8765c030d0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519356765038dd48956f7edb145b58e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9058988f1199d180f520226153ff84d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d13120c7647a404ac86c0a42a90d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d32aff0fae48273bfcd0bdd6cdb2ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639ee3b011d360e9901c846b3ca5cef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15799da0d6b223953107042a8edbf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25679ca819648ccb091e4e62da579a0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb47d6af679da145f2413028429f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18358f151e4d710929b310a7f99668b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe023591fd453e875225163172c06f8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ce6122ee689447c3a9e112ebf8cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2effbe0102d16669fef88b025f4ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119de347fbef95608af6c4359d376570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af065c274822bdf8841f4fe03718410f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d7259a865da351f1b25621fe8fcc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20353002a6d31d1686e13d828cd008a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04810c8717c1a9866cc98920d22b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1a235975c3958f4849e3730e06cef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbba0a4bc4f65fb1016f4ec741d496276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21e38bed592658b54120207a3750e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b35916b82f91f0fcc0c74d8c7e88578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b9d6fd508dd6bc00f80a95df274f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e732996a8a7858c8505151bdb379e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f561676ad94a965a0b8eb38b9bd01781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ecd3f54a3023c8f22dd0c5ffc144382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a51f7ee29f2a4a09915e7e6ee506283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac363d896962a73b4af1d92fa623d6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93e85de6c5422c87b00fc662773f1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac7237d3d66a655054e276251e797786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb94dbf3e2fcab055de395a9a21be987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c97834b2534107d96d41d182a143d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f471b7c63fb017b07f8dc5bd3d80d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7969739505df13bee41892c45ecd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537215759fdcbab2256316cf8522273c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac22fbe565490d5d0e9b7202c93c8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294871ed5c98c52b446d7c53073feeb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a77cb21703eda433d63aac3bc29e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac48827a5ed4f167923ab7f25613e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855041bab56ce671f793de700021783596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ec4f610fb6decb5f31e4e7fd415697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b441d720989cf43a44549adc2e949698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2a6c80e482573bdad173a5b82e9d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fe5c63b57742a161c08b2414297a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa825385f879def9c215e580508e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916654b7368af223368ad889f8d4982102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bab392999acdaff5334aee32037e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5a87c98c0b69cbb66da89e5f34c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f113ad3fcd9f0dcfa3d907fd649c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516487d2753a5bbf92c85a129fe007a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7bdcf76e152f321f479fbd0da842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c3ffdbdd850528425f8d21a10223108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a142a733f22b931b659bc0e8bb2287109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee914c31f4a11150c46af4672ea1483110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff15237cd840c67f31e58e3cf17cb2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef3292e638e3541b04219f753d7f8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b6a898c3e3330d3a01f8f8152e668113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e540aa057ea2b2bd8dc2420b8974c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d7028b78c4fe1a3c36d58573afa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0487a8ada615dd4c658db3164ba0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976748e1a50ecdb7fec6764308eda79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701093705d533b9e2493288f9d1e041118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103f75b5d10ef132e1ca8565ea21a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ade3996bc5301f4e9bdc8ec6a9e50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5bbf7c2280d9436a881fe51bd4321121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21f592f8a1456cc405ce2ab74a8fe8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412170a72ac7ed9168e9894a4ced72a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dd4a80fd55ee22000892509ce80ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78239424c6b02e66b1647fd00e202b53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac1cdda7b6e2a152dbea189e90642126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0e28483e31c34a3aef0d581e5c5f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ef30fd67d1ef59ad184049fee2442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884180046a91dfe706885b107d459488129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e9a3261fddb35c6a0db55b569b11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a536ec0e1371788d210a4be4cb6a5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2b5e403bfe142b7452fc5c14ecf6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1200f72846f099e9e140834d36e480133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60f22f3b1611fbc223b02e81f0037a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b1cbc90b2cf7cf8086687491efc70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04918e9d70f06e86fa1cb079c01b9ec3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b1079f6baac2f0df0b0971d2d52e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2be0d7926313c875c5bcfd128da14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b97bd1c4e8d2e52910270191f625b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a33e99aa733094b05226d072482c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab32aa9f20a9eebef29dfdc9d7ddbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791960f0c57493fc8c1f0818cbea55dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cca928914f3881d4b054b1ecb65c1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90710948b8d1dbd0e48c1a7935f7b458144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c53716bf9921655b34ad26d6239ea9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979314da3de575411850c32b8476bb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67c7fc303223d4daec8707332cc898147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc63613c911ab7355769de90545c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370f0a3c60dd6164a7ebc2d3538b26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5af3db0d1f3a79c4257ecf0c0fa00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfea67a7534d728c8a834266683aee2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6b387e382dd47d82e5fdff4d63d0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a94aa1012a62067fcce03cea6cb06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eda7ec1ff1f5186ff2ba79698c8d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea29232cfe69ec9b3cb21f6ab23c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7245b9234238424b679cff6245aac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a7a08bd21846ef9ad86ac220e2d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f02b94880d4bf4b59c09d3b1e82f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b5a393dc630a835e027b4a936007159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57af96107c2352d55285abea40c747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5afb3fd56d5085f1b449ecea76d189161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa746802019e21d066f33e2711b0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245495494759e057c4b1c1fc193a40a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1548199370f065b1bab9725040906164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48678aabeab64e60b490067f901956d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289666cb58247afc3ec008742246bdb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a381928747414b99619230608f1f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7b21672decf30fa0b9e8bef4cbacb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77f638458d415a68f1308a51a56fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e910533e4fd6295c14d145ad307f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db98e5e033802a2cfee16e6585eb95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be91f0f358b92ba61288bd47f7c5e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21c43c4deea69bb354784869f982a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc56c3d952267c4a81d2d0f909c570174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd67d0fe6f895cff90c1f7a02923f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e824afd7c8daf64cb80010fa3467ffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058ed98146d59dff3723bd8842cdd51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ffd761385c6c5599a563fa14025d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced9cc5eb44ff2f3a2d9d1111a458a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32394582dfa030f4a4783787f394a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb2f64374cd6b1b55b9ce340b2fb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbdc38208bdc3683ce3d82272ce62b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3deddf94824df97ccb579fc49d120c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011aaa86425ab0010cd3ca30518efd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8151956e5901f119fd96c9b6ff2551185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab964aabb6be13646c67a377dd5b01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149853f7a31d1e7a899cbe14fb30d875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68500f847e7942b5b8b0e040403d2e3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b26966f9be0705d6f5306f7b4de239189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcb4cd995bf7444e77821e29b5de20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeddf24b793c28a8431d2666461c87c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94462d10d3f3e49448bb2cd94c63c42f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c69dd33c6a551db0a8c3c3725b522e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08cac2a7441af235e1643a853b87f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0343f0655ce7460f58f55e7ef4668c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7a5232eb1cf0a7bd0c597570f4930196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a43eeb7710024ce10bc6604cea6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99b8f76c8872434c074b5da9d61a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a99e2c1333c3d786c0ba7215075bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ef8f8e19ffc9801d7bd0764a5d2b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea2111a7bd59332bbff1523205045201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e556940d309789ed1f2b740232ae67d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e3660734f7fb883669e06b62e6726203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2a444acb3bdd5bbe9fd2874e3b6bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8df395b2f3313b089295fe0b7b00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e93b401b9e2979e4e30ee491905c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a17b3d56ebc45f6f0142221d55d1b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f482e6e62050631d485b7591fbbad7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88c2cdfccc28b595704b992bfa27b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daf7e3f697ff1f5b7e3b5527ecc493210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7598ae972920507362f832d5c55f26e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e3c1a8305b153134626fcf4473a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179562883de0c81e00e76e1afc06742213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921aac611f1a87fe7361e76ba1095d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089dae582965d0bf3bfac4671d688ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a67d9c7ba1896baaf2c8e6b545536216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dad70d8a5a55fd2415551776123c64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91014509be67cbde01bd152acbd3e519218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827a30ce82c7bde9f76432efc5d0c85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6d77c9a4600b47571687d0bfa191e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bec84f2b7d2e40e017c1be7e571c3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408dfdb02f57451c8c3c6828915d5bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05b7cb8e15ae8ff3021737fe7dd083223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a49dc1dd481ccdc8b4f0e4166396224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383637fdfee0a90ecbeffe5bfd343f18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063b6d165c502481b9355431c211a94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129beb91dfd4a844f7b744c3cae51301227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d138a6ba9c7a1454393761609db5c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5578fd6b5bccaae8ef299562262f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc14d133788ecde33ba627b8e6ecfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4324da83e1d4ce2fd698b8a6cd8fc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb088ee07a9a10ab6a9a7e3ed9bda9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047d11fd3e7322e912eedb079d01132233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720261ac0a2ac4e338c3e8f0df53de56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1403aade07d9765766a6cbdd2497138235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af11058530d4e64c9ec65ae5245bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf91ef9da75d633f200e32746bcbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f470e5ccf161e117c99f7c4ebd22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ff0798c674231c8f69ca19cd6782e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79904b0454136dfc907b0a5d6157f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d4f9e4b045474296ce0e215f24a35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7e717098e9ebac377ee05914c52d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e67fbb3ad5036e21008a97e0eac0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b025ff19b772da54cd63b7c0714c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d38f3d8801efef650583fb06a1cd52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3652330c2634e07671c16624317af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2a9390705f9fe72cbce42096fc24d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bef003968c14706fc0369a8fbf0da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1cbb9cab3a924e710b503779be63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7aaf505243cc1eae0272f911b61ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9755a12049ee77554c675a4ca8d9e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cc2dc10f6656b10ddee25acb8741d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ab2acef9e1e87a2e01e2e7514f32d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2759a7d7d4ee3398b0d88be1caabde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641853f6f824c1bd6e6b750304d8cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38602d2b5402dbdbea9b91a76e9a27fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52372809206203c17ce99c1a19f6affc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea746aca64192e955b2017d22182aff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d463d843da77290b5ef91a40fcac5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87535bb6c5f330f64ada55fb09ecd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaac9bea5e1534766175b5c8965886261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1cca4b04ad614b1d5a1bd3519b750262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37a1fef73b598b0a59cc3e4433181f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e412d39564457e1bdb60183b7ed23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac88e0abe1f70ee29201474b3cc83da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e578584304aff46d5ca96b50988e875266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea179e2a91a4c5fd6265216c134ea9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689596e5c674ebfe76b66fe468caeff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdbdbed6b796b1a872224bdb3ee5d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de580665b7d25b41325781230ccf012b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7054b250a860c6fa819e566dbce199271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667522b41d6110ae3666cccae2ecc55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15878d65be4606caa1f56b937dfbb97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd970b89f13f181ea7e0c1323bd16e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37d4961c2e7469f941927ff2e1ff6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765351f12eb0af0cad02445b38ce3db0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc86dc3f29677789aa7d175634575277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809027a1c2790fb7e990a8373e11d71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a716c6a9356cad877e25617640a848279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab323fe95a7e5a353262564426ed89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27bc2fb29cf78fc5d1be58b937b39c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d9d6a157f3641e47d90065ab51444282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eae597c6bcd2edbc0baf961845de6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d6e2bc575a0f52795ba93c4c0b54c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c88759e184035e2ef77d61790f421e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b82663effbf47148db2b7ff30d7cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa365f92dcab3f90e65893616ae82c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320cc7edd2ab0cd4115428c76cd6207288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92efdb4e5d6cb65c84026264e4a0c50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54f32372097f4ff03ac7631e2d74e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c00d96d3231a206365305b2ed1ee7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293faa74da0295b62d777d9c22a7aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad25c177f8bfefeba67178c7f089f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b13056a2c8d6eac4df51534f5a515294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234572d672f90b5c9ea10bf6c6cc14d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65223a0e46de880c675645da9f913296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6061e51df5c1c07f608fafe6b4716297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32715c3773fc793ccca5ba389630ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b05924a2cd80c1919c101a8aefecee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113716c1b9876a6effa35978ff34107b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fbba2e3137ca4c23d25637ad050a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0364d8f1f31000b8c9fa6a8a9df45a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52c59aaf05a3fc62d8c3c476523b42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d9ba35b26e3d5f2247fe298e7140304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd93a2f20caa8bb33fb481bf4c111305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ff19a55c7bd942eb8633087098648306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d89bdcbda68073f3b31e58ee7e49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8ff9d75efb1dba98b1aa962915c51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6388fdf0d34e20e8c971bb2a5901dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cff33910eb67af790ec229e81e9af4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7908a9872363c625ae043e186f5cd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8750714cc69de9cd395ba4c4f191a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dda9c77f3b73758dbedcecdc521af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473202df19f1e9662ac9ecb3df082f1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465192de852668f314e14b2e91e3519315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f375b420711778b55c8d1069c45db0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7fd69f1bd11886fd466f8402dfa2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c8ac84891d74cf64573a103d9c991318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6315cb174bd9312756e496fe4c516e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e6df3279913c3e229796e4e24ab84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f67c5b0c969e337105b49df508781f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2440ffb7c547faeb170647ef457b57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bac1b5f8fdb528e5bcf5df7c5e1cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f713d008e5cf24913ca666de66bf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5a650dee2adf175a142cf935294f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3734c1dcbb12631317d10d20379fbcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1297c6dd9089542847e1810748e9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682fb707647becaf84f3b244e257c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a57550444597a8bcc8c759393e298329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ec5925539afa04edd34e6ae6559f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d77ec54b1bcae55f641fd72522ead331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa81103e0c761ed0c5a4d74ee834b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc38257779a423ddc05bedeff64b5c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0997f372bf9ff5fa355a9d557667be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa9646a283db3d139fedf84acb0c0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a727575a1077ab34067be9d5e4b57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b923816ae0d75074caa3503490f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210a171bf5f5a1ff3b91643feb1b22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668f7a5f43907e0bfaa3f6ae1996b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497b774a3c13fc2c4a44852f11c3a2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a5e735eabb76f6db1e317698840bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f803631670ffae619ac4cb94b1cebb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3ac8e3e16463a8b5ae62a9bfdffd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c12e07a76b2c43bc1cab917ac45a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eebe6637c2db2bcda6f9c6e1add2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ddb5522923074d0e7a0ed7e40d751346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a7e66f1df7eaa1c99ca9e3afef2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881583caba08bc23e3312d0bf874239348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06201c36b749a1d07de0fe6d8a01af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f215b9793d24f0f58cd19bb3855304350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04728d45442fde331e58f9491d27b9d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03407d8a5475741999d5b3c3adba2f08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e6d6eb5efa494cf1fa6a868183198353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfc283c6e5bf3ef7a946af169ea738354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2db35b4553cde443345592cd0cb1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4bf9ccdf615efb6790f06367a4656356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ee7b996d6880c2ab8ce7115ede558357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a3c95917d0a1b205bcbfb6b552ae8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b85fdbf463469603d674e93c1ff58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cf40b4ec30ec137bb3b19dd706cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20968709cccdb51a3a65e52f4210b012361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce415f8db08d9e0135b45529000d051362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e69c122b1017b2fe5059a0deabbbfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbee549c4a478ed5eecf172a0e1fb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0fcf4694419abefc4e2f4fc861d62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f49a062173780f650e71162855bec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd12757c029837d40ff47b56a795a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf913cf47aa2b5c161d0318e7b31c8e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ada9551b8965506efe34ae89c20ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4a5467bd21272f56b600c9d3735ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff4a4391baefe625f7b1c32f9a47d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa33d511907f2748370b78e8f4740372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9cbd45cbf7bca6b64c72072ea550373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d261d505c1e890e407db03c9bc8ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe6c0aeb3fdbc013274a1b35797ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9280046c9c4ed242759e953321a43bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a667ee539028ee8825383ce85abd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757296bfada584d42c492639c33f23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e3b1552ef8901bdd70ea2602164e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eb1f1f40f65786532c4e2c0a7633e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea2ce884035be7b05c93db0e34ac02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff0ca333b3b98b7c6b38187f9ee38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc88b33463497f753070deb3d1310383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a1ab0a3518b6163963ef17f8ebcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd740467ae595587d8bf8d0aaa4d68e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c887b613e9ca05db2ecfb98587288386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a33d5d0b8b3ae3b72be651dec407b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa08dcd4943f2a95ade44470257248388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa3ddc735c78b3bf6c03907d04389389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b6bbe778863e4220470971dc3708b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c201ba053ee5000d57281caed57d64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44232a2e1391268c45c30ea96a2815392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff1d373927777d9b9585d2a20c4aef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f2fecdd2c64efc0a5ddd5e48bc38a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746ed123b56aae67843e29541676a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ec282b7037b91d089a2e5964e11cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f550710a344b7cd8c63ff076d122b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b441cd98e547ea4e0d05c8ba92e5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f153804ab8cb86d3eca322b2fa32c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba3099c24aae91d21437eed1243429400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef08cd3a405f72ffb5be7b87cea90c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d14d43e1401a84a21ae7034fa4cb42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904918bc0396f2291a9801bce7dbe7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afed91f2ec30be11584f288dca7c7be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dd40164276781a3a696d38a988ed1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ecb196414614806dd53e3e95ab839406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5b193d85db9029d251bf3dfd9243407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61037180f9078f085315c2e30c671a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8046b5f40d584f003cb0c42260680409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb293d935069bb06d9b88dcfd53b359410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11b262e980a4cd517ab349edc50d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd0d64cba1f967971a212b9fe3b54c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6969239fed75f3671694671b3b2c32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068df704ab3e60f5017011729d041ecc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c024b177cd072bc1b96b3627441f7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521420f14323b702a7aa0e207124f32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cdf193e2c935ed57d8e6ab96b709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2677ad8b9feb4d55fa337af1c4fd99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee43eaf14f71a1990db0c3781c16301419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d0e249504b6627ef18283a024f24d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0369960b4e251042e8dc13e5dc93e45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290302b7344d966035ce4faf8764194422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d10b1da13599f1bbf290b6d4f4491423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de242f10b7ccd478f7ad3bc1d7e89da7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a3e5c9669c42cecd2272ec041d70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d7e7e5359fe847b2ef33f57e9ef8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c378dcca9822fcb00eb8b0162eb5258427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576cb3ebdb1cf560417d871f220ca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bafc7f9e755b2cdee95f67ec05fbd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e88f763ab70cafbbe4c72409989c2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f422eb0f3731b9fe9393e1ef711a30b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d99595bb138b0ef44498103b5aa2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c6ea4866a2bf45c84f0463083c92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb7dfefec88bb7f7582bfc94c2b0b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4e78e30ed292044935253518c8fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7bac4f90c570a43e06d573286666436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964b1aee9f80cd72690b97a6289aae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325df1962d592d94e3f5be4e4a1e83e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c0bef322ebc29e038abc84604c9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b85decdb312d071d4f2b5bd71d7cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00748aa5908657d6354835827d54fc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795701f2865d950834e12c4857f96a30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ca3fb1bc0166a42292dcf72c035e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77019a91756da2965379fb846430127f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07862d75be1068385d2f2d9ab78ba0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d23b1cbbb432152b8e6ec2a9b78ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e073ac7e5a5075b879243d07a3af2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607885eb740f876d0a153792fb2d7bbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded562706cf52614b4109c1dba7f2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64142066bbed8de41c1ff7df9698ff1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79beef8f5ee38edb4c75a496cd91ffc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8a0f740fe697108a2a273364c43e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79904277863bc3624582b5e7c307ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421dd7c6733fc060ff22cd8684d4f76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef2000ec561d4c98410d56b636828455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed1eaccc6964a22e9ea73dbaab4d24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5873f80e1d37391c4821c76283c01e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd306800cdafee66e7b30b52f4fce0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f24343fff58622f49fa1a6d36dd02c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe8974d61056ab2720e1dacdd08bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b75cc256fdb13b7a7f2914d1d5f67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82eae467573a0d032c3b44792ad6f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eaa83aca3a3176f767c052275275c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391be723b8faa45731f3035929f6ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a476c77f2a640e01a07b0e451b57f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04950aa62ebb5bf8999d6219cf41be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a4d8206a528613b34ab693d9d1dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0c0910446f3257e9b6d46ba690231468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c1566dd0604b6b55e536da295922b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e560751cb9bf5b783a7f90b5edfd464470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b49783b3c798b6f677f41c29a5d943471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841d25124c96ce86e0b616a3054dcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa17eb41fbb470d46faab3105cba95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee76d8860121cfbb232bd3c944de36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197975898e34642375be74ecf60d0597475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd6cbafa1ae0df31127756c80ed8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b03cd63b99f2f020426cf69c026c24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140919bc4c9a54145e6ca63ff9ca247478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff7e95155878c07190f67fd4d6d55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd110f46dc9c8fc489a03d25af2086c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e5df90125921aa5ec7bd864e1372481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01525af631eb72006a54061bc9a352a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67897e7840e45252893d4f6d63c070483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d115594f906ac9b8edaff9ce47d5bfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fa975f1d592037d07b3b479ad8719485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9adf09b92ae1bf5bc3048336fd196486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979874b51d30f8f7e0949a71d204b00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a125a713e1033906cdb5d30be291ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188045309536ff3dde69b7c7c3733eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32647f1511fd583d43cad9843fcac02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f9f2641b4b57bb2a420861e1d76c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1576b81ec3c19f7b06e0ae5eb1e1b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff8b6c9aa96adfc00d9f7df4bc18b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a75fc0af4708b5db281afef405ebb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4115bd473e3f61356e17efc5a9717f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c4410d18014a84e8afbe8b2ba96ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b63ed4e283b133658f6ec65a5c478b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc41b4db87f8b755cf49fe37e578ebc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf59d7e20058d50e7780b53046276e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aeee4d60e9767bdfde2c72b4dbed0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e623009003e7ee087ab7522a8bab2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf357261d9c42f434e926da9bffafd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324446ffd9c1e5e40dcdf2ea90d987503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabab169e4c449f678d5877bcd93daf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc13eeedbc275a37b94830f5ae889e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f937ba8713fcc4ea6d6af007480ffc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e509b5374937e4f4a719ac7ae169b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec284379878f063c3e4de035cc2c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0129d0fee4f7957ed944087f55011509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d9bb44f1a914f2159db64bf5d55e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8b7c33377c4a106685ab45bb1902d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c083c3633b075c49745793d5fd4de9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a63ef5fd99ae8e0181f4db29971bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba0289603a383d9a362170eefc847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c9de0d9aeaa2d7010852e68ed9cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cf69c8274e9b8288e005a55b9f143516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f207f449681787b9bc129f0e9474ecd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b90e96f3aea6799d5ce99b9cf4dd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf7f8751cd87ddd2383e2422056bf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce74cd0e2dd15510a33395b687c73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b846e5afde6cf37429f7d7cbd3883521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052c00d4e38198a75568d9fb52e1a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322dc883b20c460fe318a67264f8d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6d534b82935bf7287aee03963157524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b8cc6ccb341fab5d46a0a71216b0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc43d929c6915b3dde6eaa54e2a364526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6fd9cb19a8e74e451c63aad0ea4d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56bbaed883ed33d0627e8903d5afb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727567fddb3bd46f08df00b305fc006f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9bc1825aa00a06853c2af8ed5e199530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a55c1e5f54600867ab44c431f4589a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918ad6fd7ed28ed8ffa29ffb9792b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1f50d78cf1c150332d7d604a6b36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4cfc47a1f1c4d5ee59fcbad6306f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe8e48a81de2abc7c68130f95c704c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70a488f07ed0fbe1fbdfada2477e49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6c1ccb81eb9da146124e5e7b9d349537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3ae9c5d8278b927ca458bc689cb37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d8ea5cc91587abf33656e6407562b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c5be1591f58af3e455e554dbab1fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d00675061d0d0ce9721a4776d5237541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa5f591e5b571c7fc68b7e82f74e46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab82cb85e8eb41ad1004c513365880f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c66ba3643d5cf47a00f91205e1c929544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43c516f503915aac976ba895535833545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa41eeeef3b74f11b297122b022dd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872c5345dc56162ec100535dc8cce4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91229fea52778f9527b7bbb5e622b86b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837192ec2a2e04f818b6b42c0a7c33f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9af70de54c9e864418e740e32df8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08838b8b3620a8a882b9da3a463dac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7456553074303ffc6fab99d08802552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f04cc67c05b98dc352ad909dac5ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b83453ba8e2211b57aa6b14143ba4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263fdd8cefdb2b2c9d91469e6dcbf1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23799cd5992a74d34e25d3f825ae617556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72c27ef1b3e35abda5f3aea51e7f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20787acb1802068dbc5905e60ca463ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7352cc5785f8961b1ab830f7ed53816559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440d4f0147a554f9515c19d188979d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9f03ed97abcd56e8b2dab280a5dab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ef4f6693d65c0118f169cb8a2446562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17490e2e36dd00bcd70a6af3bc8451d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172965c86f2a67f95322d0ae580db8fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada544314f6a4388c5201bbb3b4e33a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca35f2428b71544d7034402c6e7904b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1579593261bc61200000ffcada58a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1dda6fc2a5e6f56439481ec332d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44f32d9d752ef9481896a60b43f71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22658d286e5dfa9c7969e4d2c56df6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf6d5a820f5592ba0dcd0472aeb5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46ccd8e8383977772ef1c8706137dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b4744fd52f52cf2184d8aa5f72ed7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b140e4a0a943853df68556920d0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531796ab7225f817edccecd18dd0059575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0994336db8b75f083f4106baa46516d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2264cd9eecb89fdcb6657f21914788577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43739a732108b29056c4f0e398fcfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39de8c3cb39c77ce6280d9c8b3753b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed41239606010b8ad843a481f6e3235580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29731f55978ef3b07069136581fb3167581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fceb1baac8d0e7038d1091e2b1a7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616022d251a5b1adf24b641bc5b77c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc1bb3b184482967a4cda7e208f7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f556bb8cb69098543bd3947784cecb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bbbfd55d0d808537a8524f867664f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbbb22a2fadf497b40fc613ad7fc12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca449a219b448a08374cce89522502a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073d9319edd745227261c8a58cd31b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37711ad9cfb09242190fbc3f0b6b7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6476e262701397dcd21ff19d3d76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052feea19f7d4b9572fbf88ca9793b0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91433e76358ee5154b57ed93f126fa93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c036e15024fcc46d86decb4abe05b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb8f9a115eacb5c8ad28b225dd7f45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec61fc51b83c617741e29a7fca800596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e30b982c647a7dc04bc5c689618719597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ed1f3d3ff03afb135b115a0b058a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7af5ae98d6c4d7864f65229c83b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fdb644eebc2b9748b2a3bb340bed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f3e6690d9e02cedc1e48a9e1d6dd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308267695301e01db3be0a2271c9cde0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79369147a8079769508c19be6ee66994603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10199cda0a65a52d63551a6c321827604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7fc703b6c025f6d571c2f7d0ad3d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7461f358ca8f2cb2b42b914698515606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e97cc921d1f94a5043281c36c48d3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293257b75854d72aa0cb08b76d861c7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad36653e04358c04993f533a84099609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d9ea3e1aba75618a9789c02222ae9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f0b36e23158138993177247c788d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499ed07b04f1ae4e2435f40903e8d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d816b5a73485b13be4e57011c22db6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f56f6c7e57f7df7c93b1cba4d31f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab12235aa5363c05dcc7f5037e829c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85339b8fbb64cea38985fe7fb63ad36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df02fca50974e3606ac397147fae314617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52807ad05a0233edf0ea3fdde9468bb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23687dfc6709838d72adf9b86b1486e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fb750102f29d111d81b3fda2e49d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df76d53be6ec8799eede4cb77c004621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f4a67b303cc7a827c42a87411f737622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d144294b8c792bd6fa76d1cd4776e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf821a43937e7c40f6fab95be3a9696b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74083ed6ba64895e05ee9c0263825f80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b5b41a4139df5331bc8fda046f75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52a63303950b54249852fe293d9a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075359125a60217e9a4a001be29b41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879da2bfb3288ca99b27e6e5b2067ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58927ea643e2c0adec5995de942c99fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a176d59171b36fc37e668d3357004631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a0e57043ea01e5944a29b7b417937632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca04968ffb3de25bc473adc625f42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd47f5304e718aaaaac64f73f8232f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa64a2742fd911f26a7f59f906f63b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b4c3872335c720dbdcbd38ed5b0fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf46edfdfb924ed8dc9375cee0fadc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30edaed7a5161553c46d842ca6e66da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c334177d6aeb93266d94c919b349b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87498726c675be5352a06ce28254a74e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097b0897d4fe14c8121c9c811d692b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce5e73d9422383740141753931e40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dedc76c2139db1a57ab3eafd20507643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd6f8d03ff5b696515d29a7246f364644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4bd208a95436aabbb67a87c10c7a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7368352e32ad8b7b511fad8443b9b49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeab50b0f2f62959e0ebfb80b1db3e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115507afdd616be0bc0ee18a2d04ca3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef627ecde19a150d2bf5e1e4d09be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42386d727381ec41f3f2d844ba3ebdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8badbc0423a4c2c433c36ba9149cef9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587922b8c3713adde4147dcdb407d78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92589fc83882fc53436bd9a54516eafd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e06d4a1cd2de16819ec99b31cc452654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e250307488ed0aa504410f60846e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67093cee24b6d1c7d12bd6ef0e8d3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10fa857e3b956abb34562875083d6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c47128d528920326113bfdf72597658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72044b96bb5fd552693b39b5cd7692d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a793a7e4a23462dc16deac79ea65d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b788e9a405a21e7f1eee22c4c54228661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f680298d23b0751955afab7298457df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768c54d33348d7acab79b191ce4549663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186a3d57f332f93850c69724d0abc06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb84120520b606bdfabf439197bd4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e53b341dd53fec53d32951ebd408a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029318acebf6a2d6e0bf7b3bfce097667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e592ffc6aa4af1706e197d04bc91c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e94f2e9ead93c0d6cdbd8b7215badf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f807c99a62f40952f01d9fdbda7a06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a0c27200d00743155bb4a60c8d9db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447362d737447528f60d621edcf2f3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5905a4f049e3e6456b122407c94cd02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ec7bdeffe93d9d84c43e9d5541ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41e24e46fbb2a799e07686e3e05ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ae392e045b38db0423beedddfa89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c27b7ec114d98c43e23f3fb01970c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20651da971640864a8d0795c2c029c02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813f3f73eec5ed1a78d46131b6e7a95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc5401bf0ac5fad4ff01fa68467891680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d657e0cadd3f9a3ff768f590d6acd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d948cc5a1942aa1ebd68bc5543f63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362f079db14a47a4c4fc377aaa46b57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abddd648353eb55217c07dad91ad6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fda5ccd7cd9fa282c899731f92c9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cc509ff898e70ba892872d2c0e4f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec71ad498ed644c8d5b9c6ab195543687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18374ce659c78466ad69110ff8c9f644688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba9dbb4548ed959489fa88853170bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d65d614022020be7e7bd6b8d12aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b9bd1df22edfb2ecaff280ca73abc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6669fc66242f22f363320dcdc642c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f800794ad995cf77e6abca63cc50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083dfd0a54731aa6b5480faf6126d27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87539a66da10ad1a5f496e6146878e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5652aea002b9f35a11f6f2709f0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4724f2be5989ac5ae8cbf3ff99f50af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c960c297e4a34f0ff335ede230024b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad17e8a682b06dd5fb1c9f32696057699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c4a9864db8297a0091b34a8952ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e99167d88e0c64095323884100ca7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454490c9e81315f7fd50dc8efa12a70f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc1da154584520ed8a9e8c2a0d5b94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c22ef576e481c8587770f4a5ad9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c06728a8922bf59a5f7431041753705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929bb510d771bde3ca293a9532f2a47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831b146803755995d7bbeef8c72d2e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b74b8cfe347b72bd7327cc243700b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812ad31d76c1813d381368814127e2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20269fcfb933d308c969dab5db6a426710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298688ec761234fa6f44499b6da100b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276596e43b5eca4c79fe36013f85eeb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b124aeb775294c5b7394c3deba1c3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b96b01b8a927b15bb3b6a5a08c7a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c234c6cd14ab36155d75956f6071715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e481f517ba0d566eaf4c1bed418d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0618344714bab28cd6c1f51af348a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c45247b5a1b28a797bf4c69a76b6db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed1ae8548c2f24c06a3c4e4274695719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e337ab0d7287b2a39b407c44f014720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc74207e1f644b54b332e2f16298c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c4ae6c42d0479c2ee26fcdc97fc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ab667b7a468f8e77ec31631a3d04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2bf52b4284f505cccf8c5b6120cb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a280039ecb1b056093c1438dca2f52d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752408449391e0a2392f5cf23bffdfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e8f33f8abc7f2d57597bb505e4732727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490c21010d547f925c335bbc01f1c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2b88fdef9b1a9dcb72d14e183ee9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13a9627ee978d28ddf6ed79aceeab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e293bb55b9392b617429594feac3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837ea95d2579e094cc5252961f929eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b01be8268e9d3cb7339ac52fd870fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a998a94c9f12ddb2f09c67bb2099383734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4402363675c190e6a07b2ddaa760be1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c59e63d37b42b3e5dfb12c29a2f77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de5e8a6889521e100711467a7a2c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cc96381eb0041e33959c9058a89a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7459cebd96c8dff217f44bd76c070739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74f1f39665e1c27e092217d495da5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58358b75ac31ec780e96f4eefadadd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c843db80fa40f5e7328185888e0c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4442c96ffaec1201699df71b125273e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4b38b19219b6272d977c4facf9c37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f6b974f48526a92d41708f0eb852a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe5d3a8667198e9add40aba54bd52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cddc69d395509156cfc4d41ef33e44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727897a4c10cfe6af2d274a6805a24cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf4558e52ddac696b5af9cfd67afb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc3dd827fc282d063148bdbf7c9eae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43fcf9c4751f652481a4837dcdbf3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380d7f5f73bb64fac2cf27b12d2641752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240e15c8edea0fb87e0be46d7f2a0c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e379abecaaa1a3eec31b821957b45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573634fcee3fb07f514c47e16e1d26f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7091b7f0b0177a6eee0c57259c74955756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acdde6dc7302786f41cb35abc33fc1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac38dc7d675d7ac07814ba3a38c0dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb0fcae105a46c63312d170421bc7f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ff9b213b899843f4eae7b355c06e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905cc7795fe874a91e8fd4926d6b1a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379634bec3e8300f695025696f0862e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab610063d1fd27ca3867c26501e084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd8777f42b0c76f5fd956fc50a9575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc9ca290127df51b82ae70ec394cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9341d7517cf5f911f531f302d008987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6397ce0ffb67c9066de766e7a8d588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128ed7fae78cfe67f1cd03e192f1ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b88bc68e0b3578212adfde349e8cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500181b46d530bdb084bdcc7c67e3f2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e44eab3538d9606b1161576767d77f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc952f1a3c51a1cea76af2d548123d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470d3146d8b2dc0e94d4be1026f28d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca999bdba4c3ce22797e4770daf479015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33b2c850ad910c305bc61ef84430c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfef8a2f778f4a47e802450b9534f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad676ae7ad41f411caeace1e082d08518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae954d1fada1139d6108d5702a9ec0b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a812d674cc8e5bc193d10a03f8d0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac4beda9b6384d2cfbd0a3127e03321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9400fa7d85319d7bccfb4ce5bd6bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f5d370a4ccc6cde4dabedca55cbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca685454317720352c6c3843e327824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912abe01e568d6fd11222a2bf98436625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69945848fe5a3083548cf59ae51b8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5df4ba02495a9b6b6b244ce2f0b0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1dd50206022299d1a102d2f53b87128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d24b5a5ec0c467104243e10e09e2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b647d2820548b8ff25a04a0bf13f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4ede2245c0ed1dfed32979f871a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7781eab08dc10ae860058a450172c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb077da7d76f6c9a66a5c8a7e100f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc188155eaaea10c761aa30634b467134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a28d2e8334167591361b5a28c96eed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568682d43ef67540613d1c172bd35efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb27032ec0c0d2810380422de0d98237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df3e0133d1dde8c75fe0499dbab4dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a95a6ea6162a0ab7f8efbddd126cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c6786e93617c56ac97dc3cbcfbf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6795fbc7a145424f461d8a0dadef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15fb1cf81e23e171223805a868bf4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d91672287b9673e11efb36b11e45e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef62dcd64f1a73132a2e79ce17cb4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb44313ac98af603482d6f5bd3df01a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc8b7c8856d939c1ea0d4daa62017646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca8fc08b97dee741dad486ec60659147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd635d589cc176a81af3e67893e59d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d27967857dea1a74c5de8c723a61649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf730647036b097f5b8564350ac9f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c199d54414ec1f896d92e025cce57451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc3931b0a0632748b31fa1614afc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d6840308f0edb22fedb367b08d8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc16353f99da45381ac85a6caf521054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788ce74d8258f2f6e17eab5457cfd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134acac6f9377cc3c30f4a08fabaa1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa927bfdcd0ddee822edb65d3e47b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f626306700142f775959a44d896a2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff40dce4a4c9fed73dfd050c4d755e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb3d0d7e6faa451a323a78258069a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c03fd1f45d3dfe1db6020563044861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925014007ae6392d91389dd05f8bb49e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b06f2317334d2b3c1b8d02d06d6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11a121eceed26b9dc3464e6ce24c9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4d4c90fc8cc0860020052e253f9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a9fb69c690def34587b79de8990c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45364b666a3acf40f9505922bbdeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cfe8e25416a288437574ab01e748668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0316880d94bff3172a436a0f839dc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680124fc8df9e095ed5801421638ca8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b919814b97b6d0ef185115237bba671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709959e04d58048446019e2cf4ca60572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd272df441d2529b39d27ff0b22094973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393512d6251d166e35dc9ffe56065f2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc88f45edc3069d283cc50d3fe409775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c5a4536619ba4e55668893a97c4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0b28bda2c08bb6ea73e01e02fe52877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf107c5f7b2a5bace421533f751bbbd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee38daa2d09cf5db3744af50670c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b488f996a8290527c3a567d2117080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af452d7400c61af2f375a6791c6652c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef02dbbf54627295e6c10883ec08b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca9762c4622119b563fa74a68736ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c5b852831b2abddb83a06200680ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a02945ff94712c23b6d5a1b0c33d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde145bd9ea76224389ef06de8c89e3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf15d1682f580ce02aa1633f39c3ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eef38a335cb5a396b17106d3cd28188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e66abf8362db84ba4a75c9133d5e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b4d6f4ef19bd2f4fb2b62d27ec29590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3bc3a7ef43c0faec06a3980186a3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05c26f1e2a0ed2442ded2ca6e322c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84cd7ea42a5195a4c28c83d7bbe20593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c24d5485d06e47ff4791e7e069a5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab574755acdaf234b924bf183c83bda195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9752f9b37de2207c9a1f0a28b0f3b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb91eda0f10d5f1f7f83947f9a3874a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c424b75fe2184f168cf1510b6e973d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d723db6873d8f4f537e244c9f60ef5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851fd7c128c5c9c7716cba7de94451100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a99d543ae790a26c42dfd2ef66e5a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3074d3eec2b4af3b1d305c98a5f3dab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caae48b1e88e5202d92cb44784fe4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445654f5856a6b6df73102871443cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715221b506feb507e3a8960716038a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850276099a0544ee6cfc7fa741f029c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a069ee131e15b826737127a4499cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181c134c39c7c034f3c11ffad08a92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c8e1d3d2365f97f47a473b3681a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5793f4b2395f514297f4520588607110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f7afdf74d1b58ab75bbc2cd5328de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bb814c3ce66d5f360417433d643a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a7e8fcf3c052d8be7e6b1e8d5c551113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4c870c936ad9be9e7dbee38156cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaca666849c3719e120241aae9ad5d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c9e86dd2f857ec8d2026f73675f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413e7ab39ac2337344bd8b706ab04b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed84f29529eebda26d9d1cc2711d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a6d9e8523e18d3c4e0c884523025e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb5c57f746c982464084c8e732a604120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d9b2fd23f691c0d14ff1cb07584f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaa6c51a188f24f44e8a7f35d9cf2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708df7ca6ba974209bc9d7a08b79481123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5320370c75cc43b28e8d40561cdd3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ce160b5c1510da69784eb9be6299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6981af44860ccaaa1d56afffe0d8719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd712d321bf105bb393bb4656d285e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1c40687699aa64c164c8b0ad44f46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8570206a6f89377df2c7078096ef0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f83a7614772c597939f1ddea9c01d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18578045791266270a265a7e8bd35924131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3500709d5d5aa110b9bfd27fa8f953132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363206aa5f318beb61ba66163096ca0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adfcedce9a092d251d23ef74a90310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6e1a25e3ef81cecfb8ca2c2e74951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10870ce48374363844d4575bf529ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3e07ee92fa30392049da2c94478f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d55b1988a820637833bb5df6dc3b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a12f8df8cdbfcf83970261c743bde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e13bb5124e5144df5bfc4df8f15f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a7c5c367ae0178538bac0ddb29ab1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3ca1b1ffb85ae8c34bb9bb4d6488142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f229da06930d47a306339086ff023ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d3f495b232034d84be8e46706c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcc9460649ea5520dd773cc1a1b919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ade63f7f69cf56aca007932884d0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c938c2026a06b3f0b70bfd56279f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c4e4b7eba912ee396e194af9cf5f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3217586140ed6dd7f334cc354c932d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ca7c0b4d6c9c391b4437eb09eba47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380269bac2e3716245652f12718e4a7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e347520663403252c4755ea7b564f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8d75894821e9d3d91c3e2d5b666b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d9517543fc20c01eb73f066cf8c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308dd601c9c9f52d841d66e1e69e83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e8c8ed58c62387f7fff01d40c9a86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc3215c595e570264addd866b15a61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0fa580707c3adfd44ee52d8e9cb04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e69a4b658b0b64df849cde0a21df60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea16ee1cff61b9a22bf9b641541947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becc5d70ad027a0385989e22a59e0e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123144f1f26baf08747cb4ded4edfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7aad91e162cbc014a4c6c6645314163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e595f99fb58ee2011320c2f8f4d32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a67b1455827ff169411646d021566165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284eeceef7d4ae11d53938d5a6189c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863aad5f10d7662389caf3d4e3f9c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445d59fc9f1aa7ec80b93cba5954004168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6c3386546ef676491628f109f804f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79ce436695a1a4410036c05ce228ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509dc9b1e09756f0919036b7a17016a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be240b6a0d5f57885465888cc78ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70996de51c3f7806ab8199a4ebe974173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f5b091e7a8a6c91228095eb02519174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b747581f0e6771b8c2e77ff5ad0c7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1455245fde87e0b1487e2870294b333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a34b9a2eb794fafb5d10ac6df2c4a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb64dc8eb9dab15369ca0d2b9bee31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd902c3b976e8e22f9b321717cfb3ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de7679eac3f2f7675472e8e517853180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db228217317ea11b332321f0d45e416181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1e5d5fb5e62f591c14af2a0470df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f42acb6f4050771e2ac6b111dc8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3bfd0b34f64e8423d961a6b4bb224184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2c825b5fed07188982e89f09a4182185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3cf3054953a5f3e9eda2916a9b8b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3775388aa8db2aef6e29075a89ec0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bf2df1ad94634f2b7c801905d43cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418344d18aa28a93a49851dfc2c7b527189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88a18ee0a1dd0e4c8cc38c76b9d19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a9d150a76d2314892fdf17fdb58f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464ff3208f7900a8f6e7ca0cca1c92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f65b85ac56f41ab80131f0c1fa29fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246aba4e14cbfbcc55f2b9409e9c98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e08cd5e976c76916a4688c01cb83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f5e44a7d72fd27643824cec10d638196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460d4c3814ada39c5c9fd77b40f1bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbefb42b2bd10b3d468d3039917aeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdcf583e6bb01e5d45e17daa8e76cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0637c6c2e29e70b7348e101b2cb37d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38774424ad7f9d61365ca6eb24f2558b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c23f35012c13f7443abdb97f2f92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd7cfc70ffc81e93479e4eed600c97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a019be1584a347e6977a94dda37f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3b7cd22bdaf8f4f477292a328484c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797a94ad6d6460e443258c551a313e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543eb4ac7d3af97e863d5d9f871fe12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc794e59282ed9f0965153d1ceccb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e1e91130e7c4bc7b5ca62bb00571a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3c0c146c5d45b98da3ffea10ba197210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8dfd09e118591d4147f7edba807e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e510d016ff9c9209e95761212ed57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df38a5e78cace7b45cab96a2bfd0bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e347fb752fcfb125240c370df94b89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2376b8d30d1a62568531c88862de4cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed61da3d857689ca9bdea06baebebd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc175e8208c48beb3b804e471387322217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6bff3ab86b3d09aecdcbc55c16f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b5f01f8b68d20a200bd7fa3177061219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3fe22406c7f3ad3023d45f00e6ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67d0502947355609f9f83669cf2ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098c85f61ca07919a7e61c21d696ab4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf731402c6355fb13c8929139bb7383223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72395eaff57545b777423b96f2b262224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519c5a3e25b1fd4fe76746a0a1c21ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b76f5df56b37547bd5278f8cd67a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae48acbe5bf26a420585ba5ea9ab393227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9970da5c3b7ca2e6e52d868caeef96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185b6ec5fc8f17bc267c15fa676dc62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d5ce22f4a559ed06e268e30298628230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4636b724c34ce7aba88655058f4c53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde9cbac90e192ee7999f3a6c4eb61d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc35385f6a4876fae2440eb81157ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81b76693eb713b13905075f7b9fb27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0987bfa031373fd7b42c2758bc36d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fff2f9f92f1ead374b99f7ff8c381d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a5cf15277ca32a99f4e5f2bf35c0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550e1db6f8a23f3da69a6f7d91cad2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324180e1640a104432433ea7bc182edf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c8e2eb9e8dc7fdb1b423909f0113240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e040763da3066ce6ca27de258e23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7bcc1fd0eb110f80f58836057e3bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2b4576d6d129798294cdfaad3ae3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdab1d9f6b7cbfd65d685a50afca17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab10c5db8fd1669b82b91edce31648b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd31e55de740dec533fec6dcf5eac23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b125cfa373b5279d304d820b4d17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ad97845eddf3ee90e64f3f4c982a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f54c9d510928789f1765e8f341460249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704919b32761ed2e585c632441efb4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbea6177d6c3064c6243a047df099e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97621b576fd91ce206188656da0882252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77cc8a5e1cc19e7bf7737545bcf66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9705108bc53126abd111344b1281d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1229b0908134a20445a0995d2d615255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799bc8d2ea021c71a8d320f6088505d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1aca67cb8b1196d283e05dbd28c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a251337ef13efed60332f69429bd9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c111f27a39e07c4be45bec99aba050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c38ef4bf14ed729f90d516eca18d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049742e0578a20865af9a8a2ba7553b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501843f5b6bf50671882d936ba6e5185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6679362a447dd060ab4cc94af41021263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b04308381f7cc40529039a6fd4fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66846f91ceff25cb41c17cc213077a34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd48c02c9729b8ea78a3bbbf763da8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b7ceddc0a91d015643e341314c904267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873449bc59e6b5997375a398ac71640e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c0d8957e1d3da6404bca66999dbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f17911f46791ea291c18060a18efae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fddced33805f394c8f747735d4504271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b095dbc6016f647599d01c93e0085272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac96de13295d63785cdaec1fd886f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5156826f370f72c0d0a43ee506a4a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e3268e14317446fb9dbc23e9188fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51e5f991f043b0623ffc2e6183a62e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcec11a72958dc4031dc2fe50fd693277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8183ee0b86bad05eddd9d902c1c381278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab3bece0acdaf100cd8549d0ca5f02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a241bff7e2f99bcab2150ad86f626b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e234f9cf4076df63bcbb0a9c5655f32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdecb862c06adfab88e7bf181a1060282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ff3412812335de7494513a860561283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95b87706bbcdb1226cbe1741c351c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243268205bf637e448e1275ff7f4638285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b1e0e17727442319476e60f5635c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ca7d5a3dba5cd2d092cf8cc16d14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8cec8cb88a73af4b5f33ede2eb07b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d57fe52dea543c5337000949ba23f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50166cc106edbd6baa5a8520ba8da98b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59125aa70575c62dcdaeacd7dd56b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c6af06826b4bd6ecaceffc21649fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899ef57f9d60dda2f50172152d239ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec45e25450a3c9fbfb090769f807337294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee4c2c5c8ae5741eaaece5520dbce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c70c78cc551bf3b9eef8e79d9cb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9291461abf8bdad8cceac5c6b787f54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a239d8a790e54a334eb1098b0d6d73b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ccf11593532f30ec16f3dcb81f88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ba4aaf25f19d274c313adcd55fc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce031d294c4256f4e8bc59d584c1cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929726821fbed18ae27669c3daaee97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a535c4d10b5bcfb50b35cfd09c8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65786c735651057dbecb110dcd7e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1c85f6be54d34da3c70b54fc6887305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4240052e838b3aca53ad6ecbb4915e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1a262c6d7ab777ec96a2ecb58a44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77967f1eeab744a869277da55d0024308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6895a3d1f0aa96f9f92ff4c26e5727309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b25193dcbded618d62f85498b12af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c21d8adbd4a8b622a16c28332265311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02172376b621cd0b69c2c77c5c3165312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952de4c94e1a2538cc19efd44aa533c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17b29576f8803a56150f12734ff2a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06984c0d6ebc921dfe2ec57031ff5c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4a398317b4716f7bebdc6e36a134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70abdb76cdc50f78c08a3b9e897e62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ca29e6069fbc27609b3b22afab851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fd4beb2f5a36e8c1d1a703c0e335d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec88e3fe0b1ff515d8bf1c1910d5ec5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65fd0f0463ce74cacf9efbd326580c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919247c6f8c8d95779a432fd0742443322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05057f4268d5eae3e10bf6349a0bf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69227cd16a062bb04e26a99bfc01d9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f6f768f9bb7f4e038750fcc579bf7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179fabc292716120d0a44e743f758f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c74db0f2017921c91892b4e0ad95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552789e921d8175a2efeae48274ea5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3688f82070e2785fed06b4c3bfcdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae0f88a7315659f7e176ac0d6e1226330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de166756ff42ab6931d964101c58419f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33691a193e4024524f79391f271014332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2d4018537aa58141616cc32a391e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6e896bd1008f456b6fadcf642a83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2afea99709ef0a2423b77c540b203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb96bb59e325c6950a3e3c15d29c6cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821be9dcc0dd8b3508a68b751d1a9e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327d6019b3642803e07bd70fde1362b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d07ea28e0ac23de71932001895ccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38491c0834ad06e806734d2eb7a3b48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cc9962e94d05cbf8571c2c9713238341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d2d1a01f609f722b7e5975c543607342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af4e19610e2384596edbe08bb4d3ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1418ac052a3a8ee5090a6183f2acc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af2e04072f5d89614b28b4beca2be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231f7b28ef80f15dd0ad418173ae97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab753a42fd344e13fe90d845514aa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaa54e1704f574a3a2b711ba1716b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809fdba32ed111962ce2e904b0b08b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f5e233b2dbc44fb73560a1fdc64f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324a4640766ce1c6b8d46241d18da53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19aa30fda2bf962d6feb1e4f3afef5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9d6c745d5df729af525674413908d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce6abf4c12e6d7e73a7d44d7443e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a73b6f0353dc3cebd51e5ca81bd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1264fb225f8ca28638c31bab462cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c9159590f04e2234521b2d2079d8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ef24dc30867dc6dc3becb2242a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99583cea9de8e7a881c2adc5830543f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d1a67034e409d06c4a75075ef82d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778a2bcacbdf26b436e32c6b07c0981361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fdbce4fdf07144a09fc4f4e032cd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4be97b1cb58d590d07e0225208ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f1218dadf9bcd662f25c0c3e3146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439777acf5808954fa4131eeb627c71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccaf1f0b88c20bec3e1eefdf462933366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae33b1f9b4f4282948040a9afb7c50f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3a99cdb95a7be5f6ce22f62c48d51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803256fa683e8eeee47a8a7143eed5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4110b542ca5dc3ce2e348b7d3095370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c58455ff800cce9b6212a98930d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011538482002244322d4873d3931dd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb715e7b0890fc19236d131573cbe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f079af0e528d9cb98dda0512d6477e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eca0bf0605fcc082836868c0759f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990eeca44bf5108e780e12c3a5efcd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f89d81b09f9d04ae5dac9c1cc36e43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccdd47dca166608a38fb3a7b472967378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974505a2419f41185b0d914f77a58bae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c10769612cace395ad55a7ee0e445380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d13c2d3d22a8f61404e1c0e990f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5e982f6948fe101e1dcee1395fbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b6ca1b1f5d0c0a958bc8601d6d709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b942bcb5575865652db90893d22e5c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ca61e99c866dd44521619d5ece1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1bee4179f563935e62e8515ce4bfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26376dde9d0afa588ae622309e039a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a7b53149bd98153830da0f321e0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1849e16f4081423bdc6dbf4f612579389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b5b7a6d0af850a3fdcc0a0b63947a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5b0f4810112c0076a1496363cd354391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf84bbcc3ff4064f265ab7ff549ad1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd1ed032aefc89e2d83602f44b132393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aea89f0db16bdbdcb66515f07eed5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26958a1be53d0712773a6374d1069434395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ea2e954505e0a28e076f0080400a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b04596e5857c7c8659a096a390506a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bd1d26b7e0a87026f2946fc6543dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee348edec81ba8a3623227c484d4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5445bd9b97425f4c8e01a83fad882400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75178f8ee1f1cb832dca81defa9d133e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5289f96f82e4df6d078b676733203a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affcab529ee252b47d8c836c8a8b41f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fe370c4d517e31309ba3e9feb4936404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8adc7728a282164a1e9e25c0ecf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dfa09c62974c5aac6556933e491ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768beaa8f3c09d1940495541a72d9e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce88b73ef617e1a0edb21db0ff1f526408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bdd58be257d00cdf2aa20396666a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208a0d96850f1e3daf3affbab59e4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce6997642c9ee91238cdc5874bda3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a415e860ff46f40adb0143d32776d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324998c4b37910d5a0a7019da0b82570413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bc89d5f8c9ca44e8fde0242c16e5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70a47557816574d55301fd8ed56eee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba48f998f1aa52fec00c631fd7824416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76278336a46aac07e2a57df36e98a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61a1cde98b7d4c22fcfdca0e39c738418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d2b2dcccb1b3d1b35453f7400832419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309dedc674cce384589c273c6888ba9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d329ec70a8aa8abd9d7cd6265736e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36da431f5dcf94bd7b3866eea66a58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddf156f311ed5ad3a581a3f7f625d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86224f64509618a3755017f91c3e6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82bed8b632e2e2408487f875706770425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466299f626b0d75e85ce170e8f1c128426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c154d37e0c4d80a00b8f35ba2c1cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04c56e1751faaf59a1121f5392f9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c4dd92e26fe7fbb06788f593a161429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd56ab858e09e0c336e2f8a963b27e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340d933c3235e099b63cfa349b257f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6bbd0bc16f14ae0886d73d0d60bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d63a2fba743cedae3531635469b73e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eabc4adca9ed698906b859eaf446f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986c5542eb6e6f052fd778c981b5fcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c7fdecf7f0c519b453f010e2dc09b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb7a6194ba1251053f7ae83565413437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f629216352f31cd528b7fa8afcf5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba080f11f62defeb5520c6658e7ca9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b50e96ed29fce5f076193b42fa251440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373c6907074a923d37473828827475441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9d7c29b9e5da06e28ffb33f393b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c13475aeb7067112375bf1e2446e30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a26520db0bf9e1505b5f9459299c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e76777f744856d44ad29e6fcb0e28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ebd80b4fe01f62cbb4f1ce53688f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb9abe8e8f56f6eae55f7fb195ee56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a92864f59290b5cffbdb87072825448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010f30b6b34b094878dfa70ca6c3111449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a21c5e4c8fcf86ee7131ac73be499450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd68b2452203c912ca9d73a575072f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3013929954e155b3ff5d708b4dc2bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86549df61368d62c9d3a2a68be307759453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566091bc59551252f5353cbfd750be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbf2e5e18e9252e400f697745291ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df67f2f6ceaa06cb41b250c74757d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa821e0825044a59c83fb208de1e98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cd8b71731d4d977fe60b99f65b288458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902d1214b520888464793125bc7400459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574305ead6e475ccea8c6536d7ff46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309c6d0cae192529c7189f30937a4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cee434ba8b978f19f826c73343326462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb577d83fc0c7082e3e5586a7b016ef6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8c81ec6e23a572c6246982e1beb01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055f208fc236d17bd44bc025f515dc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f254cf88de0e023c6b277fdc71ad1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d2c326e5e6203ef6b28cd1c2d787b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f7d024abddb9e48908767c657130c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c3691d6139dc45641f65d8eb34fdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd3b2c3c818c2a08363569afc4899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593d6cf2cdba0c5818e92da01b5f5a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74beacdf7200cdf88c1dd44c5888a35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0cd2451eac8c8a4fd495dac20ad60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2e46b35534f9e97e2f3a3f629ae5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66601756675f0497ad033280f690cdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2614eb7119b1935a622ff10ab9166476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35df41b213b6dfbf8ff35e719d10c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ec838522f314480b8f13f1a038ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a134046bab7478a9345c843831b230479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c486d63eed81d8342b7bdcbb8983480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a841167c3538bd4bafed540c674e792481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286f850ba6db12efeb8411a32bdd20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc13545177198c18c3dcb304fc32b52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ff6283c67b314c486359b95eb19a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191bd682794ebff256c5f3b45d97f2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74b6e6203b2018712e1206f35396cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea740f1a5f169f01a8c64930313de4e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf8e77d44a6f4914dbbfb09a88881488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86a5dc6d68e1abcb5af92c36b09d1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed15034cf0b15c4577dc59b92d62da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a622c26fa595dd556f7086b625d678f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b6d5011f1e2b0c2a2f65a45b46614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c50c5bc82836d29c95e6b14cf88d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea62f3ef951e9c2aeeb8756d4b01613494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79290728d42cb44074d0d2a36f8defc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc712c9702b5d36f2fb197244b9abe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdf2cd2e40aaa9d2713ac67278e8ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a441bba77ebddc5184b7b0801a7b11e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852b50cc624fad0ef4fb844992f9a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44c8f3a054147a40f3062115f9080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7d6797aab31de35f16d32891542c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b857b406e01d8155aa26d71c22f32d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec119cd5503d223e1e6e707fe172699f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824721d36d60e281f94c082388fe4e61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4af88c52ae6952a0d2978316a95b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f899ab6899e562718995836127698506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a7a442a9ef1cf0a22e80e9ebe0c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a993749752b807c6f4581e02f55ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1162b8616c3949806e091c1d066a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5741bddb5718ca66c6200b7bdf558510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef58967b6036f2d92950b2ec9c1b27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f02eb8b3eb7692086475506deb9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3736147a348d188af9fc61e7bd318513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f881c32485696be49749918b66b28e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed1ff2572714edf14596f26b4b47c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09d65147d3bddb06bc77cae27215de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b0d138cb58235bb4b6abf3c076bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd79bace3cbbdc7c29d5db029922658518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438605b435d57667090ee7633d05f36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56862d21a6962db47f892477772f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86e91e501309f54df22b3d83a7cf9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c58e2c18844facd7a5e7f05bd0f4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed622ee86aba766de97e8bb26cb6c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730fb5925df846f9f52c5545a8c805c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982265fa73e4995c5d391428229742e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d19e430f6089055a03e8c40e60807526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ca4dbae59b253b55697b93a1825f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2cfaad11744840a746d94809c7a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a47bc33ebe8766c8324e48184d1213529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7521b87fd85805ecf33ae71b5462f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152f6d0deb8571e67aab365f4687ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe52bc0808367e21180aa2c45db268532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d072c7f4434af8e685311be438304a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea4d610646cde791aa3215c30e235534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2744543db4b6cb93858a5c1b6932feb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e298473dd90c02b892d122cd3fb875d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85665e974d666670b4bbebbcf3f71cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0a613b312e4d1fe538bd38f8c00d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d203dde9ca23e53ca0a96ef045a0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15b403274bb7a079af731cc4be7c2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af6d9818ba3c61040ff7014a1b9c4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcc42a86a6a85bf0b04073478a0d1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bf039e517260eb717bc8790b1830c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cc47dc128945efa30795b4ace070a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61be301ece2a636fab1efe3f61648545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726b61c1b3fa2dd6890cc67b034494d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97352b6b48f446797dc2109cf18cfe2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae025bb7e721313efac5106969c7957548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129008412f00c7a7b50c0db6736eed88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0af3cf2f0f760b716db9395c6708550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa63770bc29c27e155991b02bebf8a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb80466b9f740a50d13219828a4ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3fc2d2058169c0aef1a2bdf89d28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcdcd5d2ad7e054c4f81aef9a06a35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c81551f3dbf8d1620a6f4c097eeb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4c0020df68c881a97e9ae4297c55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b14612063337783e6d80cb5db6c97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac5d82a1f0f289e98eb69618060ed4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8291d78c23291b580ca7e86c9b543559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820290ff52a9f01dd8cc96d1b8c62114560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7540355908d8d7d7e761a0ab66d74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f694dc74753cdf84557d2f562414b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d4eee30bed5e6f261c88fd08f53df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c543d334fda990b36e76ff6cdb308ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc374ca9caca642b33ad1e66be899cbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6f93a19d202af7ff2d6f588863ce5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a208f76a05cd8f1e5cc3bb7b52fe3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b2c8c0d647fbfab88fe69b59919c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c034cc408d967142dc500fee579546569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1edfedcfd9d3e917c788353bf487c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65073bf97ee97bde9abaf30340ed090d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e768239f3be8f0811e441a2705570572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f8883c82580d01cc6b190d5aa73b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08e7a7c55a6193565981b62984676574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68422652cc5f68208d9d2718f9e74c04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe4e049a3cda602b0d897afffdfba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978a904befab906447c17c9f18e71e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f6287377b7a30dac5212d275f4aa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eeb4fcee613a1a61966fb9470b5fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a79477a0ef33cf15acb3661ffd8b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03556f804c0c9f421f8bcf288aa465d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fc5aac5ad95426e95060ae42e41c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052411df1d917e3dda0d61c425274b1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893147e7ed4cefcb48d583a273dddb66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988b7651f99feb32d72ef49ecab6f4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d456ea99698c54e839a496fbc5f5d9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf289867d80d624c8baa0c0d6e478587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976222680a9221d2018ce0f07c01cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95effc8173442eb9aca78a9bacce8968589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630031f1f4da675633765623d2df2dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc52f38942b733b17f922adb415294591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd7f607ca054432651336ba55d49f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb3495ba2b60ee2b6a142631af4a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d1c28fb1cbe3bfb233c6811c3709594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7257538f20c4493ca892591d32eef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ab91a3570aa7068ea1b6a7fe91c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262659e4826448bd17baca38ac22e55a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e615615410c3c67eeae6ab1f44eac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744278c09ab6b2360c2ded3716ee130599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a07cbce9c0991af505add6c226d14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb6f1bca1c28d8b25771eebff82325601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c60000eb5a26aa402d1c0186020d62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855876757fe4125ad9403906d977e294603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb0099378718ec4c077bd8a34bdb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8737fad2bad4d581a0f17e8c6c298e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8ef1a95d6ec3f6d8caa48d1d9ee3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf2566f50c072d35b9128c82b11fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b20c9c9eb3a7f0d45f9ce3593324608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63622d168b9378257fde5e43c3db45e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0d7f2a5cea9e10c2be8e5abc48727610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae14d5575f85627c022349bb7927cf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15d31b9fad5ada22ce3a493aa8eb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b0d7b70565cb6018e947a02f3119613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102911ad36d631cd4799c19f53d11f56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5736d36ef4909ae28065937450d6b01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f5bb9eb950acd7d3dbbded436200616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9637434976c3a26b1698e422292507617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8428eba3e34efeefb39bdfa6c2b064618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10fa81578a03f655d6d15c6b908b37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce49783366e66f4df43de3c9a8f7ea7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07363cd0e86bbbb0199282e1ce5a97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7818258c9c46fb8a3bf753f7146f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7838ab937922f02e869140c13936f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f1b2301931be93251929281810e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21fd8d1e4d2804d567cd7b5b333ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803f4c8e10bc5fb2973e0a28b7bd2b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bc855c3a318a88912bd092e77a84c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1d2ac9ddd4cad667474645b75903a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964779c53f1c57a4441a685e6a8bb9dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b867b4191e47070970c3c417c31a1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a877489a7d231a05913fd9b77a634631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ebbeee239c9a5eb894dc6354660ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b4818ebfb70a1849f4afd61c3b30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13facf98d0a5a27cc3b8dae647052e14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d22ceaba9e14d9821abb47c8e4da2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384952ca561c2d427cec5c7a0e90b02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b651e60326129ecb7cb1aad366ab4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c245b73a06069a8aa12359bf5186638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f17cf4ac988c45a8d4057177bc452639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e2cf76f1f71af07ded690f535d48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96502685fd1b2e074eccc11aa8a3ed2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304f9c7293141852f927f48cd90d3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ade861f80b89c9e8a9893f51e2a99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4047235a2a99cd94c7bee92d93e4a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd21cbd53705f27abafbc10489946c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45ea236ecfa88576e3be7485a3302d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229cb766e8c50362714b992cc4ed6cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141dacf43077d39a15e2c02b4917c5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb561715a89cb4f6fd68c230d8b562649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8f1111156e8cb6eba750fbcabdab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f743c3fc6e03010660eacaeac3bfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb74823536266b069ef6aa51dc8770652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a5746039991dcebda726d7b175b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe375772c14d0ee98284f8395090a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441a6c16601f06d5d660f1d15bd49cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fe533cdb8a9bd25088831b15c9653656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a6254656d00dc0af669e1164e5c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cc2a7b403d708bfe16ee3d16ddcf1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57fb4a2642e2a3d3a6dd8a8db64ad1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9032e5aae60cefd44b12a6022b6e35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938034731ac63bac22b4eae48189ce5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511669f7e720d8fc1f56415a2da8409662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f0209ec8a1d7a9a6bc5e0e4cb85e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b55065d5740cd71e5132111223265664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990645592b8404b84a6b2277d14d8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b5059e4888de164922260c4fb396666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c458af8ad53133fe4e83c9b4a324a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df709daf9a923346a23b7290febb050a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e310e13f87a10bdbc651f172a7761c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a628b95f0e87d302a82ddd76461cb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00bc057c8852ef6f0fe5f1cae66dfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ce9af3ff70660380e776d8bd4a57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7901154caf669ddd96288627c6277bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb6150cfc7f33a0d80495e21fcb59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ad02a04c0e02f9b19b66e7bc2fed9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9bf9a4e307ac1806842a73317d3f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1c45deb561243911f2db2736115f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87170c73ea92c237a8ab27b264e4b6da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866e290b371baaa40e11994885c9f27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffd5cc21ba09d860a12099da924783680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c924459377787145a4e071bac79a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c91473dc09c5a58d6a4b32cf67b8c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f009b5181b980d835f0ea2d97431683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b59f0bd5d65dc45e27aea1e38840684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a338211ab229e4483151aaf9709a95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e70e541b98a4202226e330cdd0ae2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa7815e28628beec6becad3b1beb57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031fc275e7a197148277b4bd50e103c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d0f4d1e8c85c620a06301df5f091689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77126a6420dbdf98902c92d3c40f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e4e093f9208578a9b3b070b95e367691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003c4f938f51c3ce01f673cbc243337692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee78ccdb36940f92b08d65bb81d2fea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97737c79cb5978e1a27b29b951056e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef188be117ebf5402918982c83ebc7e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a83ebd498aa68e5ba81fd21aa557b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4701411207f62a6537f9cc1b744b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab961e63b93df41c78220871ecec34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91107dcddf254066150e99fb18940ad5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ad674501851c6eff1087aa843d0f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1059a174610895cf1dcdd61f7e253b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea66cbc62abda06fa9743860077baf6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471ecb7d23defcb6473d91272798393703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd779bac948e112f37e3603de3c74c03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9cfa9efead8208572cd02e8aaee2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a972a29647aa41301355475963e3fd4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25643fe61b713dc5c8294707d53f88c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c35c80ebbce233fbfc07259bcc29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9522e90df7ed979fb0d9a4ea33b24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd2a4b0bcabe9a078919e510002b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486d7e628853012fb57fe718044ea10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c919af9425913fb49c1f2ff0a1a0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284fdc6116d1062aaa1a043b7fd7ba9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb21cfd9da470aa650e55a89e40fd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f1805ef575f20ddea3ddae862726715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b095616e53e5f17856e55db5ecdb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b5136b76e53ee81b3909b62d158d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e598b80f84a034884ad9482b8e91191718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb70e35b7d946ea2d8d935ccb50cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513eabe1fe40550a0f0e08084d63e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd696c1d8e0dae3653035c68945ed03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a889c427cc8b03fd77def63234cc2bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fba33dec3538451ae74dedeaf64c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3308a4c6d3656faa3d89c9d07a172724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d912535904ee252ec735bebef74dc7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a8e3a782fba56221bd3fdd61f84d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0142c4abe655b897516c824ce9ce71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c4c022b2dc2a4c14f8d6ba8413b3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40778590e402823a7bb26660d873605729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6c13743a561ce0a918426567813a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b739bd2b75d3d6ca9a17a791734c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85665236338731b5c732d0f9cce205d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd3c8d2d48d7c11d636fdbd6d75eae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7504df5af097612f506ceeba14073734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da687d6a1cd805928dcd8b963994f6fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aecfbc585787885fa1ececb7538687736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8658dca78c6c9b3109a4bc985af463737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f93de73c029128ec8f672eafc68470738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67099c292bed3a322d064121f296adbc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d67d23ffe5d8051ef9a233476eeca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94711a853b02e6f50a9e768e238349741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01918b9e3e8034e4fdebf9dd831b04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025256c640876ed9b99aa87f6ff36e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224e633090aec75fb2628ea673e4c90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4bc7850ac6c4fad1994ea3bfdab7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e183cff40098571d2e23d3d23997a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d846d3731fae9e04313dea828da334747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0e6caadf416c727435b601a86a15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331bdd167d93cef76f32c9b03d93a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d21c5a908d2480ed81327e4796d89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b928d69edd6203ba4796df1448dccf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8388ed587fac019a00f82d1249474752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e377c4a605e6f34bd6e90bf4290e93f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df445c62ea8c7769d3a2ab9fa02e5adc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3215d26a480d7143d35d47ca925cb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad996246a4b6f2daef4b08109d2139756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3dd49eeabbf6da5c204eb93b9d2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3bf92d6852190df7b24869cf63ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dca3b74b962269ab2ba85948bf76d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>