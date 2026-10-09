--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838afbbce1cd82d9788e89cbf5e7df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3b4462ff67753cae9ddaaf932c1ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb881acca308e7e1e36e7f02336c5dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2add2d388839360c96b2bda3315c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7e55bf8ad3e7892dabfc291dec2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be570b9db95376805591e8e8a25a1736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52762d18022cc8aad862a76a9d32e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6b4549683491fff475e3afb6405c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09032263e73dd08a8cccf21ce3281509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088bb597f3e2ce2d4e0bef253de144b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53578de9e7d1d1b5553d65ea8de712aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e8aea7e6becd4d21e00eec4c92de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82142686c8e0928dbca82459dd89846513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eba9cb68d34cf04199cfe682a1ba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb04a1584a1b2e79f7b65925809b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd88bda63285b370f0cd57702559a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a38c0e4bad6b01864eb906b7d6f9ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d086bf0be1768662851452369a3355e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68cc55554a315b060823c6cd1f20a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e4bd873ddf9ebeb1d3b4b93f6c4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1917b1be9d435462f39196287bd8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02694aff0993192e06b376561f7bb5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700deec3c89a31ecc514cd6561fac6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4430a1a95b8447b23c9e9234ae92e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41103ad613c202b05b466e6af318c6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aa1dc58004c2992d87ab461871c8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1d9b0069ba73949cdd50715c22ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320cdb1bf420eda75c4bf0e237521728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae847fee4b1c958b990a3d0195525f9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b7e2b06c5b7c746d6e339edcbd0ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9fabb732a5890ad278f3299b5df731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84399ec3a5a12919977c0bffeed718e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dad1bf40aa1f6c421a7709ea6e30de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6344060b3319bae5c8d52a32fd1a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793d01eeca17be7cf77a52bcc95ca3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b22d6f1a2b8b2c214a4829461490b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d3a49ea4b413537e75e760a9d49837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86fa8bd71c97acd31585c04e9d6c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28116685e0828916073b18580464714939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e7508e7ae5892b8120039a44646e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d49c3990c0c19ebf0e09bcfe32f0df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4d3d56481cdccf0c341da7678f14742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcfb75b640730ad75fbabc5701c4f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4023cbc867ea5a5f02f5a992fcd404a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb1c1203d533302982561fed471a7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12f30827bad2266c30209737d669046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d23fc2d797ce09fabd2a7889155d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aafe3c8c2ce2c90624f294d05c739e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785ce118314cc87903619e03943422a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8398985d5cb25364f388f45faadcb4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b20865e849dafd1453531dd4c7679d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc23fafd121c10f1fc5007fd374e2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66bb99c2a517415e586185c46ebd2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923acf99f1959747fba01d956142cc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968153aad6c6c4aaef34cfc1a98ec7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48128ea98f9c72a09fcca40f8549afd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9a287f6a3b6c106e275d7f802bcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b9e87a42f3c0e68688fc63946f2b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49837d79c12cc9314d05d921c9a56d6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e90719b18d2d617d31e49a3b8cff360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886c15bfe49aeb9c2fdfc99463e6b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29954ca86ecb29ecea63b3938975bc3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a84deae54800ce5bda427618d3e69363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547af55f0d9c162bdbf69b99dbe585064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb281b7e5ea8c3196d8b15eaa27a4b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c53ba2c43fae6ecfbf92fc9c3fd1e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69525bbefdb599128be4dce85406d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993caa3dfcf67bb3c3c3557519e23d1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f11c3aab813381d94a6cb2ea97ad769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f208e042a67cbe99eaf5a8e157b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944ca48418f7f0f69d64bbf6581d3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca9a986ec978411368bc86bab43ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8e0cec4c79f0fd4872b2c343055af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d3b56766fa51dd397054942e3b40974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3dc6cb9c83ae6c753bfb95b6aa6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96850b28d4a3dc89d742bb1a2091398176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9056f91b3caaee31207f04aa08ad4cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412219a262e19e8cbc491850e058a3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badfa01e68282f3a8f486ab925086aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d07483dbd5f2951547e009dff0d9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e04cdaf61914b293145422630ef3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9faea47818aabb4629cf4e8ec650582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc43dd6f4eed5fe61c715696bf7953583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8985fa25c3119896eb744288bde684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0457204342d5554b250510112c1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ebb4392e5d39f43ab4d24fbd44b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7605ed10d87ee4f7a5f1a56d0b04087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad30b153a081cc82e4a6500e748ade588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597a1dbcfcc9e111fa6331ec8a5035789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029d453a31e6204957ba907791757c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13fbbf2f5690234461780f274c94b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56202dab9d49c54abc8735c3a68c5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff398fb17128e3d46da169a56e837b2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37599ee3319ae409fc25c382ae0762da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afebf8ae29156f94081864b07c7f6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890e120c1ed0242642a732324b9af5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb940e81fe3baaed9557f763e9721b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59653d5c624a03fc80525923f28c021298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b8f7ba6a7b6eab6240d08107fab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c42a5ee33c4b57ebfd0a202acc9e65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52cad5ec0bf328809b1a097b98282d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b874eb27e177184843dae1de1221e8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5291986efc4e012b9c6a3bedd9cca6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d358ff4efc3711cb5c6361cb358338104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d579ba97996e00204e630fe3e5365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea43b5c7ffd27afb212e3bb0383459106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855166557262f07ca6ff5cd4e5974e84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f440f3e4e7e83f82b023d65236adbe8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db100a39b492f7049f76b0d55fed8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5efbe48da10c47d980f37e68396d43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de61eadb7e44122c4fb8d74ac8a528111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447a00034edd26aec593cb34990d9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4acfc78744f437f871a68fd28f683b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e79c5af391062c3fad606c7fc2f6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c80b8dc357e081db941a3f984e6e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c175fd9f1a6eaf34eb0251aa9887116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa57c5fcf6b5e9a68050b2dd842cfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dba9e3bd879f69fb9939865d36282118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdcb14c85cc4c9ef651bd69e84ca17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866fb79c5ffcedb01d47bb8660ece6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8dacc4ada00a6cd69e35ada9106ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cacbf234230e4c79d6a2c451f33ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a8562599162a3601f0ba1d82f52be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927097e50b2a082f5ecea9ff21ef7b10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b211506263dcf9b9ecf7077205d0e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d7ae8b8cda94020e0d27b58172e33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae165eddd6df39e8dd2b71a63b8ae0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb645f692e24832bfcc8758d2c4806128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e177b1d05735b4a6e7422d5ad0e5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630b9d977e76f24d84b030f353e5cb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b1aa50adb2893a5aaeee800f5e46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d4d15d7566a634ca33561589d9402132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fe00e3e53c42ef070a5d96586410133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd71357b2bcc39e97a41c0ddad595f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30fb7018cf2b3df6d34499f5bf5a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2250536c98139300ada0d82d379e73a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5572a0e21c082d48aff4da72f718a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87197b07bbfd3fc3c1d1a866f62c2884138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55801f09bda0bf184ccd6b0ff0c35e91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc062fb6b12bae57d244c8a0d0e14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e248d457d433e0d913e6d853a75449141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0200c44164db55558a41997b1d054142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8709c278a815b1d19daa34e34512d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807d5ac3299f2ce83abbfd3989373fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866c647e7b2a5b325c6dd08cf0b389c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bca9c54bba459d1dd678c0eeeb2593146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824297e7d2be07622519b8f2e8f3e8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e505e017f937b7e0a518fdbe7ee49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ec7de43c474ea83c9ec254f2fdad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41fa97e2b09805af4572d352de8702150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c7e92d5023c212b1cfaa5a13154ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7455800d08f65095bb7541d3951f45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66bcc1572d69dbf69c889d9f9f139153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d510b67ca797928aba0fe8c6371ac71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe6a43fd11a555ab0a40d81eedfce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60553e18455c0c6842e7ebc3297311af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566d2c700271b0c4bf684f2d1b6a8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb5bc00b12c608f1d00056f5314d85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c730505736152877ea69ac639b313f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd772a73dfc68f5341228fcb58d621160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99363d5ab29654b4a2470a6dbe875bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae02bb1e5f25901aca7745ebebafdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff19f8af845ea0b592063ff0a4d15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e215d5453cb5a416c8fb991338e24b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6941d88a22768b02a26e634662d89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5a53c4be57c1eb0345397f7dfa19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35c55e022ac41d7fc75e0b0164a54e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afce54a9747351a2bb87b90b76c6b54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6a0afd07607e401d78f974b695bea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f482c6e7854a0f1b78f038596f4dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb0511c3709c8eed03a0fc8364fb2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a9f7ed565cd08aa046e6dcbfbb938172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a4b8d45b20db072260ee8b930141f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578efbde4fe8274b02bd8c65b2fdd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386dfb87b341a720e4f1768674bd776175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a3d706db48c7928a8cdbd3d2105b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4579ce1beabcf93a91b50fd402b8c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc04569c182fad0f887d816d3f2f378178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b51435b36c4c242fd7515e6741667e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f0e6bac74369c89e5032791d7cf1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea751d311305d7226b470f39e51bf9db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f45e11d44ead1a204d4531d1b5446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339a79947dc7babf42f551b919a70b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0dd702bdfd8861dd4e763a3c75323184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed30a3f0f53d06a469595abf95b2ca4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c44a33f67becd7de0d525c6aa6876186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e682370998413b54cc1984e625f8a7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf585e18fb68ba822193f638854f5de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e08cfdda301cd8fb51f2b03ee1058189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190156fd52ae1ebd750e4fb5652d2e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310ebdeef368ecbd89d8b99f13535b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad19a351ac17c07d9704a76c361de2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555bedd97586ee779cbf665b89e1793193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052189c4ea4f63c4869717d5497d05d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c608a7e5a40eb086f7b3992946e35b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c4a58354d02f2128866e43da28e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2747f0a2827be9b7ba23677a18cd95b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07348920fa9dfdbfeb038f753242b1df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf876a464e9d17b243fb2e1e4872c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd3b41fbe676ba792b4d2779e6ab62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e3bb0e53f6c3a7fc8a81e72ef845201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed52a8c32ef8df87a7e3ff3216dd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39401f816baa47ad47b406a8066d25be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1f59b4eebb551327467cc71b1557204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe7fd4af311a0ce12bd8c2da14f54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771addf65f1cd49d285e349b230fc930206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3245b26742cc4964ffcd4c18ff51265207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7edf2b238be144281b0e4556a66da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e08a9193dcb2cafb4716064693dc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b99a4b6d9b09a783af7093e1e8e854210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4971a17953d9f0ec0ddb04adfc799e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e517728d3c94b4b8fdc0d187bb9c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4ffab6dc1dd5eb42fbc8191ffa826213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b370d7e3bd650326603053bd879bf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466b43327814f58cd93ca3461e90213215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08e9dc29df29c8de7cdd81440bd426216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bfd84f0b194f3a248f7cd2e15c3e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b6758dcba0c4db1a470f98639a25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c9d4a09341050aa5710636b58ee7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ceb6d5ad4e8e6768676800caa7d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36393950cd70597c5efe2fb2041759b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a8e536f81c2f53695ba77d267bb87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25630a524dbdfb93b3f44a277afda0fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f798a4c8c50e4428bcac640822f84ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e18b7a873b57aec058458db4ff1d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bdb3b3b374503bce479bb83aab7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851fb401afde9f38aada0948567badd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8d0297bc8d1744be592fe3601bd73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad380668e093003f1a3f7d835b7a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7653a0c48d8af96a402adadd29cdf1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbe6f930d12cc4fdf035e045beb17a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd810cbd1eba9b8b26c54e249c68c3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af11e981e688737a293eb108620ac2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb227c55eade78c9953ae4a27106e5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a04947bd7a64a76bef4a16a01a84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad938d7f2f21417f0c71a9e0395a21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca390826009d93b7bbfc5ec2b0f39f1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d7acc891e6d398207510653c4bb8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0121a70d7b690c43223950fa4a90d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc029671d9197252100f121788d18fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3dbf2580cbe8452b7824e305aa23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffd37db90ae7de745bbccdcbdf196f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06708013bc87a9a157ee8100253794243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94cf0ee9d191f8caf2d8e443b1acc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d8b2592b0c1e2fa684b17d1bd718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434609dec7f81e82cf5d47dd3a723b26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6e06a93124f3c88877c1fed9fddb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99095631a7b866cb979a4d85d7ae14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c7847018485b01de7553347ee25a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05ec9d3741cc1b0df5d9384c76fb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac59a204345bbebf30477574c7243d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e87c42c89cc46e1f7bc79b1b15a04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476737792ebbf006e71f0a8896c0304a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae018920f21ba675fd25388bc498395b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54db5402c151646d26decafc6e56aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a88ad839f6003ad23751598726150256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b9838fda9ec49fc63d3123c4bd2f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d109149d9d38d9180445926ddd4553b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22c83dec70a0282f7cb427e4808e8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31493197e33342d149f26eae25790b31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482073980b47fa665b2374392e4ec367261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b93c9fc1714200ed7d3cce2b8ddc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699248074a26051793b826937e0a662c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619765c64336ecbd96d9b71b61b9a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2f8c05a1f2810a7b1e1df4aec9a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc4b04e43a000610ff3954d8303a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05754385e1c15efcc7e3ed9ba073ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44982a8b40855ed3c30b6b6df40af1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea6f750ee0f7f1ea7625157e425f29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea753f2d1c37d03cfc955a76ddcc92c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05199edfce7490e0e0e01409fd7cd98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f1ed48a7e2698fd5881aa787f64d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac1f5244db5dc7eb985ff4ddbf0c08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbfcaac82e49f90b3f64e2fe788498274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a6933b62a558b8a499dfabe82ea8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affcdc98a4faedeec8e888c41c5a710276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0308e69c57e8c2891f4704318c7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d896a2a592cd907fa9e99a48b15cac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f5fffa66cad6f3b05292b52f8978279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e46dc9cb60c7b8941784a064405b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367ea136e7ae407bfe5e70978c194bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7811e53158974cb83ea105700346ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1449f6416495d8f857a5740a602f07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94c9db1318f06af098025fb723b234284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3263a08915db87c4d65687ba45cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf24abab6aa73a3332e21803edd84f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca413f32301cb6a7d9ade481f0eb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb23e2d38fe4867113958b27f93e61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cc91369aee6e3ecaedc6f97dabeb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a08ea3a4d7d1817ad1d8ed8e47ed2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8eb4c5411a5a593fc2db41d43c816291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa12e03b71ef3c8e15a58f120bde8c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea2bf546203a5458b7f57cbc92433293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea128240e6ee0dc2523a42fcb84bdaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba9bd37843b0ce72cdf2ed33c50e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148fccb57dcfcb803f56322f91e4eaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d64379d882d20284af5f67389d395297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea26af1fa540c9b83cd5285f07d261298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb750317b095f9af249a4fe2faff83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9bd8af350593eaf7e0956f2c5ffcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d53d6d8f606a7881b5d8d3323dc95e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d6981a0d6c3c80ee3be6adc803272302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae17211e9c69838c33e7f553e97d2a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556922cfb55a2a11878ecb7a9e19944304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc9a93834af4b7619328ff7462226b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906026d9735eec6acd44cf741386c8c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8633ae2eae896979374e0393ccf67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a967bc521f1961450bd2caad1bb80ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92585a991d6e4e2b2a5186eda95bb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d03f9b58ea65f0f44402c08e7654d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d62eb25aeeaf8c58dd4e04757aed0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565fc4532b2adc5555bd09786598969312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25e90916526b5c251b0df9a85c31c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0004691c5b8a593e89bd91e4a243b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed83b6d4c403e39e7f3d72937809f34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0a94a08f531b3bc41cc713aa8647316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ac4335ddd877f87de6c152399fff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e02dd6b26756e4218f2186b805130318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab71e386de767dccae19f8ee7b70e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de231c56d3c4f7a7a56c47c849599bbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af42f7774793b33486b10f8fee3d3f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042e60007a0aeb90636dd494691c88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c895a6c522c14e2eefff4d5b64122f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68c6a731931b528d2b1319a969e0f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd067817aee6b902ea4690003d4bb12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a84adcfb17db03acdfd3eaf5fd3d3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b195a79d8a02738087fc5b699a46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac1b63bdd53e2c2731ac670fc86ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95378d5051e6f82dc40cc8c45898fe6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f69c51c674f835b34a55ef9b693591330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa986271f1e1e0cfa2477885095d23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e3c9a80d272b1823bdd4e44048033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4be7088c721a6344f137bc649306333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fea315b3c32a494081d5d8dd18723334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4950aae515542016fe8698964ef8e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9a280156834d24a4f516b1a7947bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47855411fd5c4622236b978cd83e110337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1990cc3f19339fb4045b3a3ebdd5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2330f2fafa191233f1a76cc97014b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41e1de876d1ef83b3c352635959ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8a5a0626e36aa5ec31600330f097341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4130a7f59d081c328103e8a05fb16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995dc3e93bc26674626548484d13568343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e7675aba1577222a105eef09e0003344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af7a9facec2b05c6ac4a01ea4bf4df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7c82aaa4657c163ee46c7a123247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c572f88e09fd8d690b98294567c9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6f00fe16c99536e43023fcb5976fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c910d83bcee27d25882a87a51e0d4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3fbf61a007b2c4434b52c4620d9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1f20394e994c0e4b54d874c43c8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a1642d44ee41ba5e0ddad28510aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891bcd6dd9dd8f5937cf048f64d26b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983dc1731652f4bb8aff3f4e936b95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb861270de85d0d18d9467118edd6a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c864bfca10aaad96be03502575d2fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa63462afdb323b7812e4e92f04c04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d25530d0cfb69986c22092d54529f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ef9c01d80fb132408062a999426b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3f7b6bc48d71578399c6fae1d5446360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c1a880706a34809c87a7eb933a535361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cfa09fe85108e59d0466192a83440362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828425f4f5e14817ef9628a098969e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b592cbd90497056d64b15e9f438464364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aa207e450a8bb55fa37ad0091a2bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e437760cc52719174791f9de19e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e62358b37b5ff736572a5198caa3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993aed92d9977fb579b1da1f35845e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaa8dcf7f85e934317300af8da5433369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea493b99b66e9d08bfcce992f69d2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d8bf657fa0536f14593000ded1bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d609004f2202929cbfb74b9a7c902e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dc872aa236210586fea1e833253e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3088f201c2b54a2920d103ed77881374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617025e7064dfc5425730f186f23eacf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2b83417014b42aa2aaf532a21a775376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8953224d85d07a2186a60a23d50100b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e726e74e967ac3a62cff7c0a34d9c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b946e1c383394bfa8fdb3ae6fb3de13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d754e6e308a6daf5b8c7057783652f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3873a5b22910e1c30a407e0c2c83e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed7fb7a6bd7a780ed22b02705b994382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bf0ec9d61061fb46332115324d50b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165009fe29fbe39af6038974e4921dae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5774daf492eded7faf3eb6e9f9a72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a8e4b0114697e81937d095bfd302f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f80e2731e4e5d8f10fd1a60ce1a72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d8dacceda3884cf1e408cfa5a6ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b05a053a22162f84d88ec55f3713389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96688b5b99c7f6682cb7f122cddc4566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d32f8f7337a7b06a566e877fd440af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511331f7d5ca7bc7df444793e76ebaf2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d609ecea071ac8dfb45e55883fdef6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13200eeed8b516546fe7b0ad0edf63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c93d6c107b598829a068b97feda75e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aed3b1637d538572cda7700ac2a95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac56faca1c6e7f60d7e8e52a7c776f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4299404054634fb24936d8699643e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eed920abf4ef633716da52a63d1a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae5ba93f9743abdb1749937671cb6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a5ee1ae2b56d4ff281c376d12e730401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7e5544d7cbbf0e3326e7fa493cfd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11074eee13be1c5d507064dd0fd82c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477141faeb92b305a1c8ec4f64b140af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ece5d9874ca0a8ac625238213be52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399499879e4133ed05706b187fab0d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8381f5e8351ede562d7b740d666ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac2f806c0bc8b097b510d16cad46f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d336ba87708caee16273f68c03d6375409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f81812d0e71411efa03230e757678410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d1662cbc363217b1bc14914b753e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c75f1c292f9c0492fd47d068ca4801412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c819afae1ed0b4c61bb06e3c2ef9069413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d83e9ba7531ec756b9ce9f7e5cc5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b8c6f74bf4349bed57f2c54a9824e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355083ff7bb7d5608bc8fb92aee742de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d2fbc91a506f5ca41a410de8d226417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0121ea14dac430ffa531f3c59f2db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66760767b358f1ebdf66e4ae80822711419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253669b2299c4138bb6ebac9b161e80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc23a1f425f5cba0cac6743401ee99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc28de824273d6bf392a8443466512422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc2af79bcc252303dce6f903cce820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a204525d0ee9112de66f8631bb3b17e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5723d8b73c7d7b213f4ed74e0ba98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa07f4cc9b484b50e0814b7439aba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696661428a19a5e02ee936f8bd8e363427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b716a4f3dce1ef26d54e7d18ff987fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f89e7f6aecafb5e6d02ddbb3328d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed2a4c7bc4e3dccb8c26dd7114186430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f61da4ae3dab267792a78e8d27455431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8caf16ed3bb6009918a0571e8284b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e54f0424bf27625d5253703689c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedaf5c22895e063527ea716bd4b977434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b969965c0440c071b8a1d1242580556435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba34c851072523247f26154dce533f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38c242c832594f8dbe662246dd8c2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32eb791617831580e672a2ac047a82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1de9c8a4a25e3dad7b5c0ba0b31d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee64189e1f6fdad1c8bb25ee5a258ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02040c107212c8ab03471da3383468441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ed08b11a1f730bee5650021444e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdbb324e22fb352e72eedc0210d2b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3474e77802bc50d41866528470ac798444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e88f67adbc5e7ae26dbaefb12aacb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598c939eb033d03cb1f28f6059a4715446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c34cda38cb4b3e7f55ac50d8efd77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df640288d3c3c8e15188f815b96fbe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4539d0417b34a78a32439d8ec08e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c485ca0b4ac9ccbe70040b7be77f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d394689a6f24cbb0e8bfa1f84f7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546db1a16e4c3724feaf096a9cea3d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e33d971f7ed2d01b20baa7ebcd554453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b3d9a184e4001b486a0120f51b95b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185bf4e269f6c973f7d1805c4d9c8ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b20d7d99bbac2e2eaa68eddacae01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab3c444f59d636954908299276886457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add59c3992b4ead450802ea8b662d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d067d5d80506add088e2c60f889cb72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fc5fd3a5a95a43bc62e9fec356b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf49de9cdf1af917fec6714804ce7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a47c48396950789b002eb6731ba1cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b0954a7a5477ba117e8b9e94df646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e9662ecaf8f41264aa4bf40156b62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b74bdb88732e40f6dc148e2e9dbcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855ae2ead9a11c84464eed6210504c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d23c3da8041e3a0327d1712a0713467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f08b52b68854a28775cb0a91cec9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4ed0536699709bab2a2f8b2c790b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a9a81e1a61b1e98a129cd74a682a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421fc518fc85a2411f81103a87072fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc09a201c0b0a964ab202d0daf30b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdb275de6654bc6469cfdb1d4ae6da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a7b44d7d91f34ff9984f99fef337a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122841d12523d0115affb35b65fe84f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843d245994230fdc341ae085f8f479b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aba6f7012b39d3bc3ceb9ae2924548477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836eb75edc113429d682fbb11b24053478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8879cdfc0ba990efbc0e7aa3293cb44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8350f1a1b3647ff2a48191d9a1d0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58850a5ae97ad582afc9005d3b3f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b58e8d626a5ba3d28c770d57f4970482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ae724ff7d3e45c0ef4aa59b62be0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c24fd2393fc416b00257d6df5bb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71185de4f4423587a2d409b7c756f9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2573eb8a001f6a785eeba49928bfe6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81815f70be48db1c09a1d8d93449fb2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c2e3ea82494c0a0a7c39c14dbc3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0797df0485b8c17aadd6abe4763150e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af31017cb200c6e0d0f9af4ed841d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590d585bec7c238e2aaab4fb87b683491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b28dc813b910e4dde64ea30cf2db47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35ba95fdfb33a4aaf0863c728194b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6998b3a7aea53c0cd197d68aa9311b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58852c820c5b368753b20a31e3d0a1a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba08cbdf8cc1cfbe06ec515265efe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa025443641a1b4ca94d8fac5532d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3491d295ee20fbf0a9be262bdf37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1ba5741a22bd77649249df6843f58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009b3b20dff841688708954ed57730d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b4e7b5bbabce6db93afc51ceee055501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4a94874a90a8a3eb017164977cd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8bb77f1fb3e629acfeb14e25dd70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8e4d2768c4a90ad344f8ad8d37fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25a5a7a0b947a6ff2bb64d476f448b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77ff1b1eb630fe6969c636ba03501506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a716b35d2cd79fa697044a3815c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720caba4d38937d234ac6df147e8f47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0f2e430e6e010ab4370debb79f21f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c9a8420af26c711865adef13a598510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1689424212dd9c729906a7229a87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47daf5b5fbd6d27cfbc8fd77bf613512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7150fc2e5af3e509c05e050165c17c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197e85c17f7798a1be6a4e122590ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac987b118721f5dc63b3e48d08c39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f722be2e2db1ddc848bdfde11d721516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db24db477d6f304323697a86ac6fb01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf269838e8b422e040969fbfebd4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f494cab859a12d99643843239a0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040ae2ef45e2d8c2addd31c5740aaa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555a655609250cf52eb010f33ad054521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a94c9872baf78f7b6a3842c1a99bfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fac0c0cffb1acf49d576b8bda408e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb783caee1c716c370a5dd1fa57e2d71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f8fee5a63617a8e8fbe19e2bd71cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c70c394aa2455332ec68e481a35508526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b14c328cb333b5537df14a61668c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bd4702189471d984e010989e84096528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d1df4b24f9b4766fded952166899529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30acd2cbf32d5b5371f1a785a7b9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81796bf5a72be68c5d805d6c40110cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a073ae0620503ebdfd69c1b17dde17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52cd50c84ce734a23b3398a7b956c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329da4a468191967dc26d35deedae1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec498407ca7a11368e017b05f23a4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a131cb82bf17bb0ac0a321a2df51e8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70771e4f6ebf295bc1e1e76c5dbc27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56bdb551e1d9f8cbce88b03828b6f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54e66b9c1a7fa3b38fd0772b59e08c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01706feca80e4f0b8c5152378b97406c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f563e1ea072d599fbe2709c1c5b48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe0518be7389d4044beebc012b57ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea2c31e1c139fe608c35a1d349784543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05f4dece7d845578baefac67eaaf28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290afc644adcdcf4012abc7b89a98e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452698b290d7a4d1530ab7862d35b6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588128ec99231c5cff6821075452e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ebd6d86bf3aa06aeba2395ede45d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d93464b6123ed293e163122020db1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ab42f60a97e223d3d15bfbfed1086550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f05cdc932a7acbe01565a5d2b7c728551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1178e563bf103aeca0c663709c49a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5227546b968a2d3f20dc263e0f129e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72199d461662cfd1bdfa32c4477cce8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17ba1f3b0a0bab1421e76c387b6b77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33bed4740bf25580910c9a01376ac1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1931d41b768b786c0008f1ff3e4f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45929c650359fa100a31e0cb0ebe87c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb9bca4bd523f86031dbec5818dba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b365e4791363aa67bbc7140f83bcb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0567d5d9bba5529bcd1698bf7accafa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdf0152a384d52319fab96a16653e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6267a774b2816226ee297996b37082563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5f4579935fc8c198b8791764157b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f20fe9b93934f11024fe04f2318bc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c64bfb930d64f8e2877ab7f4804428566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6753246206100f70ae7fcc8fc9f634567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125f3a99bbeafec963ee8e8a202643568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c5e714e494bc444df642c59fc2040569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa1a9b5118c2c19a0193cd71ea8990570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528b405b4998fe1a867c322e7d05a85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb61ec04b2628ae40b47143be3aec2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276621dc72085246f78f174e294b781573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5eda62862af83c4aade4e256cdd6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea6bc5cef9ef04e76d0bff3dd72f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acdbdbba5c0cd27d59f0c2c820338f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040d4adf426a3a6f608e4504dc7c6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca00e8a814a6b358c041aded092d88b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b4b5201456830802b12334201f0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398b182f423e23a2c126a8c69df624580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855a33e5552445ec76f39a4c2ee88bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f79df3a4f60bb36f6978e88ae2d61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b599af044e8c30bfeabad4f3d8af823583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd360a73688dc98cebac092ff8c33a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0f461cc19b2413196a34672eeec6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cce2bb20a1103c9d285405fe3f0aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f722366892f4883f80b1955bad5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8024ca95161a8c1acf00734fb2365588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41d617c773fac091383eba4a4d9f06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0751c1a90d6028362e5b8841b4e36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aebc49aca2c81df0dfcbc423ddd275591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13647ad893060b5cbbd2181f23e8ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ca5100d99ee42bd11c9f5b94e51a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f00e78409d597136d56a7339b78b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33af6d205924a541c49df0f6e7f0a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91158b04ac53e2a710ebd8eaceea2a12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98e9e850407980b45d7e2b58d8bfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2754e41a3a55f0da64f65533710c41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ec4598e535385eeb26293d7785035599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846934851513b0dadb0a161677bfd4ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbc9abffb948e70c33c6c1d18e0c40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6689f77b65505eec030b04a9c58c08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e61469fc1d60b0600c0a66dceab46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334c39b71d463bd31a13cf37f01d8bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dddee40c1cfcf19a99fa8c7a75e3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bced0fab1c1dce90d0faed415f9153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02901b56c183253a83fac79a11b90a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbfafa527e2110dce4e6304b8c4a30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc19a560ebc033d97b0150288e08e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930601056538b9764c06f2fa6611d82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e90a8830662973308b6b4a41124fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c8773c5caaa1a64d2440c558bf29f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761a001ee312cf56631373807bfae27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40259e647708c6ce477060c6b786d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f7f1bb9146be5237af5add18e3e40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409371c377fae768f5bf3b09ffad88b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a2933291d3777e256723594c93d05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581bc196e28965d375aacef107a449f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3daef977b8bbd91e9f3e9000092bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845970942de73b43350bf034b2e1354620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0117b121fd474e788cdfb0092ed74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23913db14aeee4248e1666fd1588f0a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8328d2a456d2d525a2ffd9aeaa79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc3350fe475d4416e6de2499298e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a48dc7a9c4357509142487233500a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379236365e6b81185040dec054a3aa8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61801319539ee06d5bd5322039b13b0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b832525bf0a9756bf9d306db7d073c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04fe49aa32890df2a2a5dcec813228629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468157cd950f6376f091f3555632bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a393fb82f52a05782657a9e560ebef0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb06eb84513e55c18666ba1785d3112632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f2b62bb086db00bb267c0fa48403633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9ffbe1b87c396e38839ffe4630728634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f90a2fc753b872b2e0ca30c96037d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b425a931a5e666b82345f0f309c187636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb79a7786f66b63b7077c7e7f8642a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9b26ca63bfece914075d59e4da984638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0043d1d4286c12678e490a1a7b0cc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba813fb589dc137fc4f02e9fefd6c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1da10e37d2154110bb10c531f5cb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e9062cb8d6952256f26ba0be2520642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ad3352196809dd80df0b861acaa35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1719e7abc81d45a12a74655ca1d7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f29bb391ae08096c96b6f527cf83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d4f30b056376ae56a6c73649fd9ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd26cf5008a1dbe2b7b9e58be7ecaff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9339f2ee66d2dfa9b54cc09f72e07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61476241d7ef009782f30e331a37f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183727e18cedac30acc63e057bf6b8c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bab373828daf2cfb32cf3253e663c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a65b6a8b79d6c93f6f49b64bb80350652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa12523295d1038e4a05d20750201e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc2f59df361a2abb4370846fa0f94b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb1d81498f0bb700bc95ff98b05e43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff623a438fccb50560735019d66697656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3197fb15a1b1d96fd8969b662644a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6438dd3c73a4b3d6bdcb226fafded658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de8d42f8384d5dc260fe12f539781659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b031e6d5c3953efbde80f02ff4db64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4223a54661fd6de565a8e01b595f603661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783f3b2adb83343ac31ec92a13d5150662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c05d0b5cfd90b29a5ae505c0dac81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57c527c8c4af99c9318c2a05a7969664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b05ff84cd27ba998c2578b405e534665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a52e4593e9bd779f89370c6c5cc24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a60374b4f95fa807ec2983c2587b9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11473a2c9eab3228c16597c154271a26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faef4ee72701012fa88769d616c7c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e399382a7cd8e83555a0f36d80b82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9f50d5e0a09fc92d7c8ba902fb4b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3fccd06ebe72c7f55e852f82679e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03899100d70e507d91eea5e20323a197673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f4512b13f9c1364febac520fdbf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d127a8209663af73303cd41b784351675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fd7bd9b9d850ae44eaba696c20f32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c367369ece8dddbb1950f05581b8c5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216640bbfbfbd842a2ada1337b2f8ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc663f02db31e003229c9ba48d8c9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07351400b4310a5b504547776a145a8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec28601fca1b5631b3d29abdb09513681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26c710621d9409559174bcf515da8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d708fa256ad4d7059f2f8822415ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a6472ceebd73aecbddfb5a966e206684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326bbce79567ef9e87d4ff4ee207ddc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1259e031f644a07c3827d1a49491394686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6d491bdfd56b0fc6aa0668a5af26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038130af1bd8552f69c4888daf3e57f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af193774b71652deeaff0ddf689b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb808de3c136a2b9506d8b8c15a8c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8324d19da1d7b654a402121fa31943691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54561ffa29a11629a5f3e182876ad675692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666972c7a91571c0ad48159e60f0353f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c783d3265fa6bb0f623f9da3defb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45ae1c4348881c2ce905e9ffb2f9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf303f8e96b6e9b26be0c8a9c4a8f77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff154f4d0ae5331ca482b33340b6fcbf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d48d6ee1e20819f6850ef9304f8f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566da311c31b0dd2e4b6c633d85516699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86f571c165e5e26be967e32f7c65cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528a03e3083c201c73c627b8bf7b50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c12be677be3ee8779de7b33e5bceb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f4c62c265318322cfa3d333c2f94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9524c97cc5e73da457184cd0884083b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02527c78573920624baa095db95dce25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c75ef8017d738788b5130f929e750706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec78da37b4fd922f45f2b9337c812707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c48aa0ef3b7935c2a5b9af8359a30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46740039ccf56b2ea79488be152b8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a625980d68dddad4b1513ca87dc8808710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481c31c4e7f3e39eeb3b5240595dba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e859761764fe39795e7bcb8721756712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d7f41515b0a4a28d3ac71963ef1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefe05652371354c620d7a594fc8340714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681975272570711148413e6353a70ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0087705bc0d71724759ac5843af0397716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256270ef2f09f954b35e94ca1919a89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0856e2db60536ac0a6a17d74e17074718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e665512f6b366ae2f30adb4bea92a08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b61cd8ec8f6792764eae7609f6c1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca1b3460cbe87b9868e2b34b69b921721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c994630c79cc3703aa8e280f84a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a977e8ba9ae0df4b1f79dad4f6852f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f6fbc0e96d3d37f0ca27d09d2947724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f6344a647c57444c536e5ced8fd89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442772590ffb079c470a0bd33dec0dbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c76a3336cc3ebc1822ba0eac588f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1bb775c9245c93ec078209063c551728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc606b95640a437a9e7d3ce282b82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045bb8ce9a8c4d143cc3f5403bc44e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d2ef103c321535cb4ea16e4e71362731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f1896e527581a99a4246c3d55c5ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f73c9121c0af9ac65bb0ad070e70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e98e117b635321e5fac8c6047d25a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daecdf512200fceaf63c191ef99ea0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53165333852ff3a03f144c386dfc10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1b6312c8b2667e360600a10690c93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec960c003c393048b7a85779e8d8daf1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128929bdf6f4befa029631cdff6de4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b16aa184b391364cd9bfc4d49c8fff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b783503af9621958833194c3d321741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218057b76495679f622ae138f736241742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268264260260c3dd499d4478a3a56f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528806a90cb31099454897f3d904b6fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013743106099b1731c5a63bde7f690b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e69bc926ab67ac70cd533b3de69f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec20c2908393c00cebdf998e55f14c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a052c48ec34dd57c0f3c383d1a8e4f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a96b2cd4c06326ba7484e5df6b26e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75c9d0fbc15e4e1faf2b53907c2323750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cfb5271026fb29ea386faa7502810751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2f95a9a3f53e31c73efdcc8842350752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b58743355bb6e4acf23d13f44c27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240199e75010ea5e2f8914544edf1ca0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa0da76c9cc0577d0fdcec881c62b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed40ced655fb9a479116ae0d5a48a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47984c68945d6b53c20416d4a49ffe7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdf1bf8a589df1c948328a92e5c048758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29405ca8da596bc509382773979bcd1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dcc633af5101a94a33d8d1361a8ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d356a221d68720d49460e2b1942952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485faa57131df12c02a69b956c74333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86840db8abf9a06bb96e5d04ec36c0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35c5b563a6237375e01a7cfa1275c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12643441ba8fd88fb62c657de0ca16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a67015a05293c6b2ead23c4fdbd0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c8a08f38c74bf5f122f1621daebe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294ca04a46d1fd5c2af2c0f6088f5459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7a2b936264df9debd3605b9c9a2ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d57ff20157350acda89a9eb061d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aea754a6d85d92fa435c2754a8b8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4711ed9ab93e5a7bbea844f4627630913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37489f527488a05a19f42bd76e86a28914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756c980b0a7cce97f37c015ba027ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be8ea8c234a98c62f000760540186616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c03ca04f60e4b32c9c837cd32dbc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206737a7d77af25cbc7ffa55791638a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f07cea374068527ffdc5b17ba3850c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2ff71134f55e527e93f2ad02041620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce5c17ed120750d252c716aa1c028421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c30f2e4e2814f8f716a777413af9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07feabee8f2869316ad63b279495b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47713f884f50fb12e1dbb79d05823b6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e968b63dc45c7917d0a3453535df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19333dc9f44b28502ff922f89f01fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854329d0611d153778c5171b8d79a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184dfa70a59898bf8b095b28b7d625a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f8896a10554db4a85b5c8208ef6a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf6ea39fa0322f6ea2093b287e26c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e4613ff668dd73229e360c0890b3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed38f34783e62e761d14ef122517c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635b1c73cedd58badfad70f5352935533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83990213ed14a1b7dbf073d410384034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d361ddbbd7b034b1739f914350b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd741e487bfad611bd4de6ed2816c9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627c9e97a46782c9c948bd2b56428f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396b5e3f661aaffda4c00247c78eec638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586751488c30b70dad3b01485f4d0ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fdefb93ccedc2828462d404ac1d2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629817b8bc9fc75c6ac5c10ba4e7e9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690df92df47f0c76f53fad4e4a4abd9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a9c24731e806c285cbdf2918c9ad643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a961c299fb66fd67fc606b2abbdc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793199e12b9d1c33268d7d76c0da4dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6ae87286a4e35c56316b53d8bdc8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d328edcf21d5d0c68f97f7db6d6ae3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a446f1b52130c97129e5a513061734a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf097ea4d70b1c754ecf2e8411acfcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760a4fffd73c0913af29f51844c61050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064ed53ed1824e50f9d910d94874e6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b66d63bf570ed2eea95ff4376964f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6130222ee2d87e95f6c63a70e5d469a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579b4c32e324039dbe85f563a5f20b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b59467140dc22fb54b53fe9a7bbba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010088008040bbf1d1377d1edb1f0d5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874eeb4633f7c98514e199d825cfd6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea2c9817793655f41c9036703415d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a39b3daefd13aa1911987378c04159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a64e662bb06c96edf272fbb26458ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a9b5ba962fb6b8d4358c9f2c636961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ead7593ea461c97fc31b47edfe9eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8692a4586fe6ab9702de982cb37b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9d994aa265e4b3ce720ac69fd9d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf08e27c9516a8b373e0059a44e0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a1d3d09140b3ae4596207f3020ba066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4e46d00a788e434a11ea42dbe59b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89880efda3f04d22549bda394763ff268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c25b06d70ed15f8ed320c924685a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c0f1579dffcdf8c23a04e747b91a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253c2efd52a0cfb1ad54aa2443e930771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bdba2bd5918735c350568bad3d46072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517a442df1fd24168b6f20de6b527b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4cbb92d802a65539dbfed72bcf8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22035b0f85ddf35e0820fa51958828175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209965b60904ee66c61763993f7fbd2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2633c172c1438422373945d00fbe0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff102945c97cb2a3f1681f8663917d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279941b13d2600552b2f9b9f7cee22979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc02489a0365e2efd62ebfb551f717580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aad9cca6f5c325e599f198895d73c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43ae191fdc2de739325f04623778682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e8c75fb6ceca7d7e191c702923f0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461481ef8d0eba41db183d8444065ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a255e5fa4dd0679d43052ec5111e0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d237a697a6cdc5480136c0e50b75cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2d3f10dd97ca1bcc56dc73f90ae987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb25e2fd9492c82e3b3f6c5780668788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae978b0e18e36fafbe6902b4548eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde935eeb0f6648ca43ebc11eb8ab87a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea43e4bd290f008bb5b616c6ccdd05791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05697ba8fdfff4e3eb6aa1c16179b3b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c6b2147407e8469c87c6f0b976b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec5c46c3eb5bcd7294d1f9e274bf7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d0dd8e521fc480d792dec11181d9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b06ba7ffb5599c5d97b68e03d241496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a025145fb14d4bb0488ee04d36651a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d797b173f825664633d844de4dd9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d0e94245cbb3e399ceab73d7d1a7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371b09c7ca68baa67384f0b30f36afa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15211e60ac7103422cfbf86bbfa8c2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a419db16767dd8837cc8f7f03ec4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f376a9aeb386e01850329b5adb1482103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc3915a03559e1cf9227d59fa9b3c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd1ed783ebcdafb6fb338d44f1a86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f4064b57601b2e013f0f82ffa7bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b77f2c12c136119cbda280be2fa32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d9fe575e7e1a75e07f66c65e2f89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fa8be62afea4ae3b8436a66bf9092109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cc84330f1c7d7eadcf9f2bc1627af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba813ef84e6a8a2d2cfbbb1c5757dba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4cf7cab7d1e63aa22298cdfd6c18a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ea494db65e119b49292f55317de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b56c142fc3b05ac8782cc74e7002c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c8e043d62f76601b1f497328692c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e5df96f1ea9491d37626455ae2b89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce4a9e76512f1c16f8efee0f91b2e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4052a0af332dc30f8c6f1af95fde3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cfb879cc5673284ac5690e66672c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad8a77c154c2c9c47df9b21fda6f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402548c3bd821c0dd30905d7ed5c7fd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee683df6420cc22f5ca6983be37fb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb63da6ca1dd0b91932fcf1bc7bc8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e537cc48c162adb8c948d93e7b70a2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec2f7246c49b1c096d99d23c37f337125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55eb3c6e8cdfa22d97936c175bf34a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b44b252dc90bd085337c6ac389de0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ceea54a4b12bbfb6e3fab1d4bf814128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba570adf160680da1c747376d833552129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce70931bf6a1ac5abafb8075e01a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6445288deae27c3f916b38c96646ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850c333b7731b868b7346ce062ea783132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc2b6b28ec907b02ba9e1c1a70c57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1e02f97fe68bd2fbb52370e8e2060134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058ba3effc0b9f2f558ceafee9f68da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a913fe915a45ac74e18399b3ffcb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f30463da7b27bc24b6ef411f98c4a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84500d508813042709ac5e33c4b1d8ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c814a151a55c36e3df8c7604c5a02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eefeda9daba412bc53375f598f671140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcbf35bbdb367360f06361e207d77a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee7fa0c71dd81d5e5ab2a2bf1e7ede142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff63740165ea4fd19885332e0b99e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaa2e9e38c5ad4bc883f239663448d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f1f932379eb1d4dbf3bbfe79d3f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656588ec441ee8dde6660a3cff0a4cae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deddb903306546901074ecda8d1789147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1edc7009d53ce0dd3253e917580bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588a5aef4c44d203ed5e73ff64b42bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae74eb4abc23c37b2ccd1863668ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4db4fd5886b168eb4852de674fcfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef535811e5c0e5ebbaacde71ac20e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736060523a4ec536291009f730c6ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e063817469dae9c45f8dd5bc8436e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0c326e92e4f3e5939ade255831224155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d024064e22ebe3a5382ac5a2628b7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b364429bfc60986113666c7c9906bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c668c34dc46d8393eeda962e9536eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb736a79dd8bdb12327667eef72d881a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b362f0f02a0cc3eb9ffb475cb73f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae485d075dddea2fe62b3773bc9c34a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a970c42aa16487dda18d70f767eee9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a23ed9c11f6a4fae623134caaca77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd6168f5a2fe14e1bc4cda0af425ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74de025856529b3f5b046c201a7be5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481fc4b3e96a0955855171ee34ae96c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5e6caed814c0812b776c460ccb3a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6508594ea18a8b23994605c81d624a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779567ae47443fc5c8775c6711d1668d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85018e319a0435b5bd430d3cfd7265b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddca93147507b3bde7dd319c237364171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eadada442d84e4d3687cf4b51e8028172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce7a95805b9d66ddd59aa1de60595173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc026290f9163c6e7231e84758504072174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf9cd35520ce166602611b593fcf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f23508000f62a879416484c58e6d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4a81fe5ad7b2ecb3e7e2ea5ca47f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cad2a40bd7545146525a5310ca3da7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcec7ae0b10c39bccab5ebc5a2b21df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e95fe0a8bf13777652a2da95a24654180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192d2bf24b30254e61b4c7bc30308c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ce724b258a13ff5d5096b3a49a37f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8783dc972b2377a6a1d0dc6e778a2f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260915292c077411c7023edf2db858fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc1c93db4eb5ccc941e9b3a677ad28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f8e20681f501351cbc2fbffd12c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce17034c2d3d8ff73c642e88519c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b45358f434490ac8395ab156f446188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398e255baecddcbb21de170aed97f45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852902e2a1cd92a2840c9310859e042190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ae1d55e426e22429965ba79649006191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad5fee38a55892aa95fdfafcd9f3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5baf8f2e97e185a8d211eee46e36f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a280a5ac86ed2acbaea83fea8fe2153194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67201b7baf1f94ea2d840b99e1989b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6bd8f6bf262d0cd014cb09d23555a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35827fd9b3cc9d6799296ea73d1a05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3111bfa3718a629e8c5aada8edf04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80bcb0f06d5861452b3fab92c18337199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1582a9f436275878c5c2c62a8c15a9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd361ee317801bfd3336c4a036990201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c3888b71cef29a947926738ad53a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528fcb8dcb81858ab177071a2029926203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f453514e9eb7a00d333b6b228023204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5aa5739a439269b639988658b3823205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c087142689e3f5f3955719c5293f00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a35df73d7cd3d6cac0f96a8ca62a01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9b54af3d67928db5cf5ff283ed3bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a72ac5525b3f6bdb4719682f3926209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c660417a453d449c285607a06226210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953dc39c1a3fb0020fff65dd7350f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6568168c332ed6878eeebd263fa08f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b073b1dd1f37b5121a84f8d1637553213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adbf2c6e2653954363d2ec893f3a7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee6ee8a0e3ca05c8d22e584a4e50e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb865bf1b3df1cc6414d983d896c73d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790153bdb0c87773bb3db563f6ecb427217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d31869bd8362b7ca4251ebd664f21b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573317388c9669d5b76bb6b50244b6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223f8054a9a83567660739988971cc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67258388903989548ca9d94379b3d9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849731bcc2c6de25d3de8c6be362695222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a90e4b870ff3de521b6b78b97e23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021c5b63b740ee0415c58467db9236224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44134e18e8b3c43fa568fd50786da310225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927f3e03fa4e319b1599077f0590c79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1a3bbca3763d74e953277758a589227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878776acfb216e981ddbbac9ae4af73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68ac7e0af457cdb725cf18482d9762229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e24248a3780456c211a2232642c1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b17cef22d45cf5c1e4a894ac2f2f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda7d209941e198d3d8f1df43263de2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d4607af83a582888a6d53dbfd15a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f43d07737a3199baca81b082a5b15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56494e764290cf71efc342b150c2d4b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07bdbfb4bd82cfd7b04d236cd2aac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea8ef41c9f95809827e73b05eb8f78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2abff0a203ae5790239da7235c69a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109338b11967abfa7af6ee53356c652b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3338e575883095f83aba8c0745c990240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51d27b1e9b72540b5599ff7a71dcaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f055e195559fa5050b316976967eb92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6779346ab009ba4c5494dec6bf79e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f88ed12c6990deef84efee91b9dfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1051f1ce5b6ede63cd3bba48a4cd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289220f559a1e41aeee271812aa43cf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365f53f96278c088ca42b6c08d2814247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d3c81e9e2ebf0105708fcdba4e8d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0a28e2c1484534a57da7e16fa61e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42222a4f99de509b408ce40d388d4229250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5e61bfc9e2fe9ed3e1af21370c36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460dc924d3589dfa9c930b98ea20e21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963132e0c238eaad4ecff6bfacd822f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf04ce7c71eca57cbf7f0ffbe891784254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d9bffbde4c7a8dd5c42712191272a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6ac62b3c2316e338e15f74cf0e3d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176ff77dc954c4976c0de62d3303a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c787b7cb48528dc1bd92b1079ce16d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca541e601fabd1529c2a183ded65c5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fc3fd7a3715d3f68efb7fd08d6b2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1fef671348175b2d678d04e9bca38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7cbcb199c3ef0fd4d913775631045262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad111b0cce266be0cf645730cc465263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddfd43aae05c2f9ec521b3faacd846264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc533806d19dcffaf7df800127966265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da4230d538baa3d2fac46914b041a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46216ac3f23dff90358fa76e9d8c4efd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5b99ff6780f89d1588cef356a4559268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d07db9b33cc5b332038052049beed0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a03fd6ff862224f76b1d7e42231afc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fef8dbd3a006be42fc6771d4df344271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefd473dfb6c408c055f739d823ca42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754fa5dd25170038ee7208cbc8b84da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323e0f02496d99235d54fde2b34795c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb857a6102f1b12650ea5585b2cfeda2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b2e23fe2cdef795629869d722192276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50fe898fa5a24e5e3ef17ade418801277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e64b5313936038ddf11092c08b13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b94272a9eaab9f54922dae279e85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874faeab6f0691caa6c522f13a82a08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcb827c604681332a0704cfc3d5240281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4ffcb2b6f0fba674de5a9f255573e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dfcde3ce109e3111c8e46a6e91c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25100001c7f84b96e03a7365d6c62ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d98a576e6299626042857349acd17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fbce844a85189b62732a3ae188f5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a894cb88a66349cd43a722e1a3b4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c7c23e24dc480acb5619c688f433288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40154c520771f93697f6a60cee89f80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc7fe48d84838b4f3acd4905100c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547f796500f414bd8ce43f9fb8fa6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007629c333264d980308e28a1b481db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f378db83ba41204123c4ebf4f9bfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ebda5d073b49d06ccffb3600311ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be1f512f5c8de4569ec7060becd5f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaceff12006fedbcbf2d11d170e8f6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d89de137342f440f28705b412650d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc8ae523ea17d627087c41d89b911298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f8442fb1232a90bbf3dee9e1ead3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a06bc961489f8ccecc977f9875833300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b1f9ea9f71d99f7874740faa941f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d85aa588d538c1a1a4392ce8aec66a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f882e61e45a13df226854220fdcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c382f69f8a61ab9deece564586de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5cee5d34357cb8320f32599ad892e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad26f8dba07ce865844c2e5a63b18d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a199e19ada25bdd7993e3ef6541c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d31a8f2905fa432910f1887cac5d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538976837fa5272a7d77f9e2f0408d19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e884c62d63bc8b5cc9ff489db8610f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6910d7c9313c11ddea1a676aec7b01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d026ce39d62ae1bed0994d60e7b8d90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b967e35bf51e94e3bd5101c2b416313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d0bee5bee94a4409269bd28cea73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1a6f9203740fa136dbeac3dc7d9c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ee12877f000788b81e537f9359570316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0620c2522aea36e29c09e66799590317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4306f1cc88f56f1ad00436bce26a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec4310dbd3546bd15970a28773789c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650047a6f9b5b1150978c52241e3616c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4843f0eaee3363a2e12cbfeb47f1a15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7579ee7273de31462c19db3a2549322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab689e2c3aa5f56820e44a07ecd8d3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b87b0893959534060c358562e4ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be97d63ac70bffedf9873f75befe40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152ddf0dc2bc025321d96cd69e31a6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930370e29d76fabdc30fbd4e6936b46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc0b234e2505f120b1e63eb4903b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5b1b2397d37723ad162a08b3120f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62264aade5d4f5cffe05b6028083750330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e625885ab49669c540583a8e5db3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a0cd72832ef46deaa88a63ad1425332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd24211cb93128a619462b2e4fe85ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2790eeb2ec9b2c1224855246e24d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5860a4f23a47d49fdca928085635aa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad3fef7e9db0b38e9c8894cd92ee80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f90f30ab71d12c11fba3e3e475d7de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd647a0d7d903fbf4a2d79a402abf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654760f997dbbf5c0e1bf36805bb55eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4e26aac20260b001d7e3dedc0f38b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996a3bf67083b90525cb97dd108178341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c1357c43d0ee7eecbc7cf21c3a8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f5215019f61cfab559a7d5d03573d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c7826eb7c80981d26fc7a25a80dff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45512f76680e8c8f70bc60064b68e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5414a0ee344cf07b54625e1594d7ef5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450b87ce8baef3dda0d1e002f32d05a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095427de961631231ca6ca54a121348348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ae3b24e9709250c923ed112c9a3a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcc91a790b0a80f725e5cf50c618a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d18e41acf54dd8fb439e45a312c47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ab65199eb83fe735ab6f3732da224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1464aa408ea98b26dcf5c8489fa09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ba6edf790775bb3eb5cdff477dac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba435e51dcaa8cb01b2e1d81cadd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc54fecb4b1c3e7a0003916aeba49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c34f6c179597fe1e859a96e789861357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b0565374727d3207a2b78da18c83a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d323f1850564281bea816ec365824f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ebb9af7c41831e27b1383eb1dd0b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4fa392a1cab12af8987ec50c7c7e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd9ab8cd1d74ed04365f54af6ea561362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9b9e283bb0fd2dd430ba5f0c20a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451e3cd1743584b497ee53b5dbe0b93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c58fad567ad2404873dd1995f53df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f99a16d010d5e189cce48223f0a696366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea228ef11e6759f69453bdecc465a5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972929ae0cfd738d569d93b94c71d7fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b264ad4535ddb91845aaea5ee139fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169939801a068cc19164c6bcd3b0da4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb238a7300602fdf1dfb311133c75771371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67960f628c86e2df35eb20a35572d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874ef0fa6a6f7ad5ba5b7ef57e5b0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460d9a023d0e412ac8dd1db5b52936f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb560761befc297b0b8723d8779644d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f376e9080e8e3919f52e7b580a8413d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca796eb4f3d56c2d2d1fdb2a1b69e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775c9636c10614a6fb00c0e85e0d681378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15c9bc62ec7237d359ddbdadc2181c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018202eeb00b437e09c991fde51cf95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a98a5255ffa817d7a5933025610b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40d195268846fecbde373f8b5e9345382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa0cb43c8da115ed541fa0947b7488383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b75513df9e6db6353f38b14e817482384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1734b3085b67bc96e1fa752de59b22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c7dc4809d88eef233af11b2c17389386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fed811978e4f22fd0995e3f331b1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96beee35d5208d23c7c34673b94e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3cbbc46536b4170ffe8c531af6109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54134fbe6dfb051079fb7f94ac8f416b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41796c3c542274f0a516216a45392bf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f25bdfb3125cfa8ddb6150a0e7482392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2334544882bb9859aa497cad3d15ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ba9d0920b3a813ffa556cedb144f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e40da4c3b49926cd8952d81b97aaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc50d038f15e88609f9babc8c2b976b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848390fb1a53a4b195f0a97b8bb18b3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135f51986d31a117810e1015336e2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998202dd63ee1df4079e158b04ac0b20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232721f551744d0d2d13f42241dfc80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa82647bb1b82d3ab1ba2bae7e8d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76cedf3f5d7840d10ef663002acae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779ab297c88d8831c7970616c047707403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf5f546aa8eb55ccec3d93c61ab5e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f998a278e959d802cbd2c9154e63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5475e2e6db3cacd16f808414f741406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fc9f15d5dd3ceb62b1b355084b198407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3915cc7ea1c461ecf2351a87c5eb34c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03537b1841d8e2857357c1b70e4791f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca32b4d38760af79a8e26701386c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad479ddc4a26cad1b5e55225dc490ffc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79124f5e5aa10c80b9e7ea8560094a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416fb7c82cb68f6328efbcab291c647413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3aadb6bdbfd2b26d51d7cb96d752414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8539581202784f9e57af89d48231f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d50b79d430f8dbbc1becf11ca0d97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c008e41bbb46c7091f9def8e3bcf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54ead171fd9156af7de8b3e320b7fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762c33eeff6fc0373d2902ab446523419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582b313723c94cbaa7b28d26dc06ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1dc7cc1dee6f3245ed9fdf918571e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ed59883d9c2768eb78d575d28852422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5536fdf45e1b98482740eb416eb2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60af8f629036ece520945b7a69ff6f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe6c29ffc671fb7d87b7bfc391d4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34cc547bc9fb3379fe2689ec84c2b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2fa5dc614aa8028d9c152eeee0cc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e0f3ec3a4f244a3b97c352e4f2fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed0428872572182f2a234d64263a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af23ee4a1a96418660f152bb758247430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77770103abfbc7a1951d344e7a884431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee25174cc31098a58c97e23ca224c5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710fa20af03e5de4ab90d2fe65e023433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe76115ec2a276dfc9499f22f0691434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a3c6eae6fa5641e971c2638c7b522435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa374dcb5575330ac16704ce98d1d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1015531ff2ca37c9ebdd17840ff65e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18359143ee08e8578d8e7f7868a36da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c0dba485eb6ad32f75fb29fe844d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251021b151f32f159ac3ceb6033d3eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5222fe27fd02b6066c92b4066640d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29f13c31472b1b3e29b5eeea906648442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ed1f42499e5694fa5dcd33fca15f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fe1c96049d8f622276335a65d5814444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a950482acb49d2281ba2c290019905e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50318ede82de46e8215e1e08beca3aec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe98f514ecb4d6952482be2d810b3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d9c2704d2f704ad05b70758dd823448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7089c6e499f46e62abb85823dd7cbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1f581d8854e7dbaa445904671909c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331077cdad3dd69069338ac874ae74b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb37d82b1c1564d28299feda203a71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305fecc8e924e8a857f9a89600b3b8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd474db6741f42fb21f7bea8e72e15b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfc0879f9bf90cfda3cac0280ad776455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d48ea64a249468117f7af018f932456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a06de57664694772c7e051d18c3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9685e446095d61342124a109fc3c5a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5d27db123a78f182758f241fae774459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77daeebedad7cabe537e9c0bed5d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72f7738a400ddc1a7458509e4735cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca8726b0a36ce92726c979eb38f5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b854f06b54a8f1755591bddde34f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c7b3b754cb4b5293662b28b866e87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386466f37a223131263a1f1c650d81c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f52fbaeb24d135ced27b9431cc47b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374403d2c34f40c4d8a0bc2e8fc678467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b351c91e8cc56425aff4c908be8e36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6fd4668cf986ffb23d7cc6caaab7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752dbf9135c7ff48625e400d95d6a78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3231a770679c405b071358643649aff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c693ab660b8c1df88fc60c193939885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023536be291d1ea5e8ded5c4c240f86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d06b879301edbbf6b0aff4c4dbaef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6782821ae45f7cedfc4cc141c9ac0cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a15cde2c8163fa51e26104fc2c47cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c0d3f40f509ef1eb80c88d044cd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e80f46d4c787b3c06c5e72172c8a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fe34f99d9577bbcb41d5b65a5b5a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85cacd0b96300acebf6e3901398ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3a3aa02e35bc639c0583fb1b2cd21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb5c06199d4ec7c2f178f2cd4c779482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c4068b11b935dcc742b79699679e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24e400256a7ac5572b19a732cf5b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc895951e081d43c7e1abe9a6b2f3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2d501141021bd59c802d209052732486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5a6269423a96b7bb6e374918a09ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa03b96438f1308671f9afff83972488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05584c22b483ebc2580d8996fc21b56a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88835f146f3d2eb5529f52b06d2d00a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de64b8acc154e2eb15876d49ed52c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00336916eb55044e21aa6c187ae5081c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b581b4ada84555ddde50321ec47202493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ece827e99918b2c8084afaf17d75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f30decde53039682da86ac47732f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e89bef109fb634a26f717fc0cd1c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac0369327ace12a6dd86c6dc182b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbbf54a6368ed5f1ff1d159739e840498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574c4d17a8e8c13e66543ffbcce8952499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b235f15df49314ef13219cedc2e55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee1aae9fc84ab0f75156fd1b3d28a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c612d27d8fbdc419d0868ba639d92c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b996dbe0da6c14564e2668653dae9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519cc1b48f71b227af446465cd23118504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36674f1c51c3355059752ef145b6a90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb5c808fb5468bc572131150734107506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e804c09c4bc791eb428469dbe42152a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb9480198aa5e8a1faa20b091f42e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d854e2d6acd59cead707bce7646cb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5c67b5065f5ac1685f3a01aa154e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f66a16758d3eb4cbed6713db460cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c251fc300cc6e0d46e9b5740c35956512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3b9f1f09e48b475bb9d5582d61d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3ef8ec19ee64e9d44dfe676c4f4f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568039910ff90202b281ba7c7d47b9f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc353285939696816a5a331c202f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8d5737e8c2540b3d5b458323695b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a89c9db7558219fb57c70f01862dee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2533532961c458204bdeee72b01d5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735d6c7f8e3af0087e9669e5c5c634e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344dc92228e3b4afba56c468083c5f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6ccb9e7dee61c3716627047ee8b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024024cb786b74c49fc82d46e8fbb54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111fc9ed06209d298c230776eef22b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05e3d8bf4ced6cc5244a8ca7f3d24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff75384b5a2e443712799a8af4b5afd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044eb215e9aae351aafddd685e2f10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7cac5e0ddd6569b36ff082348a174528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af75548cdf9cd7e53d60ef5705be86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512817c2ef8a8af457c08df798a758d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b33d7bc3ae125b784569173eda4c8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526cc1e74747bfca9da4bf716f6477c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975d68ff3c8c0d55a7cc7fac1049a37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bef862e3e9609f6673fa5a14792a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646c260cf68b06d6c8e44ccd71738b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7588869c8ac7f55f7204b4d5043136536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913531cfdc483578e8e054bd7fa140d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79990fee7d2376317f89e7f5997bfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3b71ab6312f8b3aa9500bc2d325b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cff0856c66cf470fc848ac001aeb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b573bffdd67536bb4dbdc162c3222541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53039d5550e7e13f954fd87e8aba02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbf085dbaca9030f82b20a22d3ea4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b71131b9882d4ab17a453ad7d367a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44d8661e9063948e56d60409d044c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39da690840cb2b7a414c37aa1767aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94599481c6315535ab79d6348ca3f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1615469822a82e22dc0480f798e707b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559935fed0c17ee7f18c23993b13fe18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab9d4db9a356c0a199cba3a0caf2a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917626fad00b0ffa09278211c2dde4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20ef488017aa3031e433ad5f4c413e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f60dce7000f8e1e2dce13132dd10bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b660c0e34ca289d3588d63d3b1f572554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f597abd3c74af9a6483b897324bf690555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c5c11dbb46b57aba1e46ba804c2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59f039df1d864238bf2f55592f9be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ce8c06b08b175b0d6f06087a2230558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc9bdb0bc3fb0d916160878bf3662559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d126d9551fade1a5a5c7a38a7ac2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624c7856013b66a4c0df758e620c95b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54630a91fbc44c1f31a37046cd265562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6548187e600b9f9c9935f84114f3435563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ec5820f0bb5f55a201b643c1bed8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e65e3122f8c1ce1cdcce42609312565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec7e9a80a859627382b6ecf7ebb6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de303a4e6a74f6baf1207b5332ee60b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a4b26335c16859606951bf5e04c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3893f2096062cac3afafca0ad49c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb354c9ec79945e1bcbfcdf6272e9a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84672f4c51c9b23fc911fb60d5a27194571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62667dce34ce29983c5bc726d2607ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e7dcbe500334ea66df63f02d80296573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761176fb0ea82e7ae1d69b4d1c95f0da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e108fa350e9848a6a6e1fd3e075e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9557e31c56e8a0efb1c305fe0eb268f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c666d12f214150ce44c0174e8273577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35ab9b54ef33dd0b0289b5c8a57020578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102dde327fac0da1414111ad0d6fca3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dea84ded2cbddc571643489ae3d19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4d9e370560bb0461b69a09a88095c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c425c7bffa2d6b268cc9959b5c2ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553506ab6726767923912b94c51a18f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9b0d9ef1bde1e08cc59f2700aebba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaff6026dc8d07d904536fe566753d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50a01fd58332f2a6acb32ebc7f3a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95787851fe5f54184744309450374284587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e182a286df04a7eb0ff4742ee8548f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209928021f46dff085081df8b457c49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d239ec4a0103f41403d3f7b1dedc8b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f50588765ca81f11f5751781395c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08749479cbae8c9a49664e2e84ac3c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139b7de8c5195478f2b5cf7e2daaf8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1b3c20f0c2d1d9466f2c9aa3fca63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3ddfd8ff54b5464798ab26568f23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac382b472bfacfcc829d0f87887a43ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a2bcb95e38ead5da4ca1d7d7d86e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa0edf5a5a951c305f2e4faa7a131598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17603a6a113206939ef9ed0ac01f4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebba56124cd99a4b9b615058d0e0ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7243fe91289f195e0f1b74deea86202601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f291231725f4b3b47e27a2a0a062b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60675445f16f605d83bdc87072b5ed2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d404405f6a1a325e1261dcddd07cdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8420ed6217b5ffcf97ce0079a794e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcefbf8a2511832e56df8e268a1b721606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904718b3956709d87d1b928b7546c068607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefcb7c1710d3af37a30ce5f29e60e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee27865ea00039dfd8e2a196617fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d67f8bc5f76b66cd8abb421e39fdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3610ec4c3795d0455bcdf7511ef9e71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4da16c511427dbb6ba40347cb053612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d8bf305a24ac0a9274b813a368933613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d26ac98ef310e60337d8eda2f3f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa362e258cfcfb7bba031168206b60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24872d19ee68b6650d8e59aecb1c87a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ed7ffa01f04814cc5735fbca92f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e88c61db146909c52c5d223c36d27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e0c2d7d892345b26a673d321920ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491512296f8842e2f748242fd45fbf8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d368747e9fe66de0f3ae1c5a7de09c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518088c9c35a5e0ef32faaab8761bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e9046612a93387e5b4c956c959a6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952107929e1cc39995b558475987af7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb0487e181ed7cc97aeba9b52cb66d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b88a5d1152bf3e962e8f60d0dec53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973e133c195b3836aeff70a08dff15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72486aca5b35782cc751a315c1be58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9bae61a8c58f49a45340583cc47a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b9ba5679feca72969c3b1794573eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca7ba282503845529bb7cf2c7c0a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cdd3abe486f7733e87bde4d5cd507632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6423f372e00988032e9a797c7d719633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f434a4ed8c3dff5f54c6f8c2179d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3efa99c91efea55bb0a3123e1fbf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74905c94db37d38bcd78e98051dba0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530231f63f3588ab0097153f132829637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524829bf0deebf04965f3c104acf4e40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb85ef7e93811a836ac916ed91d795639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8da595d2764ec24acc1366ae94fac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260176645d843d9fdc539c5e2f134eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6954e275904c0a6b0657046c3d799f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d4e29a3a6ba7a049a6088246c85f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ea63754b97760311df3b751368da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac762e33156c14c6a63b590c45f225645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830b986c70f5979b5f50b15c8f54f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f1e7694aa49271b5e3fcb525816e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153523afe492a5ced5549676d20dd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c8c4cc3d485a856377c406599543649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22b4e6aec59d66a7f00cb7471f4929650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41257676c5482429139c05ea2fd625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717bb0118f0062792be58e9c6dbc55f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23c674d4650d1d18662d77e74ac545653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5987193ba82b62aa6b3039b7c98b45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d387b3728aa02852dd7a63714533a63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602b408316c03c8e515d3ba59f3a4b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff20aeb0c6fb179b349bbab0ddb71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a698c7a8f24229da11d1a8e511649ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afff004045de8e12f83e0ef4ff8c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d066338004b434f5e4cab70a71a04b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0585848f211a027f3cf0375b6e097a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e79881a060e750341033a82c121a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cf48da17019b1c5c805f4d2aa16e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b490736b721429874acff7d9f9add1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943714579cf40117b77915e5eacb446665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18010d977e76c000af554bc283a34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220284e3b7eea92e56cb45abf824d69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb904c23219932772b9fbf57926a51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8030cfcf4c4d57b763f5edad153ba9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e990ddd1854db65a80fbd612f53f03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4452ef7cbc8aad934a81f206cedf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c1253ee324380afe05672ca5c110a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc7062141e22dae3713f8bf5080391673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070881e6638870cb7fbe80f0cedbf49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7ddb8c09c4c17c910ccc9817cc288675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e006998b96a8f53f9306064a1b347676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d782548bd7ce14cc775d63bb5875d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be97b4d6a4ff0920257d1b2cb575b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934848fb0fb0cb89f29c715b4349bbd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a1ee8cce38f1b2bef49d98e0b9d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f0afcd0796250001eb99410140509681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4da89b2fd8000d4e0a54fe0f7da60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4caa86893245b423113dc538bac7c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc2435883763e918dff34e15b409f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c015b4c7de3fca879dfa238b69aeb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f9f258f53cc40dc7dc09e1b6b6ddc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb4dc9c62ce4817631b8bba8d78f8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34362f8156c026596ae62d802710f3dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c49ac8f8503a6d31ddcfb6896f156689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609fca1c897b205d9838a8cc063536690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f0f40c1b7b7a47fb037f700ea01ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69d2393599d3f83e117dd7e1cf002692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5cbf8c9cecb00fc7c7b40cfd84df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70a0be5f2df574ba9d46c63c0e91a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c55b5ddffa2333f3f39693dafafcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d57cc90780f58b38242efed1ec86f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76e2ab28c0022b8525f329be05e1c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392162592ba3eb79cc6e96681763ef8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed42239c3974d363a4adfe57d26c153699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685894420bb809f4369a93d1db59da80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36a3080c4157e279208a26dea57ce6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0bf5d773e39741b335c5d21bba5af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87748799490f86d0ef3b31b9ee436a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1431c4c838aabbc72804fdae0270ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d987f114cf79c78abb5d273ac13eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad0a448acc139458bccd298942019706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfda0ca640c1188d753e9954c0ede9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e83aa3e1786010bb6faa1d6db5956d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e0ae42049a57b2c1d203721d5c70f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f64c50bf1b672472db4fd7bbe84d72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c56f1439cd95d04e37e852ca812edf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5ecc0cb7a5dcbaf34fbf96999670712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb3402ca3e74b32f241659b5c52b01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254ad34ef2d3388e24d0a17256a0e6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd448e55b115728beb3ae2ba6da1894715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0406de60713ef03bf974f164e6207a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b36439e36ba08ff53be0e257ed711f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0424730fff5434a09b258638c0ad15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b8ad96028e6d1f47561a28863dcf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca425d0f7058cc81a45633823e4df56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccca93ab739356569ce601cb122fb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f81c03c8cd15e185979e318b9f3c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e94735fdaac729b1232220fe5c6ed6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cfa6c95d7e306a01117703713d759724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ee79b1591f028c78c6232fbb8cf7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a0f4ae38d460716e23f2851adf92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c462d8e906b6713dee4b39913a66b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990cb57de963be5d4b936aba48981a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b18c2839e93e035bbd50a41c7c640729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe44fa9326f55ca832ff6a48db4ffa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5374f1c69fe0ed4fea7f773876ad33b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412263922d499cb9f5e9ccbfeffc312b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d3986beb5ccf5b8c2900e59e3eb9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345057b895ce301dc2cda9f993a20c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60664511d09b544e492aecb39fdb8e69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f560c39872f75894923c075ffc87c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfac67c1fe7f62f5e9bc21fb16f9ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522cb2a8a62a53abed593d31dd72ab4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848932349ed9c7b779bbc320fb08a6f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435986ec6dbdae2fa2c294b7113610740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f792188675f0b14962b0a1abceda29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3f2ff6b1e4788bc7237dd907d3f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf61505291dcbf77eee74b2bae69565743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e799bc925dc462ce8f54ed50faf2a21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb8a58c214917a83aa2ad058f2d7eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dcaaaa81966f7f5166976333d7774746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec212f4c88fb1dec2ac7ea3660530fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ec5b41bb78dd3de8fc7165fdccab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142ba0d50eb0eb6bd6a4b27e02e3701749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb7b898bef47c5128607f7c0fe521750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a407f53d80a60759ec18fb5e542f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6998739315b57768c9c22e570fb80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e0a63ad6af6e27fc42aba090006c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e7d5f02d5c71242d6e1089c4c983b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8dc41a8d7e3bb671eccb2447c5785755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8fe95db5e4db10c5901eb562b1c47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c535a5b38c84831f404625b88325e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667c47c0f341035b12679b283b0e3e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a89443203a84072032d6923f1892ab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>