--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43890e5dc3a1a1184f4950d4736c35861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba74df1d12b9b60f94aed8c943c772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efff8a11f77884bc2016be56fd8267a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd02bba630a0faf2c15aae8771e5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e8007adb6a50cedcec8ff2d0cb8975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e33446d0a36cb670ad1c11b4fa35db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa34468708de7345d9356871027e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ddc5950b11c5f782ac7f39fc298778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cdf91cb3acaa9ca44ce8107bef7809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e4f54ac3a8dbab123266f55a6084210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376ac7cd3359b405bd3301e23b1fc1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34181c84f106757f093127e6dcac30f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866553a06b4c535f8c6125cc41d30dd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7163d7c838f8ad526e3c35b0e435b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce32f138219ac7d71c2da37cc2fa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62632e5a77db5ec67c9613683691121d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41170dcb6a31a7d213825b8b03d447ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d7f7a56da6823dba9f551f2b5e4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2777dd35dc94905d4579d0e4411819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0862758182091f42a364b28a92b210120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914822317d06b8a7eecf8e445a332021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a0ea8fa046a25773bd69fc2105c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81cee9bd2e5972bab6a08a172d81323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51f85c61964af15fd11bb83e2c2bfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a70cee458900f0d6c6cf77d3ef8e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889ce6e5c22de71fe3a234c7fe3e7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e77834f441efa1fae095d747f9ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a2c2dec42f318df1b03b206ae54e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41cd9da4858518c71a42e5bd16aaea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c7251431bf4963407b1010c12f66930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f6b0871d6f20024f23ec4c91c81f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb19f56ac2076a80f8b4f415aadc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8897580368d588860024624486d6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc142b696983d9753231e6f30e96434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df453ba2863fe8bcac16790a327cedd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c316d5fa347af3b843a7db514fa0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2f74255515577a777150eb41f53837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb81c40cf5089d6546d01f41cccfd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa7ac11a3ab6863e154112288aa03e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bae1a38850ade903c56a3411845fee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdbbd85fd4c0184e6b7ddc2d89907b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba5c5404415cb39663f4f03ea9d2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d228d64f14740d43ec6c4b739e3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056ba19c94374698c93dafcc29700644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1425d50d212908fa7b35d7b988a6eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457e0953d63c29fb4b467c7893155ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e1a2785f3c801b538f7805bb62b6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78ff1f9a55f31d78f39a66e9c3503d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567a2bcc46a833158a663436940248549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24bd51298f651c374977b8a8b519550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bf537c43b5564ec0cb1b1a82cac8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f7756f8b25fc5de754ae2f362d8d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd688053ab66693a698cc0bf9133e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb950e09c7f76e072d4ca87764a3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7115d7103ba970449394daf1c822855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0bc14acf0f24a44d6434e4845d6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a723ae86675ffe38dde7ad7d7d4fff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ee0d0e397c33f2491d3117d47650b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cd4a8fc2af3c1adf9b9b756cd4bdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977950bec0480aa60f419eee923ca860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d2357b99e732aed0935b75af21be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285681669b3abfdb6106711642ba2f2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f900a29f6d1ad97336d91fc42e9a7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4945af74f95ac2baff66b95d8835264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ece5a9019ea1c13cbe3efcb6644e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71e77c31cf9d110873dbcf81f1034d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b26242feacffeccc3b7ed81b1caf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87244c28e701527c27f4003b6d7c085f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83410dd77d6e702bb88d115e5855116369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087ed3a157ac1ce8bedc74ef16245770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36e5a492b08bd1d0effe0b4ea3df0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c1a778315de2a81143816b62403572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa88c8b785e27c17e5a68075daa93173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f83e979d820f3de865e0d30f514ac174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f679047c1fc261a8434dfbd181a0ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c250c068a9d4af37c3a7101e31f439476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a7c45f98599a54d15513e9c080f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db87e08104764a1e90a765dfeb77e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf77529e1c0c6947a2a87d062162d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b11d5682b3f53fe39546970bb689e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccb34031fb09b56a337e71980a894c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e9aea6f423268ce8baefd564403a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a60d75564ac1c781c5b881de4ae5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dbbc062fbf83b244db594f7816b0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d538f0a45bfc95eaa0c49d26a8463185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e02cd3f192f9ca64592045f89e13c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9e62c9f2f4d976c4753f9146ed7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20cc035aade2ebbdc96859ccef404088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bbddf04a5ff821739cf4b168a570b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484abcbc06ffccd45fdbc08a0d5f907790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47958599b76352407ef187a2ab696ac591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd9e8e4ce6a3c938200f22a3f0961f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf28526caa3107b692f6fce8ba31e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f00e05bc009131e500a7bca6753e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c7fc36fa6323233bf72c87c4a0d6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d704b4c15c5c04d7808ee26e9fd5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808500253a35b9b7807520e57bbd55f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869245a3130a4555854c719f45a227498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8d2ca6536294d2a88a630c8afe53399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7752b086d709a2ae154a8461979c71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8677fa68cafce3ffcf8138b974f3f87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2da75b30b6009889b3abbca10d3c0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f9301fe33875560ab807639f94744103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee159fc5b0355e172c2ddfcf00a0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758bf6da1167d61d0a879d69563dfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3df3d3846260aceaa251418572dc30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae72b33e993209ed9afdd2bb495a43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc93b340634579aa879c05077e7b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625e65642df07f4e6cf1e866b6afddf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6e22f341baf5b13d03c397dd39d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45467dbe39fd15947e63ef99739ecf07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e012def787911c7f699ba9c21914b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2fcb7ff0757abae1c2bdfa883f6db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df1f4dbdd4ffb5c1bedd1bb7e3d04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05f97c139ec048dfe3ff3b8493906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0b7dc5f4d66f0dfa1b0f5b5758e97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c9bccccc16290dae01226f93eb4ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c0ee39a74f9bbdb14995f9a8cd073118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7fef651fd5b60393150511efb7f53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba99f381b1557b3e4016099cac4f7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a91905b53c7cbf4cf8d254e24b46b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3f87583abc47ffefd1f3a29bd61e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e361a1147d2d7ca93c1222e0fd5dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcca071e0aaefbfa8aed03d9f926989124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185e12175372909a6fb6b3a7a2b2f20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f4fd59a0f14f2e1e661592a01dae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acf3b3624d4cdd90d783285dfa29f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc350c2d9dc066edfcc8d2e0877e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975b31e0fc488710c4f454ef498158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e651a837f6f995cf524e0c5efbfe57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420739ce44ec0e3a0b23484f30bfd629131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f57e2f4400244414b0c91382d2ae48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd176a14009406dbd435bfc9aac93d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e9e12da1a697aa1a2ec711ff6ab81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8a4b5259b9f4782eb066f09b6840135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc24fcb65e4e3de532d4e3454178e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e930860b3bb999511599d988c5a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3da38241db322751694fc2038a505138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ac6401968f086f61e2dcbdd3dd239139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6483d1f985d624ef862cf8372803a2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ff0ccc01a5f0e11a64e3eeb4e9a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a83a2fdcfdf59adbdac51c656089db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab04b41cb5c5567329d6637633a54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d695267dce49bda61c07b12d847b0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e44f7290b29ce85eb49fc57b49e28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a787457dafd9619bac31f70b9a945f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7133d57659aa1a8ea2c076abf1c71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac827dc88229464dc5d8c95bfb511e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26a841c243aac7308b908a37abbf5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc66768133d006480b70b05a74e31d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b624858025953155213c099eecdb0f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422631bc7242dbcc5e747a520de21e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709841a8c746eab2b8d17977a9e9191153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc84fb0e3c7c5a1588f5c4b55f861154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed6196a991fceab13af30d03a2e3c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf8b459a3501ad3484e52665f3bde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726991bc7f2021d6fe9e0a9994840fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c59f2e8dcdef4a1cefb38d3c683c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8234b6cc8746c270cd09967043f1f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da9f0b3d7a7859434f6ed83a582ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960daa0b1905c07ae48bdbc621ff7f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44436d873c19ee59c4a7275e7bc99850162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9764377a4307d53af9b53f04434f33c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703181022c3f589aab8dac6aa5b380f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af990d20820b1104094d878743f6ca6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934969bfe69c5ad387a65b8a3c5c66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22c1ebe0ed595314a521fc5c0133d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda71245075095898bb427afb164e0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8dca621cef5fed25392176464645f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dc0e97e8a7af288db13678583162d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e03c386f421fb7fb548b7a820a4a93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba46c7c289003b7f27e1682c4ba41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cfdb9026e4b3f607fb856cd3311c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d1c7bbdf28cc68e73b98af45564b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714bf48f82530b4da50aa883648ec02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08bf7ce2ab9848e3130b0f01b5627176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbde82dca6f16b85b620f5f180e8d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4aa16ee2adf9cc4007006c3f267f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639e7c2fe4eea7ec2f8c18db5ae1923179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dbe01fbea93a5df11700c5969e581180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953ab9bdf419ee50e7c85ae67bdb40a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d0cc54a6df787112bec0a30d1cfa3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10f5d91b8b66d22d5e9d817444e912183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171581a5512f4a4f06cc484fea5fe70c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ef4961225610b88331c18e5d3442185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787190a1fcc78144c27b4de339866875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16fcf1e0bc38380e512d9eae27fda1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e5e17a766241647fcaab442e3160188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d31cc102ecba297da88929a2d8aebd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445e445c9b660b0b1aa8f7c07c091d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a4f4d636fb1ef140af77564ec3c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35436de2f2792bd3a9bbcd7ad0354d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b539542915d9d81b51f9695c74ae3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed32dc4d84d45d42f78b646eba1cd68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b98a79c652649af7135dd67e92c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d7478577b87370273a95b8c089eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d8d2eb987d2da201fcb2e7474294f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a3c0d4f889b0e2094237a273eb5c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b8d8a33510ab5bf6dd226574a271199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d32b15277ee47e4eb69aacc4178d9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ebc6f22d540621c552deefbefb2cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022c17a97d4643a1648712908c36bba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63945ff52baf376bce911ea08bced951203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5370cad9d889560d141eede0daf200204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761790fa31a39c87c190996832b289b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5a6c707b580ef023b16428094c498206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761919142bdff2192d4202ac63cba551207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b074c53f94a95a8bb777313216a0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929da4d73ab0cdef03b0042637140f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cef49cb802c446f7a246156408c46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2448edab2afdc0731502f30e1c0391211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d27e56236da6088195015cd16c9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfccdf1574087245dead7d03bd36a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb9418953a278ad4facb19856696a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6807e2303f23e00835a01ecb1eb5b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f7e4af06beb701d989bb12eb88cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2adf7ef5d451899e3c214cd413bbdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67cca0e69ed0ab7868943ad664e1fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72844e73be680b831210f866c99607219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7e423f343544ed4db6630e6769206220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b05a99b6af0f446624cacd166cfc78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f355e33305658a1df6752f515147d05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc98fc03caaf8c25321d09f009d98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec010963595c0be1fe8e2d97b853bf81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85382af1377dfc59779c77cc255c05a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25ed61739743ac4e2ef5afeb0029e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e98e5586bce58f29401e12ce30fb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f5674d9a34929c263677728dd6ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a25f41d306fefab04d15c5a9c44dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c303132973802985aa53a46a9e82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d79241e9f350c8ea82dacadad204b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e6e1abce08715d596095ea6503896232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb0855e74b2eee24bbca4feb750c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24abadf3aed217494a290c1facce343234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6f7fc0fec7ab94653ac5897c4673f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3889bf45f9f8dbefc7abc26742375236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ff34641896e315a4c9e439c848aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d8ad7c9f2d0248b6aaec729fd8b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097da93ddca963b692ba2b1fab9f1ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dd915e79fd5f60cbd0c694d8ac543240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17997a79b12cf65357fe16591dfaba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f5f43e3c45f2e83f18e9830a9677242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980e13834cbc57b80b2a95b2d70fc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182e5c47001c21087e7372f5158d52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799bdea96287d76bb03d8f36f01708a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9ec92630ed8469205e4096a728c0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729c8f11d0cd8e0c200d9add70500ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1a3668a85c3f05e9e04a41e25a26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5cb40a00399f4c51bfa497cd8e9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dfba1d2740b96d4e879e7da35cd4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fa09474ce98da79942344b09f4447251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf8402a7ca3157c3f1db15874a7ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da007e813c94b3f29e08b421d2d47acb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85b91df1e1af1bf95a4af2cd1ea51b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180c8f85dbb1e26d1fa2147946acb67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e679e48e65b46cdf4db23aab90c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0782fae6ae2ba61ab5177838dea5f41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a2190b788b554ba6215f816054ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040d7f7a4854e4ff5b1cea0d291461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb776737500bec6aa18b3ef71124262260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2ecc5f789296c5b40fe1a62539c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595f0ff20663e05fd9ca17c7db26543262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430b0b1169ac0cebe97391510691fe4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16541c232de001722d57a7db9fbdf00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd4a56264efeb7f1475dd447b05f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6408a7183766184b56d038e6d6abb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de3896493fa458338610ffc43535ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac316d29e0b4cc727dbe53f3b390b043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5bf6f4abdf40dd31fe3a11f4adc60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d3e6c56c2e40abb0a5e5d92e8f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692cf9a3d33a605f99dabcda1e5cd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e370352b083c9f218d352ddf9196d1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8f5767c59bd74e1824232a3827ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc905d8847e483135c275ac57fa46d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3531e09cffd8939b8a841dcd00dc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3a43f2c5a1aecc1ec77bd1b842f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e2021eaf615f2e442f9fd20880f8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c013d73644c821a9ea1411b4f55a69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e99259acb2cce5d42642fe9212ac9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff2e810e7ba0c4e1a399d195769de5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda861f0904e50c9fcfbe5a8ed9a5b25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0bc516b7552da02f1c3c344bbb20a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85047cd4e58f0eaf07759521bddb8288283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46289f8a28db80f2395c3c84e1cf76b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa243edaae7d61288fec7c964e7ce59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3910d256e40bbb6e8d7011505a845286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b61cb96f5641e97beaf56d1dd3b16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76395ddbd0822ff4fbd97927f0a24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a696f6dd3d29e1b721e422cde39b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f22bd0d251f3b3f9493775912834e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965a514e97d3a9a603c5e7e1a3d9d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a506d9363060d102ceaedba40f49710292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e27ce579bf0e8679a30dd8cb0208293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99202f5aae9d5bcfee458234de742099294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd4dc70408665468f1f6d494daab2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa23ede7ea35e79dcc7703d7038cc41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c45a0adc3781b6ee5422917f1c9da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf2bfb23b8cef66984677abb312ac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4008219f3011ec82ce36258967ac3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df215ab4650e0c438d77effbc4dacac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf45d1c26fa7d9573ed8318740e5bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef972bca02d810d478fd38d96cf9f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c486023cea647431f3de06afd040eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dad35fa6abcab3380788ea90f0beb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0003de07bd6612ba41b347067ca684305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29ec2b4e45baf17cd6ad4233cf8ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bf75ace2194f47a313754311b0cf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc56d99ea501b258f6b827825f5375308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768189a504bafb7b047c4574fa39430b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451420e16c2fa3c91845f3c403994827310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426faa1c5ded8b8bfbc7640b49a8e9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39485c2457c2384910fc79cf38fa9731312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af2cb7094bcf94f8096d454628fd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a411f77a67c9ede722f4153704e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d0d72ae263fae24779b1d2d5ab42e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cb7900670273c9c174a94da81dc3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7477b846b0657373f3ba1ee1f71fa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889d4e35b6e9df2408431ff8487849318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736e83af95043569d7f6611e55f19ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f19a3cb3243ae5458d32f52f30a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce684d37e94fac4b396a5b57f35058b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f7702dd422ae3776e0f20c7c889e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9e2e8fe50e873e598b16bdd444388323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f75144f626623abd65f91b201f0c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e907d4d5c46de2e868b9f7dace1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cea162a1ff0cff8bc56183ec92ef0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9964fbf2b7fb669ab7fd96ade5df1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e2fe2fbc550e8bd4df3492a94ed6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098b0cc938e411419fd8759464b4f62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d7a3d394f21b26bfa88566452748330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d4e49ca42fc309e0b9b0f5a3e335331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d022fd0e6f611a6bda0c0a119ebe98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112167bf5fd3d2ca6822b78049f564b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b5fcaaf4df7007b3c0ab91637900b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98bef8846e24510d9e29a1e05fbb49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5ef3bbc657b4a12080fb600632e5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d0a4c2d0ffba3e8ba819e5d2b26e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56271987fdc87b26b97414676a1f96c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268888c68d1bc20f2148c24d0f36f8b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b134f4c2db73e1320bc9d8ad060236340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086223ae11fb6f66fad5a9294d9f2c97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda4882677aef4f882af4ae371e1752342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0931363015c16a64f099d1010cc16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad8fb7f217112087f87c5d3f14d10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a31aa36dcd755d7b57b3b6b6a258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b430c4d1ab21ee03ed52b5e8bc0063346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f17b358989930b66adca443484da7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c3faf0851bad06d4de05ca1872df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65dec9802da59b697e9d51b8e8a86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16505e5c4475058c446679047f9eca25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295fb4a618b8f6be2776d143bdf6883351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09868eac2b57e2407503733bb56e5a1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142972e0553776ac41aaf1df1c34f4fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003777b66b11506e61a04e71232edbe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842884b04d2a88b620128502f20cc3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6051ab916dd5b06dc229677e71ef5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fba164c40b77611402221a5eb0ec4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9596cd300d8abf869daac83b9ee5b37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d08f69bcb39b3cd244f84c9219b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d21739382ef492e861a882a24fdf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f9b48e434c99f3c6110da120b4b09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f90100ecbcf8d28b15f3e7cf63a9d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0596311750b7a875404d5353ea20ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60feb804b08e609e2e9012fcea2064364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3666fa3d9d44fd6979bb1a57567c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70475d61129900d10af0340ac435a2c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c90bcc3a0fde10ba99445a8127c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb0f2ccda6284dad48dcedb4967e82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729c778ef8002537995d17b761181b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ada56a632d741cc6d5e38f0077381370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094797a25fc17b0c62aa87162845b02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7229377eeabb35df298ab50ba319638372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dca89d84e8ddcbb44fa0eba7460661373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fc7d790b3deaa83e3ce20b40d242b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd15c1c9d780963a312fbee687a1c05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baf1c698c3c1e013385f9d889c66a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30553667cfc4a2d263100229dd3fbec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c289f9e764e36cda663a049486dee18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf49291388232639f08e32ff18eef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5131e238d2cff4503c529948410c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357c00d57fd039c18ae8bf45976771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337b65714e7df32a9fe876b72f5a1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2149a74ceaf00eb309a6e9ee90f4297383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5a77994e00dbf7059fb987919150384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef4b41d65988cfedd217dc5aec0de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608127e859f4bb823ca20653468847c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eadc93a244074f79c0606ae664d87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787db703f11ae7ffc8e7793030199fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ae7d4af1e716a737a94652c01ed91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabce013a3f790249a59a02b465b6e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56b9a742a3a421473417288f2659c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b1161e0b34858970c8829beed7bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad54a8e9a4688880953f115f28ce5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65e289e685cf7fa65e4656f823f761394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdb00f6dfed893f3753b7b432162cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfad204f1584974411be2fadcb377d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77949b575cfa44b49ad94a194ec9076397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a300f794b6171b48eee7afaff384e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac0a4b899dc59126948d879749307399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1cf357be89d1575ca5e3d3e1aa050400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4eb88ba19111465dfce4a6208b42c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c64b24a7376cc885c78717b726bbdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2c305ecec4136b28a81a3a3e0da7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789e3ae892bee4b6babff98cd7c4c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa287bcca0c32987a9b824bdd76d910405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d12e83fca98d1edbcdbc7db9a53ee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a537b9c8bfc79378953ade235e69f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51e9b031f7312c1825ce0f0924ca0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414c04bbc8e621d4d958c368ba27485409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e770d8b9e9374150aac5e50ff648a49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f46c141684c8a146716d5660a525ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff54a514e32cd1a55578fcaf9a155ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19341114f891a03bdcb196eb7536d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b9497b18810668111ce5b8b7b06f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57af078794086941804172d4acc5e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054022f54cfd080970dac07e8ec203d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68d05aacd67a54e87f23bafe80d67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05f3f7f9c36a7b01d411438cb38861418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984e3695778d74676984dfd132b38e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c70b8c7808a072415aa6bfcdeba505420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605d202bb4c506199e09cd0a88ddc54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731db36b02530632c4aa9eed32bbce9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67dc470d8ede6b2a518af28334ce1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e06958077e793b02d464483227b9af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c0f6da8159396f5267c2fd050c0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1107628d0242f875d46a02b0cd5062a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83ade6a8ce9b5315b04a3edf0ba61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e26fda390fa22bde84043ca2dc4faf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508547b2a6d43f5dc63e6137a175c3ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1348eac732bc5adb67d87424fa3d8a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb80fae21110320f91ae422de08bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca11151838ee582b82105b73e0a05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d895632832fce0793a14814de0d6617433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27bb47413a8df2d2a4faa2f31240b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734725fb1b6c4fe3a89bb547e0dd56af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ef16de55ae48a8384b49b14009939436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5111240c17b9be4056ea135c9d99ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34b05a6cc450551e04e012bc5ac4c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3df35c01e60202f75f2bdd5cacaf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d73beb87f1e9260d10298e860e0b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173e51fce583ea297d6c020d1c672b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84294699e4739389c1bc390d45022bab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd817f7e6e9679b61efa2a74191c10f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ce669fef27254a398b5046a9319b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da8625589e74606ea1edf26854b8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9e4edf220090266dd84e747ad38d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef70e0c060c79e93a12e86c8dfe94ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020e490fc40ccdffa36678cd0fda432448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9e41a5c64cad007128b78a40ec05f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374aeab337bb73f23382f9ba6147d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ced23025d6926a78469219f4c7fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77003a28d7716961d26114d31f7dd28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e70580584ffbe3c07b0a4777428c0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a1c813d852e3993af89612c4b518454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f555bc18b8b204458a4f9111980e11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a497f31ac5e3a7944498ac1e805e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5971b5347d6a3661bfbddca028cf82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eb7495408b67528b3e67e086dc335458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ae0a96fb83350b640021d17bec090459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d99c99f9edaaca8cdc016b9dc14f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2104b16e58b2055d06da4a04254363461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f798aed274511f7fad65bd6cdd59a73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf0d32fc976e782a5040ca023b8514463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964fa7cd14607059432ac38a17825b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d2fd5a8ff6d4cda75710d38f8b04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cb11a16ee5123048cb71ead72841f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836f0c0508e040ed35e3f8e6168fb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d7201a65c62a8782a88273a1ea52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1b16320244d3fd2b12984341eb736469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dec837d85b7184a6644db51979d1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09e1b5b2c2b7f16daa30dfc181c6f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ef2786db1f6d726ce0d036ea5757f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f31e895905e89172f90600c3cd71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d6878ca74a8d261e0c71494c97c41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a59289126a01749dc9eb0aa7e1a2c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865b4020eea6c786057ff8275201560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913870eb00015dfcccd3b220bf804062477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9028fdde2e6840a27e172b11dc223e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31355b1ac34066ef55d4aa7226172479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c700462ee6070689141027df331d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e893a2aea4298548c90d3de89dbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e656235bb50f0f07843e478e759fa6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b648a9da5011dbb4a2c551a0553f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4960ecf6a683db710663bc0b499d60a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023468bc2991afa8d5673f26b2af5f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c248d99117e0aec8d9ed7a1f27ae1fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514a5a10d811beab9c2f1195a31605487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcddce87fc58c23ba0f4dc61a59dc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9640330cf34bff03485eccfb37e0240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c086244672691f66cd4d94b9264e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56661dd99841dc047e944ef139833903491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a011b370964cd692a5b67c368affc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3dae93669ebe68c06b4e702e0da25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235534f0ce14b6a37cb5c78c2871841494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eac95ed4703898e6194fab17f8782495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412df94dc57845844e8d0cc9df54b3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a7f8bf105b1cd3107352651c0d02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ae1c0413cc49aae64754490bd043498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b42cfa77423bb1e46936cea0ea03d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551d2df8784c31353df979c5d9b81b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc91124760e805d417c328fd6ed4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe392264f49691c6a291d2f79cc3d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc93d6c910072a178cba4e59047529503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79b92434e92aeefdd795451a40703504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a3a89435062f67674c72d7e5c9f1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd094529705e70bedf0a5ce0741adb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa05e5417c89ce45814ad7cbc05e1f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9463523553882f0cee9a7e44f5d88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb81c9133b116844d9ca9f02fcf160e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9c861a3123389ad4b296e4bc7af84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3b7860ddda57eed99932711fbcdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d954006ff73d6ee339be71b8be35a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf69928cea2dbcf07d1b7ae39583f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88554c2736488293520fa59aa91cde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f48502b419c0dd684a0cad38df78cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70a183d90473ecfd91febc3761c42c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6fb1e2b93db71243c40a7fec83fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e86ab6f9b69470974579f5b7637cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f200d385f8c91a928aa940effa70a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc67f2aff420610e76f5b170da30b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7046eadbadb843e3c6e035368aeb25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa0c9e85bceab19ec509d58e14338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e7f0768601a874f13ace80d61a780523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976b8ad5767dd22555014371f340209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca0d8df2edf57f1eefafd33ffb7430525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0d2c616b5d0f2ebc99cc7cc04034526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a23ae7a95d3b9a767b07198184813c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9333cfdee53012c1f7f65908e9f52d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de4eac85cd636009bcd470bdcd1fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc8d3077e01a61cf66f2be8fdbfdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04703caead98af0e428dc069d839e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032340dac1f4cc4010930bb2dfb6fa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4d5dd4497016a693c676041f43666533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c2dae6f9891f8a37726ffa9a734a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ae6a1b39b74627a8169bf9e91184535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0b137cbcfbca99bff470053d4d7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce66ff01c71ba2de86e8dd1a909d16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4176a6e3c150f62123c8420daffbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f53d14630d064cca9fc7017aab542539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c7f50a46e35f0be8661e995eaa8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b1c6b2c06d6bb4f3c13bceba334b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b101b77cfdcc9072d92d6a5f6e953542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8d98f8b72820bcf8eedd17861f4d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d9313e4a180bc824dd7a94ce2529544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6882b30a0c22619be829c9f4c35a11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae759ae826c34231ba7042959c4de4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e00c9ad53fea175077b0c0475b616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09fa1333dbd3c42e57bf684130e19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac2784b7d050df8616ba6f32286bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb597b0433572b13ea076cea615a31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab80b7f92fce9bff71a73435e34c6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee91e5a2fe75175e7a67aca6fc6953c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33db21f27831b8c9a487b943da6fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3a3dd1e011c12cdb6d0aeb5e77208554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979dd032776e3a4c04e8061e80d1f51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212cce4b4e74b3d5023a5d675fb7d98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ea6ab940886393100435ebd15ac3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712517b2e801c7208c130ea70f8661558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819087262382d775db1a03fcc2b0d0e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2037b611251034450d234beb28efe2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa561a5088ca6d27d12e6d8ca3a94e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62172f3b416e69b7bd0729078a1e2135562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ed2aa61ac51e6899a97f67ebb51e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676ac65addc92fc88a8de6690e1994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb4f88e2fd74e4d55f220ad49a10be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaec824688aba8a5bda823cfa0084d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a88a04d5ec413bf8978b3722b4553567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214068cd21818f7291950ace0816601568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0194ecdee261125280b94d872125492569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa25fea93eb640b3ed135c661bc0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b9b2a6573a8b026ee740573f5001571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb7841110aeb696db76ef0adf7a054572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e7733f76ae192287461d3f296f9f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8318f6fe3ab30c43d35ee0f63bd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2672cce978d1a42f6616ae6ef337531575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d6f4e8543c4baf6051f6aa3c2feb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24abf30274592ecdd692e9dd4088bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3099eacf7b3516354ac86da01f54dd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70cb576f3737a95d5763e2314c4dc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1324e572045291827a3463faaacf6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df28d6fc86149894064928a765d80ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2dcae2d94719ff1a9b45af59ea7a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe054a3e42aa06fafc097420062297583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9b44e464473cea85ca1eb64390d87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9084c32da1b545d0ecc3cc1d8bfff26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d2b0e7b8043114ab0fb44bbd23b84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a7ce2681f819d1f5f6d5708ff2d02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46263452b4c64d2c9b0559ed6791158588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa965f3d84f4d6d9edcbd9ca1fd8ab2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec1f74470a43dc866c91f62ef01904590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a24122ef992cf8b86221aa945b758591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea2117f7303fcd2b53262cd7e45c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6642915342aa67e9a25617bbbf9fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126710bd8661a69eeb3aee85e63e3c86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c122c1105c08cbde7110afc8ec36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a2c20cdac3169eaf32c465e9844f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad7f6dac332ae42e349dba6bfc5545597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e319123518195f9c4d55d8a603283598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d868ab5d344e0a2df80942348e4d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4f2331a0d1576f81ed5daf35c74e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7c0cde507b96e7775cac161fd952d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a306acc14ae812e935c7a9556143602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d560910c6e435d7d518b0457c479603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8992f080d7ede424ac4e3216513e7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e35f88ab8525c0dd9763fbe87c40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ceb609a1b0de241696d29c074bd2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a274382499f3726a7ab263de852044607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f2e32b9d3036acdb3c43ed31cc81f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5a62456abb079ddbc2a6a3e11ced609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226161cec7869a9b39fa9cc6d43ec4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f87c54e388db2eea50eb112af4e9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a6778906abb3e1be066d341f40c2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d2addfbf7ff68e8c5e1bbe38eb188613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728e651c9fe7736e0ea4440d6b13de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf664a7fc483d42b89d81c499aaaf22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcf345600a11d90de00041327c016c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276aa0de2a3672fd419f22851a4be17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7617110cad6c2bbc9edb57615e62227618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d201a9cb62806f03da2331ccec423a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a878ccf04e0b874046b5d9a6b1c8ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269116849626bba35ae6fe9e634eac08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae209dc8aa3f3241f50f36e12f079356622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e249819ba0f88f7159d739e6ae297623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d97d12a7b596353286ca690a9b1822624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d98a4b7fb630e0b650b316f9e2e2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea579db0b51f5ab271ff3f372a14c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611ba67c7b49b6e5eccfa5adb77fd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c1b07c62aa803de40ae46345e9efb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c4a276f7e87b204ba852c3e690315629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b5471847c095bfd39c9cd7e39bc0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a4156d68d98d2ca44c5e937e3a3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5efd5e4cc41cef688075aff340451632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921e83a511f602ec03d61d7c70ccc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f11eec6def8c8843a446d80d817b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac943180f6e0686fd234131378133635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da15a256c29ed4c01803727e202465f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c95fddfcc78dbd6bb3a84adc3055637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5668c30589ce235e205df633679315638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d319380582565db3279403db97ab859639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56621d7ee3f91666c4f72516ad81be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d5bbd9440cac4d6a1421e4e09ebe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd9dd33535ca6558a82ccaab3a3d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c758e1f822c5ebb477de1b8f769682643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e455bab3e4b6962dd088e50f44cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc5624474b9be7ae9c692d5e44347645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff46a2c91d9f43dd5f6e7f33a9a7ca2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8679dfbd4463e3995ce38d826f11b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb463b34b172292af275bc7046fdca0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1ce918646ae73537b9becb24e4ef3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af1fe11fd4100cfd0f9d0342175f4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52172a201cce6dd4707b8b5319c4c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6e3c7d8c1d914798d2daae6cf2fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c088ba5cce301450d16104ae1794653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e2067e9bc70c54e0960f10b19954654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e94a360fcb916ffbe5c350d02534655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355c8cc003651eb879a67dec46256c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15dea5aa385c0cb2691ae940c547d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130aa5411c70d8a6c3f654236b7eccf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c10acca4c17ba4595c07caf969e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245059b9a3e23223cb5edc467e6141e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08c84790a7819a1252b283d475e349661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205ca73934af96e08ea9784bc437f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e82a3f75201cf038efe09123aa429663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2cdf7fc8e879538fbe87d0980cda9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c1d68cd49c2c01ab745ee9ea4876665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d621553ae07d00d8490005c99c9cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef27d7018ea11d783332ef17ac728c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15586840a75e00e42803aa79924532668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ac6ac0c501d649f98eba66dc02aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a801452665cc7fab4640e9854f3c27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27902bbddd0887091453beb1c32c0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8583fcb8d7aaa86bd01355545e3fe03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7ac352c808738128cadb4a24c90e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874e470031ff8837b8c6f2050657c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21268bb271eebf1ddf0ad906c2367019675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73731b19ae0469786e9e4474a0bfad6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805829213569b5e449eb966fde64b9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cde300285925399aeddba2f73528f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb1859eb233c0351f7b28f43fde279679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5234cb87c7aab8e667bb76aa494c7cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2d1c4020ad309cf3a833104e1410f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab108ecbcb0375406ca2205470c72a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9801c01521e4cb4e57e12fadf69d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a87ddf63aae97e83c7810e8e74a83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bb307047426bc45c914c78a91774a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d84885afab54bf38143bef38fbb49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91bf08b5711a711d894ae9f752679687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd892a7a39718a69051a264fe8e90c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9aac86e12e621b69331859b3f6367689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0a8c3aa5a4d95bb13204ca6ebd72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd3708c152d73b02a38049e988b51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faac47e7d73b1990cb9ec4b562bab4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c13cf9903ccddc33bd60141d7871c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa1b146681931c201e89e2242b1302694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a839ecd4cbfa1504ed61bc4f99ada5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b794d6e424c3ac3685e2e72033c12a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad472d83070135ddb634701bb44b365697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4606e36782ae51520524a27e2a1fe3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e5dd8de5c8eb50311818e779946a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d7ba74c490bf5600dd8969b781dad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9428783160e8d07b2dc63e941fa6f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e556991d2b6ec5b2baf48928d6079e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78cd0c083fcbf3c485cd5b0edb1a21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdad94e0a1de8ddbe856d4b13d8026704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7102192025151656bb454c64a3826e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5550aed94ca03bf51bd54b49472f51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75925ca5ee1677978376dc578e5de67a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e1b16d4e627c720da04be54aa312f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18312cb89a3f8aabf8338f8f32f87d0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0fa7f8181344701071fe2d38cf3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab41ac0f255d16b7ddec2ffbec4f66a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209983a54b41e01b2483f473a9aa140712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef203cf83e2d88a2aeead678491e412f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01952be753b85b54a3f1888402e09966714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59744ceb45a458122b96f3bf28cff74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc23af6f07ed8a93074d80a8b0229db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0eb4c68745d01550aaff9a5ed928c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722474ea742d89eea3403b1ca615fd8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dab73cb4ce6a499167f0cea2bbceb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ec8ac01cfeffc37c209e38af5eda2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e409e0c482c14ccbc76a3fc161e3df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248453f37ca7255c232e90c2549c691f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a156cfa186f35d64e7cb20368e2056f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc1f62671b0765824808ff1950197724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ccea2d4a05e70ff8a6abbd672e61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c641639a9bba365fda0e2cae1720ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c382f3d719a3bbcc3668a0764c9ed2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016c39b2f9e5388e71b7b1d6a14aa9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d15b88d98ce1c10a98d6d8595c443729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f130db69ad80335126b6ac9ca7ff15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde39c8c8e2abbd3aadf7de37941ad00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee84cb6f84c49aabd04b3afec0b8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f125f8ba020124b265e06664714a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363a23de6be5cdc789f67c15a024ac3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c186f4ce8ca7576bb42448e69dc8dd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8b95edfb98ca7d750fa8b3e61575b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4dc47ca7dffd327f737e74a3cd685737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f0a8395703e8c84de12981444883a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeffd464bd9f0b77fa1a2d8233b307739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f23603a606b87a932ffd4cb79586740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018201c0d4e3cdc1ea98fb8443f27055741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55807d330c77c53696da9cb85afd154742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650009b1f98290813a73bc7bd0c28529743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dac8adafab7d6e298e9cdf1093d8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a1a46ace571f4c0acb533b1c3c9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69b98d0420f54ae1288e04cfed89ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f011823a60f87c937888486cc97928e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55813d7d99027d33b1070f919cbfade748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b462c0617cda71c45a6003d02e91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b831f23d79bb666b56538c95dac10e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219df237b6f0fea6158e22143153b6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e3ecd596c490b3e70c5929f45300752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eafd89ebd9542f7e3dabc1ef678dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994e132be32bba969b690b49ec4bd16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41349a36f80896df583653aa1e98cfac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73a27530de1e8d5813d6af5822eaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4834705e0e422c2be01fcfd6d317aa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed40ae5ffbb3919e5ba8dd530d00f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ddd25ef7c98217690a290c13b1bfc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa250217739fc220e485b976a39f9ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d547d4762e020657b3d96e7902b3d572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f3028c665c082896d4ed01d238ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f00b5715f66350ff80be33127858774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fff1cadf38bd29b4061023aa2ef845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509d8fe8c69107e09cc6efd63ba0e256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41792ca150715ddaf24f8f7f0f2547c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5fa38de0214ec47281564e1c61f9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63b32a3593bc568b0a6e85bbcba0649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaca26337541106bb5237fb787ee2f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16792eb7bcc277ddacf8fa7e1ddd0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26c0a60a21e60366482cf93f7ac4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e975fa5342de939a45c1152348f94413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41704df5e96df793e779a4fda97f5f7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90816db8b3ddf72ba2a31c32fa7fb2a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf07be7314cc666c8549440d120a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f210178a7d12ed36c2153685ff4d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801551c969189906f264368caea0470f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf7af60127946866ee97f63cf62fd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f34e0f128ebcf239f8f6ce460dae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446456a437b806148c6abf5362efbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed6303121ee778416f9e1c523a40d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3342bfac31ca6ca8ed7a017717db02423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249144a9f869e633b583ed781cebc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854620fc4b6e553e053c9d5df77fc15625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92416b4cf03bc175268a2f8f5e90b14626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a7895f9fab16949215c91cb641c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a766fbd6a44d016036ed9e115bc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070529f2d03be55d43bfe66729e7dbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d807159301e84db78e77ee7e849cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a11d3a9656deaf83e30bd95c0d1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897727e769053f2763dea549059675d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b984bce920394a914f0c16f1f8e080933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad15d2983a8033b2df784f826a4b6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c855014ed76343584aa91b4120d37b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820014a56b62a6274e3e6738e6118d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c42235b2f67452cc42e28560ed295937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84a29add2575065b8780da306b4fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4474aaf640b0e5acbf148b2e1c26e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbc236ed0afa96dbaa5d2f13b2169140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8929e9461d64d8fb027d8bd7ebfcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130732aeb0b4138c2588eb1f9049cf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d320c8891d9ad4df50f6bd481f0bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742680198ef3cd4021021bb6689a6be744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d218c7ef75fbc184a648481266471f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96eef6b43268946185c3b754a2fda646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38dd0ec6bc0d629463fe2b208df17247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0085b757c0ace142aa4d4ef87420b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f50fda25039967315a9f3c3003042949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6791018fceaaeaab1de25932d2e8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e00ee219884dc0b7e554addd3dd17251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee787ccf44dfbbc002ee9cee82525852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12203c50be31c1ced29268b3aeea1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2357331151f91ace1413e0fab06b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e52d3664aea0ef074c5be1de1bf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd392577c38dfaf3d3aa8a78c5c4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a62c6f915027aefbf7264440ddafe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648ecc7c8f79194ff5fc6de91c26fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd10c3408c9433bc63577392de16d6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f2413060a763a031d26c954fba5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b87c419569798f1b203fcd8c0c1ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fae7d246135dddf7ed08fca07654c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc79ac3fdf6480fad8be697c380b4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a3da6ebf72a4585899d80dd9f829c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb2fda0dcf80485643f4ab0f7388765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60096733f4a3189390220727e36d1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ebb3da0854483ebd309f10209d5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9815c2af11d541fdcff0f66d0823d9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c936d64e10ab78938f0d810fe29f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5f8452deffc0f38960646e39588da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7855f6083f4799882590d324937e15c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b4571d167c856e9a3030f5d2132272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375007744ea5e1a10cc26bb111fcb5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b50f5439e8f76876d43113234df074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29861faa2c62add205e752c67d7f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfbfc1ed7aace7ae7ca0f4eb42a2fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb576caad59d3d7e2893b9fc956a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2f7986cdec4c17cb9425f753927078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd265591276fa46dc5d6066cf97ac94579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7de57519cf6b6754ef1e320a3ef080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d1e81b42bee05fbc4ec977d37dda281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5d7d778ad0ded50a6c3ce3e7422d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd09a75936d3b15eaf3fd2149d69a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a5fc627e796321c0f4aceb017ac1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634afc7bd85c091a60d2e6c6e86e6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3ddd39ae3cd6afe9cc5f0790dbff886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf982363407203467d808fee8a4b99687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc43064a874659be8997b7c4c14bce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f79693957330cd5923ffb7c595cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900308f2338066e6eb7721e6bb5ed47d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221a4d8a924a44507bcadf2e3676a4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299b49a39f4f275dfe676c35d5f4ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9013d08c43c1ad735e11fb0bd90fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610dc2fae1ea84a901b30d3df74ecbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d6644c716509602197048850f490b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879312decf3b9d091e4ea9717c0be096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1947e74365d0b361922ce4ce80f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702db6e11e0943c64945fecb37987798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5c0db128b19b07f7f3bbf435d73399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f775d10484b19e7a8cce01426af4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f698fdec025edd8a1a0419c3094c97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f83639f8f6cb84292477686174d66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d58244d0ff714a0ca54f8b7e324854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9e99950624c615f2d879a5091f13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ab7ad69d8a71e95252ad81329f8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039b37e72f836cb42565023d33fcd0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f419d028d7ba9bde9ffb8d37c307b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476f0b53dc28869b123582a5c8716b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce78c09b89824b8775611b8be7a101109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7aebe46de1681e018a8a5d0c23baf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb85b76781a5dc21699ac9c1a6372ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c50be7b8fba2533db402fd04f2f61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b507384b5b09d5415e83462d0628113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d889e99ff4cd356bf5902fdcb7001114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dec71be99c2486a38608408d98887115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55160723eec89a2edf0a567f1cf9c748116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fa7e81a2e4c626d94cf87c7d7110d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82342851c17b995bf183d5faf1777bfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f5488e612139d6d491501807a3425119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c1d4607f4c649b533ee0f7ef7cdcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a57eea3f5e7b2a6ae645c090c3c3b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c890df64e7d53b1cba76c2cd7afcd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a984bee3f3b2970624a66f362701be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a81a61e2f975545e7443752d92e537124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fab76913c5f88f9b3fc1d450d7d30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0919bcc2977d676405d9b4842037858126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a71c28d1321f1141bcfdb9b681eb74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28467ac42eea4e2beca39020bdc1f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e39f8f3b0bd818a48bb8e21972b409129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14daaf1bdc2dca05842c9dab6e87b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc77d71d0c42ad25cd895f3d460d5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23185d12bf1d18c2b3358ba570c09bf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d8ecbd49eb4d81cff6217fd417de3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09829d93bcb8c763197a5b8c02a4fb60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4976d3005cb22416e5b593c76d318b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f65fa8a7abde997934eb203916b28c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76795edfee2b329714d8116719b0f47f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8eb722f9403e249a35d3b8b16d03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa08dcca8b8c7d58346bd8e1a947dc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea773d726ce55a70e45bfff7451aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b787b3d7ffb2ea30c71b438e3cef6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab1da2c853dfa30aee073054df48ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b344c2382f9081d82d2d077958a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8a0213975c0c07e72dde7a8a470e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f38b811814694e9cc1161a8dc538145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b25b6a8f7e324e9a5450513b50d8bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8930bf56dacc5d0f3e7db191f215f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9e057df5dec7efc29d159c89d367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09e5f4dd5f04bbf7c929c6e744f1f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b470bfdd12f678af329fe54df3561150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9490ce22004f5c4ebdac332444dd0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e59385ff3d935070fd974c226dd9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99c77237155ff50ad86c48a810c56f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7ddf87745e1033a323b2c795f04c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0fbbda6cc618a4a74a75de0f757e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea80249ecd594fe04a900a4146c444156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaf5998918611d6188cc5b80be54e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb5497373cf27b0cc033538978357a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7dc78c307826f3ff4d20375682ab2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be215ad5142dd308a4c4b179c0a93fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c19e76ea4b48199463c65be5282249161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f8c144950cc7b674341e863ef050162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a35d666b944830afcc37741c92245e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212b0d9226834d8ac73cfce75fae21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f5029039f7f35e363cee9401955ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61f0309846119c497cfcc2b21e4ced166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb73335fe157831b396fc0355bc45d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a965ad90a96faefaf2e85f2646073f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea37914eaf19a36483b92e5c8b0e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e25a301be8de9ad3190378da4058b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252880b40fcd413f8dcae847e0a1f6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cebb0c426ba146223a3ea7c1ee7826172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb517ad6d3cb18f8284ab51df1ac9da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb1ae1f9a1baf42dbf21a26fe5dd1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c27cb6856ec13a14144bcd49f15c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65eb79b80de0c8a7a39146c133098c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15e29dc31af262b4d32604dbe35ef6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e78dd8042e693a1b1d19e66e0fe165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81a3d95e1e38a8ad33cda120e7c48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86928ae5860ff22a51e891839fcdcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb46f6b4be9310a50e49380adc9750181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ed3525260b01223ef114766231cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f800908431addf2e240572a133b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae48fb644f36667ac9205eda18dcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41c53dfd29e5230e8a2c56a9e916d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfed3e739c99e0799f4f893d920d0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc060443e577b451511adf5e5cf55c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42fd119b8b6842850d52c73f7c7dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa52a49a3d7fd963cc1b27cacabab1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbf402e1a4ec102f05013d0d9541db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282bdfe24af547e392af552793bed8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8580e5582aa332103c90f7d94305192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f6a27c03c7802da2ee0d614398ae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7ff50b5a4b04fbc36453dbb876f00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad7c9f3b5e5180ec5b8aab2cfa2ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfcf657ce99403868431af17783e87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b924774934be4cc1efda13d65d4619197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57df5a9361cd520be6b96d0ab5e27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293df19c8599c14b7fa74891cd62a52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44005f61e85ac195a92ccaee7c970904200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1da7fe5aada19614ad6eb44d8ad5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b65b15e1cd682ca8220f04c6c6ea5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac590113f05f7906a8a9b48722991203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b68462caab429f21381e93c59a60f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22e060080b08a3fed92474eb52a19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a59ca390ff13447511c87026047b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c118bae89d54f41417772812a8e70c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cc101652b84595bad74df469732e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b79e83f421beb888e210118b18e09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72c0ef5726753d914c4f5f0bad7249210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f29d741617ddfed852b39619d3b3fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a1227d4b54034e85d61beea6b2916212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b44975079000b976b4bd900b03f068213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb8965686b7054d8f920a86db4a01d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c0edf6c042fb87316b5da759381db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d4b9668673919d50327c4d1c38196216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1873a5d8437ececcf3e422b0b3f2c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade97a8813fc08b2de1099d3f640c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c1c1a47e43b5253b0ccbd2c95ccad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59628137050656402ae652ef4772ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d8b3db35ea491a895c5733415b21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1a5ef76aa39f8caacfef1166cdebe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda03b087eb7c83b201546134d3b8f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72da2c4dbcd3eb2ddb6fe08e1f003224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63441d0363b80e34ce8500a64c92a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e23908259b35f37a06031a10836cef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923397d3b982d27a86df7d7a7b18610227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d2ab756dd14fcf2b60900fd04d95c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ff61d03af4713a86d853722c00f9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d04d6715e4d5713fc87a616e7711a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1e70eeb4b6282bdda5f6d92b086f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf69795f4d6e46f42a5a9ecac20f65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f66a94bda5fb9e9525fa41a5ef233233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0971304196502db0c587223334ac334234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb97ab6c27fccb3f768001f667ca9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6273337f673209664c0da454325d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855479383e977ed098cca10e71f27771237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead7c61110465cf875926ea15d99c38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0490426a51fbf8ed4757fb7e784cb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc1e063f10da990a9001ea2bcb0a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a0163b15a5b1f4f92f6ee3d87a324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c0cf29dfc7d3f490ad8477d886e65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160cff0362760d65ac72112241d486e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6d96ea14a34c3cf8805319382f6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e0479549537641f3bb2b1d177698c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac89fb9f85c05fdb68bd19e03562c92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1aeda1649af8c944aa504389d3eae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f5b00eb8e1fdf61012d7d81341ec2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07795debeef88895986469dedcd4b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa12d5f96f6dc8fae34a65f3fe6d8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e29624e1fdb219e1a2e2605aeccbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8a60501206d289e83b722bd4777cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee940aac37eea7378699fd20407050253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d60d7100ce18c7de7ed7e6bbaf6a40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba31a1172d12dc647167c1e8fe60f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e984973a1e0addc2e231f37b2a8ca7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f875429131952d0eeac2e12658b48fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536807b7e5d650d9e5526f846448e2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581119f2b98fa1fecd82d63befcf121259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158dac201a936552cb216ce5536adeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f99cd71c220987e7ca3926df08580261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23317384861d5e3a0a978768c13cf9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57e3b4847a363309b41dab6a8678bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeac681a0b02810b90d4a445ab5fef4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acc1262cf81f0cab9fe92cfa56ad96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa20803305c8e9d3bc1fe398a7e5d3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f9de1331b81fae7720e4248bf4d2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ca94cefccb8a4c480ffa18f224f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcd018130dc008a0370a16410ad901269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa0210ad491d85eeb310e428921a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2f10217f9622bf91a9f09aff7abe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923edeb6c0aa2e3f2e7194f1507c24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52974554469cf77006a9a5f017cdb58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3fa41cd68506db491979a2dc30b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc32babe0a925f44fa1341e21a4a15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fa0f56da5a50f8d56e1ed95c915f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729b28520314e0440b5b57c60f65c59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fef7e265ab7dacef04f5eea1b08ce9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505520598da26a3955dd39e03d452b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e7f0ed80ecc36d50b55f374ea7c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c88bcac64c545677940207b5fdd1e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89732bcaec956dc0708cefcce75327df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f63807137a11f5a4ff8a870d733a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e7765910456be4ae99b6fe240d94b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de655cf2e2e0d6b6f3de75cdb29f320285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e6802a370bbf6a84480c1b9b7409286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead69c5fc342edfe4b08dff3ab1f90db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a526f019ecabcfc140f43e49b59744288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd028fde7eba8a7f71f51e46d7d8ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c53fd02e138f203c0cf87776ff074c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de141f1577008885a95a4dddd4379f3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a684f6341b6b1576f12e4c19faa055292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb75cac87bf4d19cddff75108ced6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440463b0d6dbce985dcb9b6561f542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def0029e2956cdd2a8089a7c19e620295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1a36e3f2d1ea647e4d51741143135296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d62ca5c5a86db60807987666ce076297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c715e3ec0964949f9c35e7b7f131298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f8dfb05f7d1657a31f33ba817bc23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408cfe91b6ea32550f63c68045b94d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf111ef9e6819444720f42b7701ba012301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7abbb9cff3c840914236fc285b61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c15f701977b64e685ed725be06ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30fe503598e660053a14368201d4c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169cbd36ac257964a59491a4a58228305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e240c3ca1c52195a0e4ef84741bc7f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da973ed5ad2b20babb273b2f36ec225307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3e117a6a0b0c54b19ddf674b6a8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e678acd29e8e4315884fb64156f59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95be4ffcc5d26046720f6ec713ad7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6275b1d90e6f33b2d93df63567b0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08970d730d700018abe5e130a5729527312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c45253a6df88f9cb15b207b8c1dfe0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748567365aaac67209e9a979b11db38e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981b5f09887e41efc71b17fba8ceb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ad2f45f5148c39bb6e053b6c6ea7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7272e63d714cb395b83b2b193a72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d6a9cd8ce295bdb4a64904b4d3f80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5130d44cf615864aeb60d66e0d2df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7126ae5cd23e047789e347b1ec35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df29e673d7f6ec13783fc25f5ef27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1cc9335436a194ef28aa7e817e70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac0cacaaf8bc3cfb3b31b1b502b92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d25e8e73bb84adec2bd4cdf5453481324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f464da5a6d8a12ec1b052a0aa8d2602325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd830b3aee24924a4e903dacb9c8d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df2d77e5f0ab6c9bc99ff75c692154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17236e04dc23020ef9cd18956d1e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60398c25eb954041a453c0fb665e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4921592dd5e888ad2a635965864ae8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a9d437e485e69088125e4905168d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fb2d0327537ba9714dec5076ed342332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b5752d4f7fee3500dc53a0585371a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a5886200eecdf209022b608d080bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119991cf9395aee327f5182151256aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea12d7b2ed4a6e7fd435d219a4e2f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bdf30642ae3e32bbddd1ebec3d7eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb42db76ea04b1b398e60c04a07a02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193c05f76555c00fca9748f602688be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71501487afc708218fb151b3bfb95e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c6003205db202e4aafaf6f02b61f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d595480840d9d9372ecd8c361fcd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e3c3970e4056ccae6da3a7d48a7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca94f8ab59f0395b7f7e53e2b7081344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650741ce47b8120a8f0f91f51c78662c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d658b60cc2567a74db9d1103d7cda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd9f50ec4534aa2b003a3f036427e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7f2361f76bf3dd1c82046bcccbe65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e72d6c2feab4539fcde42b17d1b5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091d0593f9ba1605fc6f6df9e2364ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccf28fec5a404e7e8585b7b958f7df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9742669e67d277a9616ba38d99b2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71413696ea29b8fc1b4b9a5f1aa43b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42f3a9dcae2a758f6bfeae1c0a190354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443283011a89196014a84460c2bb0ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46109d87ab22aa91bb924f4fdbb09e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a730e48a475562849f96fab745ae6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ea5b2ea0df0539a00570a75ec1bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438774975542ad50f2b9eb4bd4deb896359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4e314119a1b8cc9410755b35a1a85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050021fa33748d87b84ce43f3294a884361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72128e09454618280f831f660d0f60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aceedf6a272dd2d884abcc3fdbfe1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23585eb8886d2f8843c3ea84e86d07f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0cb2120d0d0d4d26449c452b8167e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0cdd16d6ec07bc063db6f52eabfe5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069588a9e758732e61326fcb8b9ac0d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc212a28aa1c79fe7347c007bdc5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d31c1776249c11011b4f643421545369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da9f185c20b6ef6644b8b4314ff85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a352f9ed06ecb3d4d63c3e27eff3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212146a87984aa6a12f47663f532a4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7cafb054ed4e98e5853332c19ea75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9258cd40b7c20951eb6c3d8c04081374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc07429e749fa10054de4f36fb051375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e8dd3a07e579b7ca600d98e76ca2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157506b230685e957b5005da0894a5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d1943d4dcb2d31bcbd65e875bdfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93102c7d4f489f65c23d94b7d51de7f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102de51853d428437aa49529caba36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e597c16e46e09776a3c97d25c2b0c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637380d2b8c42cef6bdc715581db380382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab3a9b0ad3ab2dc81cf23a54531596383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20a5f875d77c1314fb573f03e6510e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86d190a2a1f424c6ec71b79004067385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3626e0858bc55fcf3c74082124b355a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad0adb9960b756c5779e5b199c4aaf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f59ce4e5158780c957766f5745ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7eb1be37ae0fe66685a4e911fff01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20622e221c3c81c2a8b57d0070b1ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b568531539b59d835948b0b31ea0bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f21a9f81ad8535c043071e7348912392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a74e1351149560e14c797efe1e807393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e93d3bc7d729cd48588fb726eb4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d3f901d585a1c3defbfab7148ea9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d8a6099117043393b98312ad6cce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd720d74011736c0975682bfa7afb0b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e39a654328e9b2da63fd209508acd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280deeaf77ad8d787526847ba47a22e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67306ac534f857d1a6c7752d143d3a0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0f714b9abb96e24de8037a907d4ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a97a163367b03ee1f79e1157a549db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f31b4fd19921f4661b973e8281cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ad720526949270003fbce6725e38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065f5967b7aea066bf466366f9b6c14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de06864bd4b00403df881c7bcf9bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f8d88b491e7e2fa3add77813db620407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c305e3ea3332861f021e3f553d78a41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be2e5b3db7fac6cdd4bbe5b4b23b44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb117932392946b1d1ce11eb7a4148410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b566efa49e013aced54a211f79421411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91713e6738774b0eded4549ffd71b32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb265552f2f17558201c230bf6c86f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ce4d8e54345e4040417c7c84423be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a997aab92740e7ac727324b83ee380415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766f12a7cf56da48d25a64943f35134416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d93a0cd28d7cfb4c0706639911c439417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4cee04028d555a791fbc9c8c27c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e81e96d0bf4d2f5153e3478763726419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3952afc4cd0cc057d7c3356da658adf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d8e42cb5688e6a904e62568e097a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473f543ee465f1afdf5dad40a0fd8fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5446e4b6b25ca082294851c4b38d04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed377dabb2371336a37b322f44bd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947653923b388781c187a9d243870e12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab237d0dea9a90575e022d995b1b2a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48407091426f5411c71c537ef7a7ffc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea9e263437b6b261b1ef196a0b24a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb66363244672ccbe254b3c142c2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b661bd880083611e0c6ef02bdbba3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19febc4a354c2ea4eaa3f20701623432431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba60e4cf8609614925eb6dc3e406c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc8959d78a6639f4160062aba3630433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85caf4f9982e0367b32ee875d2eb70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45b27e80c65e7403b6b76bc2a46086435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65010e666be8f303fbd5a13fcc536b25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a6aebd8c2f0794f28fd4aa788a53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611be5728923b8933bbbafd3d718deb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d677c8ed474584975ba3692b5c365b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd9bc20eae8b600f536b6ae90d161440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809673ee45a75194f04c09de8f8838fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029867985c0e69aed17178b383ca8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ecef3c4f91dddd30cf679fa4f20ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc443d8b716420025dd0b9714b16f069444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fcc7550757d1c1a0290b4dade4c25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f1d31aa5a18cd740533252a1ac8d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af725c06e6bcf5ecdc160a3919eecc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f31d0973a071523066bfffd3b9b1dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977a1a3738f23b6cc5b42a75aac3d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d6754ff54a74e8aa50a25d5dce05f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff64605f270a454ac67b45565e1c32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f3766c51030261a2b10d22146226452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1456a83e161329b6c6d1490482b23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08ba152a8991ec7b3fade751c16d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d905fb7a295fe9ec2c7aed2d8ec56d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5a99d4e02eec549aa074d23a704da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c591ce7bec0f4fa62c45a03665aadab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96978e1f34df6f8c66019c25a48a6ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d363ce144543b163426b59348cd324459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a92f4988cbf6629db0c1ff69f01c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668863bf5b355b2c42b4596a9db1a32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5c3ab9a1fe2cdeabcdd76f14b6296462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f01e3d3741d3b3ee61390df656ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341dbaf5583e1ad2363a64009536807464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f9a1e8763e70ecfb6a5d11eaeb639465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acfea215e3daa132e73d418f93da3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c669f34e3db0170cd675e7506c216e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b700f17ea6b15948d4bf9aff4a1c4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f2e41b85fd4fc6cb6667fb378225469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9eb20fbb27a1a04314b68f0c4e78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8875beecd1964c3b8e88289854241471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa79c5cbc737d31c1ac734231a94c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a2ccfbc433705ebd69b3ae18075b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f0f3c0a1ac8b7a3da1bbeabeeb0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9581b95bcce01864cbc5673f5bd6cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d5142e7086bf5c7662567ab579ffb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ef045072693b594c69df941742e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ce2e0901e5446303c8209356082c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d79c3218fbebf15803a4cf7fbef5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d926f61e0d4a8cd105085062f8579480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9480983fb19e46359b618b3323a4a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c62dc2d8b18d6df5fdbf6f0264f32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2442e831f3ba50e0f20c34d96560f60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fca04ea90e0f3a58d95cdf4987f5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52399c8fcebc511199362e8082f81c34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a0282b6bbfdba3b9599487402ae8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bea9419e74acde3eb2445ae1ad2dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda21ea108e65b1834b396de167a826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0124fae48070bbec2d00fc40b17e50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b4354d7a7ae3c556e992a1f10a29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f0a033ed8d8ef50c8c94346d44d38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922776ff8d2ce7dcfa5ef8ce1fc9882492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35aff27384ac7436bcbfcf88a23aea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42fc3d392041fe278b43f11bb35c98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737801ec7f58b481aa6f954c8cfe87d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a65f422be4e0c44d8267e49c5200f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d72db49854c124054e55f3e76dd44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb427adc855fe1c8452bcefd5697b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e566f3097b9235191cffd566cc9136499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422062a1d9ed6bbfd23ed933a8e2472500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc4495c468c134789ae5aa973e6f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f0dc0981ca49303d4bc0e3dc84f2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440bd30e62c4c2c37317de629b6cf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67126d89719a0cbb9fe36ebaa0f79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553e6ef0a9aeb23cd40aafacd7f2aa1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f009b7cd748befef8a567e5df053836506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d29f0c7409551f1a6d82615da5fb31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a3e2d4b5b28225d4714f738a5179508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25d5bc847ca52fea58800068d8a39c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb611f4db1623d3b36256babb4803510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac93be4412d9965f28a8731e07ed1c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966811cc9dd22844bb9994fdf2a31e0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998a804410d0807aec0a5ad0b13ee19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d66f66cbed9bbbb9a4550d56c67e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb029fe904d1dec9f1f4c90b72cba2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f8b9620722b38eec22f5f4cc48e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa71788e9995e29f1d9919a8c71d27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d59eeff59ad0277a6d456544d3f88e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924109cd36559e2003f7a26c563eb20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950831dacbe637484824bfbf9feabcc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e033fff08368083541b48af2cec88c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99e41c295cbc4e067fbd2fe4e14f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e48868222cf0f344c9da82d509e11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ebb77969cfb531a831caaeaef718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97bbb01b269a5d8422cd0fcd07c96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da607f56441a81a6c23ef99ed4ef0ac6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9490ea13dfdf13f99b3a167378a2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467294ddb317b846b082bfa15b63ab89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda10dd91455ff7e4e0239f9478cb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5740650d9d5ff588e576757b1bd8a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f30d12abee204284277e2c9c9d63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50fdbb8afa249a57b976f61e178b66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6c4016e9ffe5b27ca46e925c2972533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09576b3956baea1bb42a0d9870aacf4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a404901227a059c34e63c6c645d2256535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e463d9f3bea02cba53d02c7718ebdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb404dc90517d13e489bfcca2e673537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b68d3470c333887c874c19f9ff46f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b38d96534a5dc02792322bd73f9e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b838974397084269fdefa702b9b35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6b540288fc0f61766134453c4314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d9dcac6107bf20ca77c6484a66ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcb96dc1aa5341f27f647e7e693bc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e279b2df1a14c1db9044503894fa7df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadb452156f584fca50f8acedf965cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d996a3920eee55e76e823d643a84983546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344e91645c88334f0ec83506bc80a8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66546d26c17db3ea5f554533bb439c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216cf53d5084bcfbeeaa64d802314f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efadfc351e284d4465509c4231f048550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f75429b6ff0566379002fc540838b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a71a6b2328ba07799b50a38f4207f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0bef2c8df6281a9768d0ad4f896f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ef3e743f43455f7c6bcef5b7c6d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35bb66e303c2e3e84ed505f7b26eb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9bcc2b0770c3be16609f2400fb55a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472286ec2745c65dd7c5134fe78481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d5e67050c1f98a07fa352b908920558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228191b8708744783a18bc7d85da8628559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443afa705081045b97a7f6c81747297c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4addfc90a160b027575c6004a5ce406561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd137d0cab1464c770982050687431e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ed65d9f699462dccaff26f4ae3a7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959770b984aa6d72f64acb0f687b21c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d4382d51118044fd342cf6790ec49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f6cf8ee8089bfcad58129531f2e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef207769649a8fbcb74e5e02482425b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5125eee1ac5c093808d3bb5824577de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77840dd8167c2c5a0aaa8a6e4c7ea5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138614af32c3f6e827f7ae61d3e3165570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209223dfceac3473891a74f88ab6d60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d30f64b9c5193a494e92d0fb12a730572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b2b59657f3d180d9b5e703ec250f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aac4259602bd3e7f0302df74ab4f4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e6ca09e8f978f255a7a1574bceef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc4761af469d1022ddf15fad2955fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d0a3b3076f3693b849b6275fbf1ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc759d113d25976bb5c8b8d740450fe6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9d4f08257afab2b69df63b6c6ad6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4888364020ec73c91260402fba8d97c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd36e8ce07947957ce0f36366221f6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1338da9c22e2068eac8e119fbb0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba9c4c30a83c0351274ce49a1a07e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51919e4e8e924fa8c1519072b7da37c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336413f16bf05bf75dcbd8017bd40f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37953a2e48ebfbc657230a0dfa0b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bde877d27c134a0ef2962879e7c6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94462d7c255a1ef9d923bb64b4d08ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc51a7e720655139f8e7676fc82fc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc7fb861783debd6b60ab637771d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bed929b50d48f86f0821130717253591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc562ff3c307dea90440c87442ac83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257ace7f92ad1ff461d8311cab631a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6a18bd297c18156d9801d98a7616d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604abe473cd151a8f08747bf557534f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b209f2c38b4558b744358162036036596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efb8ad169485cfd8f074fc290e2048597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70a36441221b336f9b6f701c000bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb0dfb240e4a2c6f4e9a1bad19f1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036616f1cd5a023113d2aff1104e84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a996633de76b048b6bf1ad0ad0eac1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a47a1a0250e7601db14edcfe7a28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9119ca3170d006042fb9a2193a566603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9f0a3508a2056b6dad47089f281e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2bd0a75feaffa1a026a1c6b87ff3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d022a520c4599a68f1447cb1ec50ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b7a10089c737d2cd0cc2ccaa9627607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5866fac00edcdebb6a77311a81785c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd207b0cf92cea756a178d6bdaa5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae193367a8ad5334b7427cc1ffd210610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515df8dc322276df56042738aea4785611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b751a43a381642a275a347e2827e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c8b9fc1ebeffc6dbdd8ce0be889b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f1f132cb0513b0249f4ff1e482be9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a675223676c9ee48bd0b7af462a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cae7f86655576d7e96c3e5533324f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8549c0678e85f44907fc88eb5ce65c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0d25ecb67957b509d509556285f56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035cfca16144ad5f942b57c40ff6a34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670965767e78c214eb852d0484471ab4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267161e3de63f95c0c8ed13200bc1076621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78a3905d397b47549a8e030ee19b37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbefd84b3f71d5b6633d1617eaaa07c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b162ac445222bc461630f8a8a7617a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a057023971d2c3fba21977bfadc9e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23911d62573ccc3b45d3a78030f51ba8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1d0a701f702a53539f22f00e910ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e795d3e631f81a23d5522067f0af5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9eb33ef7c43a7e831de8420564a5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584621a4b266fe7367799aead566a651630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1064d2999c46ed3bf1b8e22ad33dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbb20bb4c1653b1e355907232f03b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c691b74f6f024a8470e875fe6a881633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d4768e2027c9f7f09f4f83a1c0f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c90ff6cdfd5332a6df8faf67837b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a5a4fc9a52e98eb6c3142a24aa8b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1517f3026a10243553a9d4df05d2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa37a9c9ea2c1c4a9a7b1ca0325730a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cd701c891bfbed156dbe6836b1b72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56e4ac12d143cf012ccd864cadd15d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f216edaa99a91b1580fbe8f6d74dc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6fcb05c29fd19b6db2009c2b19e09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ab0077f9808a9914c9ad67ed544d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e820e240a5f0c1188bfbf216a958f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395603d7c2bf24345db7ff4b1fa742e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f74f816c76332f796cfcf320fe35b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c98e90bf39d8a0e80ca339cc276e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b11b1f65c94c34f3746a5a96bf51a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c6060dea91de5131758b9c8bf096649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879db70ec79b79c7ca8055b4a4b0c66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aabd9606a8217bc9914ba6585ab9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7c01041797b63c1e1675da12d53f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b59b9b746684e944f0f95d6f7059a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007f5ec3bbc5e2b1ef814436d3e69dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e875692d453c7353496a7bd536bc78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0878b816081066069a02ffad7bd546656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e4e4deb0694566fa0b926144a14f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa12e16974163e722d50b39702d84d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24c6d9542bb0ffc30a90541f5da3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199f7f303bdc8d3f5e0e134566f5dc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0b3ab2c5df4b6030a0794072b6d93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc03997b579b407d8cddfa3297c1895662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9a228e9d794a83fc90caa1af52a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe59c8786aefa469c7ebcf97db2528664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d91d6176634f063a8a7b0eb4276d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca909d2b1069004c7a57b001f9e4858666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d1709d3282c381f20c5c616c10267667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668eef91c4e2a6447449e85ca4080a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339578281296109d380d27c16b1526669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf2919839fe618009ffc2cb2d585f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd9b2a2225e587b289b4579a050424671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb839afc981853d27d7e9deb4061c6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d905fa1a5a1a11142ecf27c4a131f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a316a2607481d3c476df3b2748225674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9884ce56778c0912c2a7218faf61f15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfa3debcf1b41167b36174ad7c934a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7be5149751994e81dc22c24078bb22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fd9431034aadcd523a8333574e875678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4cdceb70bddee1129c1f3bb179853679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e31402151a926b187a827d4e474db6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda6ea36df47ebc29cfe836acb7a056681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3dce415480817f4bb8f53e4e7c944682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9bb65ef901b59dbcaae9e4a0ce68a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409924377d6e0b6d600ed9bc2cb129f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc85db214c80dc8c0d6d9dfb448f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df64c9637d74d153cb8a65b29b0b33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ceef2bc1b4b03c363544cc26ae3a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085676a6210671fdaff8da135c2774b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4766e6347d7e0d82abc9961b63f6c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dabdbee63e78f3bdd182cd1836358690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcc604fbb95df32ec786dd5eea41c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58411fafbd4e329f1cf86d1e9bb3794b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad822c78b9ae3ffde7c7fcf8c0e55e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacefd6035c0f403e149de175149b9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78d7ce8dfbfb9a508de7792c82d4f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721151c5e4949c7937a92d1cb261914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8f77ccfecf76236d388a29ecee22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4b7d918b8b3f7480f5298f41b5c0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f72fb5d558d61c682cd5800654cd4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bba3a37680e649f261dbc67207e980700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ac79b680be213019d02812087e2a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5baf8d4831e76dba40e6519cb7deb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8aa01b2f872f894eae4424836ae6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad5c8f095cbc8362035b3854243bcd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6326abfbc4f58324e1cc415da10ceb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c0cbc70ca67f496d9216facc52d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b90c9b5c1c03c4b6c406a775935991707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ac174309e3cfb01bb46e43a4cb83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830b766d3b004ef6b1d4b08836791e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d998be1884212abecaa5746347c061710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ab7541e87dbaa13ec529a7ed8dd0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46fb0f64b6abc3dd2fddc6ab50bcab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63697d045ef62d67220fb155a231479713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f0e38d56b9e8b321e15615f0604b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805d055a3577f885e53f4c5142df94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172f1a6dfc762dcb144b482fab0009716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f77ca328be597b2daa175a061a507717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228ff536a67d5dcc9c563b051f1493718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14404001968cf3ef13fc1131a7ea78e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947775f5b4dd8f0e88567e8bb42251b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4cb55ea52384ce450c8e8ac31d03e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6619ff15e984dc2bf51449ae12dc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5bfb86e5635b45803cf652f3e1572723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ca28165e92cc4a15110b4446d3e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c85749963e0fa407573203e383e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d10a4630eb0d39d160146a5421c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671ef554b1593089438114a6c897623727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354ccf8916f5db1f18135027eb2b091728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e2c2fc470f0190410bf2d2c490b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d952aef604ea4c8bb550e12c86c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f789b2bbba5bbae457fc596a266dd52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06449ad915446b53bac814c515a96bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f438999f827f4b235eb5c72c1f49e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd6794e7370dcd6f451f43d5dac0a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479edac687a7906d2cb1c3e49270535735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10884e9151c0ce0126c46fa6ca14646b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bd78be7bb87168e735144da2ae64b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6ff39f98d604a5dda7fa6b7aae207738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f67c8a0fc93e3e2bafc3182516cb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4785923457142d74ae6b02061495a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7eef12320e24777b70f2ce9371aad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d2a22959b8d04f3c91a0a369e70e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b88a315214cf21e0bdd95204144f7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e46dc163af994ec1275ae7cf34e462744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302140e8174a17394482bf36f2714fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc069a1073e82bcb8a186733ac3f01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb111f47d27a83f0ac48600a68ca710747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf0d2fd6d39883c3392d1c8f56f7a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c7565d508e9f51bb65278fa3c7b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1044a03b166b3446d542d0df4ed98f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2475319876662b1a064138f0a7fff82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581166a27bc1fed4995ddbcfd651ca41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2092b92985b9a0fde195d1b3092a21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf5a010a31e7c209e9bcc78fc5e274754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b71d34695c7d9588c527f4000c1f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fafabda5b98bcaef8a9e25e238871756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf0eaefc94443c6ac0ccd7ab1816a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c7d45892b2cd6cd1923c1aae4e6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da97b17de11957986106028d040187759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>