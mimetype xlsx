--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece323cb6214083f6db783742233e0311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb12099b176066323cbdb2178f057652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ae7ca6086198f54fa51b223420363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f7720cba8f0a5c76cf45969d49864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c55370285b2af9e3178dcc09f22875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1285d5b6ddfe2d60dcdf06dfebc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066521b474dc1780d79e30ec5843f9827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4a2384c81714e3fff81d4fa79d1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca5040aad1a4700633aea5bb6e9e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c30eb85d3b08264784cccdfcd26810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d3bb0f65e3dc9b8047459842c061811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c377b471961c8723ff602c41c2d0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942565d78e1413bb0e6c72a65b6b6e9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be51deb14e324cc0a1d1ddc4bf4af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8a389869e8829f4ac7c2ca838598515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d9be9950762e3aaabfc8adfe4751916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109470aad89345cfa03f39d0c0eb5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9b0b86a0f808f77a94d77ad7d7a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ac106515747373db461f6c55af8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9d2f0e51190bdac6dbce538f7da520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74b7c225db90c1e960b44fe8b7823621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf5f1e0096fc212f08426e59bcefe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22491ffde7c8eb9af720d74f6b8e9ebe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfad266de9580d8555e2ddbe95c75b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feef744576c22b6b57cedb13e8d2df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e53397d9f05c28aae03648ec7bcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f2d7c95cf9728ec6af0bfdd4c6d6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d9ad735743c6a82f9d9cf9575bfb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaff355253e73692f06dde1caebcab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0edcf11f113f7b48b4bb805e1fdee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e50fb58a24a0cba04317b8d63020631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649cfdb0e00c86e74bbc9a4b3610f9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287beb8fa2f98812fd513f46f3b770f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771ec1bf0aa0fcd21c23731d90b797434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaacd82c6735ebdef112df3da5f77d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3faf8137f41afb95ab57cea3406c1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b801997c9e2bfd9ca940d008c3f8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60195469c5747af3bca25d97227457c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e94240b01201939ab450d82e07ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f4aa69c50c74f6271727c704d4d1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b585bdb9639c44f8b65f05cd5596441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e48ccac5a634d1b4652c0ddc98483842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bf9fc1155bf2393d6310df4b4ce9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2cd70a8189786256e06ccabb8796b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238354627bc095dee6af0a6f68e52d4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14da633bdef98d1ab45eb34d141a0d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022805d3972631f8d115e03205c642a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bbaefdb3774226062db8b33c62e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611c0b0002710aaf1997665728959a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bafd857469449024838082bbb183de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92823eb13ee8a42c3458e97e9385224f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357658ab17fb3bf3ad367af56bfaa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fe0776c250e654cccfff403d13a9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700df728905ed1920b80efc11ac84754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31816803cbbc5891ebfc17c707d86d9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c910c1a4581850ac8c6628967a4a3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92882af62bf674cdeb695abcb197a2dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dbbf9457540f56756b0a49299e01158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954cd4ad6b20ef32c2d045d976d43a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9b6a6025123c37319a37dba7f3e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167a11e1f8c2b4460651e027464146761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9614d7f8cb68e85389b5f0be456f52762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855889bed6ad27b45ca688e96cd867d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de87bcd8024997cfa9ae8e5863d413d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ec390663638ed901aff51b06f7a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356d72e751267417055e0fcf1875bcf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49739caa084918f0e127ed122d7e65067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887b2f48875741a759608ea65a833e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb491f6fbc7f425e3e5cff418c77074269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f043583de14aff23066ad1c02036170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e1946d3ae69b8b901ecf499cdb50c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b641f3560f1c369e51587e4f8d4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2da8fe6f71a5a0dbc5272ec915015873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca82f57bed871ae9f6f22008ef1d43574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827accfc4cf3fc7c461ebb3b426814175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f562cf8d42cd7b77f3cda250fa6a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d3e8949417b1594fa9be3521164677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842b8624433af3fd66c9628bfb256ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad505d39e5a982aa1733efe928f90be979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea4c477bbd9e21dd3eec09bf91220180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef1496ca1aead52190bdfd24ee95d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988c7eb08c3993a828f87316358232182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d787d12571852df2e34dfb625c7d23f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2e38d3910854d788752497a5fa91a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004414790bd1d231939f0b3af3213fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea6513c1a8fe90e189339298cad20086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee63a04945bf7d1b3b4b63a91680af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5943bc3a062c55f0dc282ad3ce2f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255daf5d01d485776f8d2407dac1b61489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ce7cadd4ba10572eeefe877c5e17890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eccb341aae2e4e99cb46b05465d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd057f65635f3283b87b32bb0268f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece5659e2dc0451a973ab71e3041d6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93424380674bb582b028f8b0b0ea81394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe460a3bdf32d65e5602a09a1ff1d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab17c5000068f9a0b82e2dec111646d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46c5fd3f7827afca67050a6f83d08f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b938885cc2a1f95f686d9f88cf3aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec6dc49431cda207bfd8f16f23788899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c45516d61d5b60d74e3fb736608171100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f70c7bb74cdfa428c9fba8700ac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dc7359b8e416b0ca9ded751f1e3ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc13479d4f5fd64bb3ecd702014c80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d670f371ab39d77f244827b2b1d872d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaaca317ecbb763ec32bd5dec2676a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90900b17f7d084b9606ecde4138b371d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2cb022d8404c8f77ca1b6b6e44c56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a25c5e7264b8940fb4c13abc029a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53defc16f40242016f3c4d7ff0cf536109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8ced911ba4cce2f0fc0418760930110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5477cc40b6f10950c26aa8291e46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2b57d8a0a2e7be398c1f26c603a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a12404b87b48fdb540f46c30c67862113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f57c6e62e8e4631d00de732c18206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0428cf32ba9ac62bf9cbc23e773ccc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ab8fa1d976f5d1d62e97d9460927b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d23c265bc3c560efd470c0365abbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5dd427792f864038cb04e8b017aad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74aea26e924b1b19012ce3ee6ed04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955722c23133cc9b665e05f48b628f41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f9ef092d1ec6e8831382feb16160121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3cb028fb4ac5bd201cffdc78fbea6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c070efaa971eb4de1ba14d64b5926123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890ea7840239fcf1f7bdc1506dffd7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bac5b53fe95fc6699bfc050862cfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e68bd45fe19d4c4ecf0f85636db86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd4f4f58eef7a133bb2912b1226454127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7df233b6c864dad1e3c8ca18ff1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f50994efb56f433f6205ad013fe2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5ef603721930f11e33c87f1c29b7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f40aa40796da0d2454309f0c3bc6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1f27b1fd6b9d16c3290f91521673132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da63b6851729d4c8e974f1a1aab167133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12bf45984f53012151d3a6a1742d1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30a583c063b6ad0a0144da5337c84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc0d76ce247eaf8019c7989216bd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c3512d87d2e87ca3c6c279b9b0034137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa46234ebeae839e37fe858439eca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f468106b9a1940551060d357b50bb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b6340fcc1f07b535b888669d2a24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f4523bfc28663af6679e3c1a877d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267241c739269db2120733eaee864e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f596fda1e425d9ce460f585a91f6e63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf94915bce27c12240639e3307cf74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7d095b1417a694af6ef262cd953cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd702922832971a8e1ce1b0ee09757146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a95a16c651afa027e9d09e64932d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fc0bb913c2c342d5eda06bb469afc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dba14deb14325ea54c3a5beddba5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a1eb001cf6099c5b8a60a4e0de59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f606ede236533569d9a3e96ba5ef7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764fc3f9d9e86c4533b643255d97827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917db7db385e072563324c31f8982e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c789d8924580ddee92f9d7b68fe8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d61dc647989931697b35af417cdadd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7553eba85a0e70fdebe5576b4b67d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb092c9eb1e62a8cd406420e09c0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b96c7f254c46605fe28efe8a41bfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196fd044aa28da4a9969b027abcdb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb04f17f661507f13706854a2afe9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075491027b7e5a39b2616c19578ace49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0178c320d017f12c41b0d7390a102162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75976138907232d76f512dc7f9a6f38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f5a7126f405d41562f3b3d6c3f211164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11883af1ad82005258d742a1adabb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf88c05515a2b727ada64d2e117e858166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeacd401923c8cf2d6e57c04e4427e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e59ce309460c2c0427467b1eca45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a92b9b830504387dd52a6ba51d42e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d168d8e2241d0511843b5bb25e3cc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b937383695fbb7acddcf64dcf34825171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41946247cf512f353e312e12fe32213d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce96966507ea5d78d20cba048ef943173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d39ce61e76e3a48695ef7f1acc34b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4115efc883adc469e928994224d082175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59557f565f476618eb4c770fb2ff8ee8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a904b188e3e2272dcfe5fd201fa18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9955a6c64dc81c6751d6db40d7ade178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3bec71af173916f9ff506f9664365179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfbb6c81b33390cecf5d5bc5332c4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d841f681fe3b7a48436432c43d6a71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a4730cd7672cfcbe9b33d2e86bb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1581240009910f68f1ca33e28cd0da0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b8a9aa8dfbdb8a7f5a48bd2dae78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b59bbb6e2c1b3d46340250f0a186185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b0e5dc07abd942f8e7b5679b829b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9eeb17d198de1d64ba3932bad2af2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca260793067d05116b8d7bf125ae4f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab260f3a5b9eceb2cb4a09cf6cf633d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6241bf2296fcfce0bca6dbe016eb778190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92795ffc3749f8b33be0b4ea5bb581f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b847890789ac1b7cf55b1773da87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b38a8816483033c97db40b0c8df12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119f4026e6623e2b2901a064af9f0ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e171865eb8182fe863dce996327019195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918ed1e1ffc625f0ce8488be217d150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c530f8addff11d9dff8998e7d72dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23fd4b795e35901d793cb7643939ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1835b0f03f74c51b55508d70457d624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd7055612c29e61f6ab014da69663200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea0151b56466db430341174969e7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355b0ed1ddbe9d0a81f000386d0c01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b9153669606cc4a51de4655751f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01907444dca257bc78b555688081eb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3115dc94d508237bcec4ff0ed3770205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c4429494a1d1b75858642601925d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead643473fbc2e02164049ed28429505207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f653d395ea2c4ccece2211dd7b4b0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d5337eca66ad19ce53f99bc2f77c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09412aaa3c8afb6f84984cb7db52dc1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa37584181a3d25302ee48a5df5d70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474524e7224f8c09e1b1c24729142b41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd9dc1dc57df79624106d0d8b2253213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c5c4fa34b1b2203ee4a7ecefccedf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e776ff80b7e10f7e37100cd5253df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646fd948f07f8ee0a9c9b9956c3a3d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fda6466b322c2ceb3a1bc7e4c99fc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a0895dcee3e0c54292c1750aabefc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d532d4b1f21ee6d4734b28623a3da9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac6ec816b1063983809d899167dae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e26eb808e12cf1e10c29419beef9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c952209d52137539aeb427992a5532222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042d591f9d519adbaf067bfbbe9186223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28342908c83da3b59525017deaeff7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eaa6f91a03a182f896878dc0b3345225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b990aa9907fee3417c28c0cdb49cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412c9a35c06b64e4f2a10dbd381a728227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88466e49da9270e6bc8ee3d00e19c984228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9903df788b9ebf589fe20489e460c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27e2483e83381dc62a91069ac7517230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88808573683782f030deefb3cae607231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a1cce7a5a8b8b6a6b61908c0585a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f1716b7851a6cb6d61efde7166b3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f63944dccc68578c65921850ef81f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32464fe265db98a92d5294e2faa615db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bfcaf0efa5558c7682aa66d005939236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619cf1f7117b54cc6518c5f181d146f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c22b010c9b2a80f44c6ec4e0fb3ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ec95335573c4d1bf14d96c35b70fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf24cc3653f3b677bc325c0983adf57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863831dd064e1d5bbc2d3ccc6de16ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544c3fe649ce8b3c569b65290fca79b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee2d1fa85ee21becf54e6152bd2aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f89e91ed46ab609ab5bf5b19ea09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575ebf324c1825bc09da3fa8c6b5db0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e31cf33e78619d8dc51105e0c383246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352830525828239c889fa29d0c4dbe3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ac95b2f8eedd582bb48477487c57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a0e0259a48072071e8c617df2fa5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2e681a899e87eb0b12b20acf724e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc274c23ba2421f945e4256473f52dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d109a52d1bde6b369ca751e0ff2ba0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c060bbd233577e40138a22b96e8c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10f8d6fb1cf35278cd51f71d414fc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c31309ecd3971b56eafbbf7a98d3a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626b67bacefb579283a50b67ff2e6b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58167a7d6c984d4473d25b0c56ea0de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac564794f4bdd0697127aa5a71102129258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c7f6b45b5fb763e7351a5e9b856a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69229ebed5b47af9117f0eb3cfe331260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df19fef2f90a6d46639270866057e11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf9aabb2e75a0c29141780a3a69406262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f7304dd81876bf86508b772f2d1d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9691b456c898c5c8ea5c7b0340b876a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86d5d8a6d603bf0d30259335e8431265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7136cb7d066b69ced2b7094065561266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc130d2059da3ab4b9225bd30a956d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed3f2026759337d4b9f534857c0f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145010dbe7cc40e653a616e06cdbbfd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015f0edf021e8f73cdd6515ee9b42ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b6daf6c519d8107a3fb98cee9248271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aaa13616146e395ab8a86c52baa36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd670d90ca0374e86ebf285a754d38a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df3b276ea5778471017b4a2cdbc07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aa95b1e0ef963ad16d226fd2ab3b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144699612c95e23bd2e42013f1277b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a451af8f04fe111889117189d81f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746874310b570a2e3a2c22e3c6d4d99f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ced963f265af2fb736415de3c27a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618c2bc3a038cd49c48a46e6c79d2c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac61a137e8c982dd136413a6d1448c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b361fb8bef51514ac7d02d9a85ff57d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5645257be3a61c4123ff3b9e608be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c3f9b34752830f5c244d208337a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492927607955c0f9e9ab075c61917cba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6574836cee132c79d74da93d82951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8341bd021be14b8aad82911cae6990a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc1d7f72bc4edff4533cad264c4d8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc149cf6091c9ad19429c2af5081d83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf18201f0941670acb52055c3a38214290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e4d4839428049147a28ec40dbf2d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab0490ecfb03e30c0dbd3c934eb9b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5018d5a8a43a12701efe4c84aa20d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d416fadcbd1b280e8cb6c8e9198a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b9b821351224241f0f52820241d01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e26102919b31372cd28db99b5b48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31db98e60a60e2ef54613d80296868297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12068eac18a0525368e6f5a98def6576298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a09ae02970e88fc86167481f1540f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed610d8e204d2fe5cb1fd46efcdb20e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3de1e41999050fb8352bfda14723fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b9e791ebd9c192a241d1ab2c07f82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63620a7e9995042b1a511ab686e538f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ed7a19532ef17021457c6c1685e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac8c34e53674102f742743527c08d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184ed5495ce30e3f28d55a7e80c7d15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd1b26e629f55f4f2feb865f8610db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1d99fa91013fd95a331c10080aaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a4d9b203294c8faec89be561254a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab4c4c2dfc76ec9c142333ca27f551310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c003aa1e1d1384acf16922c5175413311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34182792a220ed3d8d989765053d0af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f478619fa6d30584d0a3f50364da2a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba52ea9c609d2db8eb7eed6844c01d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97189f3d4f5bc843cec89d87cd74ad9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3871398b71af44720eea8db8c4779316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a479cabef0a8aa36bad6036cd55282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab966071dc230ab564da0cd2d361c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f48dc98dacc244323b713d9cd6845319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e0fc3792c54d6f852b3130acadda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45d2f5a9700704a442a779f273abf6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f71cfbc6962332e5fa472877e799b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b00a89ec95e85ab8b1cc2cbfba146e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6530f9b8e5fab2cdfc97334131017324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f61c5b9f165ac4035cbee46026df3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982af50fcf00767b24670d238b3a9fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754fe16920fcadef0765dd1d601024327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05947325d188768e644c2bc06409e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7507856e992327744b59e8c0dda35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33256ca67a5c6ac886b64f74d88a4a86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f08e92b9f3c1bd0cde0d921656cf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065592de43de69af771bf2c39a650428332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b438bbb2e29fd6c535b1b0dc1c1b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4284471631e34132d382c51868245334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceb88a39df38c8403fcf7caaa91c76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e791dc30a1b3797f652c21df8e85c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da529377c0fcd199746b712ddf7c3a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f683bc7f45ff94c6901315e4ab268338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9201fafe310f623669303ee004203339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7475ea595f2ef0a3ba327a5a7d46a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c252ecf67a22dbb396681b926d5f15d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e228257317a8769b9380cd63fda95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c63d2a9338da6f28198009cddf8d41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb84def5120559b4728b9a47b48059f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74d393b5425926f3f1c996c4d2a798345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0a7c95f9ae1e004a8976fa7a9e13b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab75614454831e1f5c089ddd166add347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc372ea3463806c6db1bf011cd568dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48939919bf0ff3b624de8711b9797a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dec0357e10b701d1d03bb25d119ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd037b9475a558fb3e5edd6e50b218a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928f5a961e150d7a1a57c35a8d9935352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770bc5e4c524fb73b1855c6dbf47fac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c54acbe5952fa871110a32f9bf34a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa1b2e73f3307bd76c3ad252136a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e9de20ba3814a47770592a7e08d46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85c34cd935bbe6d8e1e8faf4f76ead357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f460d2b7e2435de7c6e69c945c479eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec732669846baf6c1324135ec1c0d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e92f3d6210ba95a4f18a722fbb29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7d2a0cc5b733301ba17c4bac513b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b424d5c51b5a8ea8d8eb1099052f84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad695bc5050952fcf22a362e84b974f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf5607feb394ce04ec52b760522f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac653022b095003b042c8a026fbec747365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab59191b8ce49f91c0783e30624ea50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597c4262bdae53b8de91b6fc064d03f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fefb704bf92c379745ae1b2e1c3b8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bc9cc6733940235b1f2fabca226d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5a16d2632d5c494e2ab0e14419e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8d45279a4a0818a0da4836464431371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304a392f96032f1b1502207108dcbf1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8ab0d5068a3e889a34239c6918bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d210e16ca4587a147952e6762827c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cf415a09729f917aaeebbfb0b789f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3f7aac7e01f4bd37b3603d5dbb980376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874cb13b2b611cc20fa7ad56fadd995377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10575c8bcb22542406909c2ed330d27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c7f2caa6c5e89f5c94ba269b88e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd6a86ad9880227dab7a93a29b0af3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364226bd38122785efe46caa261487b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d2defda8d5666e515a8adbe08ed6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b22f59174fb988caed62b5851b2600383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c8c487667501b8af82061052c3777384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b06d1df49450215d43a44d40ecb8c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5775399070bc8a051d787436ca23ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49972e31cc42c48c38e9a567f3f241b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e026bd5b5126be975ed864e4c12814388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f097f9c014dcbda215432adb25c2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956a3fd3727929b984189607f371b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac920a33b1447e02e2b77a2d49fc18a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75677d29c3757d287e4a47916f95324392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637368a527de829927e0121c357dbdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531b8c410b2490e4b934f53fc21cd54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bbf13af24e23e5cfbda80d01a8e70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c36b63722afdab7778bd433c7e7195396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e5f9e30b33fdde284a343e0b51c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ecffb8000d0d36c3b87b58ac800f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225ac1b5f602fed82a73a47a1c80378399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a21ab34dd86f0abf18993d5f9fe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae8f37dab75f9b20cfe7bb18828cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907436f11dc531f7a7fe436ec589a90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838cbb8ba57e8bb81f99bd08b70de1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914970c7d4c018c11f4a5328e70a0ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d7fad2f3225671bc74de8d0a4dde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ba65efc0856ba5ef013845ab1d2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4673c1d541a5515bf525e7117e995c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743198bea5a386bebd69ba5d8f625bca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ec52825baeebbc0c3d6ae5f6e363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caf7a5f75cc78f5a58d1056b06140e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc6fa184ee6c9d1181da7d25ac54ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27efda4e43d906872ab2d2baacbc44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c11c3f6f5a6db01951e23e4e540537413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31ea820d4db3af379b0be6d183ad4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac6c5f833f89ad66806ffc796818b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3512b94c87082ee0eb80d011c3db1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6355550e17b503954d82ab2154fe537417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c94af73e1fd6550afd22e385614db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800bc7333ba2d963703b1cbaf8fb15a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132171e4e5c9dd24c091eb130220503420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c099d4c8e6da8d2c47ea37447ca46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865cec9bc244130acc127e40d2677d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be430f8aaad28c4292a3ce58b43273c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eef3b9a5d39710290fc2377609a5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5e38740960ee27dd83bf77025aa6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718359fc8e5afcbdbf991a9d7ac57b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc139fdda0ec23481588386800eed4ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d55c1e5a39a1d93342c252f9bb071428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615413d560d1761e821b8da8681bc86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acd2b25770d5c6ff84f1fb00cdb60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac92da89d83cbbbabd4229ac4aafd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770af32e39ce1615c9cf7811d21775432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940664e3fa728fa3397a6aec1089614d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be963f12532895ca4bf7b3d37a17863434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e82730fa0844bc949c6f6e6781b4a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3a2c9b9d9281e04b38ffde39f980436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c571e998751dc37a2f0cff6ef341d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a14cd417551dd58fcfeaf508027a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d8a7e9046c7f11d6ba6cbd2731f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea087810fcf24467ba42777e2c5c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd9f56e1fc0b4e2f9756526e9ab968441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdedb207e0084ccf048cf8b3aa7e7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacca783fbd199d3e2fe2d824cc2b53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86247b5b7de6b46c2fef86491cc1e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230593c4bb7f31f856bbe58702e45a19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb3927dbd62b87c5f602131951bfdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a543b156106e32ee188a7863da0ef4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90769366ef13c60274c12aaea0c3c49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d6c9ed87433749f31e0efaa92da1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee882e470306dfc7d87c86a903b1cfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745195318846c6f73ae60b42afc313b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280f03a19f21e6c172935b913f0089452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178278d8f4a839505ad469d0ae66959453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fe09d2ab1344c92c265ed197247a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee19a84aa03e838d06e7e7ffc42b9fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855dcfbe7d83a066ff075ee501f97a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fda5b63404f54f810c0fbea6a556e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998564e3d40c08bcf47c733c251ff3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7cf7bf35a33e9abce536607162378459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fdb37d3277289da2a82bfd3d5dd18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94a9b7289dd8fcfcebe1fde36daa10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7e55dd898e09c2117d19041e5da9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa73b434ed6f896ef2e64739239296463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9de5fee64ebe98b29bb26c2141202464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034bc6d27a0654bebe70f20368528a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24396feac58c8d832a00309a48e3f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279af3036c55f16c421da62ee0f0c78d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b6681c24342438b174e4f0c52af35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3058f63cf3e8c2aa16ae5861e2bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1158b659756d61835303c7071ac30ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed6b212e333808172d4fd23f87c503471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ddbfb0f395813ef234562d18372e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499584f4d338dfd1e00c349d70cdbf17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33797ba7519f1f203168546d87c0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7662f14dc8d4fdf168151aa1a5b489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352f49f5779abf46c580fe90fd93a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba76778aaa57d8ba03589ff23b6e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce5693a6dd3716ffd7604209de1ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74673ef0c61b40f19fe5dcba65cf4a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ce28c3672e41071a5cfad9616f02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba00b40a18b0d4223acc7299a3c6e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb85cb36df6269974b026f8908ff7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc5c7f4eed768ff6e08e8451328e82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37219aca7fa1cddf1e62f46640285847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db1f1390ccc800377a68417ba0bc88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbe5eb99d7f8f11964a1ae658b2b05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b8a9d92e146e5c86735d7c12482c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c10f37273f8f11891498b4d845cf9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c32ca10296f5c8d41795e6146be4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35dec1ce73af907843e8c9110374d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae24b473b652b96b46139a031eb34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533175e5bb8956ad14a2fe4eac2f666492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c340c7167b92007bc8b12cd40c9a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694a609c368b8491d78e9a43d5652fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7193f334c241dcd639b77e06d69464495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8639a2b55dcc395ccf87665809d3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d4038c68427f4a1a065a96fc6822497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e8afa43117559ed0441d1059beaa0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b38c26b323994d16dd45bd5c5f69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e93645ad432291038d85960b6efb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab19b11727b6b36f06e3eea15b5b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba70d8f975b9d506d816d19bf090b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbfa43df6b3581ade2ce2509b0e48f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a01e59e8f30e75e22727b891d3d17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2ff2988699dd345d062e81232a525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b04dd2daac94124ac9c5b4d510a2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e8944bb65e9545697a2205c495783507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1718411e585965b29a183a4877da4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8652bf09868d5c79bf24ef932f4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302bad5d916df8168d99a244d07d4a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af55deff7b9e577f8228c35b49672511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e3ae94fc5c48600c00590e5e4f0d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58bb5215d3182474e237074ae07d31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4e529332ae23d94143406d5c31ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d98182aeffc0edec29a9762eca757c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a994c12b6d06f94d0462f21fb2c12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3dec075c0b4fb85c6bf7a7ec01bec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d76ee9ebbe46beb554ba079c0543518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbff6ea85c0c19187326bbdbe06712519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c567134fe2c8f1a81fb54cadb31f1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275046c6293760566621b42b5b5cc1b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804c7bc9ff1deff7f64617a844e1ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d57a6ad3b928bb7368978ea2d23096523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e8243d116408e0b4fa4683dabde63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7440758abc56cafba256ccb0c97cc5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4b2a4462846b0f20acbde9fa3397526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8724b64dce5b2198af6abe0c4fcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9c8671dab128b309d813ee7207e79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20abbdb796673e4094be87b71f8bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa53c2456786d8f6d117c1c05b540ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31172e6ef0fef587b91a823d3ab92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337efa11afaa3f486c54c9f6af5e5dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bce4bcff42673b76259de50f3f22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf18bfbe1bfea6b1a834ce85f0779534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297324c25d18eebb6b1291b11092013f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89fd5779a008567c69eddf91a1bcc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc1706aafe5185b97a09a2e4ef5b91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915979c6f9978bb066e1d3a1477b9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad4ca5f40b9ced4399f914e8f2b93e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6261057596feb1851b0d26be91e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b2d807a862a096e7872452501484541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d37409d4cea074feea57ba7799c5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6cbf83afdfe51d434dc30185a0294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7d5b81d64209cb82f5804f963c8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e0c880c760d2cdf74bf974eb6880545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d1fcd2d7980d2aa89dde7e46a1e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab70ffd56e63064e26bd12243d7d4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d803e8bbdb83c85d2f3904746276548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba43cc9e48189164d4c4d107d14acaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524c9b2412e7dd75ea5ef8d5b98c75c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb46d39514a98cc44e86b73f1fd2e1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f838bd99f6ee631c6cd8e5fd7c1f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ef38f47148badc952d0476f743647553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4d81d3f3424cfd5b7efed6c5376e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128c6e0c290c1a4b30bbeebb1b69ce9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d8d0307e96f3d605499c4e7b8c840556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b49968521e29fe7bb5c81e091adb2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dde2eba1323b3afc248b1a1d1a7fa4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59638771cdcae7a0a37af2208544f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5981472cffe53dbec58d621a8bc845560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee997f68d777f2041dcf6d89e3a1bcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f0efb21bda8520246d30f0f89e14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b84c05228ad19b2a0e78d68cfc67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207464f6abd1044558fda282918c1346564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95a0719525c464902de985824969d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7759a1f6ac7fdc93e67967e4b241a76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf9eacdc8478046f2f68cbb154642567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09657b56be66f60ae09397e34e190bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19b8b5b0058e2c336fb0c6c3d36263569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e66a2d2ac9221726aaef71ed84f85d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23803fbde5b1d6525f31291b22893c08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662a7ed0201736fd0723d3c9e31449572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17818bd6f897d60ed325d6a0a54d046f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1072281157c8ef5a1d5b8eb544aad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f9813922ac48a0012ab64758c2b50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0a8984b18ab2ca5cce08437875cbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163da1706ba10d8e832a4cbba2afadb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b081a6aa09e2d3efef629456cfaacd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef065bd55a3661b76bc455c1061b425d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168c9bd220c80777a54787ba5b55250580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8173514fa353749d94079320f6b7cf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61032c860dfcac8439ac0d72dc6f63f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c06d4c5a6b8f051658e5d1fe4ccc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175281005e34e281309704a675e00810584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ab56fd078364ef8aaa8e39ab2b8da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3a18b8c55d882ed3e247b4f8b47ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ead66b6ee5e901f73a29c646dcd99587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62f5524a7b8356894aa12ab43322fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369815074e792729447b05cbfe7e5d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ac4fa38e17551019301b8e49b7e52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac0527f41745bef7bbf54eeadc473591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891f0e52dc4c61aac94ca86ca0fc9c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a1819d86ef3b4444beaff5b20e9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274d92f992087b5ce99e26d4b9b497594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d6cd9dfaa56f0a64e0529f4a3994595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a1f07800171f4246a9cd555c414cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2010cbcce1ccb1930a8ae2fbfae1409597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255c247b09419572e01de91dd9a5e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b25878a929dc7c6e14c15f04b1d1ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b24f6a1cc89e59d0768d8bbe0319600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3671eee78847fffd38935844d9e91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c759da626648aebf343dc262210f2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c9a26b06545b1d03d85dbc46de553603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108cd28f5692e2717ab17c84967a0fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd91c97ce352167392761f1e07378605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60b38f90d2bcc2a3132b2572ef4b3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db061628e4f81b3224a4bdd95238cba2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63a6014a7107e38d8c4cddbc9fc34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eac5a9fe0c93b05dad1a4c401bd195609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3349936c64813fedbd6b2b3790b2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e20c37329e11b32619f53876a873b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104733e59cbc2cf06b2340e07b55bf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aab37b8b9d72e0b9944586319ff08d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069cd47fdacd0ca3932895cb23774aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee1d2346c126790aa753a75f9e373615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713ca97a14cba1cb834be36762b4c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc35864b3b7c7813dfe2c10b3f67d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b5b5195680fa9e569fcc494536b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8548dac1b15688b2f5ba302f9a58e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621c0d21bead368f4731307fefcb1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d126270734ab51b1b27565270c605621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51937575914e8c5c14a2e77f4dbd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974327e3f09917bc3d4ea83270719a02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e46150e79b0a57dce0274f2ecfb22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72c082412642595a41c3c3c857e165625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf96512ddca5397319cad46db779c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7b243c7a576e6fac936ebbe642edf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af037a0142f8e16f53f6daa29908f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa134ad6074814f4a69f9ac2ddf37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171fef8334926243bd405c1f820ea73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704bcc3e6294ae191f088330a3e6022631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d465c01ca4fc4c88bd0d5b5a8f137632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478240d5395ac3885b7c8448d5d736ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc3a54f081a6cf4e3d1e70e1609f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ef2c4d10f48a0a9bfe95f66165c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4cbfd77ac60b6aa165491bbc1da3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ec16f6cabdb4703e5f7accf7b27f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a081d895697cf1e7b84d845779096638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af46c0415dcb3a35ce6407246e475639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6e359cdcd7a0081d66ea411dc4b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7d26765cf46c25527c909247f0164641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bacf7ff11939b58fc90dc8dd6b2db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d443d42b5042ee5f3d7ce1c8d55efe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9b054de00597972f3a5c77d574fb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808712abee94c5f646d06ea77970da4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345429c74bca0b829cbf7bd8ee7928646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4e79f31d02140f48b704de9667e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d1ab46ba626a19b562ea2012961e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4dd061882ea5a44d10d7082b1e020649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b5b0eb52c9ca487179bd95f776a59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5f35f960cb7930512b5905d31102e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643b083b578e48fed67f0e352aac1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02745928e1d40832ae1efe2a12e51762653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf660b941e57b4be9ea9e2e93b5f0772654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1a7676f7e668b6cc77fd0b1c05d7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8179835eec05d7dffb428e3f2499f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a97f7c0af634887c8ef2deecf521b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713659ba3c591a96b8fe7d1c45927a84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652713e2c9f7f859ec5f1553133dab7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5653d69a1330fb25f56d95ef31890d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec94bd496cfc0f807190ac50e178e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de198c7f5b25b03a26979ebb600e4c21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0417025d7dd7c47710a41bacda0d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af5964297abfd527007ec3f99fda3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f021284cfd632b9d419f4e54055a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdbdb68848d3af17bd1b28d5a3b79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d78c0c2a58a7dc20566b13d80408b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3fedfc23ac7c5f454f50abab6552e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d65b76a500333b260bf6df24f3ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a365a4a7153b2e7a128fffdf59ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ab7cf6f2298ab022353cf9d79940671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d9effde3b40cb142d8a7e948629ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34109690baa5fc4c800aff901c519673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b79cb685f31551b3277bf5d797d0e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64afab6af5b3157523ab655c3d3a78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588527c0fe94205e07bb3c593ba93c46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c29311058c6b4690f2c1cf2522c98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a40829f8023d553cc8f3e81210362678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d3d11753053ab4d376ccc40c9553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f57e31a83c697114e56f8f9fc530f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7f4dbf9ca77d895e5fb7af6cceaf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206a28963991b2ca773366f31a08a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99492208f6f43b7d1956001cde3b203f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da19dcc13553edef8a623588bacdc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e29ea52fb246b760c08cc963193f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a23167d9435f62a1366ed2a87121686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675388d851b876920cb862057eff3f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d740c568ffb23ba2e9d1a61ecba76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d09b3006ca92f21e1ed5d5874b1c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7575953c6bc427fb2bffc6b6ff470f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2242b0d84fabc1257b0edb86ec58d73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b595073b5952e7f127e6eac2ffc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c83348ba540afd3170f61921bea21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38e41a452f3d30d63193760be6c513694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6418612748c2e92c70abeea1f0c1180695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3415e3d0d3ac5d03a64b8d3a8c060696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ba3874113e5396825fc2dbe214035697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66d29f52ee11b874feadcf3ee6d95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9fb991449475dc09fbf1109acf7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fe468a3af511ff966c7e85aa24940700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9237049237abc1e1d23e18d918fa8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad8b6b1bb8745fa1aa36d16a20141a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3de153109ff5782d0afa1db45963f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d2d206b91ce67ca6c75850eff104e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b874d2a5fa4f9d9309c6d886487c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdbe21d6210bcc99ff0915e491fc87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2a3f3e4b75acdcbeebfb3dfaadb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716bc66b3825486ba6184c261676212708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98e2951093accc1047568a2324148709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d88921e3adad2efe0ed20f297e5129710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7640f70a5fda227147f0e4f1c9b6575711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4607ab85fd39091b3f15d5b1f733d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b223a762a740366390dc630e12d5a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7900eb7e6e69580f1db3cfcf7796e05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f506b80c6ab05dc14522241c575d08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd54261c8f45a89c3b112643575ad1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d737938a0754140bb9707961f809676717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e031477e26b896f2e228f35f0bf862718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126b29216e4719ce95cc4e1eb6aeaba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec8b9f0f9bf08e7f1a907fb8880edc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906cefd552841946563b77ae15b2610721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93986403f749335aa160993eef3813d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0a28c5989b7aba7c57e9cfea11519723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282ac0e8e842aca6d0d38794332dc0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe79c1269b25fc5d12d943caec209d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e2671d23cff8b319456c67450461726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c956adc2683ff534ab14d4522657f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f485911459915947d80e8466d23c685728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e9c07c131e3ef05bc42cef996dad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946074f1e9a92606ce480cbe4832509730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce91f7df87f9514d554e9e5074ea9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188aeddafc4b5ffd57dfdf92710cdfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db80ed0ba3439f08a425386364d6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1bba2201aab105a5286786531811d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4562d6bef7d179aa0d525f594647d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75a0ecf236726a5d3e4dcd8657ca61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c31252b3b881e4bd75863f5fca0e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e4be883aff40f681ddb72b8b238ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f977de5590d37fb32f613924fef85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314f73249c8b8a022a7cb77d72acd04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3c14de4a7d4df02a3887020227b51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d465ffb036b471d40ff8ceac6ce58a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98e5f1d26a520b5e83084ae03929a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbaa73ce4ec2357066db932a0809fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa57cf4e7f630b3fc9d9e6e40c79a5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a805f66a8203883f958401c54fc60d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4520e32ee3ef1c8c26376da84f2e5e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535611cbe21d5b71f99399436331d6e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030880bf7dd3dee6a1c1b9acd4d35037749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d5f9fbea439e0371ce96f9736bb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce3e7ae4803b25f70343f7002998d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81767dc442c870bd757bc31e6deb26d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ee570e5436e0bfc800d140fbf1d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4b111c4c22cd1d1b11712ab975483754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc51a696e22dfdfbe1583ad0b8000755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb13a86a997ce5d4335dd1e5b49e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4963da8e20e6eafd515f07c2d41d8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dea253c6f1e5743d01f966a8a38010758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866877aa7c8b312f89fc2e94d8bde648759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae676c821e0ed0d2367ff296a5c2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ac09341d30b110fa429b6e162a142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8ed4875638b0620e8fcdfd1de3c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06374f529cb2b451c05e9d3db3cef294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f47ddacda6a1b339d62e7f41f2a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a0d35893ced867d1e926f67beabe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451998b9564a3e1a0768172679a21a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c29f4b9db76693abaf13d49ebb24d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19754167294dc703ed37b91e3d49419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d631222773af1c5ab2a7f77c6583410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb5bf2ff222780f584178415ab02111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a52459e411c693c3d2b6b561990c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a532b826abd972b6fe5f815df1b3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2706edca132796dfc5e6e3de2669ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281ae67cf9b8d4be82ff382140de7ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52138abbebbe8bc4ded38dec6ea0ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ed62fddbcabeed2fcf0d25fb6f3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16202f06289f6d49772ab32052529018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a535353da93fb6fbe29e9a022c32719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388bbb1c7fb212e0f818c6b479bd65220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce595e93b77e7d424f0aec6b4e387121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049075e5951a295d81a2b18c23e01f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f9a70eb756b80241668d86938905223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1c9b604b1cc0e5f2a705a045c184b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1713e6b62c6e5b6cf391f5ea5d43ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c01bae6a395a62d56a0e939195449126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b59c36112783b3176be96b45853827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0dbb812fe26096d5de0b59f8b53928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deb16374d8657ac44cd8ecdffb492f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ac6545be7c992058ac184a1a197a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5af8841a8c3f8c98166d0f01808531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e70f9c599ab62ef21f61fb4dabb0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c1c933eddc2410ca3ac62fc4c72333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b026941b5abb9b9bb7ce0f6346cf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2fa94475190d41203026672def54e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c97f03c08289d80039722bb1e2e1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4f7df646dafaeffd2e858c5522de037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643701d218801b16a8ff104339c7a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8ac98eba8bc7c8c9de417fac5807239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb997b5b47dcb07a043901b176daba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722f5da1b7cd0836b16d79a2e5bc31241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145697ca096965db535fe373aa11d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbc00e7ac6be490f7e0539bfc81b2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63a8cc7de5d76b3045929e495f48144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fb8105d6d71e7fbb814468e9ebca545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa1a763003fca03f920c6e90144f4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01160b0c3953600c3852eb4fab8b512747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc117863d7b56b2bf00385c09798fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeae57ea3c18a5af514da6db6abfe1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2fb0ec91087a314784b761615316550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4c5e0f548ab0bf80362403390e9aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038ee4d9a80e870534952d9f33148d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb3a1e087e211c09047f2d2dd4a4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fd96cfb90d78ef92fa90dd99cd1e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae13edb99175951840a2fd80ae771b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fd2234e8db2b033ece266a0dec95c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640e14008566e3b41a0a3415bec944157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54511a5e3c0118529b1853002d53b22658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336139914525d0bcdb81ef835e4298c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ba1284d41034219a52b6b56cef63b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19183560b109fdae5f74c2a00e19134661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922344d07b72e0ea42c862f6e726aee862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9f3d4dec537ce39bd87b41a5921d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644804aa568bd819f5fcd5143779980264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd666ecd28207a68c0ddf6ab42d2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d64c8ddc2a73053f6331087cb05b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52d9d49dfce589dc0abd22723dddbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631244a810474c59279dfd01d30144f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd2a688db6ba24db8637783c93c16569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdac65b3062ef447b1b5c0cf7533b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10a1d3edaa271f347569f60dca5e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d2114e6e084fcc40cb55e3bb39d9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c0facf48eba0bdd6927fb5638c45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d6034c95131d5be714ced01af040774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d9b0a84c0fd6942e14630a82a6ef275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac52fc3269c8c3de2990e7f4cc23176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad686c507870dde647b5ef7e4d38c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfec1c17236906006288c4df0729dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1178e69a45ba06d5600f07631198579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0238596623870c24190d439f2368d6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8d992b35dd66643fd8efd19603c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af0232ce6c9ecac4ee33d3eca20ab282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149795cf6fd674214138022264438a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07a9fe07dc75cc30736251ae6dcf4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8b7a022036912060dceba16c8540885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e0764016d446ef050ea680591f07286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b6af9e47847ce0146b6c85613efd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ec135161760c9671beb8d97f6c4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47874ea3557da6d5c17eb52f45f06c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a45352aed0869858f3a2cf21f8adb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee3b4a5a188bc3b71f6a25f3eedf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff1a816e5232b6281fd1ef87de017092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c24fba8f74acf8c57d5745bc371c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf9659d341de3a40881b1154c590bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9aac014c21e1907bb0ccbeac9fd8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fbc0e8b81ad977ae04f02450a884596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c8653c96419b266dc836ef7098f7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5af9b57e7a521fd985539c378d6cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0755ce94586323afec7d5b28757b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2614e8514397a7f8f89065ba73491d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83789d69ee607eb547e1d93ab8a257f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ab99ed177b588fabf6c178201815a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eecbbc0006df9ba90caaec7476063c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee89e99c870e3c60c7c1fdd6d1b9b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c401c7c70ea6f7e4df0db25d6a115b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a821c8923ec27d361c4dc4ca7a4198106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e35ccfe5748984b5f136022658076107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ef2c181bcc16639e4942aa60784d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1d25251ffd8dd92611ce57cf501a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3002596af1f78946f56e50a719f667110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181355c64530fcd0477ac312d5ef1c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3856f4a1a65a3100167abbe1fa35c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7065ee9ec2df7b157a41d79d1eef76d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d4ac3a5ddb9da4ff86281ecabe83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a49825d61fc5d345d1b6497c8671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab85da07c053e091fd52d1041f45f4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44949bd2e59a1683a7ace48e17ad1afc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdb654d1a03d0f2e4c25195a9b2ebd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65950470e2ab155f6902f47378866688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902418c2aee8f3cda4a951d70c9380120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d0d061885a8e586daec1b134b3f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85391bb631b48b429fdfd473e3b321f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a4b903fcf8d66d63cc1c1768417e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422dd89a108e49ce2c79bc6a9e01dbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae0771eb187844c727ddc41ebf6869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6a80e7b7db6511f99627dff79fb6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba03663209cfbf6ba4b8ccd551af9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2676ab18f921e9ad8d83830a6776001128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473710a5b05848238db808795b8be649129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556651d49a45f1e22ce8f36ef23c29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede034725b54ca0783776177da764798131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f45dbae7a08d063bb1150ae915269132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57913685c131591d39adb9e72f0836133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643241194cf7566bc5e4cd1db945aae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37117243ca209c4da445298e28850a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a73250306608ecd988ae499f4f515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c206478289092a3aa06a16859d180ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f2dbd900a87fd9b74d52113285dfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7089fda6246794092bda90f90a721a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eee0aa500752a33572b8a09c365db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d8e353572eeaf22e3d0f14d36bd1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e76cd58efbcad2a0aab5c4c54510142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68997d30f86adf7085cd0d52ec8076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cde949dc6723dbf2fb1119013161d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c34abae443c4cd06ef77cb88dd95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3453751535f87ffb6aa4d9f233be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6aa60614d90402e9e50fb6e833d16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d93e3427a447188cde8480347ad35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282c9b80b46100b2d874336a7815d4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa50b3f1c9627fcf712cbe456ccd34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d49148f209ab504e66334f45f3940151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022462e5224d154a6fb501725f22b487152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec37634e4805a9296fb0421dc4986153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b52b69384a93c254d6d10858cb6d53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0667ecf20853e91d11d005ef77521155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa6ddfdb40b5e9150249db4dd14e45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699854f5cd90b559fac29c68fa2c463157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d061cc252a03641a61f03fc2f941b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09b6c96e44808225e6cbd78673d425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33432b52086f8118b4a4a47400ed8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ffbc1a3514796fcfebf2456d74ded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d3cd3953a6b8bddcc43dbfe85a5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac0f16157873beb5c2e52fe34bf2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6e10c9506b5e7e4668056447be6aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cc9d89674ee02ed6584cfb4b28f1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf65138d8de24e1ef45a4588134d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625659e5a0a52c582a685871383880b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0aee60f6a1a5bcc359d4e18a97dd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e1445269aba46a71d8ee51386600169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b29fb331cbe2988e160f3a05c537a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d9781bc29d257dcf80c7f773cf7a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e2d6b7613e2931f74e18dab217c12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ef65d990d9a01ca7eda32d2806ca4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3ba3f6f986e0c6face77144be105174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aea6f221a224670f22589f2a2503ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65c2f4383b41f18a1cc3a55dfe0ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e57ea0032377f19ee216da9a888150177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4880d3d435408b3771733b9c58234178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2b9019ad2bec05c18c2012d6b0a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b238d60c74429825e939a4ae6080c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f0baf1c0d3446bb7e162dec90bc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac122dd71085bc2179dafdfd4534c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71fb5c3666e67b2ef6467c0b5c3498183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e96f6fd96147c8fb3b66f72a831f6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf5dfbfd855b9f7d0f7d2aaa9776d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf865a55edc8c00542a15c73e693de9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac233cdbc6bba2fb72065c3e84cb43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472fbc6b6f66fc9641ed80c99862507188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d2fad596c4e74697d8d2576b7cee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bd9181bbcd16268ef2c80c3bfd01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfef1cc430ee3a9083fe4aebd15f05a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af138cadf5c57870c8134777eec5bed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e71a9dfcbe371f5833fddd02c3888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f876e1ea8200da809b174908f5ebb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735722fea575ff96669c2166608164e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095354e4b1eb796410ebf5aace77a3bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb58c7d376cd21c3728184d17b95322197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be91ddcfa113523e148d058a9051719198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f792103a40ab8adfe54acbc2fa6ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423143034ca5c65eecd211555f2834a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007c8090c3ade1f19447bcc0031155a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632f1041619ed6ec2cd0906c0048ab1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f693dccfee10b15ebeb4be4512420203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d432ad00b312675d12d21714851014204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab00ec88befc272eb1ff4a8ac6fa17e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa165e217dc4d3e89934b2eb4341f226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4f224057f3d9b013d1bfba86a28c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a6dcfaeee75a66fa17456e94573d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ff6ec477642f7cbea92e50ee8658209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb0ed0a54ac17cb9f73f9323d9aaf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff80100f6d10e89faad3f708accca95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f299c8d1dc75c1ef81558349b4c253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ed153e557b50f1f1be8bf6d03f5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36050ce48df2828312e47510153b18f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163512658e13ce3d1dc0c7a58a8f50c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e0252dd1e381b2d20b78d40668c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683310f85364f129286a4c07fc1bcb72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d632b2cd107b78efde3ef859b1b218218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40df4569d2f5c31fa4c0302f913c817219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5cc65d7ed8d511b945570cc622c63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4238bb832f7b8ad5a2ce4053e1831221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6df9fee921fdbacef374d60968f9e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438640eadec0bfa551a4852cee51a403223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39367c870ab4c1eb4b86850021edf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37e732eea7a1c6eacf03d3087b8463225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202ba8051b5d89dcf85bc0fdfe5ea1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889f85c1500d4c0fb7434e87b162a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cc344cde4713838d4a8dd882180cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29189c713c459470793ed28442aa1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5701ec98a6508792e4badb359d88fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e098512196876be2e774df2d7ec460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b078c92af3eee2a2daf53a373f5aec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbc16a0b7a2d22e70d4202b6138a20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cafaa0a72a0398a527a66a6266363234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49228c0773b83639a64a2787dbf69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a48377e46ea6d4d9b5d818c4ab22a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4cc98ed0446dec93336d2f6bf145237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f9adac50a59d3f0aff71bce837797238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3900807447f0cc2c79bde78af1b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65b4e70c927cae4c9316fc29b28cd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492658376ece22e20deb48ff7fef671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd6398aeb7027ddaa5521d7303baf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137428680564dd1e16bdc0d6e13eb9d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e743e89821b3bfb853e7ef2505478f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3d4f8e123678da1e4288547b31f3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2958bf526ee97ebf3f1ace750034c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197771d4fc0ea79739518402cfbc81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fb41ab36cd944443ad3a69e907213248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d87a892ea377d6460d99f0d34d0569249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003778c1a58f822d8318d99fdd05f93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6320a4bb3840bf9ab283e4019c5770251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f1b9a2845da3fb44ce329fefd2d8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7843d992e5f6abcd19889358fd69d5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1180486e45751e34b1215bd83274e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede8457284004d3a2609728976eec37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82145277f5ed271173f9a6a565b81e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d3c1ef23b08c4d35a69ef256b5e16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf322f279d9e42f38672b08874a2040258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da39d398646c134dd13016ab7ca82b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc179e9c33cceb6d0d7c3a06cd28f33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a40d642f92faf560865dbd9de8b10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc40d77d294016fc1b3672af86bfdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d69f38cb53116e75e7fa9afb61c0c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb14fbe55df29b97e79603f2e762f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429968044f1dc329956858a1ae7b73c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebebf8eaadce863eee11a223a1fe2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5dc35547a8bd11809b7ae2ede64e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb379b701201dec57f1eb2849f1bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136d0f117d8567a3aecf7271cc27f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c6f3343fe00e7cbe511e060409dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915d21a47186249623d8272c73cb66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7aa61927058d3656f790ea5764e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2787297875e3b8af8edf42b9dbe6d1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797bfdc8c1d12f11c96dac51925c632274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a567c9ddaeaae940b64885744ae84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b997de02c48c3ab9a086643c930c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b200558290559953c5ffa13116b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163606f09a8590cb2e01846ebfbff14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d14696ce3896ef0b391acf074d9516279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc5ca35f3ececa6697f8de258b5a17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47f4f9624ba9738d8ceac91481a4d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265e320a35ad1dc9ea7d1bdfb7dd002282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd35d570dd2e167d1e5e32673f8384283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661bfe4aba7219b32cd450f20bb9c23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55980c2206b935eebf61cdf8c7f5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc81bc009a1df0e08e5713fa3ca79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec4c4e05c5d90aded92c0ae861909287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c834cc09fd0c9dfe3c7dd791bde16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceaf4c79e3a7e265c49313990b416e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb0f15673e7b2a4ff14706ee2a56b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a6a14c3657125a41ff217c51834b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f7c36767ab31f284c9450ed02c49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc0bdbff3d93e0f1332b526147a6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458b3a721ef567b3abc8078f9fec990294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777cc8aa1f41196342d03f2c8c43810295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c1ccab985d265a5462eafd91fe57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b750180262caaf3249f146dab7c0340297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf869dfc88bf3ed57b7ab0def712e90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c100932e3563773adcb248a2dce19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687018acc14817da597f07df10e61406300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a82daa7c20796b4cbf53a2dbc30374301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55dbff7ea7824f74cb551446cc97e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b78b1c7270e3e7f02207ab08442e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a1eaddfe5b450b02d456f3f00bd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca0c57a5fc10d465b773a3cbda6fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c1afd248016fcc7a581f459c3c2e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fede6dad240cd8672ff137a42ceb24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c80ae88d9e77f17828f9467cfa9c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4c1f5acd8dc10da397576b45b68f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfad5105c6a0672385972d71b3af05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886da8632c4ba0a4ebbb3ca3423461f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c658d0cc1af29a505024cc2a59eb08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a2a0d799fe098c16f4c71b7014bbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081e2ba77c7253dbde534fc825ab049314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051069420d8ed19af2f726fe9c57b933315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d770e05f2a513f53b8151e7fea9f43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb540aa5aa976b17f1d41f43d73a804317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b591a39ae2884294153f09d843d83f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c608ffe901a48c0f8d5521e9de35af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fddd39201f479eeb449c41c36e150b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3bd6e5bb68061b5b81a864edf2c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d3221e438f3efc0a7309d46d4c2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3ec5ced2be2e5e2ab873bdee68b35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1df9b614a84ad687e160ba9ddeb157324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb207de8e3b89d4ebd2908a5a65710e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99d26671ef53a30e44aa9e0bc59120326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cd2576b0000d5f6914421b60cea48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8defc43f9b2105212b7e026af3ef51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ea8d888d7b0ddfb0af651d5ddbf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b634ca5fd968c1b0e4303697bfbb86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787a2511aba59845b158370b226ac3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43eb9c3b2a67e554e42c7e0c6aeaf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36125bb6432f7e3131050dc73e3f216333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe891f8a48e0d6c646f0bfa40bebf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af386828ff9c8bffc93274eaf0055b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286cf6e8a674f9dfb69a16c0eb9789d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2299471f7e49c1d888477c24f9149a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589693170ae84a2dc431a932b65d1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f858f9bc7b0f921029796bc1f638242339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3b57e071a44ddab95bb0c3e47bde4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b396479bbfd1e7c051eb5cecded5cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0367a0d1eea3f6b17b2d3d76b67001a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d696a7af6c26a163282f374e68b35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf4495cb9253013311596d58b97e04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61160ad939a7f095a1ae041632734d8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d613bd8c291dd9969c323268172c29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ae240960ff2b383e781732ae2c98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37873913c597688f2806b5c3bf842c40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a524e1cde164afc8f1f7f65d2b6726349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae946e51c21367570948c8bc96e983350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af102738e3e96ae3b1427f67a4587351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395afd5c7c174d02444c677c1c8b17d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef64875e4bdf2b95231b11387a6092353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc2d3cf7493fca05f0fcf8e3f3ff98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074a110afcfd02b39cc9f290b92c92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe4a0f618a650192d5fa24c194b4cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6bef1ee95fabbb1dc8aa0aa483d22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4164213eefcd782190f8da3c20b7945358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e486b0de60c0ff490c94c85b5305c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f5de6ae1fb53c91d2ba3e51d4cd35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbec5137e750cac307a84a1471da8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a182ab0fc0fe4af57d0d939c9cf68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba06c3d9cddcd713babc54278ce044363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a0e41382f88e920b1176fff531b3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069f11357bbf4764ba12e0dca9cfb6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb181bbcc102f0bdfcbcf8a1ce1973d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bd625e5a8c310fdf23fc8790aa76a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b31ec1a69a7047103dd3fbad7aace3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8c6de98695675585acf1694a3b851369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aae772235db7796224f0c5fbecd1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8a7017b7346a19322cc988ad50c51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11497d332b067b5a4caf3b7d91c0e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e27a6270cc5ed22c4c2cc09df87a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296b946e6d9c331a4676736553ecb16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bdf4c5db82b8b24aaf4f9fb40e842375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d92f02a876f5b274863da961b8d7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28d3a769d517e79d0b0b80a3825cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36519c055898d79f88cee915af71a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419b880314dfe6a3dfdf1f857e88f67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7aaf8d2aa3ad6e4713e1bcaf5bbfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e018e082aa45daa802d7dd0db086f0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e316b4bb66a69ecee422ce547e1f04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f82f95590683739353ae1d5642cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602fba373437ffeacaea93122f78d71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16a964416bab2b8deaf5c1cb40edb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5425c50381acd7797906568a26d66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313f1ad2092f4677bb7eb44376506e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c388a960ee514c56548c3aebd8415388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f45a45b9c2fac66fa05190657056389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6499e3a274a54fbfa43b7a2d062a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f816de44fbbc2a073550878d3c70a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c42e7b0fd333a478fabf822eaf99c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608b2c9efccb212315109000bf78fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118df2744d0e379b56be94b55a05322c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c236a1047b7b2d2e40752c101c277395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7833e0c0d7a2ffe696162ae1ce59f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a706862d89cb8c785a20b99c35e850397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a65eea8cc7672441cd3b465e25cb9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abccdf80088388eabd2924017056815399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb23876ac493a9561f2c87d8e63d031400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f27378c86a5470cf6838bef209ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc352a73c4ca67fd42c2c4888af53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88de30dcebad08d3d524f96942524403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a00780525b2714e5519469e57c891404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed929b65dbb66d13a9f7bafade8aca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721aa63dd7e6886871c25e4bf2cb6df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457474fc4969db1216b2339e4e6a3b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c069a30699c9710cc0077370eef9c69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c66946d2f9c49920a9125c1196d0fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5531f662fbf8ebddf20188e614b44ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1d7384dae08da35add1447210228a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad391c6cc0048bb5bdce28b96f16d2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763f379c67bb5883bab91b4da0d3b04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681877f584674725ce0469e76e2e12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9155918ed90403390c3e7af02345396415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabd8d329384a92d6537c2b2a2944b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e504aaa3e4d1a0a739b006014091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf18271277cffbbef95bcf622a0a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616f98fc687b21f774cb1bd99f0fbeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc53de3e171a7a8db9dd6a19663bbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff10e1a1481c096d581347fe8b7fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df28d22b50d69f9451d26a57f10d08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673eedd365492f3d21474a8d5e56d46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff43350b8aabd3f91318e64aa3f94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2210cb7f398504c7f46e51a4e0801425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fea5c920f67b0d7f49896a065ed88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e89642bbcafa5019e78aff48b67ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19124669cf32ce8106cf6312348de4fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2abc11efcb32c08c225fbe04711a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e86dc16cc91a6e5236c371d31a9611430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8bdd7014d4dd2e0a9ce715802fe54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21c04f880bcd4c6eb5f46b0a1a44ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7af04054ba50cd93939514fc68a42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dcf5294850650798379fb5f2940c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bec5eefd92d501ab43d2bc490f0b7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7887fbbd751122e33fa8916f64473b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d690d567f718a4b3c37bc48822a4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b28f845326b0c8c1977d433a8cb3a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43cf851376690c696fed3e488b8719439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3164835c9abdeba05955a592ce60f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef0bcec200a65ee05162a8aea3d678441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4bc43ecd17f9708f82778ff081dc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d01da92872f5befa28ccd15784ab86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2fd1e83af78405b8068d105489793444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8e390dcababb69b58c97251d7b530445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74458aebeb12e8530e02a8790103a136446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11fc9a06caf89b410ff1ea291e2149447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021f0f2b9b12b8599950ba54c7d7713448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095068b7e714f736abf7b2c5846ea0da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb18960b1518d5c68fc9d1c31a45e76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b88172e0436da963f051f283d2139f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272c4dbee31609714d2de316ce3f9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dbf1428377b5e47b355aecd7486ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf9e4915b0ab1462bc5fea6d18503f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b67d516c295fde58924f23a7ce86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c681b369ca634ec1bb0cfbfab95fac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779038ab0b76a37bfc1c71b429da928457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4651bdf50396f76ac33bc94cd5a163458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01c1aefe569fc5f96c1c1552f7bce6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb189a54deb583e969af708f71743bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0742c8701e512a8064feae7bbe4c66b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5101b34ec16c5357d6c769a57195221462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80983370673986e7453177ea0c4ee16d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cdaa470eea31b6de3b0cca1bf1645464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3bdfed8d476db08593a03219697e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44894b2b115f5d803e7bc689e89a4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe693bf0449760b7cdfbd114c502c47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e14070504aa3a78450a0e6be3a44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c1fe804ba11772e01241f26c334a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0da3f2eaed8679f519f5c4ba450995470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef837b3503ea9fd9a4f4212d5812625471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868194511dec0f22cbbd3374112f6526472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7167e6d04f8f716b2cba52aae206473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1ef97088e08a1130b79513cc71d52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1f28ae421220fefef28a91708fdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a109a7f3816b5e2e2eb5d359a59494e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c8d30875fa57cb55fdec2ee0a191c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984220dec342ccea41a869864de67ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa509116d3dac363ce6ed9bb2248334479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c28ace54f275c53ba778f8e8ef51f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2443bbb1d1f84ba5f05ed89a85082481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c695996f7d8e65ab4ceca476620c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326718cb0fdbba5635a4ba637a0204f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92891b1f479a70c8dc55ff78002c9e08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57718d5688a7719d23a0abd30c98b16b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492aed950aab118507505f80c933e0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f20e3134b1e12b0006214ef7e305c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1342dd542ae5936e1fca1a93283ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1c5c1d202e5975cf2e335bec7ed8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d365b676d50620a79a45e4db4c3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc9cd46dad041794c84f2a9c47a39b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246434a2bc71e0b9e2e6fab1150a4c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445df81cdaf7eb7d82b979274fbee0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df5363dbba0f4031b225745880d2a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488e250fa7bc22d3169e8c49a3fd8f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a643ec295db6cb3f636ed4849b785496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1626459d0776fe665a819b99da2a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef539b7e6646a8adfc6cecba0c4528b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430a52f228fb40351b747f29a2013d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c59ce42d14d379eac50f0bf11486d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3c5f6e0c34c41b715a9364fa13c2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e90e66f0c7d3e5824081d19248e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea635af2c046276ac539bfda0bdb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630120d2e94f5c2e86ef4cf98529314504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96637652c7b2bba5dd97222bcf2a08f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de709a26381d0809415751f72ef6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f0929fbbf335a17039c3bca73f75f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d27770d46b5aceeb21a289bbc81e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a4cd4194a41857001cddd668deaa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393c6e57fecd92484f314ef8b0e3b36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb360673ece28c3cc6fae4614197d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef0fb89521179e614b65e90dbf293f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf1e1b8437bd6f101a1bc6d20cde9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794587bc5f5af3ef389d70a9dfda2c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be7820798f525578bdd3310018acef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbeecfc8bb71586dbb474eaa79ba83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d225a0f6cef01adfb684d35f4bd5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7848d4d11b721b7c8e38d5b3901f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93254b8154d4fb79d801611c0c327e98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f72c64159ad1f75f537fb2c35fd31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cd281e51b0be4b0cb39c249d0a9ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac979d9e281fd0fb8399bf1ba0038862522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76aa58ba2122404428b317af7f8d44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187542bdc28f9df21e90b6894c35107524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4542ada3b0d1c25bcf7451a6cb76a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130fe9a698ade79e4dc2c0578419cee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da91cb23841c6e5cba66136cacaf4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaea08ef18b4490745f6b4218e4dcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeda21d48bc116f2d055f982fcce44b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0d42380a744c10b1870e797b4460a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121616434f6b6bf6c8f4330f5ba557531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a69383b55b1fd8b83677542900175532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd19bf3ea34fac2ea3ded3569a8fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7758e0254a1bb7a52d9067559eaa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf07996a370b4fbf70eebf683eb9de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ecafef9719c0332cac2c6758edacd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b102645c6d65e605b1dab9bf3a5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e151ab1c6186aedce5ceb9ff8bfe79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1aacdd45df8ba88ddd3377cf6dae7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099eb88b0f0186372297214e6b69cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4c2fac0a8f2f4efa912850769fb82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab1deeabce75e44b4ef226f3fa907542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b591779a43cc3eb59a80d74dc41e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe3659fa3cbd9b875e01a3ec89a5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed670822d22f631df2cc638d44e952545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc4fce6b5ba97b177ba5e23a8f4a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94462fc8805cfd61054dfc50b2fe65a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94252f6acef2418b51c9168ed66fc1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b093b6a78249854be6712a7bd53cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317ce596c408679f35b6e4d5ff3de9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90581aa4f3e0bef5fa0589fdd70649551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea7b45b48b5e3731e573e7f12f4c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5fc87e86bcbf091d4ab62ca3e5c97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b5850e9a4d6860724e6b02f528a25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9fc17166e55b509712dbf770d3dfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a0004c9c5fd30e542ad1f932062c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa6eee22d34f831568de593477007557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e0c750cb887ea698cae691ca58e49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf918daac40126ab83fc4ceed4f8562559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed48fdd2f41e42907cff1c1d15a03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d5d84ba50a5aba790b0793479a3c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b4b6f9f33f1f2de8663a07c458a88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f0f84ab7a6a4391252d7a806a040c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73e295f0610eef0e36e2874d8bd66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa1997194269bd24dd4b81394dc98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346e7ee3b45df4310513cd461b5981566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05752f505fbfe8bfb785a8b4fff65753567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7594892105e20b597116edff177efee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaff13a112a18a8c88834148050617569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2ee4b0e3087fefcfbd7e5e1f79c29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e54343c916b92d389d5d399dd669571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6ae6b49e3e21a63df17c7b1462ed9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e0141fe158fae1451303dd96eb46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3688683529ec0262e6a114207e91d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab40249e9cd35afd46e0fa22560a9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3daf0d5bf4bf7f71707a0320c4f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9dcdb6cd530d1035685cd50f0030b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628faac7487ec856a470f9db1b07998a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de17e044518e312a80d68497b63255579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a81b43b8761b12069a31302f412bfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e011ca72f03b97fd50ec96008e1485581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd6eafb2d973c96bb8257ad7c3955582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec452e54e3860bc74d17fdb39a7d0369583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19304c6c0c0ce4ec96ac477dfc17aa3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a591c8e9c1aa5db60e0d095f771f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded301cbe121e11271c1bbcd2ae426586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56a8abdbdc0acaf5a78159e6f4292587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f57903848ac2cd4de31c97f31998c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c7ca7068de2463503abf470af7fdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7e36e277a518dd25fac3d6e72a89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a2a5a15befca3d0c92c8c57067931591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dac9173c3e100e1d5b6e08c85b4873592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430c820a813cd95dceae20126d33d03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e83ad589362d11ec254a7c81fce68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee26cbb0200a6ac4a913b922008617595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76095837783d8c912a14c173f049252a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343591746d7d4f5f0a6473f50bea0a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4f820c03237a8c59461243c594f1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31e2594b51fdc72c6e0b73d128702d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff581d075fad162be12eca0e1b6b2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1424f27820532918c694bf2029b109601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e9ff35fd455cc9618b87fa742aad3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6fb065aaa73767c0b163edc0aaffa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a6862c1ef78d27ed207369c17539604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b7a2ad201fad4f70828e4c4b9a46e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8816889daed5ef41e87bd0d36f0a0a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb13f22a59770c5834e3a4a0224ed4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71f58db751c2b878d25abcbc14fdb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d372571ae7970753ed6d2f9cacf4909609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664427a2d1ec0420417ee06011ccb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e4c34fe60b7f1c6fffa102acbf9b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a577dc9850f170bca7c0b0c61afc4be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268129297dc22ba6bc61000f77f2398613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddbcb012b4fdc6d67415f7b83e2244614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf32baeba8c51b5514bfbd40ccccf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99e7097b2d427440c32a843bd08a9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc5c4ddcb248a2a38c57602d66188617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330bc25bbbb6b5d01d480cfbbba37e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b7af1b41b36b18668671660eea523619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f309dcac7d8cb7ea1c87dc02b5853620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c72a108b44d088c2a1f78d3508947e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b9dbbbcaf8255b68a6d5bf51b904622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a3e70acfb4faa9c115f23811191c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c28bcd5c66d4f319e309365c47c2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aec107ed4158094da60a900b988c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eacc339b544ee71b40ceca5cf88d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de371fc8038cffa28f60b0b817a1e393627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdbc4b4da9a981d18d5de21323f4d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec2a1e091706cb2585097b5dcfd169629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddeb74e33c9d57cb68beafdf2deadb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec47178e51349d1a7a3e8bb143aa39f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac570117121db74dd95d775681a1d67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468537be1abc6557cc4657ee8d2a09bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72132eaf2fd4269f1ef672c5026266b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0dc4892859e576dd06310b6f8286d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec17a0eb1ac3c26a29b0d25c808a09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed668460e70ec909bea5690c7c78b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f39e2ef128c3feee3a8c82244f16a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34162609f1e08c5c8a1d0f9de77418d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac28de3bdbd35644df552c81d3eac74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef359365dbd3462095cd175938fd791641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81664d99b0b02dc09c82dd40194d72a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc0dc94573bd538e4e84462edd9ff4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e400412ac42edd95d7da94a5268a5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e56c38ea30b081fd2fcede9805969645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae47e028a2cde1c37c266eccc335b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9248924f0492693617ea9690b8456c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90b9deabfae153f3ec91ec2e92e9a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf0aa05924883d8c57ac8aad214dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d895adadb5d447ac9c420be2f76facc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f15e58b871acb6886ef2457ea5ab8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5cad043c6858bd48fdb0701c60a16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4df8911948bfef782ec5f0be524c99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91cd6bb2e5fc713a3deb98186e529654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893168f5abe80d168297c26cd8e01fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c21714b6543ac43aa5b17fdd8587656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b955e670b5c90d7f709350abe087657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf311426d68e412ff2e3a906572abdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc2554967ea20b197037c2c8314f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15c7f7a07579d723948fd095aff51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878499750b3a9c8527017244a01c8f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d544260ba9f3985733c04f6ad7d7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e39bd13a84f93979ea0a4061c5c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662a1c88811f60946a5eb09c083c40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3650806a939c02504f5caa0166f8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8981e6891ce084229dd1e71e1f1fe4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283579dd7b1ed253047b19ba6b3802b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e39a1dc08758253e729bda9bc2b63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f0e9ea95ceb09ba50e65f056a5517669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8435d23a1d51f791f617c30f4d4b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeae53d66092ebc766e56f55aa70848671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f284ba7aa35f00ead307feba03804672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7af8d17905832d3ec751cd4bbecd85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead85ad8801f57a763a48d677d9db32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f32304dbfe94ee4b3196e3548cbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7e8c2abf02ea437d0361c6a7166e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851ac8d84665e7da13ec3a8671a6be6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a539321786f9aa4f0d1eab330e98c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c786d34dda99fda9e4e108c1e6f207c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c64f05275de4a1bf95c40c7739b77a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83185ac4057d688640838984abf94ab6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f3499196799ac2135f9ae2edc90b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96ecf897f49e11af7c511a665fd5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f568b4cc1d0bff224452ad86a303d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44e091a921ecc4e2e07f7099018f72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f721360b8330ea9c84586b39ec80ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e04d703da5a823fd3a1592b1ab389687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37ca7070cdb2f4eaa4dc785959215d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7e7b64a1ae6aa3c301b8f5682cc34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab084ee2a6ed1e624674a7b2b67c72a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3568645b513135c0d2ac998a76373691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d6bb436deb5d509cd39945baa09c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b502b66ba8958478781e02df17517d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ba13786c65e6dc9406f36f4fee88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e4a52d760f766389476191d1fe506695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e7f9362ccaee4a95d74ff0399aa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d79f27ba11ab6c3384d7d976af95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed0d6425f8c374d7cdd34be75106f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f427826625f06373ce4c65e899eee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac5a89fde9403cfef207843ff428a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f4f636a95a85a6c2fe1cbee5354e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badcfa134ef081087054bed57714b5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09367020f52ee57e684d93cbd3de12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3d8bf8f0c0ca25939a05c39ba8bed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630316cc4517b707cdf6543dc48eea07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b98f75b76b63b201c0a1a23ae962706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d3afbc9f42d0d110e69359253e37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d70a68868069500e1332392145c9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a0af395b6472392594835f5c000a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99970fd1b021147cd6faacb877102b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f5a29c270f87a8f635e0ccff9dde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441d9ce256082b5fee834f2863ae550712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7d14bdc02ab3b96bd47a889a1640713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cec19fe65810ea239455a998995e21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facdff265de212813c218d4e6853d74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7afa15deeaa25495d407008dcb6a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5b5643209c5dba6dc6ce2af0ba0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32587b94a6214ec9892c5e8af8844a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fa7b19af1db31564fce9ae6114818719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28531d0be0a0df50a5d8ae16c24d03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b24f729656596ee5cf6c0e54fa45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab129d27e80d517a8b8e3be47ad45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997e093f8e7c78be29e44615ee3fff7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0264585f8278ed1cacb5a258572b9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b355972ad5237749b28a745ed1f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9286f4ca273d44e7664bafa91cfed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c00927561cc5e3e8b380b8907aca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299e602f87b87431d8283a716a5f4be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fba0cbfd7e17adeaa4968ce02ab42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b701beec48901895aed0f4f13de34d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cec58158bac911d5d619f8f59be75e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c739baa502011659ab14c4762f2a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c803aa970f99d45c8aad45e1c257733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58ff716fc64b87604a31d3741391f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0dbcb2e5168fb0cd329a56a658685735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504b4ffa079db636f10304309f61949736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acb2c9757b95ba6f92d78531f4fd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4cdce59c49178be57f1625c6b1620738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a527c722426a73f6e10012d9a2412739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e9aafeceeaf390c6951dfedcce487740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43e419fc9abae6fa63f9a85b87e92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daa26a4bed677d00eae0a482a10ca6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51b332d86ad3cf504728406773d2a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd5279fe234c241ed3aacd087a5e9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78d4ef5a7264daeb94fa79e17ae1c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0e812cc027a465896ee555ea49b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397888d311d6f3da154b27209254e64d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b081b3d6c4c99b99093db85dc67ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853166d4e1f585ae029d99699b9647fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd99c57f8496dd31e36fee8f23910750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fdddbd87100c036a745ce48b1bad4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d8a3067df4323046c6f37c63b3737752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e938b4de7034862db7335313c8c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08d0d79f0c2d6c58cb71af379c2c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb27406f88fea49245931c4eb2e2b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be0d6d4438c8f3e4aa64df8baae7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0511ebac741316506266db8d79c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0867b19084580379a879606f3f28b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a54794cc14a269ac550fff345248759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>