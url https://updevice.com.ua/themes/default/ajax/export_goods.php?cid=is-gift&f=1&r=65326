--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c4e1a48c203d44ff61984b5a05631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6d77409bfb88b4e099f958a67b81e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076d9fd7ba0efdb8a537242612c76263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1dd1bdd1f10d6045f9375475dbc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0860b9b6b6468f72a76bd50dbbe85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612869e6308d9e2c758820e3441eb076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71243857d10e05b6b64f870205b38d7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57028cac5e68b6eed83da7c96eef9ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce56975d6acaa08061e222777d5897f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a533ecdcf59746bb6ed178e17fbc1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72418a5194243a28ca2c13a0908ed91d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade71ce0ef864426fb86e6b1536253412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac4a1cfd45760715c74e0e7ef3eaee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354f551938f001bebf388eaf3917a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0ef2de864a7c50bf8e910424ab14f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7505dc8a4f949908b5f1cbcb689e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa0476ce3be7b1e1a537e0034e49617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbbeffe9190368fbd7019cb8f5655818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9513182829c77229cc472d07f13985a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd3532ade3bf215c84ba535c2ea5d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fa29ec6a1a3993c1aa645b8a1ec2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36709345d10551a30273aac7f6769c7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6267ff24a2333170e70d3629a7767723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ebef64981f9554f7c1fa13533eecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00862453395721625f2f9aa1643cf2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf067d080e6f76415253444fa26645ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b2154aefeda427cd38730d6d3ff9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc735074e24c809932d9029b24b238228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda6d57d1ffcb7493ff50fd3f92949029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914df7db4ad157fed2dad7923ad71730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff297ea6be251fe478b2b7ced081a4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d129fd7d0998b9a8d9537f44c4df4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db8bdeec2d2e3271d9d269cf4250a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de729a4ed31fc877e7603b6455fdf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e22e8181a85ddf2121bb565f4e7f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad68783f577083ada9107e7449a1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99f9b59b8e5e7a99d6fd4d6c7148837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70089d6eff796f06233e25820b3a8cba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815176a776e533f8fa579319c62ac0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053022f32ecf30359c37c1889566ccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07401e6bbae73bca36786956df4cc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c42104b5736c26f929c7e680079e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3f6a374e8a28cdc58fb3c2e036d8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44ceab4049d608582d45359e9431d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb280cbaa0754761e0940192d442a7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3eca2273a0f1273daa596482ff0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feeaad05293361c7e36e4c5e74fb0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c8289201b09b4d32df397c137a7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d90d40a95ab775bea7d3b2216126d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bac6686d9b568d8d68d4372f2a9b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a65a10756f2e53981db665eeb7961251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9003e92a7747112c5a95881f5ef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be64232df038b06b93ca8516b673553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c577c457c65b11096007cf1c79895b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5f2cbd9b481f09cb3d5048aa4ce3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ad572bd8d42edff7073f89e2404956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b0ac2a86f14bac94379c078e13b3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b80cc7a64777aff96f9722cda09b9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94269440f787d51026a454de2634559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040b4e5875b05cfa9ccc6eb35f2d69860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f6d3fed1eac3845b79d6d78815fa961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e84509e80adf704833f5cb4ec94be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ec0e84b4750b23b239ffab5c1783f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f551cb1895f9f4870b354010dce65a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f866c57a1888e0588d9a179452d36165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa00dd84461e631605581ac332c728466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6b3ed7c2102e3c4043ceaa0712c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd000dd5871235f7134cd54dee0ec968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e919980d04479fc89359315f22a5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1473c96afb91271fdb7fe00adeca8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29aab3662749231c859718799c58ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c9fd1ccc33ebfeef638a5d80fd6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad32f68581a88bc10e6cc5641d3cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3442d9c76710bf8dbd262d8d54261e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75196b1e7ab10960fc1763696dc468875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674f9feae8850fed9f6a07b23e9b2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2caa28c6ab1187ebd64d7683d830977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681fab2bd739e1df90a53fe4259b02978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399caa1063aefc81dd1303c8ec6601579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223ab4283f62c7d3e275509f6c3e3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ecf7b097de57452c43fc458c661ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193261dae373b9c95c38ae17fc7ab0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d3f36f73f7cbd8bab148fc9f1437383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47f6978c09a3f972ec3d9dbbc314e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0903f5ebd9ba7da38703c7dfb5ac9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ea9110d8ab790c52614770f90afa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12aaee4ec4817f7757d0d9b0797d2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508bd1efbaac136544d00c89da1214188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b89573b2fdcd179fc997b6b672ca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f09ed076d2eff26b82be4ab16138a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2bc0ff7487e5ea4377c5630f539d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e795bbf83847f4660b8565fed9c994a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12aba9dfdc58be3d8adc5b0d040ca093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4fb1d720487a7573ffa17b4898fe494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b9f5185f7723c77b84d65c6bc8ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc291ff61d877632338c2c6bd161d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68bc9bde5376c19c9be7d7218b4aad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829df0ed8f927ac2046e5d568d96d1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad7e3db50191fda22b3184b5c451999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f39de80419c023522eba1e17cbf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d61b39cfa00440f66efd85f96a49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98dd09561ab46f2f82de329a24f33d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0324cd44a14f553c2d19fa8a25ffc84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226601145002b085dc0a002fd3136d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5ae4a282bd57a0f9427d2f7dcbf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810032f1c58a431f8f80531a994ac118106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1293bfabeb6895645187237e008d6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90336cf9b6e814de89d25e6dc1a7dd12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eedc31b7a96ae9a2d89b7c4fe25c1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d086717d791a5f59462b8c4d1cea380110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c0fec02d1cc8882fc48fa3c6e066e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d461444b054b259467260dbf3c48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b0d62de8a5c2eeb7a362da69854c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3d545e6d7ccc77f91d977b7c66885114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59109096dfb0bb3036a81f3d69825e49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1265483ea189515abe2a5a4c4815ca3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af8b28274f89bb104c14c1971ab52d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0541e41fe6436d2c1b6f053cd8c45c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cc0615745a10d7c9b70e8202848a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6576c07f8a076dd0e70f7524beeb3c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78210c33803e6df9bbc12b500a7ee753121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3312a51c07dc8709aa4588411d6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e41b2b862dd58b41fd34f3242848f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9097d6529919f375989336bc9e829124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc594e971a0670352d10313657680b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090dbe439ee38ed600c42a12a95eab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e1d30751262aada5f9a824a698222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33876b8e271304381193d51057ef30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0c388e12b3b6623d044c1e2375b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f7d4f54cef46acc8ab2951f03b8fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715db3194846b11f225bcdfedd1a798131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a46adb0ed3846077fd6c679401eae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ff7214595a4865003d36375c2ada133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a66755fc65b835ec3c8315bc53114134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246abb1c878dade1d3a609540401910135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8eabc7c2d639c3c4772e2167159df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a499b465428823ba46dfbf08784ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57865e46dc74cc226f04d0bf98129c29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764f8ee10b1a07c6c19893ff6699e4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbd681604f0db9ca60b4aa68bee08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d8f87deffb6319cf9ce937992d103141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5861c4bb6e7b1e929d8a693a5bc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a136d4e03152db4dfab8e6389df3215143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ccd58eb312d10d90e283dc22d959144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8da4c7cb4eaef83d859aeed9bedd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081c96b216b6842f482c4cb61a7d7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24b9bef06d2e97f9baae233d170901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918a01b25571018b151da93766edbf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b60ae9fe54dda544c045dae4313b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01d8087174a2abda1c94eeb9ab6187150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85129b3580fe6426b41f9d973aff1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982dddae7649d72069836e87f430bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63b6983d87ed8705a5a457626df31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0eb0100634486b097187fd02c9384154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2a3cda1259d08c0b9ba279e22aba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7e9b0d3469ad9bbbac3dc41a9529a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce720a3e49fd650abc44e6c2e8a98e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0db9325cd9593914f8ae2b6cabdca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3175e1f611619b27c5eb3f7e448c408159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0afb395ea76a76b06b811ca7da89a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88543c595bbe65555b69906cfe5c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108da59cdd43087fdffda0926ed22d24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9086818d5f0edfec8575df0402d8d05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da51c0729c463e2343d7e2fe27c368164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ef3a0a727ab01d036190b8b1b3e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582427fcad7badfed169cab11e27a36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e872a3f33384683341d4fe4d4c3be4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6399eb083e80483d78999fbbcf64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64c240b7601e3af8820c0cdcebfa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae987b58a494c3d6b4520c9c8cbf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa36f086b68e0f1f5ffd063461d3caf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883e1ffb4a6e70cc2f2d739b50cc31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db6e13970aa889825a0f6047275e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3b2654b03dd25a769a26be6a7ccdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ecaff002df3f051fb6b17138ae52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ab456da404abd788c8b38b8c1f3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1db9c9b03612fe008bb602be97351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4366f8b967c5b569affe6c414955178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbef470cad8dd15f1ad334d0d8d3ce2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d414db6424d71ab52e1bc259b426604180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c685170dfd4b7f75b8d043069ef9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e10bf909b54477ad0fc4c3eef302b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc17c34d6891f1a598de87118d793183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572946e8b2817301b6213ad89dd83ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f126705604ff8562de7d6084cc7c5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf9ab28dee16e7e3ffb320579f252186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c24e0b24aa8874eb4c8d4c45bb685b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a132363f811768072f7d1b01da3667188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed73ef96b1114097c09dd47cd71ada8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798cba2241519593ced92768ee8b250190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8b40ed93f6e910737e5a57156f67f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f3373aed14f38c28ef1040250b81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d13325f95e664666e49ea95b29fe8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e370604b820bf0aae9c174768285afd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db313572ee73c5201d801a471d6fcca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85918bbf676e86df9af1637c0c201f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ab10dc7795cc264a4f8ee4fd92069197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba88d067c5e289b947f649ef867ab40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bff5d98f6673fbda8b31eb8cc42fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c9c6c7e3c30c22ff6db97af01cbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bddc7370c161ae4004709e34470fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25ef2d4ceaaeb59b1039af5dda1c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494fb9b5d81e6cddaf109b4746ea9e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a930eabe477c9fddd29f58cdc6b691204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35c89b63f2f2adca1b2d14800d73a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362f7f6d2a686c96079643ff0645c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364cd211ce97f153fff7ccfb02c204b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e946026a9b6a1423a292b52836d111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4080bf41399485262166561df9523209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6044de2034fdc4cbdcdb21b104915d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bc7930958b9c4faa6aa0267f4a6ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e79337df0a2f1bf206798e6b08850212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0b2e226f9bd39c3bf847af2cc6444213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e31439ab465d47dbdac41d7e7bfc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52ea23aee73af34b39f9a6e2d8d18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fcd436cf5219b9121905939802620216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7194b40634db4c576aa19f97fa42c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aee134e41d056d645dfc4e771ff1b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016d642922f32ebcce9c330d0734e90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39303ab1e87ea328494b392a0fea7b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eebf8cee9baadb9a3be278b0b28048221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a58802f8ca5eae5214b4dbc6fe7c78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3081f55557adfebc4f08c74e99f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be984ed3c93c1a9786eaeb3937b72dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc25f519b37dba583aee9778a3eb8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb9182036b829322faea043ebcf4d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0438357f2451d4ca963e178c29f0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c33a6c306f08d57473bda7035ff820228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f0f131fff4cc540e214426efcbcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4f731bd71419b51eb5f96ab0c4939230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91bf32db3945aa51dc8d25217df36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14d0ac18ca0267fcb2c0b34a26c64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2dfdbfe88208cbd14fc45c6453a32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de71a60d9e6984349d7942322c517e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a614b73f2a5b2eb0c41ebdc44bbc0e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25217a5f12c6bdbc3433641b2d5b8f15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a92a4cd62691938df1843191c52fe3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4c3a43fcdc848d74c6ba48e56f20c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31417c50b8615d5e1129ab406348786f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff819e023c439f858260abd73498d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db853ba0eb3dfb37e3b0deb43cd7b195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff66255bb8d879cef3f7315a5171b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f04f36a4a59504ea7a848fd9221568243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebb17a8743eea518212255572dbbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32c9f89097973ac7ea1581abe1a299245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13165570f68726fa6c27e9f92154e612246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e956d26c83cb664187a5223080ff0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e7c74de089b257ae395f1fce9e92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8fc5e7e2614fb28461881c12f5472249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b62334145b4082c0179de769ce7101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e122d246d66a0de464dcf02ad049d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c2420dc27a1ee44fb907e19bd64d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa5841bc3933b079e120e86838d689253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324dd6c87821ee02631834bcf2fcae3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6066d8c5c0f0385541c896fff6eb24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad498ecbcb154dcc1ca119a771253f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26260f231fea722c76a27082f3be6c7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868ac6c5d80ae2290f18fcb9b86e2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e443e5189258c8b7d297856c4cb33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257285b93cef78d417d51483cc2dba9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767e0702e299a9d5d2d95983d5be0b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eeeb701ebae5934d24ca73d161f40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200acc9d2f847a7d11ab14209ad8f514263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea51fc434c2c251214172fed071ba4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f982a645c696c3df2eb728a122e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b9d5f5e4282e6d98e93b745ba8800266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6223d39fe8511ccdc1e0815c943c12c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b16074d94ff39c003bc6ff6116712268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039ebbccf0b2bcc3f5ddceb94c111a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827623f15e983929bee0a6e19941799270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce6271d934025f57413d317eae6461271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a8e65dc8cefac313dd2e2f6c881d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b79cd42c9d4fa86fa902670cacff7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e37392d07cd3d447d2728c9209ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601addd9d8a699aeb70a2bfa97cbeeb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf69b239b41601bd70d9f4d78ee65b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76526380a3fd1179360e1bf00cd037e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0c7777ac42c589b459827e90da21b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14f1fe05d9e89092711688bc7d6820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e7507298794f281dd3a37b5ed4f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103143cfdefd54b1318d25ae77f5c7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c42a6290f582ca3c4465c16db452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd509ee7268edc5f9c8be4c77ba87ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430381ced2df83eb6030118a897a5c31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b02b170bed7bfff065d634be22e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b8fd10f1a7650d04ffd822974758286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877162258d69e2a990758fe45af089d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0bdabb392d2f3e55468516124b44d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30546b55adb922ae360616d205f93c0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54527e418102cf0036a49fa964b49bdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abac48509543dc999580160807b9c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8d9ebf7910800a9574e5d1805aa2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62737a1737bbb97067cce5d5b2614cc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1ca2c948aa1628842af337e458b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b80e813f1fe63d189c6915e0a4df6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071353ec2e85323aec5d69171b77bfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb51596e6c56e22b5ba74e005fca256297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b13b79a3fe00d0f0f92c073b9ce42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279433bcd7ab3164c481b970e6afe5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f23539903b44a46f06c0ebc78ae697300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ba710700895d52496b719622772e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1be4bd74159beb8b577a8e1f9000e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6358ac408a69aa45e4aef3978f6110303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386022282e077f25d3ef1237e93760304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484058928e56139fac74054582f09b77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bcd243f377cfc72843d17f07c05ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ae97ac93697c21b68a93a8f477cf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb961a41c4259e5f9926478101c90e57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a0109e7d70f12246d6e13d312469309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353aa473cdb84e3510341cf381bdb44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371824a02b9d2fba4e3e3b564f989d9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db96ca89f69cb7aa8b204e93e08c9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbdf323081fc1d6df431d2b6a2589a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede5122029617a7598d850ebffa7ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e8c8e95976a6e0afe95c5835f65ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa29ca0025f990315100a477b4dc20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa53858234ccbd480775d922264d2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d791e5b0c4c15fd0900ad3055de6672318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286cd8b47e6fb2d9e87acfdc5c2a062319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8120eab84c63605a56cf8042d7490320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b489373b77188b68e256098e79ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c97b2cae8a2abf9921b9b7a8138b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f404e1ad365718540b3337c03ebbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03d799b63310cdb86d70c6b4e06b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c312cb2eb396beb0a79d9e5e5145dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f0ba6ac6ac12027ea33d7507afbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab903ecc7768fc61d37d7d2e109bc3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059fd4f38a55f83d9faf557c78167c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2769354140cffbd27806de8056bbfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab679636bab03a3244ea547c086b2f5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fac8070cbecf06e40bd4abc57d252331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1edb2e27b21bdd1acf747df958d40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526dfd2df94deade45533c0841e3d29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703448e9d2e894131703a2c91cfc3f8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da5529a6c607464721ded3abbe7db2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883074ee169d0b548dd8a23bbad55af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8de1d5e6527413e63e417543de023337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3aac46f3c00f45fc2ca60cbab7774338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5c2e50a2a7d4828450b51df7fdb5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cb0b0496ccebc8c487418587f0b9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242577034d992c7cd08f26dfbf4f8045341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1685b7459b8e72075a1c94e0697179342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18583bdbc99638601798a609e338f908343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4de2c283df8d2b5a6131f94b5f929344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7f4d7c486678d22f0786253eaca2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af153a860602c74f3ebfd2a0937928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c1eec88b2787950f1e9f846531f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadee38bd5b9bf542916b19895171ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481040905f78c77988aceb05937ba79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518752732b522b6d4d9707c2625812f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3581ba928e26b00cd7dd616cf9260d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de4149ef018fbb10e8aed63b9e9792352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa81a304846af3409eb9a132876dfc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1d54dd2d9ffb6e232f466cd5db9bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e9c5388e1a5f94760648a21a6b3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa01d3cd77772cbf36a56f68a2823356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b7e658818b5e7fae6f6e2efee9fe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c06f2233264d631648915d51b21d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba845091db6b2caf605432a11e63f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1961cccca8fa666f674a00731fc7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85685492d0f016dbfc36a2bb15f433d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce26b9d7080c79497673ac94fdbfa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb6bfde71e548e603bb6f417d8ef46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a25fff28e2494ecf930bb448cca29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb5cb873aa35dd2dd5f90938939ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667266aff382d3521bcaac2faf1a4742366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6cf1fbd46a585b5f897e70e881fd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b24583188a1ec4695aa890ee66363368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f0f1ef0db394e81df500887b0d98b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af44213643ab26e80bbc932f72acbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c22b825b19e9dffd7d975761d1aa31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934c20d35abd4c72a148a0122008f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae9575e1d03f67327d3e6d9eb3586373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977d4e837a8c8d7d4f835f6110ceae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4276855a5a0d7f733e40ca61c00764c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b29a93315ba6d33bf323feaeea50e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff712e91f1032a272e526e421ae785377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4098a878e8ad98900ef23157492d8e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c918233680060b3e058aecaf8a0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf08e4542319dea5bb9ee01e0e0ea5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf2908f316bb27d77d27519f324eef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb19a4db81eada9878fbb61b31788382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43519698452ace93872d3640292f7d6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c327ad43b25eef26f629981a436a975384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f70f0a5054eca6e1306556e1aead4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9544464544398f116bf337c110355fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe2420ad5c0bdaa17caecef7edef73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5fdb1709759e97d6f6bc1c69ad8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d140660320c2d93d39c950b827bc7ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab70b07ab561528dab59ba4ca0ef97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdcf3dcbb721a1c15344101bfc9702391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eede0652acb751ce9b0cd308a49fa2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34658fe1ecd6b56a57cf5215d51f83ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e425e77dfa90f4002a9c34da7608ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529754b3dcf35baecb31eb4e72e19e55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc33af68360ea19d402562dd2e66b86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5625714412deeb50cdab43e2d8e94c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50409cad7948252e31facca704fbc8fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866333f7d5575d41ec2fd7980a7e9003399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb337d289d55bbdd9611097b95d9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7ff1ca0dc71cac2f1b788679e6c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716ba8d62c08ebf039b1e6df935608b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32a6859082f712a11937375943dc2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b25bdcd91f7a9f7b697b1d1ed29cc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bca2abe770a5c2375196c32c94af1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465504908a392ffbb37c32bfb87036406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b44849bc2f1d53faa133b39419bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28f38c78e65872e1c1a3cd30534a39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9769cb1c8c305d46b57861948da1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f43fce2a8f9a2776e39dc394e961f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aded213dc9da1b7fd87a354a289921d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de99e929537787483388f84677f8e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8cf2e79e6e6ea2b9ee32ab94da7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6b8d05c41b96d7febb2d2a562fdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1188ff9e45e57924da28f746cadd42b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b877727bb88f88ddeb9371c956af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa3609148b985a4bac02e01bdacd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e4e6f55947f7456fa245fe6a70a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc05a19905fb79d9b51e1776824e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4540c95ba6606088a87bcaea95d203420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf98ffe7a2ba66411f90688155be4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ecfd27e7c0d87443faec5bd043fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bd47866921cdee05657d95a30c319423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a09d4de8b7c95bc02f9e1dd0889a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca079c3c65b7eba37e748a286e2d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43581b0964b0af8fed981d985b3ba85d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd30bb7ea39f5035e41c2fcbd0e428427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac244dd910c180e0b97683b3aac9c5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c269c0fbc18ffc7195dbf246ecb83b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73257f952220587bac90fb169776a57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abf931757cf9aacb20ac45bdac8c5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df3b4bccf982e5981e1c0cd7359fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac35be3800b76a0bc7c0e15d33f595d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c95e0e70b1acea659a029d4255ed5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431a4338cf8578b4185c0392045220435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc0f878be9355485465a2fd5171f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd6d7eaecff97fc0706538bad808a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112e88ff027a005085ce89b2def33a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a3e8d828dc5ec480bacf3b5bb27f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0653185f6b2fd2c223d70b9f2f535e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517885175da1c93a4e0efec8953d003441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493bc9cdfacce8c48d0b577034c9b5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ee98667b143b6b7b8027fcb78b373443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fabd130d1afdb7ed73b50df6badac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97e3132867788132b64824f6b559aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b239fcc213a55546961984740b1a15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5292d91894e47de81389b023d6789447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e184d2fa3bd489b2417534931c285f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a39ff32c8222763f35527470dead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a7301a24fe94d40f75d9173cad2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57768d0f861845cdea6d526f7318dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620246c09b420be0d1e1405c87ab99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde08c360d22269d20d13a6e7905c05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534cc7778df674634d97819aeff40af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b9ca4748887286c3a3a97a6127715455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397d6927bde8d2020369eae76af03b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e023bee5c2031d5d516c74f91533268457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d2e50c5bf8828c08fe43524839d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d252058a6305cd0b122ec218de01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed09fca8313f3c7c77339d6e2bf1ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72058c888d179a38caa172c68b0815461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a48252663826e07d94cbc59cab322462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7da8f29c3c2708056cedd61a8de3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752b685536560cbd96efb91ba7d822e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc96faefd4331d98e27eecb6a8674465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a9706801877dfeb8135ae51463ad6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2542679cdd2fa8774fb9cbc1abb484467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab29f898fd1c8eb2182c5684f72a97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc92d427ab7a63fb5f0e213d4815d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21bc133b40062fd840fa4508d00359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d61f72924a50d5fee86c1fd8e48b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ab738bab5198f16f3691e2de9008472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cc6e36098b9c0264b5fed6762c025473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43d5cd19e0c1819733e606b24bdd5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33382bd17830e59361282179b81a2f17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef10dd8f02822e14e8647c8c3254239476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ff2058ce1facbe6f8d172e8d3690477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac67865b3ed44e09367cdce086b3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82ca57b96e2896bcf499caf647ec27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afcaa642922f30c7a3b6900d8fd13e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52830fbb0c7958e9c97d436dcec36feb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ae0029fb44af3907963aaf8f27cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa3a448172c6d62b5d4da256010604483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516ee28abbd8e9cfc55097e16601a7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f002b3634861c83b996c1b3772328485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b99c12f383b65311e08da237588a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3be9474786100a39482f3ff030654487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70586900d352e763fee9c666de73d79c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79669e52e3a93a79eb153eaa1f7e273f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c30fd77f0a5710e36b7b284a49413e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691cf062bf193e946cd95030d6a0259491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ec8dd89e63d37872d391388739f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb4c17619a4b8ac6a0876634567da3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309007b479d909927356174a6ef07210494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd381e42793ddba57f33ed479670e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d99a8746413fbeca7ee6e28416b50d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2754800d813c97bf1bd765fd36b8b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012115497053be8462c1c13b0052b4a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6f928a44ee908cd148e25e6add827499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bb09843408bdfc1ff19d000dbf78b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee5b6ad0e1a32a8714d6a834fb4fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f97acd1d68d4a0df4ffbec8670f40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7fbc065254c96e5a9392d82d9e3a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beeeb3018f6f3e427a4471acb65dc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2b67f32962969a4b9f88f366656ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee400a75429ee5d38c100409d461f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cb9a19d0e486fcb734457bff1fad9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6e208554acc8d766393905c4ae8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab74f65790ed9b5c7156b6a60c13e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c92762dc3ffa984c9974124c1fcf7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1f5fc6db64d0963a76bdbe61c7c40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2c3bc88d7e3b7c89bb2a7920aae4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454864198714b6d14e3224cca7706e56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170e7f44ed29b9be81e13438caa07e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280b7a06938c5edfa795e3388c2ee7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb48bd90789d3f2c5d3c1c3680a2ce5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973c9f3da701e9da97450106ae44ca9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda05de7dcd2bb34548214f9f715ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04215290364b7169542d97696ef753bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa614a70ffa4b937870904986da9312520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d9fb067216e160ea28010758e3067521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888e0cd6331b36918fc90468a156a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004c9e4e7ea79b3cbf9898435a287c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e45d46cf145d64f3ae5691e5468d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf3ddaf2f570268497b92a5bc04d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20e513cdaf2c78a49942afa7d1e0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0454aa2738fee62ac6daed2525814b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff08a5b8e1815f3cd8db4773f5582d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd90f7d8549d679c658eb2754473e7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee93b70af986af945f171635ab2e17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a75757487b131cbaa66cbc28cd2dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfa560b681f1d9bc11dff86b209ea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89adcd3bd636afa4396fbbefc1f4017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dfdfc632bdfa3207c0dc7fd3227db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdedb38a75043120b04d358f2c0890b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da2a333b42564d758479e705b3b27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cce5b2a2ef64b53d8553af0b2190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36439172ba377296d54aeaa3f63d1042538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecdaca41c887e6a4d5735a1392dd6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091d0a9b61e88239fb3093ea065390540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79eb0528b3ef602f961a9b5fdd134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f1a0fb065904ee4d21722138b7e20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09c108295a3be2245e2d608f01e51e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc21305fce4fbe9e783755ddf683ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56ad87920fd64c3e59556da48e592545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f62f6cf49d2439586635a00634e02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64083fd91068a7674c51e2cb25cbac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9df517c7713ab080e2baad17b2af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81d4f00d10e155fd110b02b2caac2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb625d5dd0824ae007987bef6545b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c96bf1ed0bde3fa8336cdf83cfac9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b4120452edb71348a8e5499bcea1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41260addcf8c978ca81d7dd212a5f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381f70644877cb3689b04ab520d27ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295587a9e944c113650af4a0d9564a16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e8e96c9d2990d3ae24e506ecfcd21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0916427c36b2521b3d3f0ff0de8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977f96e713dee5bc3e309b31c687ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879da2cf117f0d49c6fc94bccfce9e58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cdaad4473619cbec3e467a79ccacf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7ee20c8aceb2640e022b770a81445561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e67c801a8cb2622ec6af0c4a46a83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a90403ea8b6199843ee9c156810b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e427241af3851d3fa683e878273b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700687be4fb9fdd175b35763c2dd244565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f97d39e9bd0b98b18388396a68b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754448d08ad12dfbdf13c35c235415f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76191f1df57b9fbd91f94b3ef301f113568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fbaf787ddd235b6584fb4a74beb76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab961f7bc37f698751116101e61c5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124f9816742308b37ab8738c29eb15f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2e4ed2a19bab365355eaca562e91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc52df51569765059c80c8848be30fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e829a9099cedd2b1ed5e88cf0e1227574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee7744dcf8c6a3623867a6832f8ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d21e984d9e11e4679d97758aa5e93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4239a26180f16b2187d84d1bdbfa8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30fb566b54596552d64f6b91a977a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe4157bf231fe3e9632f5f19aef48e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626268b517dc3b1abfe96b2fd1246de8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2b2565e296760264b63cccd5d977581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415de8a972564e71a1174bcb2ee72253582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d652c0d03c10c1159fbcdddcfcca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecda79acdf1d82828472a3510cf842584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e2ae8119a3a4a016722590d9973e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913223239596bc4b723fe9f2379c3fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0eba4f48ae052df372ed6271f3e51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4251feb65ae51c0eb96fd7eaff652588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cfa8afe70010838e7715ffd9c35a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529200ffc53981cc8408040034e7a8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604713d82379e94a60d248e30b3c32f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f080dcdcca5376c6e6e92e9587d518592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5b344872b35e8dba965fc0aeeaab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5216aa7e6a5de246f0027c380fad0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92f5dd826c8ecb161d1f0cea8d804595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc3ecb64f9411ac3914960c3d6565596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa72d9ef5ba0306aa4bc4e68e2d3b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b0c6e2776b16d79ab84f794d8338598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cd07dbfc0857274fd79eaa22d6ed4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208f58d81b86ddd7860a2fbd7c7370e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c034c70cd95c9b4d3cf6c492b2efb8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210242399980e8fda6892655693bcefc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816cfd58b9cd76861ba98380fc133c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0d32d3794111748ed01b4a84ebad2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dec3bb027e65db9fcb14bfd0081a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ff6e4568c6e0d29b9b12d48fd6797606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e2224d8b9c771e267a3f5d4373a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725865f09d5bb0c55e470a72201a431608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae40a1db590ecf69822c6be75abc9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f51f3b54c2f151ae27a063bb5160ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb401178bc061446e7627a093dec2fe7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7429f6c33dbb1c86a9a40b0b9089696612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d4ef90498cb697cba7aad155095e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa557e22ecaf626efa8ca09afc23eee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e24ca515041543c996d2ba7a27d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb71ddcd345713f1896eee8e3938b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dc1fc119604895b752f713239407f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1785b3c1d079442c9deb4874423d00e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d395542efe64f9b7699d62bf13e2b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ae767f2b12c1eba82e0c80a84e83e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a29b63cd3c0f7c826a19ebc49abbc0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f0e8d610f2bb2fc99033bf60fff3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042bbd84a4bf60859809bfa66562018623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e9b1722a13b5662de09bfd6c6e51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c1a3455acc4847e781ae7c73461c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0aef669bcd731c45f4957c6cdcaaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475975b7ded845e9a679189501f64b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549e8f7b3522ac5ae0eebd8987723d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fac31d2bf5a970e4139200fa3f0cb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7c06c70eb24cd6bdcd45bef3b9481630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077315231d7e5a4e02f5221ac4f79e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433526698a2b0274a5e9b1bf05356d3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1011489d9e3ec8cab9322ed4dba55d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f494dd1b34a46fc6eea89cfd9bcef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc451d20ad74427576bd109d670aa8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6644bab0022fc9bebdf5bf94a205d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028ac6ee6cc46d15ab057b8d24e824637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355cc8bcd061af3bd18fc6a59e07c34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7577ed4659f4f1729fecf44adf801639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e19d72b7a3df8d5ed4f1467d325b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feec94291ee6d1d592cf144a831dac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6758c5791fc569825967529c1d1cad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc950eb48336e8d814a1c6cf9568cb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c30350e7c89f871c35df02e0c5414644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21545d5f31c8166e0c07173eb425b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf361b2bf2173d0d0bdbd0ccb759f5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2114aec2a40f91061ace919a910cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382127541a5847fffd9cc3d02c3f430a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc3a71b9cc01a7492fc50465a4110649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b94f8512ee709837fa9af92b20840d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd082d07baf1917ca7fae69520e47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784c2137054af70b5bb30c16ab7cd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308e1574d63d39cdba523c2bf5db89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958468ce4e765e4efc3923fe75a1aaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77401535c8d02cc1286c123e42f409e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fed70a26311ecdd039ac6d97f2a37c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ccbe4de3082a66d44438bb88c641657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f853e4afcc625a6e54c45c2cb44148658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d88dbb249f9894e9b142e9f50504d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c711a490094f4222e08cee35e62e89c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed1c546aecd099dee07540d13ac00f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6381e0d697c3c4f629808f099d548662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e532338071a2a53bdce3efcf912a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1852d05c21ac649326a4d4fd66c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeca61128a48030cb0e7edcc9510ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aa381d2c0866a4352646ca2f2a36c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733ad38e05558c2f7bccc621915e35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7507570038dfe9abcf2151ed973ed7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d180db78300a20f2faa9b009bd236b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35319be2081e6ab1acde5aa44f47db01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf96d910100bcbcb3539ad02c7b681671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c4ad88f54d1ee892dbea6132f7cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd082e938799fc3e99373328dc552673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621888ce4700d5b54706c4a92d3bf6fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210723fc1e93908cccaff8e8365a664e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c285dd7142f4350a5854c2f57deeba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1583865c48d381b1b846b089132a4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad18ceeaf657383ed71a9fd33aecbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6924c2df58202c4dcb342e98622b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725672eb7fa71f52c94cce0ac3af464680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cfaa55883d5b3e865540874665060681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87790649e9769cda76ea01e9d01048da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ac1fc8c6e1fc6c1c0496185864e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f1c0b9494cd2225f94089bdacb0ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f378bbbf8aeb3d88f2d4cd1d8c60c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f849d1e95b72c23ec44b38f30814686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11101cbd72bef660174e658b052c844687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4068fc3990a2311dfeb6a40fa7ed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208435ee5d7abf668fc180491cd3d6bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf7b4de0fd8d7b3368250fb8085d10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079a33092c160888a606e9147bb0563691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6e9f11c4c089bfb20f61d539d592692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c873da76c3f10d3712a3ec4da87a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b354a8af2233e5c4974a517d53af8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a07cd44b21f4740898cedff635ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a610faec1c2fca0c0f60ae8f536d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e72dc7e16ee931189efcb9ddf6af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017bed30672389d32035ff50a05cb26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8262ded2956aaae473c79fe699c8b21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47948b7a8d163d6ce83a650a1613b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875ae20a99ce23090cc2e3ddd6eeffe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de58d6465a3d34f4562203a9c60ddfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0377927a9444448ec7953668336024703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c21c52a57f5d2cc74b2c89eaeab49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd9c4caa012f728e2f047216e48283705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20e94d7cb154e45421c564f100ccbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34a05364807903e34fbcc32ed0a3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e0633d256e694408923c5a36d5f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46143d16b5be000a8228087cbb1c1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058dff99a636a69009354ed2fd25188710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c323ea6c7bd3805f6db825174fc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f3a9468d67cbbfa781a3902b4e478712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d225bf2ce33185e4e2da7a204bee5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac273ff7e375931edc2d457608484e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246cbbd45085eaf14cd31a2380b6e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7e4828d525d360ddfe4153dfbe74c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead87af3952f290dd904b53a18a118717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceee79dfe5ab81410dfb7777680db4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8adec229a14b541255607216139c3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b3cf9a93f09cb583a9f19fed2cc21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaebdbefbe31aba4ea0c011b7813de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d1d1cc7823e362db742fc49dc844722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d76912c1a1cb81b439095a1a5372b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d22e293d3746a6d88af6d3fc3617b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7f62f297c12f56edad598125f0609725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d622d1de27babbc0b6e7f0d32a81f0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34e74dbdb7120c0ebfd150eece23ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a0520d1e274c70b2d2aec19d8744728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e626bcd32aa6713268f1626f0fb904729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61bd82e3846cc5809e898ce081ac18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411310577f91423dbae45eaa6b6e008731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f2be2240d6a33eaf19c56ff257b35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a0755e2c1e190e8b7404feb0bf94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59524af877e56d24c7614da8557243df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993719f79e97a53a5a16dad9897f2567735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc5bc5ca3bd4eb21d6bd49f56090b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1c0e043fdc18e329c267bb58dccf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453349df0e53fa25368f6ab6bf5d63a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6a615dd4c1de02d3d8ce3f258ac53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ecf42f6343bc552588eea3a88fea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795815a33a70fb13f13e87fc13192d25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb8d7675f0f0cf5c56bb5f533f65c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ccb1c70aa12ae0882f932a2227f5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01602ea4aee96c8246a93ae99671e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb26ea39c9eaba45bc17a383be8d03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c5b6724847492360dd0ed2dda8b36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37caeccb3c019800685f9b0fe07ba8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d7aeb6f2a07df809ce00c001448a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791413fa28390825ace1f3581fac3768749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c5be4dc7cde323616f5511470b25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fc92764ce76111c29f150af5df9fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9450c83f195365eb00409392196915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54e5da782646d09ba096da539ace82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706a632fed8fe39500b7934ea8750f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352853ddd32b3e9900afacab5e6453f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e9b01273ab2d44a447a4c198008cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f65db1361b9b27c251c938a166a36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fa28b602759ef229e664683a5f067758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a833563eadb4a05aca2bab903440759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225637406b13cc9fcc27d1aae12d5ae51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41094eb5fda6dc8bae07ae91aa977342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999879c34c06d22bfc7a13cdd8f1b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7105fae659060b5d7344f7e2606d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1ff0473d5f7957ffb17d8d9633dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188def55be646f3866e404799f095e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a1f679cfb858343f4540be3b6737d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb28248e0d98856cf5c041d296237d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050e77ed3129bb0d50143619bed565a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d73b7acbcf5996ece8aed2410ccb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7843b44fd86e3c7dacb4b580bb34611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22edd02107815d9b82f7715befaf1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410300565ff0559c3a8c6a852454d6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9480cca33d84c64f4e8aeefec92dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe29317fcf882b453595b2138942b8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a777ec466ca2de748b4e3e48970039316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f4a10af5341456f82ec57983915017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4111407e3b6d61575ce985c8ace713718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0166d2753eb529ccb0ff174bff19419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce2c4b13487dba7b7e0fa89fa936e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211517f76650eb2131978eebeee237e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76c4df3b786ab1dc9bfc112e9ad5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6fb009cf6161586302b7fda73b86123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696757ce8bbf8794f36f29890ef9e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf717c57cba0e40d4d3032124d706edf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37580e29f32e9f8ebbf5a646ea76865426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036fcc81834efe1e6c172464a6663727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847272174c1cc548d5d1d54ded65fce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460bb9f6878b64b95f09fa21772738329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc13b49b80f100a35ed7d3152e33c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12658afaf327173051474ab7a083284631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2f887a0ef544c2cdde6f658e99b3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589ea1d24795ccdbf2d7ff8db1a657233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136f9a1dbc6f6eee057fe207e89eff734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43969a764f390a4d0d7ff6421771491c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab470fc6ac7b66d652f3404ab9a8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b248c4659c1c96495417269a70f13fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5987f114f732e273e5b0ff3d4bd5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741da7bad108826688f76fb9f47febdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e008156fd56c0fbef72c6c3e61a1d7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede344d4367ac426333153c234b9d47d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d679605e44f5999c05f9d4e61eceac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428307fbbe3b5bd1c961e89c9342cb5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e73d46bee5efe4e1a447efa57c063244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42296e56a8ab14cdf4713f3b5d29be8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c820bf3c8e37967d6498be0c3d4708d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a4eaec4c706eb05667b888bad81147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce273cd5b7e23cf9c697026b28aa4e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15afce943f8a613fd07c790d5c064ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea33744c6527590a60420dafc14ee150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848747bcfe10f136741961d1ed1a4d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546e90382146de62b3d3f30f56180e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e991ef9fdb3bd348b6e5466ac17753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d90c8bd0e71bf82f0687c1c10781e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1ca8dad877ea093c3aa8fbde21c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da4e6213667b0cbcae57aa06b0ae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d35aa38ec251b0f9dc20a7f62fa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08c1784948172fd2405ed9ca5a8de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f0cbe48ea7fdfe55bf2d4d978cdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336abff9fe93fdab52ae1430620bf95e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34514bd9a24cd0757163ce5e57d010361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf1c05ed9965fe8d0ea158a08a6c5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7536081b3d30ff0026b194aacef82c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f78908de3eb7082ff7c866a43bf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df80371a0f42fd04e7b02794fde209265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843759d05b79639d0468c29600404d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35809775914e17f18a69c4ac2ca17067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36ba5b29e0eb4ca616a93d7568e5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0faf505337b17622eb0229a847ddf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee3b772ab234fe6cd0a06a111317970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8904b92a9dfdf0c0a4a60e9f90bcab971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacea4e5cb99aa340fb96a85d96c57bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcf82d404e09603b17864580c2423873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cffe506f4ce2235969f41cec89d3b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307420e7e987c4967f514643b5a035c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e18b2fd1018a376133f86422cb6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81cbc86e5c84ea2d82ed685fe1d78877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82b766c80fadae7580ece96476990978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54a0439ebe3c4c48d5e2224049279679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e1896a22a4f90c5bd3177e56ea48c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd7450f921880c8359ad71449ab52981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bed26888dc8a14bd0a35424a43532d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d82faddfe7c11f696db024455651083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf64b9118a1d29c26cb8202ad3667c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d72f747c1a2f8ca7dfb31cb6514ba285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9e1dd721b1c373af056e97fe02ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd570f59669c7132415267b4bc2d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8096d4fb6cff50bf6bdafa751959388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d76a73bd85ddd9392a387cd073dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438437ed644540e69286873c3b479ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a34de5ae4719958a879dba2ef5a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098de4f581dbfa38f1aeac16d25c1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3831c6b159142fbb645d003601e0a6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e716f684d2f83fa1866d07857bfe1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1033093d67dc94a41240bdc273a7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a28ccd4ef40989d455d8d917919b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb3fd5afb66e62caec316e2d9c2ffe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1cb613fe2e94b1da84b676425b64e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6c40a1ffd819f42520e3e28ac08499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f615fa4e9961a22e99fd21988224385100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9e1a83261be2a9415bfc20936c21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886483e5510b0082d86419e7b09e829c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637e300910ea6773f88a652314e8fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d99bac69cf568bc59a8622e325356104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02c85552a77bc9ac4568891eb3704105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6943d549d83a7840de4670c361e814106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb033e9dc3da2df2706fe728fd0872107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e8c0cfa26dcfd548aeb2484bfc2ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba30b9d8a8276e70dfb0aee3ba38ea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fe768af7034fb750666fbcab939e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988c99c77a6e5c7400696351240291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39726a6938b655a70bea17242089495112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecbbec51610a1eea78f9093beaf0d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c884da1929c0646a6108ca15c0a31e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a4ad147c777f5cd394208db9cfb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10351221b1014dabf6130dbb080471116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bb330e255b36476ff73bdbd342795117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468afcceab3defe40527d88f40c65a68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebf65e1f957ce095e26f4790cab675119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c988cc546bc066acabcab169f5e52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff9c85bf80657a36690eea7305dd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485cedaedb7c10a51faf23fe7d428b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc227f559b633557037ee58beef2486b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb7f4ca07af7de40eac84db125f608124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b727863e906e9507ab85bd4e762e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f987f7e97b6f589f6d4857c105f4f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ccce98f376b8b473c4b7631ce65fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f43ea2cb9f4a371230545abb65504128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae68904c1a24da96b2c603379e7a53d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3309086139184ac532b965e7aa6a4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7168d76fb254b8b4d70e0f77fa42bb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10972f10b370da687858b9d0109b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c0cface4003d6ff481c523283a8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a67f8731734db62a85c0d9dd7281aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c3c49317eed5488a6f903075b559135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b3fb53e807c692d48826f49699ef6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d658b853db29c93f20d139a62d614137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60e3acb04c31710ca8eb1ea6f73ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cc5028a0668c0beed9de3b68d4c1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc09395678a802ccdf56d5d3f2d28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19688c6c1cea19da8001a7ca4f3d84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2db3357465fa29eff8493c13ff98e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b5a08ef1e7fe23b5951c9a69feac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33bd60fd2384818372f036dd64127144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf059632de0e253ac9f15fa2dea37a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc8bd88880901680baaf2162bbb930146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ce405b91e271fd408b1b1ec93688147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e04ac01b9da500a8adb6cef4ac15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ad71e48a88d85577f1e07f77b3dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd96ba65ecff02f1107f8d0a8475a0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddd9f67fc9599ff669ddd1b4f2d4d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369273b5ec487445c14a97cd0a43186d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd45c1da7558de60745258afb3406cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da46ce647643e118141ae0c69434a93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6ad16af1f8b2116e9bad383e8b8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86396644ed512c643153935519243b5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eff0096995d9b8f3e898313cb27af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb255769bf1dc5eca3c80d0a73d2ec6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a2c32edef35d0791a2e4bc2091bf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f588de0c94130fdb3b22bee2b6a8e1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2257a60215150242187c24dd4deb2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6e61758375a3f84af56fc1f1c100d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865b5d8282e645c67080321a7c3d55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d337df9e2fc7c00f942abde43a40c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee369cc855f4ac312580d86a8d230a53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fbe9968fe8273bffd3801fbb1ceb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd352d10b9bf500a8f059344c97399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89e54f3bbe96e0a0c78ae2e1021be2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4276ca2d3b3044c3ad09c2c80ac453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12a2bfa4db22b0771a478ac169206e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b81a36d4c9cba2723f51140f4ed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f0a02451ff97daf72a0d3a247a39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f62f92ec1b6835ac2e5634c8f447173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a4440e353adb4cb228c3bf6846f1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd1b4fc2da0f6ced04b97a2af5e6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc7b5a0ff45ff820199818d289273f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7beff228ebf3d8fed4e67565db2274177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08465e2550d54c131c3fc4bdcdd710a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b5444548abc73f999325f95d0cea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14be0064bf9abff289863afbb790e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e8b9ef7fd9226caee40872d990fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ab1f0965d30e5d82889b6ab82b85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575e624976ce406f6109737f33ecb27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79366e5c85fc37ec0d2bfbe07a3b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22430210343357e7913d4bb94b5e91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259eb666e4e710da68056af8a8579b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507b0c54f59478c255ad07a1915a49c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558357441a3ba7267dde21eae44bcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56fab0f9dcd248991cf919f166f6b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d494f15f91c6140b9eccea063f76ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0401c0eae38f50106e539e8922448191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa1aad3893a375fda1c42137eb7a3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e2d10c2c93b11501faa5888233683193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06155523d48998ce2c1bd5d7365990194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e338d62ef88cecd096bfc4c47cfcf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca15ebc72a99f64ae4ca9a066be1d12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb25a8fc92f8c3db214af20f7775a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ccb589551a9151fbe36d7baa23cc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97992a9eb51124e7f21f1c21e2eb718199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c0a0ed0d84fe596ac5d0796a3ac0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac870879c8aab2cfaec4d5e11a082f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5aeca884ea89235f7fec8cc1558ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5e6fafbddd4587da93092296affb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173086314460c08e5c74bded7ef40d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c866638187c6b4c67ef378eda1d67e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e404fe62fb473b910ad4837ea0a220206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a69f3796d3466f4e6e9e4e90b66c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edaff93bc8896e35b4e70cfb813ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c60c4be85495165397e79346aae960209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa60e98d9d8d60454b74c01aeadf6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ead2d19e71353cc8637b52ad3596211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ccd58a5c2dab94b4e1b22e5cce376212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb2865a7159aa291ac0126123beae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e385128bbc854a2b587e649040285b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b3b2be0defaf0a6e21353545322b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc50e5e7b9b57161653bc9d15b53a16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05fd006adbc5d25471b3ea0bbbe72e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cc46ca9284a8cb6c03b34e19159cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a04b27641b8c7eef9f4382c50f55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5ac10d70375c056fd14e2938bcb75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9c07f619a14fb26e9655602005269221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45d6be688cfbb8832323773f551ffb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b5b41df23d0277fadd588d556f19c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843021f67723e677a7cdcb0f98fdc778224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c6634daa37cfcdc74e40483a3fcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba293f3daa434db109c43f1cb8628a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3058c6c1ed79fb1f817b339b55b7cb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204bcf7c990857b45ce9f720236bb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59f68de92616a597c83cbaaa003227229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc540ee8c53e7b196ff9ce2820d41a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a013a145f9bacfbd4cc930aab5d6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bf816b39e52ec15a1bdbb539a1b8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14e8b1f092ddfd1886847f02800d1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f60a3c73d4474b1cae399148119189234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474914546400fc9ca731431c2b6b8b42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb0a9cc5bc8aa5f24e8d577e958717236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a45c325afaf773695bb710769a7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c523b5ab1986f974a75b18b91a857c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a06c2c872f36163ac3b8839709da5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e019b60d274b9ecfebca13ec0bbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c9393cae5b7e27abfe879e188426241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832fb0ec0fd6d681e17138b94eaa5eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519b200a6a3f1997fc296c024422b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29332b74a6ba5d9a385e14d5d370ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b822c1d4c1af9f1c2934aa63b91014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98ffa58f6be821c71976ede2dd92e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51e66a3f0e6850428e667ae1579667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df27d3fdc48c6c5559606c4b0c774d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f368cd62f3063ccc4cfbaa1727ff81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be185d36f1ba5231414cd8a92459b0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ff1257a8d9c70bb8c563bf2dddbfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1e70e0122246634b17f3f3075102252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd3f9f9ad6aa44a5369d0d91c8cd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29dba1b80cda29cad02c06c160f905254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568135e6a180e4543aa57fa30aa83eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bc41bbabbfca544ff312609a56f56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564354f6dfb298579bbe788a3afc970257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a982aa261fd88c86a41545e3296751258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e58f5bfc0ddaa89011764dd30db6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a484e5ceadb7e57a314aa602a08ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9afa153baa01a2fc23ece23121de95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586ca9e02a32350d083e109f9dfc127262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce7c9a8a885243e6c8ff2739330a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303a6e85ffbd1175c7d7aadb9a99d3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c195ce977ac02bbd427d7bb24ac2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934664119b4fc85269726d5bc3e14a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8270b3974312dcdf2a8c15326b86a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901715a50a8bafd49ee02a3c00eedc2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae247c2e1091cd9b45acfa87edab3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dec196ce6f58cf10092b780eb5258270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3970312aec6d4c7bf8a7762e8f77cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d8ec26e575b5b7f14fd957b7b4d1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486998ffdfbdbbf5a97536f82d6e036273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aa7a06b21bd803b732dec89ff6579274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf141cf5c04f33cdb355dc58502bed9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a70f298152d5cb243d7173df005aa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5997b8700446db6ea2c4dc032479a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f302980640dbd5f1fad2394dcf464d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd60f6aa98bd16f5ffb4e1f17b4bbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f62a64bb9a8a4312ea27146092dde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1320e47c1fbfce520cf0a424a495e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b148ace93c69d58c38bf7a6ef352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384df33dff6e2a79ef1400711ce807b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1cc97d3925bb325a43abc7a426f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34848c46ff1e666e0387b6adeb82d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a6b000a4e978bf0d65a3f235a8a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6134cbff77f2f8a84730481679541287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a081f17ff64405854b1f8dd81f56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722a47e380efede3ad314a03436227289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963cc5db669e1c172241222d5f6c5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f21baf94073fd7c9dbe6a0d449bdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3eccbd300736191e677a52188ffca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046f2894a710ff503740aaa0729f114293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c692b47439e5b495c8b6a74c4d9f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfd1fe431423b6ec8ff1f613b03238295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ed6fe5250c7d7a31f3725c048f259296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de2fcb917727df5c77ab4658bf370c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5e2ec3aa4051bc89e7c1c8c21c571298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d608481233c034cbcfd304cdb17c02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f1949a7e03c599a0b8496c4c624a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d24f19e4102017e616c7b25ce8b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5540e1e536e85563c962083c03aa64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a3f7c37939536ae3d368f89d1e3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd58be1b70098396200c006497e45a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf581ed962dd03f3bc03d3a24f91e4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c25c2c87bb4b4dc4fb7984d428a6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea5df1cce5b7f851a368bf8c3b6441307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f62670719a3503a2486778f429a2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3ad7e901bbdc0bb4cfcabc3a5f6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b23af2ee21bfbf35f4a7e2644684df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df572b4ce177d3f6bc7a74fb6759bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdcb073f58b50fd9d8965c1e22751f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803fc9118da242742181fb9ea270bf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1e3cb26fabcc33ee3468fea27f54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240faf7eaa4043f4ddffdf9d515304d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68cef3d3b26ebb6f3506ac36b604cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2cf029f7cf62ad5afc421038138b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbb8c48464294f14762d30efe9aaca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea670f65d27c8f69d45dfe57aef173a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2233038683bc1971d216a411f7754e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa1fecde05deaa0f4d4b261c7f026f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259639d19b5c3ca26a72d1166db81c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fab86f7b60656c7c10f78ba79ad4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b61d90494f55be5d3ec91f4c12dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01531c84d70442e6d51ef762ee5966325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368245f27ad2dfa127693670c09d3939326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a055d967d0b3edd872ac6ac6c72aea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316af2d54f3dcb2b15fcbcd87b0675e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9949d51236c2685b1367c1edd66744329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed6a25832a6d3f95b14dafff354675330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ff81ada1a631097732e92f477c0b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f4e445784fdb42484570c547e8451332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aeaab0b19c228128115706d2b2a1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e26f4ec5f9db95849490f7e0519d1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e0a1821241ccca8f4102e83f940d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91316449c20281c77795e304494ea23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d12e244749a075a3cfd96133a65381337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9f64c2922f482223b939809d283e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60948fa373b65dfa48cb5383c580e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a268647c32d8dba3075aedfa67bd6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad35189446673c89cc07c265f203652341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36624bf9bafda51badd8c60433c57b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c712277b2a6f85b7b5e9bb21872b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291432fe1ba72dd3fa8b30cc254c24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd0ee623fc46374ccdaa8aedf70add345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c252f3e790cff25723aed7a72a67eb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a083df48077a6462b4bfffe9bda666347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac517dd0048b3ed54c485ba0e847973348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171387f5a3c966275e9d0541a94745bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3dc4d4df8bad6ac23216e74c39443350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6eda483b88607f4240200960e433351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4ef9080cc966d1e74059efd4271c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb5c599744e69ed9e72801ac6c0ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6894da972a67371d7560b81fe799d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da64373d191b0fcd89ea9a64204de8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f57f6b469bc4ab274eb7f83c2ee6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f69f3054ea32692bb14c4457bd4f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90218e63fe7497e2c18c12685102ae3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601cae938e47bc553dfd6116b947ef6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939ba64bff230f3685d0bb5b73edecf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d38e70b87789bc141207194fc11a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b35cd4a46272e9dc9295768daade06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c98f32d8b585d3ecee7b677d8ce4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d3377a774e124cc7c15bf6125c7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9667c063f894082a7ac2f37b03724a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9010bfc63c98a2239d7ca3a3c7c7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05231c47ee32604607face042e136367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad5b14905b762bb7884638ef2a958368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00948d5b3a75442b7afad58116a814bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af2a80d59374ed5d9509a7f8dca455370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6e514d5893d0a374b511ad71839f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dcd42a439439682b89299e72f0d07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c655914641f667c30c6419f3942a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a3973c5f161a64aa0e7e80698616f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca272936baada964a4ca27c27e8a7fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737261c60d246033ea0aa5fb32d1f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a488e5acb68933e286d6b1e327baceb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a0221baa3e16aca55c651dd656f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9fd306054ff89719b10d9c0ade46f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1bb4b445af6547359d269f13051d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956a93d83893064703baf297d768e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40a77f50bef6a951e2e18ed9a29540382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f52c2fd643da5834b889393a7c6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0dab982420c1e92bfaf1da12f5d7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce20f5d3f49227dc6c93786dc98d53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ef12b5bed688a9184404729cd8aee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a020911f1ab5fa8d0f4445ad2b0b7ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182cdce34de00b4e8c9e8e639f2eefc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ebf6eda1d65bd1eb2c209aa9b0b82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201b41ac4675d305f53e7ca368eea32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a7c1383e0db8a5e07db7476dadf5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c1ed947175e2e00616683e02acc7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdaf365ecc5d9f88763b366cb26a4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17976d1eda9f91cea122b354712ee7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ad6f9d11acc62e7b85ed1e9c20d86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744209e5c657803eb66e02f1bb7b2fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c100a8959897e4f287b1d00c64a0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987bf5785dfa1011274a354037be97d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49b9bfad6e3847e1907960eb6186d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e63db3e93d1a645d0c072fdfb44d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857b7f12b79b84151bec01459c7e01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fdc5f9c96235f382b5f8629b2a831402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b66c33449641ab1bea1fb46742b5c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40857c2965d63cab037e97c5d3bae0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27e7183eec6d16c7926a1d0f866f9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8495b16ab95c7b876f0e2046e0a7065406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f540bfe502438cf4f9e6d7a9c14363407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca2900b2dc761bcee9f035a12e563408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07381c1a98f429ad8b494143c483f244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd87546d522a56677e51096832f6e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f6df95f43798d240ccff0aaf079d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2ff68cf9cb855b176e2c1f1f5a329412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25383c4c0e86341f13ab07b831616896413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ccd3d545441ce0f4321b191c29344414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173bdd05ccda7b16d7543fdf0bef439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa43a5a1e5edc452373e33a1ad6ceed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671679a2e01e3f7c01a01b4b7cf4a017417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23144122d3713776842ea9d52c0ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612d08ed1cd58c096ea3a580f94870419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aba92b76bce80aec698016261dd0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47965a469f70b6695ddec9678e5a0e02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27a62722ef44632e1eaa61bea9597c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671eb22abfdb89a8379330ed833ba9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9912da013493efa18b8cb2e792d4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d13500c58ea0087d289fdddf4724c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3121355541537947578ec3edc56d81f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285e13770cb111981a1e83f5bf49b84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aaa159318f5a07938ffda55a9f177428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765379aeb3d6e00f4dd0b7210e5bacc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb010c8d74a53b4d379f4a9e404b09b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba1432408a9182dbc3a02c8ce6b7d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055d90b474dc812bb8f3c8d912d3c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d3007e3bea55f7f2e674eb229db36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504be6e6f60239e73be9ce9b0e57fe5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ed0cb11d39ecc1c01573411407e8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25c8dd2dc02b92ecfa713508097c95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f68a9ca13e1ee97c4f06401447e1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a64429b63ce6962841acc126519e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427d1827f38f9144dc8b190f873ac7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec40366ce086b99c7a73128e0bbac59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5596867d18bec230964bc2914570b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab163b36da96dd02d86e25d8d3519d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecfa6250083b739b105cea0a5c8546443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bdcb7d4c8847086ce3d82a76b039d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fba01ff7e60792ad26a68f3531dec9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c608bfb293ec33043b32602ab1ff0f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4d875bffc4bda97b38ec69d3529cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a58e4765f01bf09459e77c2c8f495448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec67f175666abb1868553abc8c55b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0848922fe2eeb74a34d1cf0ba4533a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590730089c089564acaf679880630dec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee9eafed371b60330bd2520a37037452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d23f2b10fca8ef71645970e1cc3bf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916334874bbacdba9ac0c4dffa26984454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4fbde635211dc8c2f84c4d5eee4cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d227b94dd2729165ab552c537598fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9158a404da7964d6427a87f069b9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d5da7ec9cf13bd12a0ad4d74ba099458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a376b5cbb1904219677744bba6f687459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9755c9718012ce415cbe6d5741d44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562f00dce84a9f4d5df6c8ec07317ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f4e1ad22ab2524b51c7c0c0a1afcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee5c3c62969cd8966a2e470a091b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07246fb17e8eb2934f0d8e0a64a341e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d336db66ba37918aa8270321a7731465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d020417acefb4813c62c77fdf117f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e9e48672667b1d9d491a30779825467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348795abb21cb9ed534f740bd7eb4d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b37ea91778391eb19b5ca186bc98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5ed629b9e11fc67c497090d72af9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af04bb9fe660d8f02d3b9b4a51278e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91828a1978ab2940bc1fd87c80a5e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79355f71c0a19ac809d68790ea0a45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff53612634c7bb444bd086679e41f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88382eaa01a76865e737b9ecc1cf55ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b616cf1dffcbf12afff598e3cb8d4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1c26922f37315a337d5d3d8b5c028477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca288128c2f68c753f52c234d8e744478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d64775780a0fc72d274179ee4e7ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c2c0613fde2b3b479f004f29df846480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe3cc230ef72d815a79648895a60eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b091b8d7112fd2c3d44ff51615e3699482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2fa6b25db763e7c873c5585520a2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b99b6feb04772a674a26d613babc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4ad8636a5d5aa133ddae3613dc5c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb9ab7ff301a84e3e49655ca8044df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d2e944640956e13139d24ed5efb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978919bf0856fccc47c690be3c4afc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0a1ff6841d82afc0bc668fccac80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd245f5c82bfe030f146b5bafc703490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804d1f962e5723d75063a2028954e73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda98b6f61e05715c398b7a1deb4c9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81e3488897c1cf2b11d7fae200488493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbd430da746acfbff281c94595dc19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7bd192e64e170568329ba4aa8e606495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd1bf000330da2e0c09852b7b2e8ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c49ae46b02708770ed4c580e0c5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5502579c843f5e4ce9006c9695bf8ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480556d98b1dae298dad47059261c195499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de448c9f1e7e81ecd68952fd1c44bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f80499aa154328a26048aaf8f46050501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77254214e5ca4a86786ab0154470e42c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7d7890a367216e96bcd5f437ee659503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485697a77493261a9c916344826eb15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2b375b838896c5cf0237dd0057bfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166b0d6ba3851f35b3dca916331391506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b8774f40a118500aa89839da2b1c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b66ba9edad89e1d173985ba1d58d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292a74189da448aea95407191a1d9a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601f4b630d5843b8544a60df7a867d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47664ed7eee205d99e70e6312835fd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485dc39f6fdda4c142acea55766094512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b71e8590ba48a1ffc679207b4f18f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c152aa7161a34b711b0810d3583231514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b3a0967e9ed973a1cba5df8fd0dea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd52d13a4c0a8247582c52bb9c34f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8f35a713c2e32159c096b18d0ae7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b69d21b8b4a2bf157f13440862a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347737af1cb496a33268209cbd834a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffdb6a38a0c8bfca4b2da9da0f4072520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c794bea2599690507f713f3d51c82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cef646cd7a34591985edc956c0271522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cbdcb5be57b0079c44f36e87fbd3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216016e5583b873bcb1d67e71c563cb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580dcaab259c55c1131a0a741d9a94b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf3d4fcdb5b2dfd030b1a0023969f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bfb253293189f9def731098406e39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e4978c9ad88662980f94f6492319528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0587c55d122f5e8278c526a817a01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4bff1e8386b9bb43b5503cb48f568530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112d42dcb051383418ba9907a3bab57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573404c2288841e4c40f3f0d38670d4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49ba45d31d5b7a212d0643340acca3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b664adf130bee15f6cce54b09486d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac41ac11004ea57bfbd458500ab5db9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6852a4bf6416461dd34f1de903b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa9769e551987199f20837b34add55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b543310981c6b1d439ff27213943538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4de1d5d94bf64f251969c97510fdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532de5c46208c16ba2871d53ab61c72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26300829de5c913e2435d24a89f5cb5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc6481e5a5fc2c803a3574b77da90e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88081c2fb2ac984817c7518a5eee761543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e181576bf050ca0351288dfeb724544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e3d3153f2d8306b322bd165daf321545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc73bdad5b2cf112932b0f7f3b96b3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f99e5655b4d2e7825269fdd0bc087547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be3bf3b823591619e0c539a11385fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7584f20907a37caff63760a9cf70463549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df201bd804a65ccd94ffcbc2b16701c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8463daa9e72650db8d91abaefeb1297551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25949a7d5f76de4245bcc70aee7bac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584122d7151eebfe240d4e4f61c034bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e033fb3ac853c838a088966928736554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f54f381277c61689e25fff34468a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9552fe80c40ed51e827ebb70523e9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834e10cb291022aeb2720d4f3b7968557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3653dd1bfd8ef24b217ce6b08f2313e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995f646512c5c8b31ceda4d04dd3c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e045de6cee458c4b91b37dedbc4523560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcbec7b38a00d2f3b21700aa5d6b21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268801664b7cfacc38926bc20d12fa1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61527d0b0519826d23f0db4b6959b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32f555aeeda13dc58a8526bf24d582564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbad0fbf29cd30c64a83f4bd4de26e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77995955b453294e20ad1f9df186872566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f9d224a3cd87403d8e6b3378dbe6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0464defafd2fb0d7f5993d1099afed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176e8a897a763488671f454edd6893b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d6c054341f1ea98180df813e34649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87e8ce783238e7dd90f27aea36b4ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd8e32e1dca90b011c947706d63a15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d9de7c3643a69d9819556997f550573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8026f27c0d1d92c435945fa9a47472574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47954a29df6425df354e4a95b8e001575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a24844f5aa354b456ccdc4d767483576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d54531e960e86a198200b4f4ec1252577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f842adba0bfc69fd30e6ee3ed9075c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab858a6cfc763e390f134dcf8672e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a02fbc39ff44502a43b0a5784e172e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33ce6c92b31f998b274839fe8b0a06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cc2b3a1496ec5f04bb5730f96b443582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e12c6516188ce8f8d7f3dd80f483583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2524f1ceb7b2c0420e3d0a4372486584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b50da2cda131990a5c7845209b1cab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53f7cc9362239bb2e6d55c135c5a60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dedf272f73b4b445902fbbc66fb8f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdb4b0b444b86b6919f71fc7b77e44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b8e6ee87c7ca6856c40e8699759ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f160e168085b72b22655fd95f9fb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f93750d42b4f33cb5c334c8659f19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8598be660de1eb561a7620923d9ac8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00747730e6acacfe2c0cf446deff352b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d89229bc3ccbdea11a8cd2299969594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12344f6bc49d009a49140bfd16246df1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075682fc9640631ef918b2956d2a3af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb4ee689d58f6d1f0913b1a5f84cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91547c4f07e18e8ee9cabd0b8a8f0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9111a13aeaef25879b79106eff01e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e7b6b9948fbed196363cb60e6bead600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa0e39989fd7777c6ad6c4cc8de563601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a2c22b98b40aaa52838e209392945602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a234ef12172ab4324e658348c7da685603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e2b0e7f20246733d5c2b983d79e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0475dbe0a843b2fb3bf9cc7126e1ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608fb76a0224f04b78a47e05e8b00f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9eb61514ffdcb35a988c26614543f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb14d38c962f4e62bb610e11bb7f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88cb59627a5c6903253e39088c883d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3836cf154d8e87a7977978518d9d8d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0ac370ceba5f587fb504e9ef2c083611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccdf9b5fc3af036ba3fc598dbe2a77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3fb95f1a967de546a28bd5ae09240613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7406e4e66e0356b1606fb927d9ba4d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf610647b6068c44769f17ef4f943e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176fd309b9ee600199364b5bf3f550616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c8c8124ecb354a5911d03b968bb09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88295e4624cc1b795c759caf1946b9fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8680abc396e7186d12986e9a732cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce74d3d8db1e60c7814ed3cb1569e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7765286927e750d8ebf0e6c46c15916621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360769d99dd797df7267b5a64185e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f1844920a6c8568e8f609ee42da94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a162be7cf2b25b752b741cd3d99326f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad658cdcbc3e9adc5911fc6fe2859b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071f892d6962777b4ec942aca964fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0bdf22a1ec8250af1aca636e708d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad1501e398c5627fc59cc32b64efb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2cd5a269acfbc52638ff3a8f032f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd205dbce6d4d4105d1c97adec1b57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47595718cdc99bc128cf7c866e382875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ef463179915be55655c0145695d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af86b3ae432b857d7a42a62d116874633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a3ddeb9cf3eedeea135f982b1c69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f6844c8f89246a264eea711699e34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d450c5487b5a53b68b5ffba14a88b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f49b254aaf6faa37f07708bf46a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb10ff95cc9660056e022c8ae53ea6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379adbfb4503cfb628a67c52fccd5483639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dcefe614af3344f7c6441e90933f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e21616e809a03798ac03087531e1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825986d93b49b6c436688a6321ef3dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f6343591ee81d0bcaa732a30aba90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845da236f203f2d98d6b249d865d3a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c9253b114294b78627cf93172e106645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8778b579c44b486a3624518ccb7901f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5f17a9d4bfa7c36f1ce81de9f2989647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b52e6142973be3c03e6fb40626a3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf98f25cb77d1a141007bb566d075649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae82dee7fd8f649858a31eddd2787bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa41480227e3bfe16caa85d9aecd3d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77c0e132ed1aafe55d4daf3005f5cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a711b79b446d8e8728dbe70a2a6f94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce378c4fe7f085da3eb3b42c67cfd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beeeab17a23b05a53f115885d20393655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c878564394ba853685bb746ce941656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61558a1a0e4bc9a37e7ef777a10daba4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a10460679481a8676e443fab79066658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c597d98f28a98865b45e38f8a3fc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993126fd40a2ef2ef604c5c06b9c4374660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c08d37ce211ffe2a3fbb99c0c0681e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25988460aaa278b62f97e635945e56d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b04d4bde67b0f6a67d5f0696670e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0b86f82d9107892905983d588605e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c91bff36bb5c2807910ccd8f5404665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18882eafd20131b8ee01b6df8e0ffee7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252278f6a6ceb6ed817dcbe33c76f3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036ea7a86750ec44b8809abd2fca685668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c744f6d6b47e20d9309f7137a3e1a03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f85c5ce082f8d4cde37d604dac1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f265cefd9dcb2e07e33fe7ff969f20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b3eda211c438913ca508d507a8d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e138dbb2c39596d807ca38ce8f6e0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a586baa7809981feb53d9d256fcd13f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46179debb0a958b9f7c33019ccd9b51a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8273a67b877a2210ef4e767c4720e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d9d826e28d66a80f2deffc7dc02b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fa7e749664da176bbfdd970e86668678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911286b96f9fa54465d6e70ae9535d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7428f9e376e34cc73cf790b4671a25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73af326321b66afc8b459e854ddb6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8af8a552d935f44444f9087a0735682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4f6986e5b81f04d05c8b8a3849b42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910d14525c1674a47c38e95bc85e9df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fdf7a82ad01da238a681a1dd8eb61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385063e35e537e2b3503a7ab50d3ded686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d4363a66ed0fc367fa6983bb13326687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24395068ea4265a0ce663c6e302ed435688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f15c230f8198edcbda401294faf9be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cab766814022707538550b07b474b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb067dfaf4ebbc12a1960858cbf59da0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfbcf2557357fba84325144fb8c70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f022d52a752207fe43e19580abd7136693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374acba0990fd499bca675a96466063694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd4284d4b26d6f0508c8927dff5c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796f1a7f019add4a7894a23b156a07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b14378f10126c685bf9ec4535cc6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a486fd57ed22f860f08e45272167375698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e15571d9e96a3607909b45d8fba000699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db5da4eecadca5a758afb33628e1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78055ab4187f720b10102974750867b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ade5f0ca92408dd513525ab58eb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c73de4bbeaf83ba8415725fe030f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728952bacd4c9b9b208ebeb5688c4e58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516be834d4883b1a1b2953c0fc034f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcb1b8db19e0689970518268891ca8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a6bcd9f4ac472d57c81b6ae06568707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2341fd970e2641750b7741a684004708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5b6d9679c2fa66ddcc608f300261709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3527b905fb479be43be9c2cbfc8bb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62e20c59fb2b1ae59b8ad8d6f3706711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982eaead561e72e0f4c0c7138f3d63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acbeac9070e11e8cbf922733c6f0fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69455bea084922899dd4a21faccb822714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80612f522ad19ceb7e29a08bc7cc6293715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241d5e32df8923ec5bc07e48087a71d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc140328014a2eddd76a6ac9e1763958717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3b410f09bbb6f8de763be46cefe3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca144a3954ce75fa8e1a346da509c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43dd5a551f25290809023af19e21d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436891280aad079ef1239896621651d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b3a5422235fcc1c97e0acfb4ae4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a92759e641e68372fb8c6411ffc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985fae3f79e924cbe80ad3e3f507cc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fb21b93fc9c4bcc51b4589fb1c2c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587f6c6464d0e9ba2f791b60c6fd491726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095d5e04fbee24c28fd7c176bc2ca85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf7809e8ff440dec9b958a8e38e14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796d9faad956c8ddd32677996cf6d63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac2ac68e109a3d04f79b3dc3f77c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a570ad00aa3f2751d1859ebd26b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c84933bb780c6b73bab892305933732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e20d0bc4c2886d4eeb6043e6c9d7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6073e60ec8c6edb997762ce083981734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4846c68f4605d9eec9c1150f893cc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834fc30b4a40063592119c1a1747a33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f52a941a35af629bf8bfaf1f68e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e73e2eefc22d8eda10bc3b5bc038738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce7f3a570677c6bbb92381f27c334a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a8aa25bad75c54901ef58a9ca8fcc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db775aab5464cdd2b7227e1b0ed1cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3872bd9839f84798f2e6ec07c34c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3519289141cd0c573985b5e66050c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d9996077f7cf85cb34534fe99935744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fb73569ed04e9728c04b2a60a4a02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e70b6e855bfc19dc86ef567d391f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0812a867116866a8dee95ebc00cc48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232bc7ad6b3401bd8cd8653103583b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caa69b6330f52b9a16c9ae72687c27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f77c56e5d08591ea4c9ac744ae1f12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb097f722cc5fe587df3dfc4bf194751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce1b5741b972e0d1c90911b408f3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80977e2e08f15160a3b4675ea43a7f92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e7f7fef4774f13b47ef00f923106754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fefa1f70a75c3d41ce884d4f410c18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527969e99f9f72b4198db35a9e79d0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b28f6f0b86004f2c5722db681a9ce757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>