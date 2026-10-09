--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac154e5c51e3d1a733bba5f843698351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3c04f68bb7c938f19ff852a6c251f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ded330eb8dca20356239e207258e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd17413a58a04d898b078ea87dc8214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ccbf3592f3f51afcf1e09060bb9085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136f86a9321c2b88d547f19b4e7d306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b9109854825f579d719dcfeb5a207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bd0f3416c928e9275e4c278f751528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab6282d8106ebdfe17dcb9e0888f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa23c431a170d4266f61aee7b2b75df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eecae0f55a90af612f2ee824ae5d0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1673d7e2b9b1cfac6163a6f3501672412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2a97d730dbb6d6db8a0732a1899b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbd9169c781ef91f3367fb8366cafb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62bbcaf289d84be5ac08a3f62e109d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6b2fd054248115b782893f85e81fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242710a1e02cbc8bc47fcc11747e4a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61211f18aa6940713f5bb85a01e99818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14371005e2129612b5b5e1eeba7b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5febf78be29599bbd2752ce3456820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d9e421670781e4626d44143c12bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98652bfe8da40dcf3a6d450a91a10622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2178f9efb298089ce1ec55f7fc213823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732ba3e4917af23ac5e95f079f0e33324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3ca9c7cdaf3e877350cb4fb9d7ffd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b740cb52b94ad5404b203d20f3d9a9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680c79dfeb71ed9142df739427c52427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cca253eb1c5a15967e1ea4edfb10628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba18713ccd802efce4b7f2e94d6c7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b4f4d931a63239912a5c3e665c06c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4bcf62c7b19ad4181686bdd9db2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8f08863ebf521a884af13d0b7980132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9f9a0d190a85f93e54605c058616533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201b319854e842a64e0b69d2d1d778434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879e600a355790bf9ff35ed78b2fbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f68f6aac2577a9128b6a628ec43aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a6d3ccb4fbf631ff59ee8a8cae9ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4592ec22bccab252a7faf85b45521838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b6652b80eaf7c3589e928978c88d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f68c135ed726a2c59efbd0f0a52dea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19a884b7b27ff61d589a0a90d3853141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328272f65b67aa9eb30e059489447ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c8d2517bf665e0996f4c98066de1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e604568f7889f025b69d00f9215b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bcef20eac922d095cb4ed0ff838c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72379ac82780e317045524d66fb991546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d71657c44ffa345b76b54e0c0e760247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0cbd044c5ce1c20bd910c400882f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32253cead4639d489a702c482f9001ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529dbf01711fdbc168be9f3881d739350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48492e1995abdcc97958a3c8b558a8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b673de6cccb7549b8cb85a1e5dad6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482f5b9f1fb11d8acb8410ac291df7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b17ed33a6ca1af0302cee613804ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e535f053e3a2bb6c5fb388a36d0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d92cb6a927e1503a23c7b3c356b7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946840455134fb64e3b5f9a98c50a3ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71144f9d59ae6c87bf9992fb5fdd0c5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3f30e0fe2b0d7ece96319dd2a56fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1f76692cb0b64d62d14cf190ff2b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb07f3da85ffd0b8b4098a780bf911a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee7c3b347c686589a1c1fa9fc6bb9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ab2be1f7b5714844f10f3690cdec463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af68439dd3975714508fe3c98de2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432f0a8c7b2effe6710360db908b4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c16111ebee1f393337bc4da2bb8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0c839c4ea413c9deda629604187a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80710bdfdb9497daacbfffb17555e11668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ccb8b6e7a030de483677d666764369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e6b3fdb7845bd437eef5509a1d85870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c41e3730cef7eab346a6f097215a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265e22790702fcdd5ecb09b8eab444d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b0eabe16d909bae4db2b1092570673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fa7fbb22f8561dfa36202d910000d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590cb68414d61d55102f129339a35b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b85160af8a0afb46375061759e7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580c36ddbf6db046498f00765464c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ba56acdbe69cea6106fbca31d05678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333795afd64f522898d97225623259879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f658b0debd648ffbb5de451d501014b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6707242c34c5350dac699aa3b9910281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dd7708b44bad68e445ef67a1cb86982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37873658c92663bd16bfc9c592638bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c82d449873aa599625a1362c8dbaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967064857a385cb71cd64944a28fd7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719f308c6e2def756c7634929b7b9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086eb93aa9a92358226f77bdea4d4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a67868eae75653c8f196c2e1ed6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c54dc0a8f1ff2778d01146b12e5e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae47ab5117157878d07bd8beecbfde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fefe9524ead2266367d1ff036871e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebe20b7af9e5f551c571f89210161992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93442bcdeaf277565013983acb863ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b20bf04b40f104a09fa5a80067e7b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e2d965ead36b9c6425674fdeac26d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bcaf0047d5b0a65beb247133a4da796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32fc5624c1d343136635d30b67cf8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcdfd302e587186e318e72d68ff86d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c789afc57d497e5462998499f1eb0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37321facb88b5c4cac039388b550c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465bbd9104debbdcc8f56e6959343bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6afa259d54d8ca3ee2b95f336f4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a03a1c61c8f7fbf27d88d2f9eece0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d3d9a10f0bb46c4a61cfce6c633a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40573eaa77108ddf598eccb7227a12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637abba51ac905d75a6bf0270fe0479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc4cd86617d69be2cdfbfc67e5121e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844632087b7913a3efc84330c8ee036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f52fe6e8fbcc4f35f98dab4e7331109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0407544d9d81922cb040ebeedf09903110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589ba944bca98837903b007c4a17d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1f9dc86d023d1efa3abac8cd70cd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9daca96ca150acbb06ccc0daf3de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a753a84c78efbe5e4ce6c779693b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c08aea4ba4f9f981ec52244057684115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d9c424a25a350acf3da5864d7e80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54900a94bb04cc3a4b02eb1cffc87b61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7193764941f58a21bb60566dc7bf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d143f77b78ec578c55c20fbb499fde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55422ddb75f1b6cbfa05ee0c83e21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9f664aabe7ac4acd2116d10e6d0d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d555d5b6e501ebfef8c59256ff46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039275fc47d3dae7c6d76f8982e7077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4ff7065bca286ce1c6e8e761a15d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b844a3110e73312d5deb80aac69f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae223607b7266451cdcc1cd3593d6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b2bb740ae2329a1a82fa88932d2b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d3e453cd437b197a25159d0da051128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea585618c4b419c440763863a4636af2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f780483ce300cffb06c1a9fb77a5ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fc1593ab624c1968c270be4ecb663131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab94ead902583ed254569bab7cc833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32ce0eee9e3caae81e921933c5082133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c39c5a5bd56ac03f9671fc26f4b9c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425359f538a365c074dc57f38a1a8c35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76785e64eecd5aab6d0e886ec1579edf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7ab6d0376fb7a77ef6687e3e83b67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a0fd8b232e46fc571e99da5057009138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3635d6fafef5ac6803b234d170b35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31e0e141b461a694ee46cf29343346140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bcf3f3ddf0c935faef1d31d31a744141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a86c1d9e2b16bf3f64ff0c93eccc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae245ac077f70550942e9861815686143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae402197e1c1fdca319cec2fc781e8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb9581f9610826abd25ba20f83efe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a28dcc185ece4a764665ca4b4e57e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b34407b8dfd3550f936e061b5d887147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6ca901235fd0e81d859c3890694d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ba1ee7e6d47dfcad46944871a8d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cce7db6fb39f8847647bfa2df810c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a1cf9077f5a6f5ab867b42af5c7d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812268102a9127ce91ea0617c13ef4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe855ae2c6264642f35645072c3e51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa09f3699f14f76fcad31433048af56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7cd6118545accd16d46f25ca2bdeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a9ff79324e472db95ea851a196f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a66f5c56750410e58061e975d3901157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871017f44b88f3bc173a40e81fd7c96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91980f3d7d561bfea8504f2a7a1c8b1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1069813b2060c9e6bd3faaf4a8b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3fd513e49298045dc1a97dee6fb04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38711872a76a35fa7c40c2341a10204f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5192315a19371e82d178ee40d74ea5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a894d67fc2af1cd0bfc120f1bca0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c90489a431a80de54854a9c1aa87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613354dceecd8f81328e9a19e570d6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d22e98b5c310dd091517145ba897167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b301b2135a39d2fea35fc57026513168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba7c45005d7d179f6637b4646ac798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1a4c7c2f1ea4ce015eebab6479c56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31ad1f4ec498bce86287d56a2e26b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a48111cc54711c03745243c39c61c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d07f72b5693b58bfed6061ae58ed7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10121440d285f61c2a2eeabb0738e3d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af184581b28645bed21d10d964492fff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf08674755f730522630da980a889db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d4dd62851e186a15f173f29cbf720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f73ad71190a121160a43bdbd0e0551178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02463e62c79e9a1442e30f19dcb74b74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13048b23684e40640a8cf00c87c8f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ed0e0952778a95ee3e3c911fe8ce4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab4e2c3796e3ef054d4b06f51241f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd87a6ad56e1aacb45e3834514318a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98378b2c40839802eb99ea8bb141d8d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae16815356f233661263e16113a5c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d26cb31b598ec2f10d05b70c02ab4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5f346c9ca13b0b0e75fedc6422e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e830277a351e9a2e914ff32c1ca6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40109f3d6904d8636ac45b150a6f96b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2daa270bf77639e411f7d7a9cec8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed6180807700a97d2f8ea8f2a2138191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c297e9babb4a8550cbe01c34448630f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665966a3241d65b4a5bde7a3af8a2db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca358486a2428f8880f063cbdebadec4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d64f8e66acfaeb7dcd0ff71f6477195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d3aed71db43c075c1c4bdc36d3675196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1ea5d1b4bef9cfb2d493989451cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57cf7a28987c81aad25f123c442e7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46439b988ebdf3367fc35c28e85b69fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5569463f8fc346d2f559fc32aca220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54f8f5a0ce0986feff1f8df979d29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5156d6fa53e763677aaef38219fc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759be087517ae396a63922a35e50275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf8d10ce674799721cc3a6a2e9fce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc296d693f59af16f4f288ffaff275205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891a66ebc7e3deabeda599588a447bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e7227c7942a10499f9b07aa94e9f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aea81fba1df1700b56e8845b2cde2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666def25ca739f2ed83c491b897e6578209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193536c84904877d2c18939a28eee15f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f00dd307a8a03aeb73214e45bbf0cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935fef397364d81e30cd1e5e11d7691212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f1eae0405b09c99a52eca923b7e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481036261286860fad6bf83fc734a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd4dc417b96a9957773845281463f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7565600aab7a379ad4bda9cfec8d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333219f779ad2b1ccf0742c05dbc6d2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af8edaef57745a1a89f9f0d7dba5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b1776b3bf75efb3e5b01f047739c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e24742ca4e10d9b33e081d52ceacb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf7618a51885264b8ca1fe70c5ba8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74aa2bd2aaadee89cea3fd19d54564222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b1850afe7f67eca4bab5ad67af9e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7cd779ea50c60e92865a4f155ea9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0d293c574f48732dc753fc02acd09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ca64aa13c5d5ae081a173696d08a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d71af503b5cf839764408181371c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aea7b4995ba5572de8bbd3c0e656c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48bf5ea3f282ef9712f6d4b6f2a56b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67827891e494aa92239add6749e92bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a0e88406934f1cd1537215f1a677a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a90cf34ef70f5c4b2985d01b344f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f1817db573a2d507d68b9e2b4cc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcad3eed52d3357d79dc8ea449ad23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb3bd244d7ee222dd5f5325ccfb249235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1c5293f2b511c92fedb397a940b34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00069edf15e3b5eb4eeeb92793751f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d7674120827050dd8168f9bdcadca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a65a5f83980712f563febfda9a31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a80879d24ff00a0dc779107eb27e77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449789888a44da7de872de4a1f71143241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67302b9058e4c10e2a72e61e0443ae7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22c35354214a7c9809cdcfe8ddca5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eb2c8ce813fe1cbf79d1aee8d7a34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f74507f6154a71d8ede72e9999b74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d81d84c332d9c03e7f3e6193b9600246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82de65ad4b43cd8ee7b2486768daffb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0585078c3559f3414f0ea7d24720c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e1739c9337664c7f37870f71c9ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5604a49a4930f4775f80871369d5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5367f7c8aaf1ee9cecc4a482e5abbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08f11d4022f8d24228cb0ab8460d5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6b53f1d7a4b9613430ba7c99abf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61871b5c0c0b78c97507b40f77f3245b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b57df1ede558d4f2e9114d5f5bdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f886b6106ba71ba71835ee77ae38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe86baba5ac47650f3fa18a5526c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc3cd209d0ddb523fab18a9ed69e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c9dc8f4657fea119b2bb1e3032182259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd65eed584fb7384ae1d4d46dc130260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2809ff4afdac3d72ba89212a41fd46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed123bf410c27a75e3257f094c89f46b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0be894ea5c3576377337b0b94821263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd09c7ccca306bece8eedb9fea839264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa9e0355a6d29307333b869c0cd4d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ad694d2811664f56221457a584e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c120d3a2136eb6ed3f6e5068d1ca6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f46a1247510f503ec6aeb1b6dfdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e735f9284186491d64349118e16c941269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d30c70dabaf8b6c29f09acaf85718270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1610d3a3412672c7edd8dbf4f7ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ab3009485957dc354dd8f289a2cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd9572df610e17d9598f052d9508a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d94db5a51ae951dd5e33c2d1c410274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3886b1b9ffefd92705c0d5b74ae0333275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d74d143af31d7f2579c718d24b29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ad3d76a6e2138bda56af1bd576d23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12c223f3cfe0ad59600a7a092decf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cbee63e5735ac657adfe6b57dd944279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd0fdc1ce5bca7ca84bb717440867280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740616640d36d9113ead9d5a9476ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc4ecafe998cde7cd5feb37bb885e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a14e4c608ff4359aa3950a0698c56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9b60fc3650eb2238f1f5c39618de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4d2a892b1b7031515264c09b0d7c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99835de0391fa21be5f74cf6b10a45b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6b0258abfae8a2a2dac7ad8e935b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e965a2da6194d812d9ce6e18500048b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc438392d37083c698459e4d39635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eed6c44313d0d29b78e1fe97e36ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a574eadaaee923478ca80f65a39d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989452462ddbaa6dd2baf9669072f2d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c074d07f2648a630c934e5a36d4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4b840fbd3d86c160795a854b3fdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4904976b77f55d7f638440efb8e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1da5b1f3629dd0b31f6abf3b6f9c34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd0e6697bb550250d1348cc303ad7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbb18b61b0b70c59bf14ebb8e726b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9b93167a24ee28bf02edcb0fd2bf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b963eb1b542c100078650b800dd23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d13485c8f7603c2517d659b9d7dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf34ec52e99ca02f146eddb41f2cabc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba15a4359388cbbcea534758d96d79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44548eecefdbe09d82a3d2ffc19f5281304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a550eb0db279b4afcd1d9ecb55ae8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974810305b6fa04bd53dd4dc98d9ef2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db41203d36ac0ae43618dd65dd162a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a632751fe904612feadd2f64b359add308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05634281c7abc59e1e1b53536f172be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f1dba8cf22211cf8c0d0ff71f1d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8cc9d7cdd77e010e07a50eb47a35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb66f02684d645e7ce82a0db818698312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7ecac9b23c8a8389c69cfae828fc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83dd5bd6ec0d550590afcdb160e4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d919e329a79ce9737e85aaf0b2d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4666d9807e5cbb487719d0b181f0c92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d6407e92046624e8bdbf412e0060d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f22eb70d0cb38d4a54512f7742b3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6e3bfa5e7d5ddba9236eeff9160c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b06600253ebf64fd40cbddf58d9556320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc753b1746575d7081dec1cbbd9fd1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedec6d9813a4d7acb2a9e455b7f9adf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b052fd953e468eaf72d32613a8d4fe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31245136553f95f61b5b659885af1a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9823d17849a3ec995e105eddc8f340325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf02c84a887601718fdfe6d3b75343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c368b322801e3cf4d9c73b67c836030327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14501264668fa584fcbc840354ff66cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e16b9922f84bb4886df68e7c2dba08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086548cf35beaa4eecce0d6957f20f01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609b63f7ac96d8ff56e57c82556e78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c694417e1c843ed7f54901f6ea1e8ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c71fa62b97a0969aa1918a32537ff7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9092d8588d2753a3b8c97d44a3c4e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c419f6f8887ec9795ccb95828c7cd1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21949ae10da7ac4e556262aa1490e0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6fb6666031086a1dee81e46cd9e16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079f11383bc92d5eb7f753ca57ddf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e6533cc65f0dd9ebf390828685e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a7697712666ac632755d9e7d02762340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc59229b230283043c5da3a68f04486341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b92e81de09e1e6626e16233121f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477e7a419267b658b25a9bed8bc6a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40beb3d7cf5129a6e7acfaf6c50af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54858399f3d43a8737ea6edd80e70761345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9911269b034a00c04ae3f795887ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ad426d05ad6abea731a73d2bd05c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132552dc46a8b1d25de5da364185ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9deef0a827e4c6a4bde9335572ea18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3e6c2c55e34e1502788623992036b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e459d2de39aaa29ff9a9c9fc69442c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf04fc8b8b3cf7f9ddfd77cc1c51e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05556cc9aba480a5deda4433ad2dad11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972d6e0f783fc21fd588159730aeea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df2a0ba1dcff637269cbbf01b21b82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435658d31b7c8e801c99cab320b54d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22154cd43075e5d53d28ff665a9182ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3d9b3f42fe7defea9b5a766624a5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ece5c41128f76669c7f0bd2dbd05d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108703d57bab221b9db0b60f339e1865360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59901b9c24a0e87199b895f0ab10f338361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b42300d279a4c17d3fbd4a6e21b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdfcaf4b8db6f38b6860c1444f75b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb387204ddfd73bf5276a053fc080997364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551675650bcfe95aa8336f4ebd636326365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218df72e2a28a3271297e64b1fe1690366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161711a1e17ed8d3a7d26f3944ad84f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc52517651279514781b39d7212f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32386d0461f990ea1411339ae8b51e7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff9f9ead139190ce9f88dc74fe46e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408b525bb92a5b3407af2f4426243e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108254dd0cc18341eb81d8c2a28b437372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed90d3792e73d75006910843cca0ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640f4895beba0791b7469a2aaae0ccf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a3db8297efdec1c2a562095aa22c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5e043e6917d58f908748b8703b39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed682421f05d883d30b8ee4ac350ee6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173a6b7677db3518b34f6c0cc82cc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe426310d82d70ed2b79fed4d3ea89a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfddb671815d095ba4db513e202db79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac796b845ae7cf26305469d57e1a93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc448af0f2fd9ab86c91d50902d89b85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6868890462fb6cf76acd01b1c7d68a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93dde0dd3d30a73670558adcb8899384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e6cc5d53aaa5fb0d8cf2786db40e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d17c5d1707053aca3c634ca0116efc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d136073b35094efee872c17f59fc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cd2cc323d37495a15fe18f4acc4ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf9ccef58d7b46990a850009072a6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba9655815d7070c36860a3a608dca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c858cddf9a90c0e83ef9287d99202391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76218100b027d601476c5abc9fe1b0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41813a5d032a14b3e8fd77e5cd9b1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdbd7f9e40741db717df43bba91aea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc75ae0464eda1c612a53c2140de4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87545d7d943e4a050fe0063cc1773396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e823cb59fcc6e39123792cd76491c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f87e373b4c4945dc30c51bea1d46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c880a5e997a6a03eec9585f2df79b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69289dbcb4d85d38e5ac192ecea857c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314378e5dc288991f4b2429862615b8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80f21bda23b70f35db205b85f72fe5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711031575ddd557092d17e6f64d2b9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d7b266bc7e64d6b458b0d237fd6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22134b983b1f045a5a3adcd2516cfb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a288d0b6b493fc99826826eb9b1456406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585d31baa54f0c1aca62bb3e1df1a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95395d0af7f4f440733d64b17bbbfdd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efb26319eb62702c6e4f6fa9eba35a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437867d9c1d76b652844ca0a9fb49552410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd7b44e7e512105f13adc443c7ab1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4b809fa35c610668a8a307f956bbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a48bf99c36552f59b57a7eca61072413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a8ac9fc0bb3e8d52959347e0cc23c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf043cecffa701816e22ffaf2c031e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06c30e90d3edd565abef545c73228416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0686c23ea9d3bd1f94ffe788e6129417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a522c00a7eb34959bc487a4d5546649418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad3ee8633dd7f59d15ab4fe8001af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0892dadc7f0069c732d9a3da70d5a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055128f3ee93f75d192a20f5d3d5328421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1947a963bc086f0e76b3db0e3be0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8bf3bb313d014a393f73d2dc3420a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2721880747fc0107b97d3dc3d20421424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705444f234dee2b8636c0726b7bbb4d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d58d690e24de0e3e343e5401e104d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6497c28b2f296346fa4a68714037427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2834c73b968653343891224114fa477428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec92920a50541dd26a3324fa636a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da76fbcc6529ca72745997f07d82d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48dd942d7fa59664e7998736825411431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f0153fe021f6b90e95dd52e1bdb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007735de2acf1e9b63bf8cef1835c96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538c273b1c72a26815c2c4f9d2fb5a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0528708439ba545979cdfea762f06cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b18d3c98e1b494aef50a183891c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0eb317edcdf02ad2fcfc8c68fa82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231e2b65694a6b45a60cad5cd564dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f14e7da1fab1181ad5002d8bb2dac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586b71c2325e37641bb29301faefb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306912df60219650eae4477b5999dbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c804fbba9750c4e3f90cdad617f31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadfaf893dc30e25cfc28f2eb5a63b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc10a7c74de827fcfd9062ebf600e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12581478439a105f82569adaf449c17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b2bc80feafd561a37e885cd17ce00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de063f74af77816888306d403da42be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6181bfddf59badf208a99969cf90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca47c36293981762943b6229ad4c9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8b624fc8effa97bfe0515f9372db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d5834801d2644e3ae30e17de823bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3fc2a2bcb2e6f2c55c23b9bef9457452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3e73989b4471c126bb312ef39197453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a48706b3604b007519adcdcb8a59b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3083026e3bad01c8cebe397ce9f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bdd66b5ff0e3778f095c77438dd4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ce6c3edfdc471061ad9fc60bba53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b97c756dd49bb989304d10bcf6759d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071bf2be71f34726e375b48abb0ea22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58abe5be7fb10abc6222d0ea589453c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25bafc980ec3d76e6c1b75c860278461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1389138774ee820a51059a54ccdf335462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede70e11b67bf47b8f0f705aabdc98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52037964a2fd26df71930a2ff5fbff7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e6758e6e3595ccda1c3cc3f29206465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799f82aa76ea5b77f1632798bd38025466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03dfaa14a7563d868daab7d1460333467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9e72c195ce2006e751c3203859d3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d071417224c8fd83b0a9d12b3fa639469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf02dd602b4088bbbc9c2e942dd7bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569fe6f475cdf1ee74186b8e17e3517471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed122c9924228db48e3b748124ee2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbc693ca06b0bc07a54c39bd2dd087473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629a9e6f9f55c97071147f35edf0d50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e3272d2f9e5124b758f23d0ab4d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21de47de76ff4e1260ce35f65b4ea6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ba158bf74d83dd9a58b8dbea56d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd996ac1cddd1727ffac9fab1e8649e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef39ab34894ad8f2dc19dcc8325472479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16192fd65f0b13314454858d30d4b012480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c27a7340a3342594ea2fb6bcffb0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35665410f53246212dc859c78121b1b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d0b9fd57741ede50e716c589c94c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b6666f96cc8241ebd07bb5068bd3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f1f9c9ce40cfa4a72cf9ad3b6f27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6a49fc88fb9a286d9ec63cbb6cdd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb4665a34f6d4c97c92df4df96452487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9d64d4bfd759f83de547ce8c75661488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307b6d111e35d0b05196882768deb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23f869bc8c2b89475ad969fe7b133490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6f34b0a13abe913559e8d4260cff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfaaa438d6092397bc3b33f9f987e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436fcb13a31bdca3927d000fb7c000493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9add76c381c453c044cac4ca3a4c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b218a051bd145c9637c4c892a8e17a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a983495b2c64bd0f6c7a1d6f01fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807298d3e54c4d89da66e3642c18537b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdbd5ab02529e8d300df5c088a3c17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae74ca5c85ebb3b4d091f8a4782f02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf84acdec43ba7b7cc26b234dc5b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661fb4f9bee1f270562da72d0460622501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe7875cb7ed65a55d57a096a04d8b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1534accbf12c08a425322670c09e2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd53a1352d7acdc3475c98250c50c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab4a5743153881506899247380416505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590de581ce4e702f2ec75fd310cb75e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765c0aec719dc999d29b1982ca0f123507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8708c4935546d720f574779c922d70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e48c96a14fab20831da7f11449b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0759c476998f4a97c566812d7b052510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502100ad47f0f0d93ebd5a2ef5d9d3e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7e0277db2010693da4a8de346e01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a478b482180bb700180d3c0e311bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3692f852530ed8ddeafad2165982aed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b375cb24e12ecd81f2e877d9996f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e09dd6066c3182b8bcff2266195d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0b6894f7a7f0b25975ccb160a5cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ca67abc6c571c7e72e537e0e3295a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9af4329eb9bc700c350b580e0c920519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e075f9c16409cb7ab45dd8c391dca7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e7d3e91e1036a8b3be351c14afd39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89916b6b7965978541ca8efb45c1b7df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8955074d010d99d6e81e059eca4fdc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66eb058db6c8d61038fed270d02f3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0ed5b75d688e418de05b3e15f99f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad0745d6eb2fedb05b5c777e5788a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb269291b1372bf2cdce07b075b80c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f107bc8a40b89b9af03a8dae1dfa527528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701c017c323a0023c8c444cda55834529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9fdd7dfea57d4465a80c58e7a3f3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5c8d3d4a9f2670470df7b383da48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614dc97cd1e5c3c02b2b26ecc2e5db8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b0df271336447697a7af80860fe5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb72d50796050f52ba9cb62b660b375534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff366cc72250401e127621f76efa112535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92919fdbbe0022398b380aaf30cbba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005636a7329157f972b7d98df8fff96b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de098ee4cfd39468ab5fc7bdc2f5be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9866b5dc55c2a525b9e6d455ff649d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f3704695e6519e5ce3fd68b9b4df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e080502366a52efd506bbd2ca697ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd3d485f9fc961131e5af0b0e73b06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84736f4420e287ab796f10d97f496e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494264b3fac41ef581ca8753b5c9a485544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cced4b0f6e3e99208b5224c9edec413545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ee466388cce1af5ef659086098635546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940090e8ba85132421875b3785842cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ccc2c4d60d62911b68ff292ad1008548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc0cbb53ec08627593abefb0baf882549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52d2b10ebe1e2005985c8a516bc77f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4a286828ef19e373a18dc896adf56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede31bddc556fb3581e34c57abc87c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6756899701f7a6a6b6a6d342e2cf4ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208fedc673ccf8265b966e3dad96e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fee9b2b35e70dde36b0f3d858af421555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78652484b3038ae2ed5648232a0fa674556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4417de4088bc4b621acc06cf40cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53075af4ef8d4bb2b1206f5c25b3e09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f1ecaa92fcf88c1944fc80942652f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef642433704881b78a0864405aa932e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c607e43855ef220b6888386311870561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583088fb8158073a66c3c9d71b8945a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3988c321b2a7a46b6ec82f6312add5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda2a1a914c5275d9c9dffbe3b4fce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e19b517e84f02736a985bdce7b3c77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864007dbea7f857c9e1dcc22edb4b6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e96561c63968ad275978cbeefb9f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e51d42aa25b37b776e230f24fb96c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10270d2a8a7e6419913be603a3c35d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67680bbc2f8eb6ac8c218317e55f570d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43727c3f38d26873e962a13082f84f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf1258522fd18b993f4c3c1f4ac86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef237bd848a60d2cbb6c01ca2d3ddd21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8fe17ea4c4d71f3a5cc6139652b1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6a1b61329a3540efe7f50ae631ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a14cf39d987e7efdc9390029e719576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecbd291cc494ade3bf65adc7b3f6b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755b6deb42999685c1b0773436e076578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebfc89e2dbb8881824e68461458dfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b920369292ff27fa1a7f0ed51217cd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215de44e98cf5d8cc55802a71d5ddcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3b344d17e1b69ff7acf17f3322c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91d788804d5b204281dc704bf21a86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30893e930529ce4c2bb1fcb456d8bd2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8725d13c4dee3479335d40509a0c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00045c5eeef295a162576001b4f27f30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065670b55baa15d58f0041b3fa7df96a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45cf214c5adcc7b84ad020e2f0e0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa137e63086752167de1ddda7b28d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a31237d22fe892e91311d2fecd8d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d29c6e3fbd6873e0c31c45eb32b11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec04a80bdbbb7467e605af32ce8c7af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba41cdcca7ff8b1451470d4bf338bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cfd641a82cce3f455c331454371fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84552734a87f669f32d600f0a0c8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a960b922d081afc621ad81733048900596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eab19dd67aaf62706f6ad4c806fbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276f0dd41d7b76a9a2e6fb372afabdd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002abcf7a9fdb1b3ad075d25c03946a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747927694e620e7a3ffa5c27f3a369e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9bd47909fe056998b9172e58c8718601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563c829e9af08d2840f89886ed77dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122fedc3d7288be1bc839f01daa7931603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e155442c012f84a7b2dedb0f06a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e804ea3972d75ea509950ba8cd46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588c6b9c6ffb80defbe5abd4d2d683606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a00a9c8d282d118bb91285f2881627607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d2140e952a79b00b7ff6de2330b51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707092ccea13bae53ed339f900a529ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542747c453ac581113b3afa384bb08d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cda55e016d795ce6739a4fab5d1637611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd01ed5662aa1fea128e8afcf5a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fec4dcf64918ca684e5376a0090c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f48ba96e3147cee8ee840e200175614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a00528df2fffb4dfe48792dfaf84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b4eef674ec5b447fe92323062e20b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab84a7f3c2106e7bd4dba66e05961617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca79591c32fa6f7548fd80ac7a6aab7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5efa198384093d1a41472b533a233619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245750da582e0345c389aa91175fb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a39c371491c8312e55bbc9d2ac827621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac54f5882e48091936bdf963ecdc78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ed858fcc5eb36f09e8aabc5f5543b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a332242bd8744fff852394189989624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148008beaad321257a77e09ab9462388625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870699bb78648f7a1485ed1e7203cdc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a982ae7c920f2865902f4126e324d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5643ec767eb4c361cf3aea88e4d3ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75b3b8be17671e8e136fe34aa931dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d1a0af4b42cb996a2d1d56aff5f3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10147fcb6a503ee516706b3456cc829a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144b013e63e0cd47a9501911c5ccfe8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4ae164b2ecb53122c5e90e43e487633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2877de6a4afab34cbcae7359f4d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6217335c2baa609d3dc70edba583a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c48d951f7b97e8c14e250b4e869b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206820c82534e440a3f677a38bda8681637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd45df6f3d67d5a679679db52b761638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c70499d93eaaf404f94d6cc8e9ea58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4f864f9d9eb7b3842396961336c76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53793356334180b3bf339779c60d203641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da915d1efe4adbbc7b80afda8d0a09a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba954710e3152148261cae739c70da45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0bb0f29571b1a456cfbe49d5a516e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661e00b386f7ed3e64443a3b75fd6bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb0c65267cd10250370e9aac269e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e59c07cf7b3f3025c8691160e6ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cbbf0cde8c03913d92092106484f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5330897f14196288112f4bad6c1770649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24500f5da5d82d990ae147f01802a31f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ddd3419e1cf084e2123c1edcbb58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e154f188581ff5b0c3cc0edfc1b64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb29ff964f85f575a9dd355cdf1ea6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362fa07451df1ae443fe3281793173654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24cc0f68d07420de54676488d1f06e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c68f24b5452552b9d1184cbd6347e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbc763c9a3b5879f1ebbe304c5c499657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d55a2a807960cafc4138b91bf593658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc542309f19f2e89c29b9de89a2071659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0133e6b0938b7a8149ee826193a59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c85ee9a14146d2db1ff5ee9cd7feb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977829b004ea1b56224ab66bc178fb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb712b4b77b2d697f49d82ddcec8d87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ea611214fb77c0e70efdf5093aeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa982e38d3e3cf0e803e2ed7b55fcf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4cabeb2241109075e4ab695881a05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bbc348741074176410e2dde131c3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463023d5e42a4d4acb9fb1999329c241668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d268d4ca2ce668b43d6b8e45efb725669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f9719990d6956f548d08f69ece252670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c59bd35e61eaa4b18c785763ca03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747b0a588e38a6fffb7aa656334248672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50188e0a1377a199cde051d28dca944a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f377747c6d3591447e003d59a73b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4d08a5b2e001f264666b4f8068695675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c67c46bbd371e4c269f668c929250676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a3f18ffc961ef50df81f348414640677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79236a1bc7945f26e6ec1472864fe588678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c09741b2c45ef7e509620a988bd2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de86b3569a537b2b97c47fef0fced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7474c18d28b5ecae2823288c91ee97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a4946628c1fe17b42868b4b249ef0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e56c0f5b15966dd9535dab2183c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb536174bf388ecd4d432722f3c0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8efe5f6b6431f1731ae0534147622685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b087b42305acf8c7f1649028fd9b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82732e3f813566b7d17bfa60032881b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280cdcf04d4d1e892bf8eda8430166b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7146d0fc06e4802701a6f87b9053c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126fe66ad593524a207ff84ec502b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13f5389606131bf8f6b7bc8859061691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2fbf4a3d96bd2cb7a1a1390c7caa7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d94b6ff66aa6e44bcda721a73ed5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2df7b408bd76b82d0575d1e99cfc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37165393d2ce61699dcd484f65e1408695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8acc5686f2f3e660475d69003b575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8614715347ebea9e5d64e1be10937697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f0dc158fe95f50a22fde6268e00a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe6fab3a1f8e63ba28b39e018cdb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4129e2d16e9f3d13646f134f87d3ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe786c554dd77197bcaabe9a5ef7b35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726396244d7e27444add56da92dc0a2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d505081abe48725b795abb66cccc3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959443ad98e0e3d43cc5d794133ae20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1684b6dcad2eebad5cc248fc0bfc2ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7fabd31cb7b628d474677c6fb519706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851bd82a0926de5a0d49eeb9f5d535e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b274bca0083bd97cc04cefe62cad8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca64deab78112344ac2184c9defb252709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d7540d75906a671a677f08ee36931710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e739b0c80a0093e74bd3d185f42e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7f81bbcf7db447a68fdbc22170e62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d4cb68413025ccff5b9d664f30e4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a9d0bd4290058fac446bb3d9ea0d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e81c930423b129a4a545dc2e7fb44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba406b1d66124fdbd561e9c4eb8649716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705d3f0529a116bf868b0d656db369717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a46896492a604a25d67d9bb1a7f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259866bbaf96218ef1f664990c1a1ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea8c9ee93aea0bde0391e372f383a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86445968b3251d3102e88f2f6ad5d670721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf463f822d7dd2ca514d8a00f2ee8549722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5eaed82c1efc070557ffd066cd77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e766bd048fcf39e98c9ca6e055a72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3452cd29d8862a1044616ac65aabef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041b9d7294ce030aa0bbf7e56f9028726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776bcd761d91345de0c26f125d97b9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c1ba4bcf53870011b6e8fc1d7d6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacca2fa276df0ba6280f3c8eb80233729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa961fb22e6f083a0d616ad7bae63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b631eeb70aaa2363cb24135769fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9de5c16b751cc67ce97c60a97d38a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd789aa07aea8c610f749762812d38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf79b30e0d604c2dcb4b8c9dd9367734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19dc5bc6d6e71588fcd3cc2741d5cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b84be07d95aeb197fc9aa885cbc7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeda96b4d30cdedbbffad1d6b43953737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d39b0a86452f1adc575bc4f34d30e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5fd5d12bb229caf444a28f93a2a47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6c79e172bb1221a0d441cdbee4012740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8edda81c5e06e21ad49b04c896efd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbc24f0e4cab35eb25effb9bca66b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aa789c92d51e33094973a9b3a6544743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d40a1885a435a45f68a3769b352c2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2cb5edc11a3ab671943cc2093edb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056f5d8ed538ccb9989d7eea66408c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c19d31502fa6b21467cf4d33364a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd06d196a8fb357702aa0ac9f4838748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb460ce3665cda964d801197858f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02569ab9f168414e82401c0c979fe97c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f422acea2126b60d7696f340d9203751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3dfbf522126b2eda6d15aa91f1ad6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb9d9867141f928bcf3cb8de7904a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66e60f82f0bd8a081c5b416d8889ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac478a8be3a80c8411900ebe1254ec09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ad09a74e56cec49792ec4ba79c92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a4b5e3cc806b27356d75aa589aadc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3035568f2cff2eecdbaf0a140d55663758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee7c03be767ea4254c6067f39f092759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff29abbe3d785382e7a70f094ccd771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef44a055da67437ccae89659979442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adb97d2ab48c3f140a02e70e061333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e455fb329e7e5e663df8fe4ada2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1839cfa54fa4fb9181060120b0885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866de362e2e5876d2d13f9b1fd555ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec8059536673b64293b62a0920b5e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f781d18a529cf904bca8d28285348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85007f0ad7244ea343bf68a9db98b6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ac44eb461189be484d930b550c6b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba087fdcc3895cb7fc7a3e93696ea311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58124bcb3bfa60e990a0e7cd9f8464512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536bc2a3053defa68c1ba56e0a2713013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a57373a06fca3584484576a4edcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94dca933a4382e2121bb85b4ef609c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94c4ee4ea86396b65cdff8bc9c79b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dcaeff97c187d93ebd8a9b2e5fbcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04410e461ee3220315fd667e70bd0aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803be8332084aa33d3fcccfd2097a36819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd641ec21aac85f9c72f75503af2bd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64775fecc123ba458569155fffb366e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42be58fa2e15cbcc7464723166bee022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d35718cbe3a184beab352b67c4199f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e881ea4dec7fb47c77bbb6fd1ca72924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce3bd87a7304a4d67f4b1de477971325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87335fb73558ee7698ec3fdbe5015d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325ff8db0897b328db3368c9f2637f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f97f37647c7912aaad1f99dacd64428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4a8f2090b9dd1b4dd14434caadf2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e797404cbd07f86d25ca8c1327b5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f68f1fb6fb4c3f4386100700793ecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b9c74a532e94777da3e21431e087e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478384f6cb34f47754983edea61caf2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4967d8a07edcc00152b961422ae8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24828725abd2bc9bbebd363c008a5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f57c42926dfd3f1105bd4dc7efab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02774ccddcbe59d6ae0408835493af8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233a539cda9fdab7df26c8c5b4f62a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857672ab46b1fcda522b169b1f2889de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8032ab6beca877eb6ee7909fad3991940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a82720bd4f63a9482b940fb17c79eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd35c5673fc0aac456c9a03bcbbbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f9a553fa949f9147a897294d52f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50717f0b59dc1682018eaf60dedd9ed744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e81fc774cc763e5b1f77bf5eed168e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f88bacc0492c0ff9ea5ef59aa33846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e9a14faf27515bf61d16731c713c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b6f78cf818d24f82a90526627c9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b234b299092cf88843f83a83555f38649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c7b2bdaa2c1acdce4de18f9f5c0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb6a217907e2b6f08f1652792809251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad2a5efa739ede3b18074aa4525b2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeac60bc7432f994cac0237ef9172c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d87be3c10eeeaf68997be9e07692f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd98f642605f3bb7bbb402ecb1fafd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c4f6a55925f3220c9a13a3adf6d0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75eb7bf02c275778420a76125e4a7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b117362ae47ba6952e677c2ecbe4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f0fe98732bcd6b4ba31e6aeb566059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee16a31caf1dd25e0ad3ac2ab3788860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e278acd26e597f23d2de6ddd14564361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3652b7f2eed49b4bbb8014c2ac7c7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99445af59f5a1ea1f0d29057c8991863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fbc98b964b90d27220313e16bbced64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4dd3692cf832da90761a791852cc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afef368067cd1cc4d43cc86f6f4c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9dcdc4c13c9efa2ee882e3bd8e3ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2103e369cb4c66b4fb1de650cfbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58f770823252fb0be7bc15c5f1e2ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1805f265a7e54395ba9343fbeac7e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae2db276ac31e94316f19bea3ffd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0034b2aa9daddeb890aba841cafd62772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dbb99699003a6dfc3add4f3608fea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fbb0a6e1e969c578550d16bedc1a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d122eb2477326d027e4a9b33c7bbcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd12541f0b72b15a9d20d16a49c3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689bf208d37aa34adf9651a64cc69577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf5020dab3217651affa3e71ec5d2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d01e3b6c5d937079b4beb3c231421179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6cea704a62cdf3d221ef4107d7d5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ad658e7ef60923826e25b87748de681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e0f6a03dbc3ac26bfc0f161206c1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2971cc930f0d756810558d36d10d27383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6da98978d268d4e54453ca3f7f27684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb20265f20575c86351de9862677e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5360d68bd12dcb0a09b24ed00d6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd954bf030c8587787973f6b6a6ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738457f59a95c7b37833573dea045988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9788ca13c684ab5a663663bc168a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc766c3177633811235984c00a8c83c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee5c6ccccd4ccbfe4233b81f40f5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878fcd942f2b122d29db2fa5aeb940792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c4887d18023e0ecda194d8cb338a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7fe1cb2507986e579536f15818cd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b6ba42b4b7616a2e44b0813bd173a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6b5d51c9a7582c1e2a9d05e9e016396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa6ea6ed8fd5f245eac29ffecfccbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922315fad9a152740ce8fc2f3545096898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959680e0b091cac8d11d0cd4292dd4b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fc2b5bbfb5919013c2b4aa24b7dea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f31b65b605c13f5b677c6e9f5ffb17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4434e1583b678f75a1ecce7df02034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012772c54849b2f8abd27847e22cdd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87d4b5a0eecf5ad268c4ed174c2665104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c60958595cba306600ec978d098eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42dbc51cf9360bfc822dfe7b5c025b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db53c7130d578a95c4e1af1c6a5520107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04add54a88114924a3218958e0d4c6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f1f5ee902e3c7a6395f858a3e0dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9888048a0ba69d1b25d0ee84ec08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb26d63d308d355dc40e5e7e31c41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335d6dec4faff76b4736df778696943112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b64e01be1bc48d633ba89edec5de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e115572337ebc998440e8fe6dfe0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f2b2bc6485532bcca21e862f1967115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9dcc874b7df85a80ef2a53d194fd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81856fe3693b839e2dda7ed9ccabc562117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2cfa2f7e0664d0edc50d98b3a135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12da06c790331a84247904fba82df1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f100ccf8d124a3b0b4bb20dc82b0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238dff1509a238fc96dbb5c7893c59a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139c31cb820304b5e972cfbd84e1624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab8544d984fd3c0d28200ee674868a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79703f247fce893b0ff5b82e36df91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa808e12d7f4d2e579499c7508d6e4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e28c02a5164aab2588774b834deb02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8c62b7be63560cb2c00b104a1b36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f4bec014f11e430d5ff8698bdcc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028acddafe1dc84e67ec901848d6b26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf20f15a79e196ca1808e52a99fc686130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596e8b5d95f161b31f4c324afb12231131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbfa79ddb5686e14006ce83a3b5bf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90dae386f39f179634c26058e9a1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef070c660218d23bd0a1821e97d2e391134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdc702e5e63bd234db30ed915c6792135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f526ae79b5896b5dbe7f9329b5cfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf854f1b36a7f4138bac9b3945372192137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeab64a009a5e04093f6b63e66326cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc41f9a1936d48ad7eacdeaed2c0769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e6e9c15b3fb9745f2bb6fcc6f8e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a05e90c3b8e9c5cd9f13f81192b7c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71737fe11af3911fc197dc2ddf6daa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0f764f4523a64f85814f1f61ef38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1ebe5de8773616ce2fc21ab257eff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf949de79644da34d78cd56bc636ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf35038a1bc0a97d264484d3c28aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292e2daa2acc420f705f5a822badcf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abaa79b2eb5fa34ffd62196b18adb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfdf90dc2ca88dbe06dcfbb0adc59a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c16dc3ff23c5349213ba330d89cacc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3d1d87a91e04faeb9b441a9992ead151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f962159c3aa9178b3fd594a45421200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c54bbcbbf108298faf357bb05cb24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93e5de3fface8f7785013dceafaa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba3fe66330c1e78bf094081117431a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162743448abd5e8eb3796bac1ba57783156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62cae459ac9b84bfaca558b691e01e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb11cd38a9a1dbedb654c09128299a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc18a6f902d0922d9e0da820ee4e12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff0819678cd2c86ffb7466618e0765160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b845ed10e02961b0b9c17e7604247161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e00e8ff5a471a6af1fe3d4c387aee7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23af637b1a5917133a9efba530afa64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de17f228f099e0d4bcc8913966a46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94928e2863319da069759d05b3441f37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c963aceb1c4a7c8bff9985e197909c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990487b4e7c62ef3432b7cbe46e11238167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f3dc96ccec85854fa7299edd4222c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab907a10c8c974d6548fc24e0d21dff3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f9623ca77ed3218cf707bffc0ac7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e01d1443689745361ce91695db5e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0efdb24ecd53af06a6685a5fcc403172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c980a041c0fc881f8394bc4035e53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030bd124d3554b770d3107b13519574174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0351204c810e6df925c21ee8115dde8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d393722f076341199c284d736eb5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec7411fd34cff8d78f004bbed760b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc835a2e01777e8ee9c51c7c212df3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f27b289e3af879ada36f0734096a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28906f52e11522756635c24387ba6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc2a7094b3c725ea97d96017f5821181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f0a4e03bac53b475e29e9fecf4de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d3391419c9e0413925621b35eef1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc079323a329927754a95de8cd4db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927249faf008b6883bbc18038200918a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00ac16d3b39838087dc08df5b7f22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd548db26fe7be413b4dc98b91ea46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34109e446530841a54de12769f78a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af25ef05ab6d285a712606fe0d65ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e72ae013c8ee434d739b6d0493220e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4ec18c0fce5aa6f38e1b424ac098191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc5156c5217ef8bb76337fa7bf0e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72832eb397cfc01ba353c0d3cf147782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ca9b392e6c88bf0d3c37135ab09b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65ea7dba7820542b90b2f923fd8e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b31c10b18221cf41335f386af9d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69896b612c8733a93cb7e1fac7468d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4072495076db2c97e39b6fe5e9c931198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778d4e862c78a43ce053deb76c61b8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafec1c5ce06b2bdd2644dd73408f57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e7d7c162e126426ff568bfcdd65e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b92a5c016a4506990b7f37664295202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcdd362fc2dcded3099afe8eed08ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a2300cb85af5209566ed5924e7716204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51474f60fbf898bc73a3b90a694d2fdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1f67a92cb4477b44969e04e240539206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c9bd103599d1aee9eedb3da6f0fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f87f9f39db2248dec371a47af18886208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df52fffe5f429ab7e5a41f32a8c4e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec0300d3772a2d4c90ee784f028e48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d900d9cd80282fd75c04a070a316211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a50cfd2cb12b038c0e4601aa54e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d57813c64bc74aa3b4dfde7ace21d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a4ccbcb39a1b3aabc040a4781080e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4f2c9cd9e64126040a76f653c3234215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c088ee1039c4bb13f026359f7b309216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd567926b773060329775cda31c3ee1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01338216d93b706856e4f921ca995343218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc4f356b43568c8cde413071a936a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bcd1edf320898993b900d929da609220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bae05eb13cf400ceb7f2b4aff6ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e31459ca906c11bea9cc73eb047f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dc2e7afb6b1cbdef19866ad61f832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db967c7594ba2e5171e2f395de73f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eab0a174a844e5f8a26916612ea4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ba0ecbc0ae983901618da6055fb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a5586ac7b3c979859dc9ba87a4a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f6ca52222923c6e803aa88d93498228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce661e693292cffa381e343548a79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee36219c3d0602980f0517c58b874e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704caba5b2e1d6ffcb01ece5f1bb857231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56301159e5daef7614fdb9eeb9bfb7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596356afde86167749534cf8a5da6f99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b69ededc612c5adfcf512c05dbfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed78675bec426814c4d5139f274076235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de786cc2d01847c7c9510c659b3833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d91803ac6540ccdde232aff5137051237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ddc8d945e06bd87c302cd061d3ebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c1a29e77aff0cc92fc05db385da76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78ce832b6ddbb1236f0560e31f12e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022a711be0702ea724655cb17ee4c62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb2e0578ddb916d43093990ae5ec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142fdee0ce361512f4601bcf42bd9d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d290825aa233d44523dd83f25d7956a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ca0dfee2110f0b677f3993a69dcc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c311c7c77f810624aa658f0dbf7e36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be023621854c28a8fb9c3683a6f76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ccef31cbd125ffd7905a6f1e9139e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a966eace2764aa57d4d292996c39bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d441eea38013f48d5e7b2ea6e7aae8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d26dc8f6f6bf8326049053ead00c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd8dafc947d8364d626b99d045f2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7bbbb93e09c185ad75672bab4aad8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e2967f2f85c6ba2a6f5dbcb3e310254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4054a5fe4bee28081ebe628941fbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a4d7c169e6bce2d88ecaada3791b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c91d064c60d6e36ef23024ed610d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ae699c96cecc62642ebf3d120039c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80531b3531e13fbdb66c5eec1f8f7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e61f63f3e7cf695483cad7e986faa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945441ccb854e6fdca504f07215959e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec973663ad2a873ee9bb16843ea4796262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08cc6b3b047be967d95c16a6f8b550263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b4b213ca590b6f4032cc81b8834f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689cc7e7b33da6b6f352c3996b85506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9c733663574d8028c775d9829c2a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153939f0d793a839183da3e69759c2f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2ca862913c55628633ecc4b08d8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932c6b5e6d77c1bef7d0512c90c6d21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038062bc08213a69a9b97a76cb97a596270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4abc742ff3a360d63e6c3dcb132d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434245e89a180cbc600a99fb5b4d5e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e860f6ba940407ba825dcbed3ae4dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d472f2e394c1306df67146c25932f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dc619d5ce826e16eed5147e51df1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49898036eb4f832e44336e63b8e135ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62407baa138658c8aa9ca856c22a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbb20140edbd31b3b5d01b32cdd9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af14ab1293aa6a72e3393b538bc6557279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047181d121cd35c4e0171597395a9fe6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace0db36c0b87ccf82bfbed3de60bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127707c90bb8053397626954317faba5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446e999d4807618af868cb4e89c9b87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879478920b367aa41f7ddb531ba2435f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a7ca405f46ab69ab8329f1429118285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffd0047b20843ea48e805b8ae804af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959638ec8e5c1c9ad033a78f5fe9687c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9dab7b07500480823cacc6e09d00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55bfd7c58b82aeca86bb6f5f997f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759ae21996eb39463703c4fded8591290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85019c56210c400fbc83e690482a19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb2c154c830b0891494491634088a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b517839e98661e0da12a822101259293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8754b7a358300d2404feb0bfee0df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22541d78d40ce96949eb540bbe4ceacc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739acb7032f1cbe49e9704e3b93e3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ccbc378d12da82cc54dc92f8adb06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b765a0f1531d4d7d5944490045938c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b7f01317365bb73cdb067314a1be3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393e9da2b5779456ce2af596bffd438300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb84da873737d71e4e29cdcb14252ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6f73e65e918096d4cb85437fe620d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7452301a84965a723073756cf504b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4b4bd3b68b0a3f13579cd571af7a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e1c442ae51594b4e5f4e6e8576e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005520468be7c4814b73e21f47fe4daa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b009138debd09ea1e6fb1992adf44c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2087c2f0f1fe32d1a1f1105f6423e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e26cad79dc6ee0860428836db3662309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c938c181782e8b222cedd9715490597310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814983a1a636f1f644b95728559451a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa520e95c67a3d64ca628e72cf60cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e3ffd345ab42699591eceab09c9fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db632bf946b8dcffa36fb466e4859f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920e28b44024dfffa72d07e3481285315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e646711b6ae259b8763b36de5f03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62394d9ae41110e8bba6f39d46bf82f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837276ae642bbe62b4a4744690a88f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c689dc909ef8d5b96ab8d733861ed3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963e5a910a6969e944d4de25a37ce4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8af043bda44dcc172c4c2acda3dc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bdf909a5aedc3fc2bc379bae2c727322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555399e575cee32c38b56d449b9ee714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2413a7a9ca4c1fd182cbe94b0cb8737324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13552649430bf808d07bf36de740213325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90002b5346cc40b9510f03aaacbfc8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ae7a9e13e766ac9db5c869ace222a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903190dfcce940a99d9d55c47121be5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc59cb0962b5603c995a2760163e3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0975bfae90b9c5a0902e377baad58dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49662afcab9781711f9b1c37530cd9d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a30b790a1e16f48117cbf7ea7963332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a9e5a264984298b44545c85762ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9d28b5bab6475b340fc12e81def2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b5f1859a7496e42fea9981e0c3cfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46237b94846f8df1d84caf8fd3d1357d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf2c4c6cac5b56c0d757570db135a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a60ec4a52435fe956c432a02fc068338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9040b1c6591546a9c0ac34d57a60a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227776060294eecf73f99e4d32baaa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2be662e90033277684fcc71151d013341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeca7f8bc3dd2abc8f885b9062e92f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480eadd3c01bc2fb89536ae17238508343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b93d3c20497363c76489e7445ba29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0814c0c0dc417887ca51343438af599345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a955ea07a67fc6ed541ddd47df402346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad00cbf97a0da0f3c75534c3f4af707347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf09d08feb57e4e26e59fc74e1d0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23868b1259aaa25c2d72e8e98f1c7c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7914d5106f4d363e97012f50f826b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e02d6458fe4c61deedb7fdc9e306351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15272dc4ec81c8a98fb5be0fa2967352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179980ab5a1d26684ada1a093ae880f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039000dfa89f80f7cf158268c23592f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc00dc1c3bde0341734a49cfa54f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c808e6a405d8fe16d517e9adddd3a70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf576b96e6f5f3b78080fc8961bc39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeec03f6a053b1bd512126d1da22a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366e6768567fdbf54800233db60fb35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946523743ebbf76ae985cf1635faae2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29347dbf16232bfae230d9eef4ed9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60bca9db729047f44c1487c5ed263e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a8a6bd5957463d738e24698be167d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58117a888fdedf46c1aeba934c81b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bae6e5e74a12b39388451b603e6093365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721831de35a14b5d264fd8c014a1c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc08b5247026a15736c313fae0f418367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958cd00338d21ffba43b4b3e5adecd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9b572102248a0fab1fea236997050369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b44fea0157e943ebcb850c0b92ee84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8641cf89a1d37e1a6101fe276626371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339d78158bfceeedcce35374cc1f2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c414287364bfc639e48cc5bf1737373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f7faf70bf635fd1e5244b5fea92c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b890b7d7ce074bb3f04aa90c48ad5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156ffb94bc0f4208145e28419c7a6a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b03972b9a26da64db3780eb4a8b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce2067692b532a19c65e79c31f858a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff068eab320833385bdfae624d5cb80e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d070fdb6635f3beedfd4b08796bb1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddc8305e4a359f60aa5ed1ae6b3a31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe791ea7d490123b52f434e68ca89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb270e0c4a1086fac374f91dc167f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b761d3786b30ac8502688d485e8e1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d09b02a2dbb9ba493285ca9494133385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71587b4d8765b0588795c1757d19b9ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34865c3a2dd6a59a68c35b60d472b2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e37bd747b957d14602d69940cbc41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f8cf0fbb6f68ebe2b2dc91292df79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01753e64212fc81af0d73be4ffea47bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da3307118a19cee9a5444d5ebdefbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926804cbb22d05a41c5de913d8c385f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453216fb792f15e2cdcc8bdca69affc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47953a08cc3b954792b0ad3baaf59819394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0994abb9483870f8aaf24d283f2914395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdc0d95544612cf1b6fd4d338cc458396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e8a8dbe2479133d07919773f5d68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343fcc128eecec3b10b0b0d78fb93c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbfea7db5160a518f58ab687dfd38c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf89b1c4a7369bbaeb6ad21782a04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd05267aeeec709c1967ed92239f7a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d4d27a7aaa336c69890886ae151b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1926b241325888e46d846f2bba0c2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a09a7930f5bfb0a0a0963c3493fa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e47de7c558b8ac585e9c7229eea6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce036515b95fad15c37d46cdfa0d703406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f21f10b943a1092686ffb5106ae9c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2bcda2050625f5c70947bf79b046a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f71a058eb5e62aefefb7c4a215ec37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67c7aa95448a46c6be22dc028db269410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cc4fcbadc48ce9ae51e99fe21c666411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c43ae5f0c95b27c91db4598c9fe04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec1b9345c2545715596f03eb3003dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2aa02df79026ccf4f44facc5c919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1743af65a7d28d64eb5745d56274415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a35105f1696aefa2bbe47b6a3503a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb1a44b3548ef58240b30a204ebb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee04ce8ac5c5f9ef91104e3e0c0c65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575261f3b2d26743ab2591422d92293419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a878a3acbb68b8ac914112a80f0427420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a77d9921774f6520437865c039007421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee625024f40c2593a690571bc28171422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4009e2d3a3af84ae1f280ca05027e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b80c83604c678f378bb2fb8d11b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cee3e2af1ff9d90886bf9f507fd64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947013ef73875751a7e526d8872510ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c1ea3f1deabacfce852419092067427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a734126c83747100a4ca9fb8896edd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf198b0be962fe194ffc292297ea34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c10cfc480fb74df95951d721b01f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa43209c4cd67f415c75f9dd207fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35703e2b5b16cb2896638d076c461819432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4793098d5e1ce2860eeaddac0627b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ed2b4d409e624ae0021d5b9aefaf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75f908d912b9e7003308d65409aa3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00067ee4562a33ed3425cbf8ef97b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337e6d11bbcba973e489eb32ec2ff1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e8f479f2c6c097e50258b9690593438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f064bfaaa939b446f2eb44a1d1f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5d20fa5ff591d931b864b4d003a25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da99fc3e453d2218cf04a0ed49b543441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9241a592b12031a468065385258c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bb8e65c6a22afdaf11612c47838ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d487d495349a4878189bd440a8c30a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e066ce73029d934c2136852abf8eaff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a424181453aa3334fdf6e22d8359e70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a000a337bca89a8e290a6bdba802c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbad7adf5386676b43b3fd2b70b8f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5148e8b56170fc15fdca8278341758449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61c78158645436d613632e952c2763450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3314d1b1c61eebe63e7345796c6dcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee76c23735af8f9c47d3db662ce6221452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e40bb0b9cb1263f290337d58a3ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e269d71f8deb53740435abe3c7b0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fa0b68fb02ef8618a0ed826030275455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a657bc93f0f5ca4371ea6b34921407a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a47061cd08960eb179a806b81492457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af931eefbce350ded4fc0d9c8375934458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c9e7060275aff4acac8e8551ac97d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573fa1d647f98a88fea40c23156a69d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944925a6953348e101f0d3b2bb1afc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c41ed337e5999fe044196065d6c83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eaff5f2d6f92f356a7e3cabe1a1a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c862ad68c6fc22ed4f02fe420339464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6e08121ede4dab4131c8d123540f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306739d071a3714a8373d88201fcd18a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa070fa9ad9268e88a68ced8fc8e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d4a873abd8769d8d175d68dd869e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae8a6c84991b2d0ec65e5a1e82028469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd6152e214e6a6f10d45ed4a80bb65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bacb7be39cf05381a49ed5c47487d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0aee4db57bfc12672582b39ae8f10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e754139e0311674c41f50455990806473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4618ba32ad1099d1a869c38108f5e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2e78945cf144c3cb881b180954989475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7975831f0cd17b91799d3b5d17e36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bba5660ad0c3d655eda45f2ddb4cb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ac589138cbc1d88b744108cb0ea9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d146a7a12274060480c02dfc1324479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b3aacc7123482a4537079409aabc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0698f51524a80e22811e1cff6832b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87078782c78d7b688062f00155c5ba3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf495c4d770386ca528b77be5f76219483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec511eac3ececfae8a19cc0308f83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89120b750924c8489546d93f328850485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d172094a25609a71ffef34573f44b09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633da63dec16c777591fdcad0d7ce2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85b8119bd8ca295d1e5ce63ff4748488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd672b3d03b8fd7cc277ccaf04e85d14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bedfa1728a9975cec76715446790b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078c2ebf24d04a46045f5fce2899e7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea580ba2b77d1f54806a054f21951d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f0647ca43d71e0d3fb5696b885a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558a6ef9506d4c95ad812a067e2ddca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287c2691eb3cb1749075a64dc98940495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb21ba56141569d6e3928c98793fe33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313366f9160feb55079cbc31855abe95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3affb15639ce400769c27682669a475498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861248a03633014ba3395eb8b344fd84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be44a1dfc68725261e5ed3f30838d71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac98732e75dc57cf4fe7a2d02b78eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9eb38298b4e7768b8704f61113dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dee3759ed9e63733d817e59e65f28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d7a00c74cd2c1c8dbe451eab3a46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2344d68f90e1e6f6ef3d55dd5097505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0556d048b806d9d16fea8930312d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfac4f6ffcef6091b63d434c85e6a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d8bbd2ca17fd7a8e69dbe1591fdff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6cf4984f02c118ac551edf3252b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33270627a189484d6d155e7ec1bb2b90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a210f0fa3c123a697eb477f2af2726511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868b66ec4274c0fedd668a601802891512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f440a2bce12271d96bf011acaba423513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05edb1c1730444c4bd3e4bf745cdb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db6b4ec720288403c3911f501516a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cdb564098d2dc967ff1a100090b63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b5b242fbbc5934d6772ec91e83b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef63267431fda7d7e58f21d48e5497c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022f09fa505e7be8f7acab53622d94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b343aa0839e6f7c005e4538d23ae28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad47a08555bb6a62647ad94165be2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a03180f814cb9ac0c04a82f9c2c25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbaa87f53ba1c2ce92dad5d8fa24d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba01f7aff8ad7583214bbb3ee47d6e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872de8c8d0d4774d0c41f41a62b127f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce917a5798226a334a7cef236d2e1ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea225e92a08ad58dfcffd3e13bb239c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e8e81a96b0fde077c474e7f1ed88c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9809e2be766a6a42fc3c53567344f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb933d467fb2ddc0a42adaf485972a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74d81cae7de386ab1cf451c4f95aa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667a50acda33c5d221acd499a995999532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a285c93c74b49d811f01e60b7658533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef33cff73d3d1e698342317b720c32b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0dd3e1772409dfe0a258477ee3832535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c81b0369f98a6832366e12183129536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5dd77d7ec5c42634cfe3ebdea2644537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334f0d4205ddf75dd8e8f313da05213538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5dcd2d16f068d4e20665efcecfdba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63604defa3db4f6715770f6e22edcea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b29db495fdfbf16d68c72a438f6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334073bb310b230f2044727287e670c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27383bf2b12db6f5ef876c3509e80c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a5afa8bb762146cb2ce1426bf54a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229bb35bf9b5eddb5c6ec91179da80c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72edd34ff4155fbbd322df46090cc1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d69bda1842131321195300849d79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cbdd64ae8d153ea74145fc2c4763a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b244c676471a4080827822c8c0721ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc945d79544340b585a6f4d08a0cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f6db9acd7f7988421b4b3e39c9f14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b783c5c708d2b0dc7d87ad32b905c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68d01c704bde46f88d2f06f3a391b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550daf86bda9eea756ed51d967097262554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4e5cf6aebf66a829092b09b8e32fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b0e0d4966a2151e7d6f5274a52287556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f0d7d512ba5287a7914f0ab2ac88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f57cc899157e7c51517d9042d4fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c80a1176488f56008ca03435168a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43c0eb801cb085a6751ea7e49a30fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395da7f637bc3e87a314792feee3e646561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f934101ea725a0b6d222891b8d92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a12f65bad5ed316fc40831bf32b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a68510a0b27eb8519eed196d816aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de0746d7f10aea8f13c0d2b0616f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f7a334bc13ca3f8423183630417cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b519e2c71c636ee81bd57570a9d99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0c32797500b692da9f37854a435d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee766aac177a90baa6a0723d9c71df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4067f906f943da2fc6a38514f21cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea295c807ac23b5cdae5abd7f1760a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2782df27eff0c2672721d9490e311fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d114c6e997732cb4578d80bc89a88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2febff54f9f8937fc6d3b20320a52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc190dd73a8bac0b1a47c3563837cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ccbf0ed8d5d49954fae24d78a2e18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188cdf150ffad653f8ea01685631e14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd79d4760c757169f231a6572da48a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d7cacb531efe9c9773069b5b8f4f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d65f53e85b6ad9ee7f0079f6bda836580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac68ebadd60c5aa046c90ab28416a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d179b7e3ddce2518d05634951cfc197582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189d893353c638b1989c56f9fd74f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947654816c7c87e53bd71502859a7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b22c90bce571fa5068961872a8962a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944d339fae3fa93cbdc037dbc5c07ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290217201769e97ded84a4642fc631ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8edd839749c1b264a30c7d81cd182588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5b0925b45153ed9b4c230ab480e0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897e1ae1d85fb7e7c042f9556227d1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288d811b75056087db68fca7f2e3720591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfe7aba623b74ba863c8f4d03ed1f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9ba316864fd4a85bd8717f147d4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413883dccbda2e02797ca0eb1acc2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064b59bff6ae16a9cb4dbd6ec5f8837595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5288d5fd0eefada0937f7b2c62cd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab4f8e3721334659c555ad9862b5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e9b3118fd6e730fbeb08da69bc5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054433b258aec57c431245103f58221f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb7a3eb71ce9b4c71c2c4a4ec0583600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084352eb429fd488861a089e8320c3b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da923528d093be07c01ae612dcf88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444ef103fcaa71af401ae6d03170e03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c73ded0959b76903c4b388e94b6948604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03128f8c623bb78d6c3b4e0210aefeb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a79f6b86eb92ea6ac2ddafb5fe7fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568ad8a4e720dd9f8903c2c2ae8ca7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136922dc4130d7592d86ed660e9f9f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3142351a9e860e1a5d16a4a35f1d124609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598df10ffe92e006c774df40a52765610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83342afc47f1d244ef26e5ab56eba05b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a23721df98d5fc4ec917544e9ab5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600042e7f56a472780fe7d7b195941613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed953ae733266a7610282fd116832721614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21d8ab55f8542550779639c566cb76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11adc83ac44f3e3192a41531361380616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02744614f0b2a83ca31972ab5c2d4d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ef81271ba844390ae303efe04d0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521afc8b003cf1264247d0614cf4c754619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9be3d8b9de086d0dc88f68074096620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd31ac72da0f258c392a608e6a369621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a77acbdcc0ebf448beda38ac6a1dc6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c8d05504620864c34522366be1f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaeef5ce5fec53e901547093673942624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff778e1227d8c084876077c63456c75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af3cf8179a8c158554df887067a99d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec64308a77c960c72972ea42a32aa6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ee8aa2d96b8aabcf282b59c26b8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f4b608d84d5ef1cc19babc061cd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ae8c6ae34d5359bf3305c7048678f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cace3557a7008650084b085f43d371631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e28f142f178fbbd756428e61f3d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1746cf37ddf1eed521f45524ec12b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1201317c04289b46b1da525d95da9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51066b4f992baeb811c7d899610de17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880de4ee6c48fa4ef45f37052a5c6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091a4d2f2a77cb0d45c61a2d643675637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921e00275b06cabbc59b044db15dd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ee54ecc2568b26a75a4b3c3daf67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747528ceba08c18e1071f904b7a0c90a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33799d52f28d9e7bf1195b079fe44d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a433a7e1694e6acbe7e6b78c8f6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efaaf78b0f21c2bd234b57f867a7f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2050d92b25eaa19fd7204af90f27b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa36f8fa1a81e0574b97a4ff0a3c72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e812f52d82a5cea9234a783b8c4d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cb6040ae94b8fe315a17d5044ca0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad66f08ff32fe9aca8947facc20c71a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7dc9813db371a600d3b7d0cb392e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181924ecc313810704ff3f5f507b507650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176ca07a772c98299c54e1eb5b3b4a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74439ebb137554cfb46789c9a284e20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0722946fd2cd702e27f4a81ba8a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5469f9c2e8832be70911240130d8a85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb7ed8e4af5a91a24f562ada734d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e439cc1b4cc99e897f53f0c7cd842656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeef564b8938892f515db6a9243034657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ab88ea23c6fe1a3efe656e4e6078f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d102a1584a7ee4a91e5931ecddff943659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6704b85216f496963cf68c6639b476660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38539fcd27465d8c7c645896d905373b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed2697f9011e4ba89efca3f935c40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2241b670de51de2666f6deecf6db5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de9e8f59601dc461777a34254faf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2013f8d8daa0ead1fe6b851f8a5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c492a8a38b50a19eb63dd9536a9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673f2a1e2e8c4bf7c34b7cd49e658e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e451b5848bcbf5143df0b9b190f51b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed897a187bbc84eedb7b4975c028951669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6d855696d85fba1b1a0b79dd36e4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf957b887504122911fa400f51e64a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eb349f16fe2a5c15e892bbee84928672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b77a6baf86cbcbd774a367abc3907c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d2f016b9a0b804eed7ce234e85496674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee340b7b2664bb83e1c7c455539d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545660d030bd232ecb74819544ea177676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46df5d94c5cd32f5a65fcaa43f0697677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e81b15f39763555cc73cda745f7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33346ddcf9309ff09f5689bbd67817679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fdee39b69caa419fd198e52d8363680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3bf011dc5d25d2d201e4d5d993b7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4f0317e99b8b5eefc10c984828ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65501e66e8f186e200a1e2054086ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925d0097f2033d5ae73b27bb656b8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42233e0512b909aba2838af07d0bacde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60771c691b7f69715716f35990104ce7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0b21a10d0ff212351b7808eded35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3c0ffbe4a21af7ee42da65918bc41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc9568ef7fde9a9f8fc4683741858689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f638c987b2aacb3a67fa8f5a60902690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df416fc82c8db398feb11d5def6f87f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedef5e2ba5fd80e7d42b48ffd10c46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f98cbdac93ce32bc4923df5a1707693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2336d380afa8e9831949e316d2dd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932388ecd9f9beddbac4889fb175e8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718f502b9319eb85694bbc641e09ccf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93662d5d526eebcd9199fa5ddd8e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6021e5140c84a5c09e43caa82b10cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeab1f95737910b691e915f0ca92d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac6b550128295fdfc41c5b9b1e3a81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6aca94677da4d11856b376f390f97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ffc4e6781a1fe88d5db3fa1c8559702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b6ef090a97307ac06acb1dae7fa3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9814fcbc32d2b55821c87a83dda7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53ece14d2f8b4c1264acc60eb23859705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce8cd7c01c10f23c8c8e766734bafc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfdff2796ffd58e6a6f980ecf8d2a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794fac5e90e39fa36adb9590f9bbb4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c207bd35386d93a095f3d6508904ede709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c592ce6fc1350a207a5666f66e517a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb999079d13e8b9685bdfb7a57d3cb7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec4e6fbcd42c8d4cc6043438bcc47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b2d4073cb254afe4bcc647cf3df4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c22ba157c0b9f77fcbefc72d0ffb08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe018a3857cedd746cc7f5e33f74030715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b931baa47acf704b78d39ae369a2555716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe9445a8ce795ce8642bcb9f8a6d4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14333f15e6ce1d73a96518155c9c52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03d40a478d00dfdb66e246bd6bd7d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119957ca329a84658b12f7bcb82a61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aea4419e5429f20f238acf83016407721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73910f47f021c22b7dcf61017443642c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e8ba5a463a8eeb211d9b31b328cda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dbf4c2d808cbd6c0d016040819f16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e5fde53bf6e07f5c66478c75cf92d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef1a8fbf5bc18224d57e9ecba4199726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c3ce703ae1c5fe38707eda958738727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236010c1a803a9371905fd0d967b5715728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cea3328db50e8a71fb3353d6a2436c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b24974268a21d8405dfb4cf83420730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933747cd3afd71e3ce35bfe0b363c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7911cc6e33e398483deecaca1b54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653e72e2b0756a4981abe5b9043fc23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6185e9a190578dcd10ab6b1a9479a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065a4917802592eea11bced96cba9ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e13526bdf78d47d475a464ca39ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d943e84540ad9f91de16b4e514dfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8086255d29fccfc08df4791847e7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494b6a1a6e1abd2df6a0abd004faba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b145210b91ca703f1b8d60e7e8c606740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff72f09843881da37888c38a73b2b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bebfe779b4544e76a4f27ee8f790e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6584f8df4b398d32af08a1a76145ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd4b4759c281de58611f1a27d74208744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3616a7e85e15015f3435f94cc82f08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe0e4395176227f3355b0926eb303746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f913352590cbcfbbb6514c127bf4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed405bb0608c70265e3986b6f59195f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91456f1e1580c233c730e66492a2fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464070766683ff7bae12c8bbc22676750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7822d0c0516dab4e1725a516efec068751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eda4db0699153e71c6e68f808e403752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aea7221b95aba77dd1d509df097d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85380663fe5ae7f0dc84777818ac35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917ac17bfb7786dfeecd103c648748755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f7ab817e23f5337aca0155717fc56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e9a18fd1b4cce064aed3f42538cc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4ad880236ab8e53b8f7b0e5f6695758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e037de15c5b02e7b83399e641c7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>